--- v0 (2026-01-09)
+++ v1 (2026-04-12)
@@ -4,249 +4,222 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="7F8F66B6" w14:textId="1B3B15AA">
+    <w:p w14:paraId="2B719E7B" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="122" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00003DED" w:rsidP="0015468F" w:rsidRDefault="00003DED" w14:paraId="4E2A7E19" w14:textId="77777777">
+    <w:p w14:paraId="40D98E88" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="122" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00003DED" w:rsidP="0015468F" w:rsidRDefault="00003DED" w14:paraId="2663FE55" w14:textId="77777777">
+    <w:p w14:paraId="753DC1F5" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="122" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00003DED" w:rsidP="0015468F" w:rsidRDefault="00003DED" w14:paraId="354DD838" w14:textId="77777777">
+    <w:p w14:paraId="5D46C9F1" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="122" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00003DED" w:rsidP="0015468F" w:rsidRDefault="00003DED" w14:paraId="13651CF3" w14:textId="77777777">
+    <w:p w14:paraId="7FBDF8CA" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="122" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00003DED" w:rsidP="0015468F" w:rsidRDefault="00003DED" w14:paraId="094D2F13" w14:textId="77777777">
+    <w:p w14:paraId="35FE6035" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="122" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00003DED" w:rsidP="0015468F" w:rsidRDefault="00003DED" w14:paraId="19F2B11C" w14:textId="77777777">
+    <w:p w14:paraId="7ABDB0C9" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="122" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00003DED" w:rsidP="0015468F" w:rsidRDefault="00003DED" w14:paraId="0F8C0471" w14:textId="77777777">
+    <w:p w14:paraId="5A33FF90" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="122" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="757575"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00003DED" w:rsidP="0015468F" w:rsidRDefault="00003DED" w14:paraId="6D57EDBE" w14:textId="77777777">
+    <w:p w14:paraId="17E00A90" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="122" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="3B64578B" w14:textId="77777777">
+    <w:p w14:paraId="0901E239" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="195" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="122" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00003DED" w:rsidRDefault="0015468F" w14:paraId="137F3A0E" w14:textId="77777777">
+    <w:p w14:paraId="2850691E" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">MRSA – vårdhygieniska aspekter  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="006E6917" w:rsidRDefault="0015468F" w14:paraId="12E2D44D" w14:textId="77777777">
+    <w:p w14:paraId="2FDD7785" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Förändringar sedan föregående version </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00003DED" w:rsidRDefault="0015468F" w14:paraId="22F73DB4" w14:textId="0699A427">
-[...25 lines deleted...]
-    <w:p w:rsidR="0015468F" w:rsidP="00B876E4" w:rsidRDefault="0015468F" w14:paraId="0206F0EB" w14:textId="77777777">
+    <w:p w14:paraId="5E3EF811" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
+      <w:r>
+        <w:t xml:space="preserve">Revideringsarbete pågår uppdaterad publiceras under 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BF7A58" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Syfte </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00B876E4" w:rsidRDefault="0015468F" w14:paraId="5F5528A2" w14:textId="1B155E3C">
+    <w:p w14:paraId="3CC55776" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Att förhindra spridning av MRSA inom sluten- och öppenvården.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="006E6917" w:rsidRDefault="0015468F" w14:paraId="6104B0B5" w14:textId="77777777">
+    <w:p w14:paraId="79B92D5E" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00B876E4" w:rsidRDefault="0015468F" w14:paraId="0BFC0924" w14:textId="77777777">
+    <w:p w14:paraId="500E77BE" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">MRSA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Meticillinresistenta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t>Staphylococcus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:i/>
         </w:rPr>
@@ -284,1749 +257,1685 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t>Argenteus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>bär på resistensmekanismer mot ett flertal antibiotika. Dessa bakterier är inte mer sjukdomsframkallande än andra, men om de orsakar infektion kan infektionen vara svårare att behandla. Att förhindra spridning av bakterier och andra smittämnen inom alla former av vård och omsorg är en viktig del i arbetet mot antibiotikaresistens och vårdrelaterade infektioner. Det effektivaste sättet förhindra smittspridning i vården är adekvat handläggning och att alltid arbeta med vårdhygieniska rutiner, oavsett känd smitta eller inte.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00B876E4" w:rsidRDefault="0015468F" w14:paraId="755F70EE" w14:textId="6B1F3E72">
+    <w:p w14:paraId="561492F5" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">MRSA omfattas av smittskyddslagen och är anmälningspliktig och smittspårningspliktig.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="697C5A23" w14:textId="59251D7E">
+    <w:p w14:paraId="6E56A029" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6220"/>
           <w:tab w:val="right" w:pos="10030"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="006E6917" w:rsidRDefault="0015468F" w14:paraId="629ADE55" w14:textId="77777777">
+    <w:p w14:paraId="0C4B38F6" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Åtgärder</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00B876E4" w:rsidRDefault="0015468F" w14:paraId="6A50591D" w14:textId="77777777">
+    <w:p w14:paraId="3CD4F6C8" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Medicinskt omhändertagande av patient får inte förhindras eller fördröjas på grund av bärarskap av MRSA. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="006E6917" w:rsidRDefault="0015468F" w14:paraId="27779F81" w14:textId="77777777">
+    <w:p w14:paraId="510C2016" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B876E4">
         <w:t>Smittvägar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00B876E4" w:rsidRDefault="0015468F" w14:paraId="332ED5E8" w14:textId="77777777">
+    <w:p w14:paraId="5937C621" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Smitta i vården sker framför allt indirekt via miljön. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="005C531C" w:rsidRDefault="0015468F" w14:paraId="26D0E80B" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="4BB8CD88" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Kontaminerade händer sprider MRSA till ytor och föremål. Basala hygienrutiner en förutsättning för att förhindra smitta och patienternas handhygien är viktigt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="006E6917" w:rsidRDefault="0015468F" w14:paraId="3762C1C4" w14:textId="77777777">
+    <w:p w14:paraId="0BB1C9AE" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="005C531C">
         <w:t>Riskfaktorer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="005C531C" w:rsidRDefault="0015468F" w14:paraId="62B058E3" w14:textId="6D2105BC">
+    <w:p w14:paraId="3E92C192" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Faktorer som ökar risken att bli smittad av MRSA är eksem, sår och infarter, se </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t>Vårdhygieniska riskfaktorer i vård och omsorg</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B3671B">
-[...3 lines deleted...]
-        <w:t>årdhygiens</w:t>
+      <w:r>
+        <w:t>Vårdhygiens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> hemsida.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="005C531C" w:rsidRDefault="0015468F" w14:paraId="224EF0C1" w14:textId="10E190B9">
+    <w:p w14:paraId="1F18E212" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
-        <w:t>Handläggning av nyupptäckta MRSA</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="4976F25B" w14:textId="77777777">
+        <w:t xml:space="preserve">Handläggning av nyupptäckta MRSA bärare </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A592D3" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="211" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1114" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="006E6917" w:rsidRDefault="0015468F" w14:paraId="733C6984" w14:textId="77777777">
+    <w:p w14:paraId="22FE6AAB" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Akuta åtgärder för inneliggande patient </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="006E6917" w:rsidRDefault="0015468F" w14:paraId="6FA8F2B3" w14:textId="77777777">
+    <w:p w14:paraId="154ED693" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten isoleras på enkelrum med stängd dörr samt eget hygienutrymme.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="006E6917" w:rsidRDefault="0015468F" w14:paraId="3F739FB5" w14:textId="77777777">
+    <w:p w14:paraId="0C8A7E93" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I första hand vårdas patienten på den enhet som bäst tillgodoser de medicinska behoven.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="006E6917" w:rsidRDefault="0015468F" w14:paraId="51C2C522" w14:textId="77777777">
+    <w:p w14:paraId="38269795" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bedömning av smittsamhet utifrån patientens medicinska tillstånd, vårdbehov och riskfaktorer görs av ansvarig läkare. För patient med riskfaktorer eller vid tveksamhet kontaktas Infektionskliniken för diskussion om eventuellt övertag. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="006E6917" w:rsidRDefault="0015468F" w14:paraId="38119626" w14:textId="77777777">
+    <w:p w14:paraId="3B92023A" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beslut och underlag ska dokumenteras i patientjournalen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="006E6917" w:rsidRDefault="0015468F" w14:paraId="15B9FFC2" w14:textId="4FBC35DE">
+    <w:p w14:paraId="6B6C2F67" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Smittmärkning ska omgående göras i alla aktuella journalsystem, se </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t>Lathund för smittmärkning av journal i Melior</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B3671B">
-[...3 lines deleted...]
-        <w:t>årdhygiens</w:t>
+      <w:r>
+        <w:t>Vårdhygiens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> hemsida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="1B9561B0" w14:textId="77777777">
+    <w:p w14:paraId="3063756F" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="214" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1834" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="4CD156DB" w14:textId="77777777">
+    <w:p w14:paraId="729CF644" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Behandlande läkare  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="15FDF90F" w14:textId="77777777">
+    <w:p w14:paraId="0AA091D5" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t>Ansvarar för att nedanstående åtgärder blir utförda och dokumenterade.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="4B4884B2" w14:textId="77777777">
+    <w:p w14:paraId="4D07470F" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informerar patienten skriftligt och muntligt om bärarskap och förhållningsregler, se Patientinformation på Smittskyddsenhetens hemsida. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="38178F1C" w14:textId="2D77E398">
+    <w:p w14:paraId="2B3DEA82" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bärarskapet journalförs under i alla aktuella journalsystem omgående, se </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B3671B">
-[...3 lines deleted...]
-        <w:t>årdhygiens</w:t>
+      <w:r>
+        <w:t>Vårdhygiens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> hemsida </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Lathund för smittmärkning av journal i Melior. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="7AD9F4F8" w14:textId="77777777">
+    <w:p w14:paraId="015A51D3" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Smittskyddsanmälan i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SmiNet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="1697B918" w14:textId="77777777">
+    <w:p w14:paraId="0101C1E8" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Behandlande läkare utför smittspårning i familj och samhälle enligt Smittskyddslagen och med stöd av Smittskyddsenheten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="55A48FE1" w14:textId="77777777">
+    <w:p w14:paraId="3B7881E0" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remiss till Infektionskliniken för uppföljning och MRSAPAL  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="2530937D" w14:textId="77777777">
+    <w:p w14:paraId="191B543E" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Vid fortsatt vård på annan vårdenhet, annat sjukhus, primärvård eller kommunal vård och omsorg, ska dokumentation som klargör bärarskapet följa patienten.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="5396F9B3" w14:textId="77777777">
+    <w:p w14:paraId="487B7BEE" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="214" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1834" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="61F63951" w14:textId="77777777">
+    <w:p w14:paraId="444E3626" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Åtgärder för samvårdad/medpatient till nyupptäckt MRSA </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="3E01CAD7" w14:textId="77777777">
+    <w:p w14:paraId="07801DBC" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Samvårdad/medpatient avser patienter som vårdats på samma </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vårdrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> samtidigt som index (person med MRSA-bärarskap). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> hjälper till att definiera omfattningen i samband med smittspårningen från fall till fall. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="65CF81F4" w14:textId="77777777">
+    <w:p w14:paraId="5901652D" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Har index samvårdats med andra patienter betraktas dessa medpatienter som </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>inkuberade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. och vårdas på eget rum med egen toalett/dusch tills samtliga provsvar kommit. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="64B96466" w14:textId="77777777">
+    <w:p w14:paraId="25934BD0" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Samvårdad/medpatient </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>provtas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> för MRSA i samråd med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="374D9970" w14:textId="77777777">
+    <w:p w14:paraId="1ED02396" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prov tas från näsa, svalg, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>perineum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> samt eventuella riskfaktorer.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="3704253F" w14:textId="77777777">
+    <w:p w14:paraId="31F1EDBC" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provtagning av samvårdad/medpatient som är kvar i vården </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>provtas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> samma dag som MRSA upptäckts. Kontakta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> för eventuell upprepad provtagning tre dagar efter senaste exponeringen eller i samband med utskrivning, om det sker tidigare. Det behövs sannolikt tre dygn innan patienten har tillräckligt med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>bakteriertillväxt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> för att erhålla ett korrekt provresultat under förutsättning att patienten inte står på antibiotika. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="3515A745" w14:textId="77777777">
+    <w:p w14:paraId="293A20A3" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om medpatient av medicinska skäl måste flytta till annan vårdenhet ska mottagande enhet meddelas att patienten är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>inkuberad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> med MRSA. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="000E248A" w:rsidRDefault="0015468F" w14:paraId="1ABEE38D" w14:textId="77777777">
+    <w:p w14:paraId="3602D0CD" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Överflyttad patient vårdas på enkelrum med stängd dörr och eget hygienutrymme tills samtliga provsvar för MRSA erhållits. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="282C57C3" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="0015468F" w:rsidSect="0015468F">
+    <w:p w14:paraId="25111C2B" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
+      <w:pPr>
+        <w:sectPr w:rsidR="00AA2F47" w:rsidSect="00AA2F47">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="even" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11899" w:h="16841" w:orient="portrait"/>
+          <w:pgSz w:w="11899" w:h="16841"/>
           <w:pgMar w:top="266" w:right="1000" w:bottom="460" w:left="869" w:header="720" w:footer="355" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="482FAEE1" w14:textId="77777777">
+    <w:p w14:paraId="1C727357" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Pågående/nyligen avslutad antibiotikabehandling kan ge falskt negativt provsvar. Ställning tas då till om provtagning behöver upprepas en vecka efter avslutad behandling.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="6854BBD0" w14:textId="77777777">
+    <w:p w14:paraId="6DBFA2A6" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="212" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="15B5FEBF" w14:textId="77777777">
+    <w:p w14:paraId="6BCFB689" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid provtagning ska följande riskfaktorer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>provtas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="01FA933F" w14:textId="77777777">
+    <w:p w14:paraId="1A9A85E8" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sår, eksem och andra hudlesioner. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="04EF91A9" w14:textId="77777777">
+    <w:p w14:paraId="350FCA8E" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Infarter (till exempel CVK), tag prov från insticksstället. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="75B3B598" w14:textId="77777777">
+    <w:p w14:paraId="39DA890C" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Drän, tag prov från insticksstället. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="0A4A77B5" w14:textId="77777777">
+    <w:p w14:paraId="0FC85493" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stomier (till exempel kolostomi, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>urostomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>gastrostomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>trakeostomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">), tag prov från stomikant. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="65DF09E2" w14:textId="77777777">
+    <w:p w14:paraId="13613C42" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Urin om patienten har (eller har haft senaste veckan) KAD, RIK eller annan urinvägs-katetrisering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="388B069B" w14:textId="77777777">
+    <w:p w14:paraId="145173F1" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Sputum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>trakealsekret</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (om relevanta symtom). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="48894A8A" w14:textId="77777777">
+    <w:p w14:paraId="13D98E5D" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="212" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="55FD6EFE" w14:textId="77777777">
+    <w:p w14:paraId="1C3746E6" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Smittspårning på sjukhus </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="7697DE76" w14:textId="77777777">
+    <w:p w14:paraId="0FA7B97A" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Kontakt tas med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> som initierar smittspårning på sjukhuset runt patienten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="3B3E4D0E" w14:textId="77777777">
+    <w:p w14:paraId="30834195" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Bedömning av smittsamhet utifrån patientens medicinska tillstånd, vårdbehov och riskfaktorer görs av behandlande läkare. För patient med riskfaktorer eller vid tveksamhet kontaktas Infektionskliniken för diskussion om eventuellt övertag. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="601ED30C" w14:textId="77777777">
+    <w:p w14:paraId="3677B6D0" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">För initialt odlingsnegativ patient med lång vårdtid kan ytterligare kontrollodling behöva utföras efter individuell bedömning. Detta i samråd med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0011019E" w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="19935FB5" w14:textId="0A2579B7">
+    <w:p w14:paraId="29AD208E" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRPr="0011019E" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0011019E">
         <w:t xml:space="preserve">Gångträning/mobilisering utanför rummet kan ske tillsammans med personal. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="45CB6F41" w14:textId="77777777">
+    <w:p w14:paraId="71C6BD00" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="211" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="992" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="2877FBEA" w14:textId="77777777">
+    <w:p w14:paraId="704DABE6" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Poliklinisk eller </w:t>
       </w:r>
       <w:r w:rsidRPr="0011019E">
         <w:t>utskriven</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> patient </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="1E07F7AF" w14:textId="77777777">
+    <w:p w14:paraId="6EC87CFB" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t>Behandlande läkare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ansvarar för att nedanstående åtgärder blir utförda och dokumenterade. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="32B5A67A" w14:textId="77777777">
+    <w:p w14:paraId="1C6F8EB7" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informerar patienten skriftligt och muntligt om bärarskap och förhållningsregler, se Patientinformation på Smittskyddsenhetens hemsida </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="7DC06F1B" w14:textId="0C2B844B">
+    <w:p w14:paraId="7EC2BAC0" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bärarskapet journalförs under i alla aktuella journalsystem omgående, se </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B3671B">
-[...3 lines deleted...]
-        <w:t>årdhygiens</w:t>
+      <w:r>
+        <w:t>Vårdhygiens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> hemsida </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Lathund för smittmärkning av journal i Melior. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="5A736860" w14:textId="77777777">
+    <w:p w14:paraId="0F834167" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Smittskyddsanmälan i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>SmiNet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="18781799" w14:textId="77777777">
+    <w:p w14:paraId="3970C464" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Behandlande läkare utför smittspårning i familj och samhälle enligt Smittskyddslagen och med stöd av Smittskyddsenheten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="522E1190" w14:textId="77777777">
+    <w:p w14:paraId="362AFE1B" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remiss till Infektionskliniken för uppföljning och MRSAPAL  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="4C649801" w14:textId="77777777">
+    <w:p w14:paraId="2A631A1E" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handläggning av MRSA-bärare  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="4A283E45" w14:textId="77777777">
+    <w:p w14:paraId="36EDAF3D" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Gäller såväl fortsatt handläggning av person med nyupptäckt MRSA som handläggning av person med känt MRSA-bärarskap. Person med känt bärarskap avses en person som någon gång varit odlingspositiv för MRSA, även om negativa prover finns och där förhållningsregler inte avskrivits.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0011019E" w:rsidRDefault="0015468F" w14:paraId="04E9CA17" w14:textId="77777777">
+    <w:p w14:paraId="576895CB" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Bedömning av smittsamhet utifrån patientens medicinska tillstånd, vårdbehov och riskfaktorer görs av behandlande läkare. För patient med riskfaktorer eller vid tveksamhet kontaktas Infektionskliniken för diskussion om eventuellt övertag. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="17FA92D9" w14:textId="77777777">
+    <w:p w14:paraId="62477665" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="214" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="992" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="02E0550B" w14:textId="77777777">
+    <w:p w14:paraId="6A95DEE0" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Inläggning på sjukhus </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="732B4209" w14:textId="77777777">
+    <w:p w14:paraId="12941D95" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten ska isoleras på enkelrum med stängd dörr samt eget hygienutrymme.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="5D915891" w14:textId="77777777">
+    <w:p w14:paraId="573F8750" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I första hand vårdas patienten på den enhet som bäst tillgodoser de medicinska behoven.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="2BFFA8D7" w14:textId="77777777">
+    <w:p w14:paraId="3B36EC04" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bedömning av smittsamhet utifrån patientens medicinska tillstånd, vårdbehov och riskfaktorer görs av ansvarig läkare. För patient med riskfaktorer eller vid tveksamhet kontaktas Infektionskliniken för diskussion om eventuellt övertag. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="09FD04BE" w14:textId="77777777">
+    <w:p w14:paraId="45093B21" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beslut och underlag ska dokumenteras i patientens journal.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="4AABAF2F" w14:textId="77777777">
+    <w:p w14:paraId="0E2E4D7D" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Meddela </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> när känd MRSA-bärare läggs in. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="376C86D3" w14:textId="77777777">
+    <w:p w14:paraId="215F687D" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontrollodling vid inläggning näsa, svalg, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>perineum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> samt eventuella riskfaktorer.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="597D23F1" w14:textId="77777777">
+    <w:p w14:paraId="6438401A" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">För initialt odlingsnegativ patient med lång vårdtid kan ytterligare kontrollodling behöva utföras efter individuell bedömning. Detta i samråd med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="30D8C5D8" w14:textId="77777777">
+    <w:p w14:paraId="5D00043A" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gångträning/mobilisering utanför rummet kan ske tillsammans med personal. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="0760D306" w14:textId="1269B5B9">
+    <w:p w14:paraId="64AF1CA7" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="32" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="288C3CD6" w14:textId="77777777">
+    <w:p w14:paraId="2CEB2EFA" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Polikliniskt besök på sjukhus </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="2706A54D" w14:textId="77777777">
+    <w:p w14:paraId="5575ED68" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Samma rutiner som för övriga patienter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="4500405B" w14:textId="77777777">
+    <w:p w14:paraId="28219EA7" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="209" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="992" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="35B1C48B" w14:textId="77777777">
+    <w:p w14:paraId="2CD0276A" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Primärvård och kommunal vård och omsorg </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="7FCDC808" w14:textId="77777777">
+    <w:p w14:paraId="4884D092" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handläggning av nya och kända fall sker på motsvarande sätt som på sjukhus.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="147FDC4F" w14:textId="77777777">
+    <w:p w14:paraId="2A423A52" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">MRSA-bärare i särskilt boende ska ha eget rum med eget hygienutrymme, undantaget partners som redan delar rum.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00FE5024" w:rsidRDefault="0015468F" w14:paraId="083390DA" w14:textId="77777777">
+    <w:p w14:paraId="49C427FE" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I epikrisen ska framgå att patienten är MRSA-bärare, liksom vem/vilka inom primärvård och kommun som informerats.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="3D48BFFB" w14:textId="4048E824">
+    <w:p w14:paraId="053F0AB4" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Inför utskrivning till särskilt boende/kort</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="2AF9D049" w14:textId="77777777">
+        <w:t xml:space="preserve">Inför utskrivning till särskilt boende/korttidsboende ska utskrivande enhet informerat ansvarig sjuksköterska eller behandlande läkare om aktuellt bärarskap.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8A3D2F" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ansvarig sjuksköterska eller läkare på särskilt boende informerar, inför till exempel sjukhusvård eller byte av boende, mottagande enhet om aktuellt bärarskap. Ansvarig sjuksköterska eller läkare på särskilt boende säkerställer informationsöverföring, även inför till exempel tandvård eller medicinsk fotvård, till mottagande enhet om aktuellt bärarskap.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="4CB83AAA" w14:textId="77777777">
+    <w:p w14:paraId="785A0AD7" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="212" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="52AF63CC" w14:textId="77777777">
+    <w:p w14:paraId="315EC0FC" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vårdrutiner vid MRSA </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="2D94735C" w14:textId="77777777">
+    <w:p w14:paraId="1B1E4629" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="168"/>
         <w:ind w:left="992" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F35F15">
         <w:t>Personal med hudlesioner (till exempel sår, psoriasis, eksem inklusive hörselgångseksem) ska inte delta i vården av patient med MRSA, se Screening av personal Följande vårdrutiner gäller</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="331A59A1" w14:textId="77777777">
+    <w:p w14:paraId="737658BA" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Renbäddning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> av säng dagligen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="14ED3ABA" w14:textId="77777777">
+    <w:p w14:paraId="1E36BC80" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Begränsa antalet personal runt patienten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="6BF29EC0" w14:textId="77777777">
+    <w:p w14:paraId="34EA47C1" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Begränsa mängden engångsmaterial som förvaras på rummet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="55C119E5" w14:textId="77777777">
+    <w:p w14:paraId="1ACF7502" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="212" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="6C0B40A1" w14:textId="77777777">
+    <w:p w14:paraId="23C8828E" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Disk </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="06BB438C" w14:textId="77777777">
+    <w:p w14:paraId="5E45373C" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Disk diskas i avdelningens diskmaskin. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="591B0A6E" w14:textId="77777777">
+    <w:p w14:paraId="2064D4BC" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="391" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="7996"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="7D6BFD1E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="0015468F" w:rsidSect="0015468F">
+    <w:p w14:paraId="57420544" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
+      <w:pPr>
+        <w:sectPr w:rsidR="00AA2F47" w:rsidSect="00AA2F47">
           <w:headerReference w:type="even" r:id="rId18"/>
           <w:headerReference w:type="default" r:id="rId19"/>
           <w:footerReference w:type="even" r:id="rId20"/>
           <w:footerReference w:type="default" r:id="rId21"/>
           <w:headerReference w:type="first" r:id="rId22"/>
           <w:footerReference w:type="first" r:id="rId23"/>
-          <w:pgSz w:w="11899" w:h="16841" w:orient="portrait"/>
+          <w:pgSz w:w="11899" w:h="16841"/>
           <w:pgMar w:top="1480" w:right="2854" w:bottom="1856" w:left="991" w:header="293" w:footer="355" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="32DA5BF7" w14:textId="77777777">
+    <w:p w14:paraId="1AD0DACC" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tvätt och avfall </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="7E06D424" w14:textId="77777777">
+    <w:p w14:paraId="59667676" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Förslut avfallspåsen på rummet, hanteras som vanligt avfall.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="670558DE" w14:textId="77777777">
+    <w:p w14:paraId="4ADB691B" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Smutstvätt hanteras som vanlig tvätt, tag med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tvättsäck</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> in på rummet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="532F3D26" w14:textId="77777777">
+    <w:p w14:paraId="5E5BFB49" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="192" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="5649C859" w14:textId="77777777">
+    <w:p w14:paraId="09C40E7E" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undersökning/behandling/operation inom sjukhus </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="6797ED99" w14:textId="77777777">
+    <w:p w14:paraId="416CABA0" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mottagande enhet ska alltid informeras om att patienten har konstaterad eller misstänkt MRSA. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="4A82FCAB" w14:textId="77777777">
+    <w:p w14:paraId="0100E748" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Inför transport se till att alla sår och infarter är ordentligt täckta så att ingen risk finns för läckage. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="1E241027" w14:textId="77777777">
+    <w:p w14:paraId="1AB55394" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Byt eller töm eventuella urin-, dränage- och sondpåsar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="688C6E73" w14:textId="77777777">
+    <w:p w14:paraId="395424DE" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Efter operation ska patienten vårdas på enkelrum på UVA eller IVA. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="6E761A26" w14:textId="77777777">
+    <w:p w14:paraId="6C171E4B" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="209" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="43D624FB" w14:textId="77777777">
+    <w:p w14:paraId="4DF209E6" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Daglig rengöring </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="095590B9" w14:textId="77777777">
+    <w:p w14:paraId="597290B3" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rengöring av toalett och golv på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vårdrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> utförs av Regionservice  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="329DAD06" w14:textId="77777777">
+    <w:p w14:paraId="1B25FC32" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">personal.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="66039246" w14:textId="77777777">
+    <w:p w14:paraId="1B48C37D" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Desinfektion på övriga ytor i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vårdrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="320F7221" w14:textId="77777777">
+    <w:p w14:paraId="51804429" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patientnära </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, till exempel sängbord och telefon, avtorkas med alkoholbaserat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ytdesinfektionsmedel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> med rengörande effekt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="159A28A5" w14:textId="77777777">
+    <w:p w14:paraId="40C3CA1D" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vårdrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">: golv rengörs med rengöringsmedel och vatten förutsatt att korrekt punktdesinfektion utförts.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="5615EE73" w14:textId="77777777">
+    <w:p w14:paraId="322D7F9F" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t>Toalett: torka toalettstol, tvättställ, kranar och ”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">med alkoholbaserat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ytdesinfektionsmedel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> med tensid. Golv rengörs med rengöringsmedel och vatten förutsatt att korrekt punktdesinfektion utförts. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="22698793" w14:textId="2ED16216">
+    <w:p w14:paraId="1685BC5F" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1077"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="4582C50E" w14:textId="77777777">
+    <w:p w14:paraId="2398588A" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Slutstädning </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="44CE7BD5" w14:textId="77777777">
+    <w:p w14:paraId="26895950" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Slutstädning ska alltid föregås av daglig rengöring/städning. Byt skyddshandskar och torkdukar ofta för att inte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>återsmutsa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> rengjorda ytor och föremål. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="40717ABD" w14:textId="77777777">
+    <w:p w14:paraId="7E3407DC" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rengör ytorna med rengöringsmedel och vatten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="5C7E6EC3" w14:textId="77777777">
+    <w:p w14:paraId="2D1E6CCC" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Desinfektera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> som säng, madrass, sängbord, rullstol etcetera med alkoholbaserat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ytdesinfektionsmedel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> med tensid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="796C2154" w14:textId="77777777">
+    <w:p w14:paraId="03409AEA" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Golv rengörs med rengöringsmedel förutsatt att korrekt punktdesinfektion utförts. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="44478256" w14:textId="77777777">
+    <w:p w14:paraId="6083BD73" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> i hygienutrymmet samt toalettstol med utrustning, handtag, kranar, tvättställets ut- och insida, handikappstöd etcetera rengörs och desinfekteras.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="065FE999" w14:textId="77777777">
+    <w:p w14:paraId="3907D8B2" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Kuddar skickas till tvätt.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="28914995" w14:textId="77777777">
+    <w:p w14:paraId="7D10EF11" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="68C0990A" w14:textId="77777777">
+    <w:p w14:paraId="0DB0472E" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Besökare </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="3FBC1283" w14:textId="77777777">
+    <w:p w14:paraId="3EA767AF" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Vårdpersonalen informerar besökare som deltar i den patientnära vården om att följa basala hygienrutiner. Möjlighet till handdesinfektion ska finnas. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="2D1F0B6D" w14:textId="77777777">
+    <w:p w14:paraId="3741725A" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="229" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="992" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="1B06144A" w14:textId="77777777">
+    <w:p w14:paraId="64CCAF00" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Överflyttning till annan vårdavdelning </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="53451D7E" w14:textId="77777777">
+    <w:p w14:paraId="1B6277B5" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Det ska klart framgå, i alla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vårdhandlingar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> som följer patienten, att patienten är MRSA-bärare.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="1D8956F9" w14:textId="77777777">
+    <w:p w14:paraId="2B971307" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Utskrivningsodlingar </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00F35F15" w:rsidRDefault="0015468F" w14:paraId="38DA4D06" w14:textId="77777777">
+    <w:p w14:paraId="5DC1B6D4" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Kontakta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> som avgör om det är aktuellt med utskrivningsodlingar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="29C9AC5C" w14:textId="77777777">
+    <w:p w14:paraId="6B8FC133" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00B3671B" w:rsidRDefault="0015468F" w14:paraId="38E5FC58" w14:textId="77777777">
+    <w:p w14:paraId="04F3A7BC" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Referenser och faktaunderlag </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00B3671B" w:rsidRDefault="0015468F" w14:paraId="6A0E9B46" w14:textId="77777777">
+    <w:p w14:paraId="1276817C" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t>Smittskyddslag 2004:168</w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00B3671B" w:rsidRDefault="0015468F" w14:paraId="4D67CE6E" w14:textId="77777777">
+    <w:p w14:paraId="67522FA3" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Sjukdomsinformation om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>meticillinresistenta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Staphylococcus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>aureus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (MRSA).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Folkhälsomyndigheten </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00B3671B" w:rsidRDefault="0015468F" w14:paraId="2267316C" w14:textId="77777777">
+    <w:p w14:paraId="56FA65E4" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Smittskyddsblad Sveriges läkarförbund, Smittskyddsläkarföreningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015468F" w:rsidP="00B3671B" w:rsidRDefault="0015468F" w14:paraId="6BDFBF71" w14:textId="77777777">
+    <w:p w14:paraId="5F23C853" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:r>
         <w:t xml:space="preserve">Lathund för smittmärkning av journal i Melior, NU-sjukvårdens hemsida </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B3671B" w:rsidP="00B3671B" w:rsidRDefault="0015468F" w14:paraId="426DA4BD" w14:textId="55B66640">
-[...33 lines deleted...]
-    <w:p w:rsidR="0015468F" w:rsidP="0015468F" w:rsidRDefault="0015468F" w14:paraId="0096744C" w14:textId="77777777">
+    <w:p w14:paraId="7AC8F296" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
+      <w:r>
+        <w:t>Vårdhygieniska riskfaktorer för smittspridning i vård och omsorg, NU-sjukvårdens hemsida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0F6DEA" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="4098" w:right="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+    </w:p>
+    <w:p w14:paraId="0CF86295" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRPr="0015468F" w:rsidRDefault="00AA2F47" w:rsidP="00AA2F47"/>
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00C71F78" w:rsidRDefault="00536A5A" w:rsidP="00C71F78"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00C71F78" w:rsidSect="00B45E86">
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="even" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="first" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004C4A0B" w:rsidRDefault="004C4A0B" w14:paraId="78EDC654" w14:textId="77777777">
+    <w:p w14:paraId="6B27B71F" w14:textId="77777777" w:rsidR="00C52884" w:rsidRDefault="00C52884">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004C4A0B" w:rsidRDefault="004C4A0B" w14:paraId="78654F47" w14:textId="77777777">
+    <w:p w14:paraId="080AF820" w14:textId="77777777" w:rsidR="00C52884" w:rsidRDefault="00C52884">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="004C4A0B" w:rsidRDefault="004C4A0B" w14:paraId="359A8BD6" w14:textId="77777777">
+    <w:p w14:paraId="7AEF12A2" w14:textId="77777777" w:rsidR="00C52884" w:rsidRDefault="00C52884">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2093,257 +2002,748 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="0015468F" w:rsidRDefault="0015468F" w14:paraId="3CCFFF8A" w14:textId="77777777">
+  <w:p w14:paraId="05635672" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="8119"/>
       </w:tabs>
       <w:spacing w:after="76" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Rubrik: MRSA - Vårdhygieniska aspekter</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0015468F" w:rsidRDefault="0015468F" w14:paraId="128B1C1A" w14:textId="77777777">
+  <w:p w14:paraId="4EF7F402" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
     <w:pPr>
       <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Dokument-ID: NU10092-2087047004-17</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0015468F" w:rsidRDefault="0015468F" w14:paraId="7DC1CDD6" w14:textId="77777777">
+  <w:p w14:paraId="1958CB18" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-469" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="757575"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Version: 17.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+  <w:p w14:paraId="45348AF5" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="8119"/>
+      </w:tabs>
+      <w:spacing w:after="76" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-469" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Rubrik: MRSA - Vårdhygieniska aspekter</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0BC3A9DB" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-469" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Dokument-ID: NU10092-2087047004-17</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6C57E9A8" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-469" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Version: 17.0</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E063417" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-469" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3431CF40" wp14:editId="75E8A19D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4623627</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>8866</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1949450" cy="344805"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1874741017" name="Bildobjekt 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1949450" cy="344805"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Rubrik: MRSA - Vårdhygieniska aspekter</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009B0596">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2F093D02" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-469" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Dokument-ID: NU10092-2087047004-17</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="107649B9" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-469" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Version: 17.0</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="751120F7" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8054"/>
+      </w:tabs>
+      <w:spacing w:after="76" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-591" w:right="-11"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Rubrik: MRSA - Vårdhygieniska aspekter</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2D2A8C1B" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-591" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Dokument-ID: NU10092-2087047004-17</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="544DC2B2" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-591" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Version: 17.0</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F8CF0AE" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8054"/>
+      </w:tabs>
+      <w:spacing w:after="76" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-591" w:right="-11"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Rubrik: MRSA - Vårdhygieniska aspekter</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4CFA16AE" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-591" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Dokument-ID: NU10092-2087047004-17</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3144F863" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-591" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Version: 17.0</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DB7A162" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8054"/>
+      </w:tabs>
+      <w:spacing w:after="76" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-591" w:right="-11"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Rubrik: MRSA - Vårdhygieniska aspekter</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="08B72803" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-591" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Dokument-ID: NU10092-2087047004-17</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7586B4DB" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-591" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="757575"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Version: 17.0</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
+      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -2375,1837 +2775,922 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...774 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004C4A0B" w:rsidRDefault="004C4A0B" w14:paraId="56C95C65" w14:textId="77777777"/>
+    <w:p w14:paraId="1BE1E179" w14:textId="77777777" w:rsidR="00C52884" w:rsidRDefault="00C52884"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004C4A0B" w:rsidRDefault="004C4A0B" w14:paraId="0DA1D09B" w14:textId="77777777">
+    <w:p w14:paraId="13E62A24" w14:textId="77777777" w:rsidR="00C52884" w:rsidRDefault="00C52884">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="004C4A0B" w:rsidRDefault="004C4A0B" w14:paraId="28A8E6AF" w14:textId="77777777">
+    <w:p w14:paraId="027C7115" w14:textId="77777777" w:rsidR="00C52884" w:rsidRDefault="00C52884">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="0015468F" w:rsidRDefault="0015468F" w14:paraId="559460C5" w14:textId="77777777">
+  <w:p w14:paraId="2FEAA6ED" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="2719"/>
         <w:tab w:val="center" w:pos="5196"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D893CCF" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="005C531C">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="2719"/>
+        <w:tab w:val="center" w:pos="5196"/>
+      </w:tabs>
+      <w:spacing w:after="871" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70FAE18F" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="788CFC4B" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="5074"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A0BF14E" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="5074"/>
+      </w:tabs>
+      <w:spacing w:after="871" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="47350D0F" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="1356" w:right="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3322539F" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="5074"/>
+      </w:tabs>
+      <w:spacing w:after="871" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="46EEBEF2" w14:textId="77777777" w:rsidR="00AA2F47" w:rsidRDefault="00AA2F47" w:rsidP="0011019E">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="32C94FD8">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="5C1BD77D">
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="5C1BD77D" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="3326AC21">
+                        <w:p w14:paraId="72D45401" w14:textId="3326AC21" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="4EB9B74E">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+          <w:pict>
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="672A6659" w14:textId="3326AC21">
+                  <w:p w14:paraId="72D45401" w14:textId="3326AC21" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
+    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
-    </w:r>
-[...332 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C72ECBA6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E5C5766"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="540938628">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1702705031">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="125977718">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00003DED"/>
     <w:rsid w:val="000051D5"/>
@@ -4255,59 +3740,61 @@
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="0015468F"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D07DE"/>
     <w:rsid w:val="0020491C"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00237314"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="0026464D"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00265B66"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002969E3"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E261D"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00315625"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
@@ -4317,50 +3804,51 @@
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00420F52"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00424C59"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00493223"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C4A0B"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
@@ -4386,50 +3874,51 @@
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C531C"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614C49"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00623FAD"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00671D1A"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B1CFC"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E6917"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007037C8"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
@@ -4504,102 +3993,105 @@
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A02943"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA2F47"/>
     <w:rsid w:val="00AA4EC0"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B23B55"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B3671B"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B45E86"/>
     <w:rsid w:val="00B464AA"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B61CD6"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B876E4"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF6B2D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
+    <w:rsid w:val="00C52884"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C71F78"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC1AC8"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE39F7"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D54233"/>
     <w:rsid w:val="00D74662"/>
@@ -4636,198 +4128,199 @@
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF0A7A"/>
     <w:rsid w:val="00EF3489"/>
     <w:rsid w:val="00EF73F1"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F35F15"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F45AF4"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F93471"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC7A6F"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE5024"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="2B0BE360"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="7F524362"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4852,75 +4345,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4955,57 +4448,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5063,727 +4556,727 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00B876E4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00B876E4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B876E4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B876E4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00B876E4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B876E4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B876E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -5847,610 +5340,610 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00B876E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -6459,94 +5952,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -6555,495 +6048,495 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -7110,138 +6603,138 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="000334D4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B876E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00B876E4"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00B876E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B876E4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="99690929">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -7294,59 +6787,59 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/smittskyddslag-2004168_sfs-2004-168" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml" Id="rId35" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/smittskyddslag-2004168_sfs-2004-168" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -7630,53 +7123,60 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Dok_med_omslag_sd_red</Template>
+  <TotalTime></TotalTime>
+  <Pages>10</Pages>
+  <Words>1796</Words>
+  <Characters>9522</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>11296</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>MRSA - Vårdhygieniska aspekter</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Sara Johansson</lastModifiedBy>
-  <revision>45</revision>
+  <revision>47</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>