--- v0 (2026-01-09)
+++ v1 (2026-04-12)
@@ -1,5449 +1,3938 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
-  <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="405B23CF" w14:textId="77777777" w:rsidR="008359FC" w:rsidRDefault="008359FC" w:rsidP="008359FC">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+    <w:p w14:paraId="4A555F03" w14:textId="77777777" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc226464466"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
+      <w:r>
+        <w:t xml:space="preserve">Kliniskt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D315B">
+        <w:t>basår</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...504 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:id w:val="1003779741"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4AA70908" w14:textId="580A4AF3" w:rsidR="002679E3" w:rsidRPr="004B5391" w:rsidRDefault="002679E3" w:rsidP="00C2650E">
+          <w:pPr>
+            <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
+            <w:ind w:left="993"/>
+            <w:rPr>
+              <w:rStyle w:val="Rubrik2Char"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004B5391">
+            <w:rPr>
+              <w:rStyle w:val="Rubrik2Char"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+            </w:rPr>
+            <w:t>Innehållsförteckning</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="77869CC9" w14:textId="0B2A5DA5" w:rsidR="00407B5B" w:rsidRDefault="00EC76AB">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc226464466" w:history="1">
+            <w:r w:rsidR="00407B5B" w:rsidRPr="001C00FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Kliniskt basår</w:t>
+            </w:r>
+            <w:r w:rsidR="00407B5B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00407B5B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00407B5B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464466 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00407B5B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00407B5B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00407B5B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00407B5B">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0239CC93" w14:textId="76FFD3D0" w:rsidR="00407B5B" w:rsidRDefault="00407B5B">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226464467" w:history="1">
+            <w:r w:rsidRPr="001C00FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Inledning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464467 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7E69D91F" w14:textId="40449D18" w:rsidR="00407B5B" w:rsidRDefault="00407B5B">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226464468" w:history="1">
+            <w:r w:rsidRPr="001C00FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Syfte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464468 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3DBB8388" w14:textId="1F1B2DCA" w:rsidR="00407B5B" w:rsidRDefault="00407B5B">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226464469" w:history="1">
+            <w:r w:rsidRPr="001C00FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Målgrupp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464469 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5DB1E055" w14:textId="6F33DC86" w:rsidR="00407B5B" w:rsidRDefault="00407B5B">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226464470" w:history="1">
+            <w:r w:rsidRPr="001C00FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Ansvar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464470 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0BF7F440" w14:textId="1AEA3FE3" w:rsidR="00407B5B" w:rsidRDefault="00407B5B">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226464471" w:history="1">
+            <w:r w:rsidRPr="001C00FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Regionens grundkoncept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464471 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4261E6C9" w14:textId="009360C4" w:rsidR="00407B5B" w:rsidRDefault="00407B5B">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226464472" w:history="1">
+            <w:r w:rsidRPr="001C00FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Introduktion på arbetsplatsen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464472 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="40DF74F3" w14:textId="19D72D35" w:rsidR="00407B5B" w:rsidRDefault="00407B5B">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226464473" w:history="1">
+            <w:r w:rsidRPr="001C00FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Yrkesinriktad grupphandledning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464473 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="57967680" w14:textId="3A8C37C9" w:rsidR="00407B5B" w:rsidRDefault="00407B5B">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226464474" w:history="1">
+            <w:r w:rsidRPr="001C00FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Temadagar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464474 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="424CFFBD" w14:textId="5D2734CE" w:rsidR="00407B5B" w:rsidRDefault="00407B5B">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226464475" w:history="1">
+            <w:r w:rsidRPr="001C00FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Hospitering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464475 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1EFBDD70" w14:textId="58E6261F" w:rsidR="00407B5B" w:rsidRDefault="00407B5B">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226464476" w:history="1">
+            <w:r w:rsidRPr="001C00FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bilaga I:  Kompetensmål</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464476 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3F6ADB1E" w14:textId="1BF619E0" w:rsidR="00407B5B" w:rsidRDefault="00407B5B">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226464477" w:history="1">
+            <w:r w:rsidRPr="001C00FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bilaga II: Referensgrupp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226464477 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="05125259" w14:textId="0164E80B" w:rsidR="002679E3" w:rsidRDefault="00EC76AB" w:rsidP="00C36327">
+          <w:pPr>
+            <w:ind w:left="0"/>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="7F469692" w14:textId="77777777" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="006919B0"/>
+    <w:p w14:paraId="1640E2A7" w14:textId="77777777" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="006919B0"/>
+    <w:p w14:paraId="1313D43E" w14:textId="77777777" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="006919B0"/>
+    <w:p w14:paraId="5724231C" w14:textId="345A26D9" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Toc226464467"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Sammanfattning </w:t>
+        <w:t>Inledning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="79E22F7C" w14:textId="2063C107" w:rsidR="001D315B" w:rsidRPr="001926CF" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:r w:rsidRPr="00BB6194">
+        <w:t>Ersätter version 8. Förändringar i denna version är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> byte av namn från auskultation till hospitering, förtydligande av begreppet obligatoriskt, minskning av dagar, reviderad text och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A024D">
+        <w:t xml:space="preserve">scenarioträningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001926CF">
+        <w:t>tillsammans med AT/BT är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utökad med förstärkt yrkesintroduktion (FYI, för undersköterskor med flera).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75449D15" w14:textId="77777777" w:rsidR="001D315B" w:rsidRPr="00013A0B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc226464468"/>
+      <w:r w:rsidRPr="00013A0B">
+        <w:t>Syfte</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="644B2457" w14:textId="77777777" w:rsidR="001D315B" w:rsidRPr="00013A0B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:r w:rsidRPr="00013A0B">
+        <w:t xml:space="preserve">Kliniskt basår är ett obligatoriskt introduktionsprogram i Västra Götalandsregionen (VGR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BE053C" w14:textId="77777777" w:rsidR="001D315B" w:rsidRPr="00013A0B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
       <w:r>
-        <w:br/>
+        <w:t xml:space="preserve">Syftet är att säkerställa en trygg och säker övergång från utbildning till kliniskt arbete </w:t>
       </w:r>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t>Ersätter ve</w:t>
+        <w:t>där de n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ya </w:t>
       </w:r>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t>r</w:t>
+        <w:t>kan få växa in i sin profession/utvecklas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t>7</w:t>
+        <w:t xml:space="preserve">Ett år av lärande genom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6194">
+        <w:t>erfarenhet, reflektion och stöd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BCB40D" w14:textId="77777777" w:rsidR="001D315B" w:rsidRPr="00013A0B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc226464469"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk122429166"/>
+      <w:r w:rsidRPr="00013A0B">
+        <w:t>Målgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="50542998" w14:textId="77777777" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t>F</w:t>
+        <w:t>yexaminerad tillsvidareanställd (sedan max 4 månader)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CC8203" w14:textId="77777777" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">version är en ökning av auskultationsdagar från 2 till 4 dagar/år. </w:t>
+        <w:t>iomedicinsk analytiker</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60949118" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="00081E9C" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0BA4861C" w14:textId="77777777" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Västra Götalandsregionens (VGR) kliniska basår syftar till kompetensförsörjning på kort och lång sikt av. En attraktiv arbetsplats där de nyutexaminerade kan få växa in i sin profession/utvecklas på ett tryggt och patientsäkert </w:t>
+        <w:t xml:space="preserve">öntgensjuksköterska </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B98B8E" w14:textId="77777777" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>sätt. Ett år av lärande genom arbetslivserfarenhet, reflektion och stöd.</w:t>
+        <w:t>juksköterska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B05C04" w14:textId="77777777" w:rsidR="001D315B" w:rsidRPr="00013A0B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00013A0B">
+        <w:t>Omfattning och struktur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC6F7F2" w14:textId="77777777" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:r>
+        <w:t xml:space="preserve">Basåret </w:t>
       </w:r>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...53 lines deleted...]
-      <w:hyperlink r:id="rId13" w:history="1">
+        <w:t xml:space="preserve">ingår i professionernas </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00081E9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>karriärutvecklingsmodeller</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        <w:t xml:space="preserve">, nivå ett. Två </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">starter/år och första gemensamma dagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB6194">
+        <w:t>är i feb/mars och aug/sept</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t>regionens grundrecept</w:t>
+        <w:t>Basårets delar ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453A01">
+        <w:t xml:space="preserve">värderas på delmoment och i sin helhet i slutet av året. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00453A01">
+        <w:t xml:space="preserve">Förvaltningarna utarbetar en plan över hur de ska genomföra året utifrån regionens grundrecept och kompetensmål </w:t>
       </w:r>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t>minst 80% i närvaro</w:t>
+        <w:t>(Bilaga I)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Temadagar</w:t>
       </w:r>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. Det finns en regional arbetsgrupp och </w:t>
+        <w:t xml:space="preserve"> och yrkesinriktad grupphandledning datumsätts terminen före, är inplanerade som heldagar (undantag </w:t>
       </w:r>
       <w:r w:rsidRPr="00081E9C">
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc83802184"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>kan förekomma) och ligger på Insidan (intranätet) – ”Min anställning”-”Introduktion för nya medarbetare”-”Kliniskt basår” och för deltagarna även i Lärportalen</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (åtkomst via privata enheter, samma inloggning som till VGR dator). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4705238B" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7F22C75E" w14:textId="0AC2933B" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:r>
+        <w:t xml:space="preserve">Obligatoriskt = 100 %, men med skälig frånvaro anses 80 % som godkänd. Med skälig frånvaro avses facklig tid, myndighetsbesök, sjukdom eller VAB samt vid personalbrist som inte kan lösas på annat sätt än att medarbetaren arbetar. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B31711A" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6F6CEAA1" w14:textId="77777777" w:rsidR="001D315B" w:rsidRPr="00013A0B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00013A0B">
+        <w:t>Samverkan</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22CCB19D" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="0088011F" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...13 lines deleted...]
-        <w:t>Vakant tjänst</w:t>
+    <w:p w14:paraId="40721FB2" w14:textId="77777777" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:r w:rsidRPr="00081E9C">
+        <w:t xml:space="preserve">Det finns en regional arbetsgrupp och en referensgrupp med chefer inom förvaltningen (Bilaga II). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C68C3C" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="00767F89" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7E2CFEAE" w14:textId="36CF9D3D" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc226464470"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Ansvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="58FE961D" w14:textId="508A33B7" w:rsidR="00323968" w:rsidRPr="006846D6" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="290DF826" w14:textId="1E9B2FC0" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:r w:rsidRPr="0095427B">
+        <w:t>Anställande chef</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B23AB4E" w14:textId="780654DA" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Chef ser, tillsammans med HR rekrytering, till att information om basåret finns med i annons. I underlag för anställningsavtal, under övriga upplysningar, skrivs ”Kliniskt basår” anställningens första år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354BE089" w14:textId="7701F1A3" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Chef eller utsedd medarbetare, anmäler skyndsamt ny medarbetare i målgrupp för basåret (gärna innan anställningen är klar): </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00890CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>anmälningsformulär</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0095427B">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657E07C9" w14:textId="2528B3B1" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är viktigt att vara med från första gemensamma dagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5064AD53" w14:textId="128E51DD" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Chef ser, tillsammans med schemaläggare, till att planera in årets aktiviteter och vem/vilka som ska ha hand om den inledande introduktionen på arbetsplatsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E35D1C" w14:textId="24C790E2" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aktivitetsdagarna är planerade till 08:00-17:00 med 60 min lunch. Hospitering kan innebära andra tider. Medarbetare stämpar in och ut i Kom &amp; Gå, om inte chef </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>säger annat. 08:00-09:00 kan vara planerad för eget lärande (på egen vald plats) och tema för dagen startar då 09:15. Chef kan i nödfall schemalägga medarbetare för kvällstjänstgöring dagen innan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F188BD" w14:textId="0EACED3D" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid partiell tjänstledighet eller deltidssjukskrivning är målet att aktiviteterna ska genomföras i den utsträckning det är möjligt. Vid hel sjukskrivning pausas basåret.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8C87FF" w14:textId="271120DB" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aktiviteter utanför enhet (hospitering, temadagar och yrkesinriktad grupphandledning), konteras basårets konto enligt rutin ”</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00890CEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Kostnadshantering för utbildning och FoU i NU-sjukvården</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109459F0" w14:textId="51F04813" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Lärportalen kan chef följa sina medarbetare genom ”Min grupp” eller chefsrapporter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26980A6C" w14:textId="390226B6" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid byte av arbetsplats inom förvaltningen/VGR, tar ny chef vid och cheferna överrapporterar till varandra. Glöm inte att meddela studierektor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D131DD" w14:textId="1E8A33C9" w:rsidR="001D315B" w:rsidRDefault="001D315B" w:rsidP="001D315B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För medarbetare som inte har nått upp till 80% vid årets slut, finns möjlighet till komplettering i samråd med studierektor. Enhet betalar lön vid komplettering som sker året efter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277B97EE" w14:textId="77777777" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ny medarbetare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B80600D" w14:textId="7EA21609" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ser till att aktiviteter är inlagda i schemat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2E5C3D" w14:textId="104C22E2" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Följer sin plan över året och ber om stöd vid behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E28140" w14:textId="629BDDFD" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kan i Lärportalen följa sin progress i ”Mitt lärande”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069B6850" w14:textId="6743F15A" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I basårsgruppen sida i Lärportalen finns information, närvaroregistreringar och fråga om introduktionsperioden och enkät att besvara om basåret. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890CEB">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> på Insidan</w:t>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t>Närvaroregistrering = att du har varit med på aktivitet hela dagen.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D1B8D7" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="62079207" w14:textId="7A2D6D59" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lämna gärna in förslag på tema och utvärdera nuvarande teman. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3DACF5EF" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7C582DA6" w14:textId="6C0107AA" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förhinder meddelas arbetsgivare, handledare och studierektor.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2F63A5E5" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5DDC38C2" w14:textId="77777777" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Studierektor </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1CE01464" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4A2D8157" w14:textId="77777777" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Administration, budget, information, insidan och extern sida, planering av innehåll, Lärportalen, uppföljning och utveckling. Till 2027 planeras flera dagar tillsammans med FYI. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B7AFDC5" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00323968">
+    <w:p w14:paraId="03D93302" w14:textId="2DD47231" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:t xml:space="preserve">Deltar i regional arbetsgrupp och nationellt nätverk, sammankallande till möte för handledare och referensgrupp av chefer (för introduktionsprogram, IPL och studerande). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1866464F" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="00E05F57" w:rsidRDefault="00323968" w:rsidP="00323968">
+    <w:p w14:paraId="3C73A32D" w14:textId="605CA504" w:rsidR="001D315B" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
-        <w:br/>
+        <w:t>Erbjuder möjlighet för medarbetare att komplettera missade aktiviteter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A41313" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="00E05F57" w:rsidRDefault="00323968" w:rsidP="00323968">
+    <w:p w14:paraId="3E0E465A" w14:textId="114DEAEC" w:rsidR="001D315B" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:left="0" w:firstLine="992"/>
-[...364 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc226464471"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74613623" wp14:editId="5066DE44">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="188BFBED" wp14:editId="753A1561">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>513715</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5497195" cy="2838450"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21455"/>
+                <wp:lineTo x="21558" y="21455"/>
+                <wp:lineTo x="21558" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1045142779" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, logotyp&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId15" r:lo="rId16" r:qs="rId17" r:cs="rId18"/>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1045142779" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, logotyp&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5497195" cy="2838450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
+        <w:t>Regionens grundkoncept</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="37D74304" w14:textId="50532C8A" w:rsidR="00EB184C" w:rsidRDefault="00EB184C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F84FE0" w14:textId="77777777" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc226464472"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Introduktion på arbetsplatsen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="691D4B3E" w14:textId="29E1D118" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Samtal mellan chef och ny medarbetare planeras in gällande årets plan</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00890CEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>, individuell utvecklingsplan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> och även uppföljande samtal som ev. sammanfaller med årligt medarbetarsamtal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E577958" w14:textId="5A3E6E78" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB184C">
         <w:rPr>
-          <w:noProof/>
-[...61 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>De två första månaderna</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A6D37">
+      <w:r>
+        <w:t xml:space="preserve"> introduceras ny medarbetare av utsedd kollega/kollegor. Denna tid består av: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bredvidgång</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (minst 4 veckor), att lära känna kollegor, lokaler och rutiner samt ett gradvis utökat ansvar vad gäller patientantal och komplexitet. Planen är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>indivuellt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> anpassad av chef.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1A9363" w14:textId="77777777" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc226464473"/>
+      <w:r>
+        <w:t>Yrkesinriktad grupphandledning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="61FCC786" w14:textId="6D5EBF3A" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Handledning med andra medarbetare inom basåret, med handledare från utbildningsenheten. Grupperna ses 10 gånger/år, 2 h/tillfälle där sekretess gäller. Handledningen sker oftast fysiskt, men även digitala upplägg kan förekomma. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890CEB">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Från tillfälle 2 måste alla vara i gång.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FEA4BF" w14:textId="7A419128" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Hlk153800131"/>
+        <w:t xml:space="preserve">Syfte/mål; är att ge möjlighet att reflektera över sin profession, arbets- och omvårdnadssituationer samt erfara möjligheter att hantera och dela positivt som negativt. Handledningen bygger på att gruppen delar med sig av sina upplevelser; situationer som har eller kan/ska inträffa för att öka sin handlingsberedskap. Färdiga </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>patientcase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:t xml:space="preserve"> ingår inte i handledningen. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="44BA0BE8" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="00FD2F25" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="60C75D3C" w14:textId="688ADEE4" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00692EF4">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="2072"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1712"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Handledning i grupp ger flera infallsvinklar och ökar förståelsen för varandras vardag och professioner i tvärprofessionella grupper. Handledning kan bidra till minskad stress och ökad trygghet samt stärka självinsikt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">och tilltro till den egna kompetensen. Handledning ger även förutsättningar för yrkesmässig och personlig utveckling och bidrar till nätverkande inom förvaltningen. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3067963A" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="4176E4A2" w14:textId="2ECF111F" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Handledare arbetar olika och kompletterande metoder till dialogen ingår ibland. Syfte med dessa är till exempel att engagera fler sinnen och underlätta att sätta ord på det man känner och tänker. Inget tvång, men var gärna nyfiken och öppen för att prova. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441C4FF2" w14:textId="019AEB89" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reflekterande aktiviteter inom egen enhet är ett viktigt komplement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D96DEB" w14:textId="6C6F9D7D" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Handledare har fortbildning inom handledning på avancerad nivå, 30 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och studenter under denna utbildning kan handleda. Handledare kvalitetssäkras genom handledning, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>s.k</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ”Handledning på handledning” och ev. studenter erhåller handledning genom sitt lärosäte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E07F2E" w14:textId="74CB44BC" w:rsidR="001D315B" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Missade tillfällen kan tas igen i annan konstellation vid basårets slut. Datum för denna möjlighet står i schemat. Se s 3, ansvar chef och 80 %´s gränsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CCB177" w14:textId="77777777" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc226464474"/>
+      <w:r>
+        <w:t>Temadagar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="25C123C9" w14:textId="39942881" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Teman med viss variation över tid med agenda i Lärportalen. Vi strävar efter att använda avvikelser genom aktuell statistik eller kontakt med patientsäkerhetsenheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DABDAEE" w14:textId="2CF4F8A4" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Scenarioträning för sjuksköterskor tillsammans med AT/BT/FYI. Biomedicinska analytiker och röntgensjuksköterskor har egen aktivitet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD7892B" w14:textId="318F36DE" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">08:00-09:00 eget lärande eller en av studierektorn planerad aktivitet. Eget lärande sker på egen vald plats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F305AC6" w14:textId="77777777" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc226464475"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hospitering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="4D172A48" w14:textId="3CF10044" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En möjlighet, 2 dagar under året. Dessa dagar räknas inte in i godkännandegränsen på 80 %.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB4533A" w14:textId="32789EFD" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dagarna kan delas upp i mindre delar eller förläggas som 2 dagar på samma enhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C1AB1D" w14:textId="1411C5FF" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Val av enhet för hospitering ska vara av värde för introduktionen, till enhet där man är anställd och profession, efterfråga vid behov tips från enhet och studierektor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B296EAE" w14:textId="6654DD58" w:rsidR="00EB184C" w:rsidRDefault="00EB184C" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ny medarbetare ordnar själv sin plats och datum för hospitering behöver anställande enhet godkänna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E05737F" w14:textId="6E5F74DD" w:rsidR="00EB184C" w:rsidRDefault="00EB184C">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> och även uppföljande samtal som ev. sammanfaller med årligt utvecklingssamtal. </w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FB0BD6" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...37 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="21CC28D6" w14:textId="69856C96" w:rsidR="00EB184C" w:rsidRDefault="00F8282F" w:rsidP="00EB184C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc226464476"/>
       <w:r>
-        <w:rPr>
-[...179 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bilaga I: </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
-    </w:p>
-[...1057 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00EB184C">
+        <w:t>Kompetensmål</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="10201" w:type="dxa"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2196"/>
-        <w:gridCol w:w="8005"/>
+        <w:gridCol w:w="7722"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00323968" w:rsidRPr="005D2B27" w14:paraId="5B5AEC80" w14:textId="77777777" w:rsidTr="000F53B3">
+      <w:tr w:rsidR="00F8282F" w:rsidRPr="005D2B27" w14:paraId="0180FD95" w14:textId="77777777" w:rsidTr="00F8282F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6A309A" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="0FD8CBBC" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:tcW w:w="7722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD7656D" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="0B0CB4CE" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>Kunskap om och förståelse för medarbetarskap och</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>kontinuerligt professionellt lärande</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323968" w:rsidRPr="005D2B27" w14:paraId="6D998E6E" w14:textId="77777777" w:rsidTr="000F53B3">
+      <w:tr w:rsidR="00F8282F" w:rsidRPr="005D2B27" w14:paraId="21FAFA4C" w14:textId="77777777" w:rsidTr="00F8282F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2FC58A" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="4C8D0030" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:tcW w:w="7722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25BA0D36" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="584D2115" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">Kunskap om karriärutveckling inom den egna enheten och VGR. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323968" w:rsidRPr="005D2B27" w14:paraId="304ACC0D" w14:textId="77777777" w:rsidTr="000F53B3">
+      <w:tr w:rsidR="00F8282F" w:rsidRPr="005D2B27" w14:paraId="6C94D410" w14:textId="77777777" w:rsidTr="00F8282F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36FA0C8B" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="3460FD04" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:tcW w:w="7722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31C010A1" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="07D76044" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>Förmåga att kommunicera egna kompetensbehov med chefer och kollegor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323968" w:rsidRPr="005D2B27" w14:paraId="34CC03E8" w14:textId="77777777" w:rsidTr="000F53B3">
+      <w:tr w:rsidR="00F8282F" w:rsidRPr="005D2B27" w14:paraId="437B2B3A" w14:textId="77777777" w:rsidTr="00F8282F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4082E737" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="24984EF8" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:tcW w:w="7722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78ECF04F" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="021A3BF7" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t>Förstå principer för återhämtning och vila i förhållande till det dagliga arbetet, skiftarbete samt i förhållande till den professionella rollen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323968" w:rsidRPr="005D2B27" w14:paraId="21F85FF9" w14:textId="77777777" w:rsidTr="000F53B3">
+      <w:tr w:rsidR="00F8282F" w:rsidRPr="005D2B27" w14:paraId="1ABAF10E" w14:textId="77777777" w:rsidTr="00F8282F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11BEA2D7" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="67362843" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:tcW w:w="7722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5979D77D" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="23B37B2B" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445D78">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">Vid vanligt förekommande omvårdnadssituationer, kunna bedöma, planera, genomföra och utvärdera omvårdnad i partnerskap med patienten och där det önskas med patientens närstående (Sjuksköterska). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="324CB7E5" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="3788D885" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445D78">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">Vid avancerade omvårdnadsbehov eller vid störningar i organisationen, under handledning av mer erfaren kollega, kunna bedöma, planera, genomföra och utvärdera omvårdnad i partnerskap med patienten och där det önskas med patientens närstående (Sjuksköterska). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44378BBB" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="17E72D20" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323968" w:rsidRPr="005D2B27" w14:paraId="6CDD48CF" w14:textId="77777777" w:rsidTr="000F53B3">
+      <w:tr w:rsidR="00F8282F" w:rsidRPr="005D2B27" w14:paraId="7BBD04DD" w14:textId="77777777" w:rsidTr="00F8282F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5086A188" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="10BE640E" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:tcW w:w="7722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57EFC296" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="731128E0" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445D78">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">Vid vanligt förekommande omvårdnadssituationer, kunna leda och samverka i team med fokus på säker kommunikation, samordning av omvårdnadsinsatser och prioriteringar (Sjuksköterska). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2408C8B7" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="745A17A0" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445D78">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">Vid avancerade omvårdnadsbehov eller vid störningar i organisationen, under handledning av mer erfaren kollega, kunna bedöma, planera, genomföra och utvärdera omvårdnad i partnerskap med patienten och där det önskas med patientens närstående (Sjuksköterska). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0008CE41" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="3F4957E0" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323968" w:rsidRPr="005D2B27" w14:paraId="4FE7D40C" w14:textId="77777777" w:rsidTr="000F53B3">
+      <w:tr w:rsidR="00F8282F" w:rsidRPr="005D2B27" w14:paraId="65B0AF06" w14:textId="77777777" w:rsidTr="00F8282F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="003F2C0F" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="1D707FFC" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:tcW w:w="7722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1289EA22" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="7FEA9706" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="005D2B27" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2B27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">Kännedom om relevanta organisationsstrukturer och beslutsordningar inom vårdenheten, sjukhuset och VGR. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BBEB353" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="73717A88" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00EB184C"/>
+    <w:p w14:paraId="77E129B9" w14:textId="2E89B1A9" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00F8282F">
+      <w:r>
+        <w:t>(December 2021)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2DF23079" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="005D2B27" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">(Dec 2021) </w:t>
+    <w:p w14:paraId="73E9CD1C" w14:textId="06751EEE" w:rsidR="00F8282F" w:rsidRDefault="00F8282F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3A6A13" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="563055EB" w14:textId="0CD78BFE" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00F8282F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc226464477"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Kliniskt basår NU-sjukvården - Referensgrupp Bilaga II</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Hlk148097040"/>
+        <w:t>Bilaga II:</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
-      </w:r>
+        <w:t>Referensgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3114"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4111"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00323968" w14:paraId="5D138E04" w14:textId="77777777" w:rsidTr="00323968">
+      <w:tr w:rsidR="00F8282F" w14:paraId="38949DC4" w14:textId="77777777" w:rsidTr="00F8282F">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="9"/>
-          <w:p w14:paraId="1D294890" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="4BD45187" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Område</w:t>
+              <w:t>Område / Chefer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53D181EC" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="2B4894C4" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="001B239F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Enhet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/Namn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27720AC2" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="1A7FEC30" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="001B239F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Epost</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323968" w14:paraId="6BAAB859" w14:textId="77777777" w:rsidTr="00323968">
+      <w:tr w:rsidR="00F8282F" w14:paraId="3365B415" w14:textId="77777777" w:rsidTr="00F8282F">
         <w:trPr>
           <w:trHeight w:val="1038"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="523C0B9D" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="000856A3" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="3875481D" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00BB6194" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B239F">
+            <w:r w:rsidRPr="00BB6194">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="065C4732" w14:textId="038B29B6" w:rsidR="00F8282F" w:rsidRPr="00BB6194" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6194">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Neurologi, stroke och rehabiliterings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB6194">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>medicin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2407A8" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Chefer</w:t>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A467E3E" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="0046716D" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00620461">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Neuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rehab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00620461">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cecilia Tellin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64966FE8" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="00704A45" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="4D65CB91" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00704A45">
-[...3 lines deleted...]
-                <w:bCs/>
+          </w:p>
+          <w:p w14:paraId="553F589C" w14:textId="1D010128" w:rsidR="00F8282F" w:rsidRPr="005B337F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Avd. Neurorehab</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00704A45">
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00114CDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>cecilia.tellin@vgregion.se</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7A3737D4" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:br/>
-[...15 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00704A45">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323968" w14:paraId="50B3C044" w14:textId="77777777" w:rsidTr="00323968">
+      <w:tr w:rsidR="00F8282F" w14:paraId="3B40CAD8" w14:textId="77777777" w:rsidTr="00F8282F">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6F2672" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="5FBA4B0A" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00BB6194" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6194">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kardiologi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DDAE6E" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00704A45">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Avd. 43</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00704A45">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Sofia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00704A45">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Svelander</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7965BD" w14:textId="4439FF09" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00114CDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>sofia.svelander@vgregion.se</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8282F" w14:paraId="16F62952" w14:textId="77777777" w:rsidTr="00F8282F">
+        <w:trPr>
+          <w:trHeight w:val="735"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB28960" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00BB6194" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6194">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Paramedicin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4CF799" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="0046716D" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0046716D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Eva Berg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C38C9D" w14:textId="0DB727FF" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00114CDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>eva.i.berg@vgregion.se</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8282F" w14:paraId="5E7DD2A1" w14:textId="77777777" w:rsidTr="00F8282F">
+        <w:trPr>
+          <w:trHeight w:val="1046"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9BF0CC" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00BB6194" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6194">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0571C34A" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00BB6194" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6194">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kirurgi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785DA70D" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BDE8E44" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00704A45">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00704A45">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Ida Niklasson Laurell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="640499F2" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ECB4365" w14:textId="149F5ED9" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00114CDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>ida.niklasson@vgregion.se</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1F92D18D" w14:textId="35C69784" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8282F" w14:paraId="0FCC983B" w14:textId="77777777" w:rsidTr="00F8282F">
+        <w:trPr>
+          <w:trHeight w:val="735"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C066479" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00BB6194" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6194">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ortopedi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4944B5" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00A61275" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Avd. 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00620461">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nina </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00620461">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bååw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00620461">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wennerstrand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DDA9EB" w14:textId="687C7295" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00114CDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>nina.baaw.wennerstrand@vgregion.se</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8282F" w14:paraId="1BAECCBE" w14:textId="77777777" w:rsidTr="00F8282F">
+        <w:trPr>
+          <w:trHeight w:val="1038"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F8CC93" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00BB6194" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6194">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">III </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01CD05A3" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00BB6194" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6194">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Radiologi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="315DF6B6" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Radiologi NÄL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00704A45">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Per-Åke Berggren</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CCE7C4F" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="007A7C08" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00620461">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Radiologi Uddevalla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00620461">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sanna Axelsson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (sektionsledare)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1883CB87" w14:textId="04AD10EF" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00114CDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>per-ake.berggren@vgregion.se</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="082B113B" w14:textId="34AEF20C" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="00114CDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>sanna.paasovaara@vgregion.se</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5B71113A" w14:textId="41C8059E" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8282F" w14:paraId="02411381" w14:textId="77777777" w:rsidTr="00F8282F">
+        <w:trPr>
+          <w:trHeight w:val="1038"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF1535E" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00BB6194" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6194">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Barn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1417F56C" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00704A45">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Avd. 23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00704A45">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Susanne Bengtsson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00704A45">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lund</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="762EF384" w14:textId="556AAF9E" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="00114CDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>susanne.bengtsson.lund@vgregion.se</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8282F" w14:paraId="64BA5A41" w14:textId="77777777" w:rsidTr="00F8282F">
+        <w:trPr>
+          <w:trHeight w:val="735"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1595FBC8" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="008055CB" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008055CB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vuxenpsykiatri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E8D8D0" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="008055CB" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008055CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Avd. 64</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008055CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Ronja </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008055CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Freyholtz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D27409" w14:textId="4FB96B6E" w:rsidR="00F8282F" w:rsidRPr="00D56D81" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00114CDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>ronja.freyholtz@vgregion.se</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8282F" w14:paraId="78AD5578" w14:textId="77777777" w:rsidTr="00F8282F">
+        <w:trPr>
+          <w:trHeight w:val="1046"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C255969" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FE3FD45" w14:textId="4DF4422D" w:rsidR="00F8282F" w:rsidRPr="008055CB" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6194">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sjukhus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB6194">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">övergripande </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0877F7AB" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00704A45">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utbildningsenhet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Studierektorer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D65060D" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ingalill Görling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A62400" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BBFD078" w14:textId="26862770" w:rsidR="00F8282F" w:rsidRPr="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="00114CDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>ingalill.k.gorling@vgregion.se</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8282F" w14:paraId="2186FF9E" w14:textId="77777777" w:rsidTr="00F8282F">
+        <w:trPr>
+          <w:trHeight w:val="735"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB4E08B" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36229D7C" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="00704A45" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="32170964" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:ind w:left="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00704A45">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Avd. 43</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00704A45">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Karin Magnusson</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00704A45">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:br/>
-              <w:t>Sofia Svelander</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69006F1E" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="00704A45" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="38D01373" w14:textId="46876B90" w:rsidR="00F8282F" w:rsidRPr="001B239F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00704A45">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00114CDA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlnk"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>karin.mb.magnusson@vgregion.se</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>sofia.svelander@vgregion.se</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323968" w14:paraId="3ABA5B58" w14:textId="77777777" w:rsidTr="00323968">
+      <w:tr w:rsidR="00F8282F" w14:paraId="0B0DC474" w14:textId="77777777" w:rsidTr="00F8282F">
         <w:trPr>
-          <w:trHeight w:val="1046"/>
+          <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE3DFE6" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="001B239F" w:rsidRDefault="00323968" w:rsidP="000F53B3">
-[...28 lines deleted...]
-          <w:p w14:paraId="33114350" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="530905E5" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="385015DA" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="00704A45" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="1C34168F" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00704A45" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704A45">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Avd. 45</w:t>
-[...8 lines deleted...]
-              <w:t>Ida Niklasson Laurell</w:t>
+              <w:t>Sofia Sandersson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7363121A" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="00704A45" w:rsidRDefault="00323968" w:rsidP="000F53B3">
-[...27 lines deleted...]
-          <w:p w14:paraId="1A4F0807" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="000F53B3">
+          <w:p w14:paraId="155222CD" w14:textId="1BB478E5" w:rsidR="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00ED6BB0">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
-          </w:p>
-[...209 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidR="00323968" w:rsidRPr="00704A45">
+              <w:r w:rsidRPr="00114CDA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
-                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...75 lines deleted...]
-                  <w:rStyle w:val="email"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>therese.x.johansson@vgregion.se</w:t>
+                <w:t>sofia.t.sandersson@vgregion.se</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...215 lines deleted...]
-              <w:t>sofia.t.sandersson@vgregion.se</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="39D3927D" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00323968">
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId34"/>
+    <w:p w14:paraId="3900867B" w14:textId="77777777" w:rsidR="00F8282F" w:rsidRPr="00F8282F" w:rsidRDefault="00F8282F" w:rsidP="00F8282F"/>
+    <w:sectPr w:rsidR="00F8282F" w:rsidRPr="00F8282F" w:rsidSect="00C87BF0">
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="751BEB40" w14:textId="77777777" w:rsidR="00CB0606" w:rsidRDefault="00CB0606">
+    <w:p w14:paraId="1C134BCC" w14:textId="77777777" w:rsidR="00716ADA" w:rsidRDefault="00716ADA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D0B8139" w14:textId="77777777" w:rsidR="00CB0606" w:rsidRDefault="00CB0606">
+    <w:p w14:paraId="28ABF17B" w14:textId="77777777" w:rsidR="00716ADA" w:rsidRDefault="00716ADA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="37106B8B" w14:textId="77777777" w:rsidR="00CB0606" w:rsidRDefault="00CB0606">
+    <w:p w14:paraId="448F1BBB" w14:textId="77777777" w:rsidR="00716ADA" w:rsidRDefault="00716ADA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3F1D1308" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="234907327"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="42F6EC4E" w14:textId="183010C7" w:rsidR="00C87BF0" w:rsidRDefault="00C87BF0">
+        <w:pPr>
+          <w:pStyle w:val="Sidfot"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="69CCAED9" w14:textId="77777777" w:rsidR="00EE1D50" w:rsidRDefault="00EE1D50">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
-[...26 lines deleted...]
-      <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="272136536"/>
+      <w:id w:val="-1694294147"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="03055D05" w14:textId="77777777" w:rsidR="00323968" w:rsidRPr="00EC0A68" w:rsidRDefault="00323968" w:rsidP="00EC0A68">
+      <w:p w14:paraId="398BE306" w14:textId="40A9CF49" w:rsidR="00EE1D50" w:rsidRPr="00EE1D50" w:rsidRDefault="00EE1D50">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00EC0A68">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EE1D50">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EE1D50">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EE1D50">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EE1D50">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EE1D50">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="15B3B73F" w14:textId="77777777" w:rsidR="00323968" w:rsidRDefault="00323968" w:rsidP="00FB2F0F">
+  <w:p w14:paraId="24C6C582" w14:textId="77777777" w:rsidR="00EE1D50" w:rsidRDefault="00EE1D50">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:ind w:left="6237" w:hanging="141"/>
-[...104 lines deleted...]
-      <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-[...149 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4673524A" w14:textId="77777777" w:rsidR="00CB0606" w:rsidRDefault="00CB0606"/>
+    <w:p w14:paraId="0BB2FBE0" w14:textId="77777777" w:rsidR="00716ADA" w:rsidRDefault="00716ADA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="230BB752" w14:textId="77777777" w:rsidR="00CB0606" w:rsidRDefault="00CB0606">
+    <w:p w14:paraId="73D5A23D" w14:textId="77777777" w:rsidR="00716ADA" w:rsidRDefault="00716ADA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E25E1EE" w14:textId="77777777" w:rsidR="00CB0606" w:rsidRDefault="00CB0606">
+    <w:p w14:paraId="45300365" w14:textId="77777777" w:rsidR="00716ADA" w:rsidRDefault="00716ADA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...662 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5543,51 +4032,51 @@
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C063CDC"/>
+    <w:tmpl w:val="0406AB4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -5674,163 +4163,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="071602C2"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5899,277 +4275,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -6238,51 +4388,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6351,164 +4501,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6578,51 +4615,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6691,390 +4728,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7170,51 +4868,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7284,51 +4982,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7397,51 +5095,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7538,503 +5236,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="488426EB"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50296895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A1AE373A"/>
-    <w:lvl w:ilvl="0" w:tplc="D7B61F54">
+    <w:tmpl w:val="AD5E9F72"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23A25086" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A5321FEE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49C47C30" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B06E0B60" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9E98AA0E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65D89F76" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17A09892" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="933AAAB4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8103,51 +5462,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8217,51 +5576,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8330,276 +5689,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -8668,277 +5802,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9007,51 +5915,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9120,666 +6028,691 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1352758076">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="1" w16cid:durableId="2007440161">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1309089365">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="2" w16cid:durableId="2102019340">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1615135209">
+  <w:num w:numId="3" w16cid:durableId="1955600679">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="176038734">
+  <w:num w:numId="4" w16cid:durableId="1923490865">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1729768576">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="932930495">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="316885082">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="726296716">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2073190661">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1784688560">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1705911172">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="693389359">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2088917198">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1017735673">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="676074805">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1459647998">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2125078703">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="77948277">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="962881791">
-[...38 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="32006411">
+  <w:num w:numId="19" w16cid:durableId="870336694">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1042905919">
-[...41 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="1934390465">
+  <w:num w:numId="20" w16cid:durableId="960039571">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
+    <w:rsid w:val="00005361"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="00017F3E"/>
+    <w:rsid w:val="00024DC6"/>
     <w:rsid w:val="00030DDD"/>
+    <w:rsid w:val="00030FA9"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00040975"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="0006761F"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="0007743A"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="0008787C"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="000A0B9A"/>
+    <w:rsid w:val="000A5BED"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="001277A8"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="00134958"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001723FD"/>
-    <w:rsid w:val="00180281"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="00193D6B"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D315B"/>
+    <w:rsid w:val="001D51B8"/>
+    <w:rsid w:val="001E5552"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="00261759"/>
-    <w:rsid w:val="0026241E"/>
+    <w:rsid w:val="0026140A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="002679E3"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002B0568"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C3935"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F39DC"/>
+    <w:rsid w:val="002F3CA3"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
-    <w:rsid w:val="00323968"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B72BB"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="00407B5B"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00417945"/>
+    <w:rsid w:val="00420045"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="0046320B"/>
+    <w:rsid w:val="00463CFE"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="0047039F"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00487431"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004A2053"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004B5391"/>
+    <w:rsid w:val="004C1B36"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
-    <w:rsid w:val="004F4A79"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="004F5FCC"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005116E3"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="00555499"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B394A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C2D6A"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="0065270C"/>
     <w:rsid w:val="0065595B"/>
-    <w:rsid w:val="00657E4D"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00682812"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="006919B0"/>
+    <w:rsid w:val="00691E6D"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B1E34"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D54BF"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="00700F01"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00713311"/>
+    <w:rsid w:val="00716ADA"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00723521"/>
-    <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="00733D60"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00752110"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="007569B5"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B1EF8"/>
+    <w:rsid w:val="007A6D06"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E300C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00800EE5"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="008260F5"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="008359FC"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="008375A2"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="008644C9"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00890CEB"/>
+    <w:rsid w:val="00892A20"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D12C9"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0096679A"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C248C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009E05A9"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F6AE1"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A22363"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A62080"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A73F1C"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA3996"/>
+    <w:rsid w:val="00AA6D28"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB2DBC"/>
+    <w:rsid w:val="00AC09EE"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF6051"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B05AC6"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="00B351E3"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B46495"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B50D1B"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B6720B"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
-    <w:rsid w:val="00B80D44"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA616A"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BE3686"/>
+    <w:rsid w:val="00BE61B0"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C30F51"/>
+    <w:rsid w:val="00C2650E"/>
+    <w:rsid w:val="00C353FD"/>
+    <w:rsid w:val="00C36327"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C6776C"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C87BF0"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA26E7"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
-    <w:rsid w:val="00CB0606"/>
     <w:rsid w:val="00CB17FF"/>
+    <w:rsid w:val="00CB1BDA"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC5565"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00CF7E50"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D06A6D"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D35D17"/>
+    <w:rsid w:val="00D37739"/>
+    <w:rsid w:val="00D37968"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D5481C"/>
+    <w:rsid w:val="00D8412F"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB3016"/>
-    <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DC295B"/>
+    <w:rsid w:val="00DC5E08"/>
+    <w:rsid w:val="00DC75A6"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF04C7"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E17007"/>
+    <w:rsid w:val="00E138B9"/>
+    <w:rsid w:val="00E22559"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E93DF6"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB184C"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC0DD5"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC76AB"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE1D50"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F065E1"/>
+    <w:rsid w:val="00F065B0"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F26754"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F8282F"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F9514D"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC63D5"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF3EB9"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="081949E3"/>
+    <w:rsid w:val="175619F6"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9900,51 +6833,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10117,127 +7050,129 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00F26754"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="007A6D06"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00AF6051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00AF6051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
@@ -10461,56 +7396,57 @@
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="007A6D06"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -10622,226 +7558,219 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00AF6051"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00AF6051"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00EC76AB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="0007743A"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="0007743A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0007743A"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0007743A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00EC76AB"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00EC76AB"/>
     <w:pPr>
-      <w:ind w:left="480"/>
+      <w:ind w:left="1361"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -10878,66 +7807,65 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00AF6051"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
@@ -11039,51 +7967,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
@@ -12146,7206 +9074,175 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A73F1C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00323968"/>
+    <w:rsid w:val="00BE61B0"/>
     <w:pPr>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
-      <w:ind w:right="868"/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
-      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D54BF"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00323968"/>
+    <w:rsid w:val="001D315B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="email">
-[...15 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="2074346978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/amnen-a-o/hr/kompetensforsorjning/karriarutvecklingsmodellen/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10084-2053637175-20/SURROGATE/Kostnadshantering%20f%c3%b6r%20utbildning%20och%20FoU%20i%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu7771-1454559075-146/native/Rapport%20Kliniskt%20bas%c3%a5r%20VGR%202018-2023.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/min-anstallning/kompetensutveckling-och-utbildning/utvecklingssamtal/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna-karin.jeppsson@vgregion.se" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:therese.x.johansson@vgregion.se" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/min-anstallning/kompetensutveckling-och-utbildning/kliniskt-basar/anmalan-kliniskt-basar/?vgrform=1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susanne.bengtsson.lund@vgregion.se" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /></Relationships>
-[...7022 lines deleted...]
-</dgm:styleDef>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU10084-2053637175-20/SURROGATE/Kostnadshantering%20f%c3%b6r%20utbildning%20och%20FoU%20i%20NU-sjukv%c3%a5rden.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eva.i.berg@vgregion.se" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karin.mb.magnusson@vgregion.se" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:per-ake.berggren@vgregion.se" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/min-anstallning/kompetensutveckling-och-utbildning/kliniskt-basar/anmalan-kliniskt-basar/?vgrform=1" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sofia.svelander@vgregion.se" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ingalill.k.gorling@vgregion.se" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cecilia.tellin@vgregion.se" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nina.baaw.wennerstrand@vgregion.se" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/stod-och-tjanster/amnen-a-o/hr/kompetensforsorjning/karriarutvecklingsmodellen/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronja.freyholtz@vgregion.se" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/min-anstallning/kompetensutveckling-och-utbildning/utvecklingssamtal/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susanne.bengtsson.lund@vgregion.se" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ida.niklasson@vgregion.se" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanna.paasovaara@vgregion.se" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sofia.t.sandersson@vgregion.se" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -19628,71 +9525,165 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>8065</Characters>
+  <Pages>12</Pages>
+  <Words>1355</Words>
+  <Characters>11013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>393</Lines>
+  <Paragraphs>184</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9567</CharactersWithSpaces>
+  <CharactersWithSpaces>12184</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="30" baseType="variant">
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vgregion.se/sprak</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490474</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs10135-794280002-23/surrogate/Strategi f%c3%b6r omst%c3%a4llningen av h%c3%a4lso-och sjukv%c3%a5rden i V%c3%a4stra G%c3%b6talandsregionen 2023 - 2027.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048634</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc83802185</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc83802184</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc83802183</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kliniskt basår</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>