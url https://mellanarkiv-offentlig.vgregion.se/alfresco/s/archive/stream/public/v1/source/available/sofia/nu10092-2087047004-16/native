--- v0 (2026-03-19)
+++ v1 (2026-10-27)
@@ -1,197 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="25D43359" w14:textId="72193D64" w:rsidR="00184167" w:rsidRDefault="00D045B3" w:rsidP="009A32ED">
+    <w:p w14:paraId="5F9D7877" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
-        <w:t>Lungtuberkulo</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+        <w:t xml:space="preserve">Lungtuberkulos – Vårdhygieniska aspekter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A627D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="58C2A4AA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="008E08E6" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="3723632B" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="008E08E6" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="2" w:name="_Toc223697920"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008E08E6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="51F0393B" w14:textId="042852A2" w:rsidR="008E08E6" w:rsidRPr="008E08E6" w:rsidRDefault="008E08E6" w:rsidP="008E08E6">
-[...4 lines deleted...]
-    <w:p w14:paraId="04814565" w14:textId="77777777" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
+    <w:p w14:paraId="63A03EB6" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="008E08E6" w:rsidRDefault="000427FD" w:rsidP="000427FD">
+      <w:r>
+        <w:t xml:space="preserve">Förlängd giltighet av nuvarande rutin under pågående revideringsarbete </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2026-2027</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1592C102" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc223697921"/>
       <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
       <w:r w:rsidRPr="008E08E6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="67344B85" w14:textId="77777777" w:rsidR="00040973" w:rsidRPr="00040973" w:rsidRDefault="00040973" w:rsidP="00040973"/>
-    <w:p w14:paraId="533D4802" w14:textId="353C3C84" w:rsidR="00040973" w:rsidRDefault="00D67C88">
+    <w:p w14:paraId="3A032AFD" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00040973" w:rsidRDefault="000427FD" w:rsidP="000427FD"/>
+    <w:p w14:paraId="26950DC5" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc223697920" w:history="1">
-        <w:r w:rsidR="00040973" w:rsidRPr="009E349F">
+        <w:r w:rsidRPr="009E349F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="00040973">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00040973">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00040973">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223697920 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00040973">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00040973">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00040973">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00040973">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71005D8C" w14:textId="5682D66B" w:rsidR="00040973" w:rsidRDefault="00040973">
+    <w:p w14:paraId="3F3DFA96" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223697921" w:history="1">
         <w:r w:rsidRPr="009E349F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -216,51 +215,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3611C87C" w14:textId="6CD8F890" w:rsidR="00040973" w:rsidRDefault="00040973">
+    <w:p w14:paraId="47C312ED" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223697922" w:history="1">
         <w:r w:rsidRPr="009E349F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -285,51 +284,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63450401" w14:textId="43FEAE03" w:rsidR="00040973" w:rsidRDefault="00040973">
+    <w:p w14:paraId="21B9DE0C" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223697923" w:history="1">
         <w:r w:rsidRPr="009E349F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Åtgärder/Vårdrutiner</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -354,51 +353,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69B774B9" w14:textId="25D33DF3" w:rsidR="00040973" w:rsidRDefault="00040973">
+    <w:p w14:paraId="728844ED" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223697924" w:history="1">
         <w:r w:rsidRPr="009E349F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Relaterad information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -423,686 +422,684 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AB69FFF" w14:textId="3E05DFA8" w:rsidR="002B4E89" w:rsidRDefault="00D67C88" w:rsidP="009A32ED">
+    <w:p w14:paraId="70C93EBE" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741D54E8" w14:textId="77777777" w:rsidR="002B4E89" w:rsidRDefault="002B4E89">
+    <w:p w14:paraId="7378E898" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531BA61A" w14:textId="77777777" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="009A32ED">
+    <w:p w14:paraId="00800CE1" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B24C970" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="008E08E6" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="4B7AB861" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="008E08E6" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="6" w:name="_Toc223697922"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="008E08E6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="008E08E6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029E787F" w14:textId="1F460BE8" w:rsidR="00D045B3" w:rsidRPr="0018445D" w:rsidRDefault="009A32ED" w:rsidP="00D045B3">
+    <w:p w14:paraId="3E003443" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="0018445D" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00D045B3" w:rsidRPr="00D045B3">
+      <w:r w:rsidRPr="00D045B3">
         <w:t xml:space="preserve">Syftar till att förhindra smittspridning vid vård av patient med smittsam lungtuberkulos inom all vård och omsorg. </w:t>
       </w:r>
-      <w:r w:rsidR="00D045B3" w:rsidRPr="00D045B3">
+      <w:r w:rsidRPr="00D045B3">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00D045B3" w:rsidRPr="00D045B3">
+      <w:r w:rsidRPr="00D045B3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Tuberkulos är en av de mest spridda infektionssjukdomarna i världen. Cirka en tredjedel av jordens befolkning räknas vara bärare av tuberkulosbakterien. Sjukdomen är ovanlig i Sverige och få smittas. Inkubationstiden är svår att definiera och mindre än 10 % av alla som smittas insjuknar någon gång senare i livet. Risken att utveckla tuberkulos är störst under de första två åren efter att ha smittats men en liten risk att insjukna kvarstår under hela livet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF7F5B2" w14:textId="77777777" w:rsidR="002B4E89" w:rsidRPr="002B4E89" w:rsidRDefault="00D045B3" w:rsidP="002B4E89">
+    <w:p w14:paraId="28E1B72C" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="002B4E89" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="002B4E89">
         <w:t xml:space="preserve">Smittsamhet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598F062F" w14:textId="259993B8" w:rsidR="00D045B3" w:rsidRPr="002B4E89" w:rsidRDefault="00D045B3" w:rsidP="002B4E89">
+    <w:p w14:paraId="763CDBBD" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="002B4E89" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r w:rsidRPr="002B4E89">
         <w:t>Tuberkulos i luftvägarna sprids genom upphostningar av små droppar (aerosol) innehållande bakterier. Upphostat sekret med tuberkelbakterier kan torka ihop till små droppkärnor som håller sig svävande i luften. Bakterien växer långsamt, är långlivade och kan överleva i åratal. I människokroppen kan de förekomma latent under en persons hela livstid. Latent tuberkulos är inte smittsam. Smittrisken är störst vid nära och upprepad kontakt inomhus, till exempel personer som delar bostad. Många smittas i barn- och ungdomsåren, men barn upp till skolålder är nästan aldrig smittsamma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EED1C34" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRPr="0018445D" w:rsidRDefault="00D045B3" w:rsidP="002B4E89">
+    <w:p w14:paraId="17C6C9D0" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="0018445D" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018445D">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Vaccination rekommenderas inte till vuxna eftersom effekten av BCG-vaccination inte är tillräckligt god hos dem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495FDCA5" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRDefault="00D045B3" w:rsidP="002B4E89">
+    <w:p w14:paraId="4038F69F" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r w:rsidRPr="002C0DD3">
         <w:t xml:space="preserve">Patient med tuberkulos i annan lokal än lunga, bronker och larynx är </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0231E">
         <w:t xml:space="preserve">för det mesta inte </w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DD3">
         <w:t>smittsam. I enstaka fall kan smitta ske vid aerosolbildande åtgärder i samband med kirurgi (t</w:t>
       </w:r>
       <w:r>
         <w:t>ill exempel</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DD3">
         <w:t xml:space="preserve"> spolning av tuberkulös abscess).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B3E8C3" w14:textId="77777777" w:rsidR="002B4E89" w:rsidRPr="002B4E89" w:rsidRDefault="00D045B3" w:rsidP="002B4E89">
+    <w:p w14:paraId="645A053B" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="002B4E89" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="002B4E89">
         <w:t>Smittspårning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3F0909" w14:textId="5CAD8D83" w:rsidR="00D045B3" w:rsidRPr="002B4E89" w:rsidRDefault="00D045B3" w:rsidP="002B4E89">
+    <w:p w14:paraId="6C878F9C" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="002B4E89" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r w:rsidRPr="002B4E89">
         <w:t xml:space="preserve">Tuberkulos klassas som en allmänfarlig sjukdom och är anmälnings- och smittspårningspliktig enligt smittskyddslagen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764A8E49" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRPr="000716CB" w:rsidRDefault="00D045B3" w:rsidP="002B4E89">
+    <w:p w14:paraId="279D3215" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="000716CB" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Patientansvarig läkare avgör grad av smittsamhet och ansvarar för smittspårning runt patienten, se </w:t>
       </w:r>
       <w:r w:rsidRPr="000716CB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Rekommendationer för preventiva insatser mot tuberkulos. Hälsokontroll, smittspårning, behandling av latent infektion och vaccination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254175A4" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRPr="008832A1" w:rsidRDefault="00D045B3" w:rsidP="002B4E89">
+    <w:p w14:paraId="5497245F" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="008832A1" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r w:rsidRPr="008832A1">
         <w:t>Smittsamma patienter ska skötas via Infektionskliniken</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> där bedömning görs var övriga kontroller och </w:t>
       </w:r>
       <w:r w:rsidRPr="008832A1">
         <w:t>andra sjukvårdskontakter ska ske</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008832A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4AD670" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRPr="00C55D85" w:rsidRDefault="00D045B3" w:rsidP="002B4E89">
+    <w:p w14:paraId="455B3B0F" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00C55D85" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r w:rsidRPr="00715019">
         <w:t>Vid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> misstänkt eller konstaterad </w:t>
       </w:r>
       <w:r w:rsidRPr="00832C3D">
         <w:t>lung</w:t>
       </w:r>
       <w:r>
         <w:t>tuberkulos ska kontakt tas med Vårdhygien.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C475F07" w14:textId="611179ED" w:rsidR="00D045B3" w:rsidRPr="005E735E" w:rsidRDefault="00D045B3" w:rsidP="00D045B3"/>
-    <w:p w14:paraId="4B07FA13" w14:textId="7FFE086B" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="00D045B3" w:rsidP="009A32ED">
+    <w:p w14:paraId="57F59387" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="005E735E" w:rsidRDefault="000427FD" w:rsidP="000427FD"/>
+    <w:p w14:paraId="03297D29" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00065A6B" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc223697923"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Åtgärder/Vårdrutiner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="38FEDD5A" w14:textId="3F58DCD1" w:rsidR="00D045B3" w:rsidRPr="002B4E89" w:rsidRDefault="00D045B3" w:rsidP="002B4E89">
+    <w:p w14:paraId="69B33C93" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="002B4E89" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="002B4E89">
         <w:t xml:space="preserve">Patient </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5776EB" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRPr="00443274" w:rsidRDefault="00D045B3" w:rsidP="00D045B3">
+    <w:p w14:paraId="1C27B377" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00443274" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0DD3">
         <w:t xml:space="preserve">Patienten </w:t>
       </w:r>
       <w:r>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DD3">
         <w:t xml:space="preserve"> informeras om smittsamhet och undervisas i smittförebyggande åtgärder</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>till exempel</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0DD3">
         <w:t xml:space="preserve"> att täcka munnen vid hosta. Patienten ska hosta i engångsnäsduk samt lägga använda </w:t>
       </w:r>
       <w:r w:rsidRPr="00820866">
         <w:t>näsdukar i en plastpåse. Instruera även om god handhygien.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCE63D9" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="002B4E89">
+    <w:p w14:paraId="3A1CA177" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00D045B3">
         <w:t xml:space="preserve">Smittsamhetsbedömning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6979E7CA" w14:textId="218EBBFC" w:rsidR="00D045B3" w:rsidRPr="00443274" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="776B25C6" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00443274" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r w:rsidRPr="002B4E89">
         <w:t>Patientansvarig läkare avgör grad av smittsamhet och risk för förekomst av multiresistent tuberkulos.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BE2919" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRPr="008832A1" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="64950B13" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="008832A1" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r w:rsidRPr="008832A1">
         <w:t>Smittsamma patienter ska skötas via Infektionskliniken</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och patientansvarig läkare bedömer var övriga kontroller och </w:t>
       </w:r>
       <w:r w:rsidRPr="008832A1">
         <w:t>andra sjukvårdskontakter ska ske</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008832A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0469ED2A" w14:textId="77777777" w:rsidR="006A3627" w:rsidRPr="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="44D6B257" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="006A3627" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="006A3627">
         <w:t>Smittspårning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A88B22F" w14:textId="14E3DB8A" w:rsidR="00D045B3" w:rsidRPr="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="7B8496A8" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="006A3627" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patientansvarig läkare ansvarar för smittspårning runt patienten. </w:t>
       </w:r>
       <w:r w:rsidRPr="00715019">
         <w:t>Vid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> misstänkt eller konstaterad </w:t>
       </w:r>
       <w:r w:rsidRPr="00832C3D">
         <w:t>lung</w:t>
       </w:r>
       <w:r>
         <w:t>tuberkulos ska kontakt tas med Vårdhygien.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EF8B93" w14:textId="787330BD" w:rsidR="00D045B3" w:rsidRPr="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="2894B02E" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="006A3627" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A3627">
         <w:t>Vårdrum</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="736A008C" w14:textId="02505FF8" w:rsidR="00D045B3" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    </w:p>
+    <w:p w14:paraId="6B37A601" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r>
         <w:t xml:space="preserve">Patient med misstänkt smittsam lungtuberkulos tas direkt in på undersökningsrummet utan att sitta i väntrum. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A62BD30" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRPr="00D045B3" w:rsidRDefault="00D045B3" w:rsidP="00D045B3"/>
-    <w:p w14:paraId="115BD89E" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="50E877A3" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00D045B3" w:rsidRDefault="000427FD" w:rsidP="000427FD"/>
+    <w:p w14:paraId="01428B0D" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00D045B3">
         <w:lastRenderedPageBreak/>
         <w:t>Öppenvård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE95E78" w14:textId="4E439299" w:rsidR="00D045B3" w:rsidRPr="00443274" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="70DD153C" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00443274" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Patient</w:t>
       </w:r>
       <w:r w:rsidRPr="008832A1">
         <w:t xml:space="preserve"> med misstänkt smittsam </w:t>
       </w:r>
       <w:r w:rsidRPr="00832C3D">
         <w:t>lung</w:t>
       </w:r>
       <w:r w:rsidRPr="008832A1">
         <w:t>tuberkulos tas direkt in på undersökningsrummet utan att sitta i väntrum</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E996F3F" w14:textId="7D8470B6" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="6C84A2BF" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r w:rsidRPr="00D045B3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Undersökningar på andra enheter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BCD0D6" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="376459D2" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>I första hand genomförs undersökningar (lungröntgen, EKG, tandundersökningar etcetera) på vårdrummet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F22308">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCD3D0B" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="1FD69E70" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten ska inte lämna rummet utom för undersökningar och behandlingar som inte går att skjuta upp. </w:t>
       </w:r>
       <w:r w:rsidRPr="00484B97">
         <w:t>Mottagande enhet informeras om diagnos</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00484B97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A9E230" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="0788FDAA" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3627">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronkoskopi rekommenderas att utföras på rum </w:t>
       </w:r>
       <w:r w:rsidRPr="004177AB">
         <w:t>med ventilation avsedd för luftburen smitta.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004177AB">
         <w:t>Smittriskbedömning görs innan undersökning. Om undersökningsrum med vanlig ventilation används ska rummet stå tomt i två timmar med stängda dörrar och fönster (för att ventilation ska fungera) innan det städas och kan användas till nästa patient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618862A8" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="2D782778" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008832A1">
         <w:t xml:space="preserve">Patienten </w:t>
       </w:r>
       <w:r>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="008832A1">
         <w:t xml:space="preserve"> tas in direkt på undersökningsrummet eller motsvarande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681CFCDF" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="758EEFB9" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Transportpersonal</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3176">
         <w:t xml:space="preserve"> ombesörjer transport inom sjukhuset. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F22308">
         <w:t>Andningsskydd</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3176">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F22308">
         <w:t>behöver inte bäras i korridore</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00F22308">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA14854" w14:textId="770A7AFC" w:rsidR="00D045B3" w:rsidRPr="003422BF" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="078F70D7" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="003422BF" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="006A3627">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ostande patient förses med engångsnäsdukar, ombeds hålla för munnen vid hosta samt hosta upp direkt i engångsnäsduk som slängs i medförd plastpåse. Det finns inte någon dokumenterad effekt mot smittspridning om patienten bär munskydd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4B0EED" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="24E8997C" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc433134537"/>
       <w:bookmarkStart w:id="9" w:name="_Toc432712367"/>
       <w:bookmarkStart w:id="10" w:name="_Toc373351459"/>
       <w:r w:rsidRPr="00D045B3">
         <w:t>Ambulanstransport</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00D045B3">
         <w:t>/sjuktransport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5260C0F7" w14:textId="04AAECCC" w:rsidR="00D045B3" w:rsidRPr="00443274" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="0A54F86D" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00443274" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E735E">
         <w:t xml:space="preserve">Vid transport av patient med känd eller misstänkt smittsam lungtuberkulos ska fönstret mellan vårdutrymme och förarhytt vara stängt. Personal i vårdutrymmet ska använda andningsskydd FFP3, </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Skyddsutrustning" w:history="1">
         <w:r w:rsidRPr="005E735E">
           <w:t>se Skyddsutrustning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005E735E">
         <w:t>. Efter transport ska ambulansen ställas utomhus med öppna dörrar och baklucka i 15 minuter innan den städas, ställ</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1423">
         <w:t xml:space="preserve"> inte ambulansen i direkt anslutning till ingångar </w:t>
       </w:r>
       <w:r w:rsidRPr="00715019">
         <w:t>eller ventilation till byggnader. Ambulansen städas enligt rutin på ambulansenheten och kan</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24211">
         <w:t xml:space="preserve"> därefter tas i bruk. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D7A6B5" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="78CB20EC" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r w:rsidRPr="00E24211">
         <w:lastRenderedPageBreak/>
         <w:t>Alternativt kan anhöriga i samma hushåll utföra transport i egen bil. Patienten får inte ta sig själv till sjukhuset via allmänna kommunikationsmedel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40236BEF" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRDefault="00D045B3" w:rsidP="00D045B3">
+    <w:p w14:paraId="23BAE7D6" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29F0852B" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRPr="00D045B3" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="545CB802" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00D045B3" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00D045B3">
         <w:t>Personal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B319831" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRPr="003422BF" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="040C1892" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="003422BF" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003422BF">
         <w:t>Arbetsgivaren har det övergripande ansvaret för att arbetsmiljön ska vara säker och för att följa arbetsmiljöverkets föreskrifter. Arbetstagaren har skyldighet att följa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003422BF">
         <w:t>föreskrifterna och att använda den skyddsutrustning som krävs för att skydda sig</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A853EA" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="5F174578" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00944D16">
         <w:t xml:space="preserve">Den viktigaste förebyggande åtgärden </w:t>
       </w:r>
       <w:r>
         <w:t>som skydd mot smitta</w:t>
       </w:r>
       <w:r w:rsidRPr="00944D16">
         <w:t xml:space="preserve"> vid arbete är adekvat använd skyddsutrustning och att hygienrutiner följs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA7EFC1" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="1AD101C9" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
         <w:t>Informera all kringpersonal om vikten av att använda skyddsutrustning</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A59E5A" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="5F3E32CA" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
         <w:t>Personal som arbetar i vårdnära patientarbete som har långvarig hosta och/eller varit utsatt för tuberkulos ska undersökas snarast.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B89101" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRPr="00BB168E" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="702F671E" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00BB168E" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
         <w:t xml:space="preserve">Vaccination av vårdpersonal rekommenderas inte längre då vaccinet inte har skyddseffekt för vuxna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F77E9FC" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="00D045B3">
+    <w:p w14:paraId="6593CDC7" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Skyddsutrustning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39793730" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="724A2A13" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00D045B3">
         <w:t>Andningsskydd skyddsklass FFP3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269665FE" w14:textId="4762EF0A" w:rsidR="00D045B3" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="223D127D" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r w:rsidRPr="008801E0">
         <w:t>Andningsskydd skyddsklass FFP3</w:t>
       </w:r>
       <w:r w:rsidRPr="00715019">
         <w:t xml:space="preserve"> är skyddsutrustning avsedd för </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00715019">
         <w:t xml:space="preserve">ersonal </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r w:rsidRPr="00715019">
         <w:t>finns med ventil, övertäckt ventil eller utan ventil.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715019">
         <w:t xml:space="preserve">Det och </w:t>
       </w:r>
       <w:r>
@@ -1111,919 +1108,866 @@
       <w:r w:rsidRPr="00715019">
         <w:t xml:space="preserve"> bäras av all personal </w:t>
       </w:r>
       <w:r>
         <w:t>vid all v</w:t>
       </w:r>
       <w:r w:rsidRPr="00944D16">
         <w:t>ård</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/behandling/undersökning av patient med misstänkt/konstaterad smittsam lungtuberkulos vid vistelse i rummet (även </w:t>
       </w:r>
       <w:r w:rsidRPr="00944D16">
         <w:t>vid städning samt överlämnande</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> av matbricka).</w:t>
       </w:r>
       <w:r w:rsidRPr="008801E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0798EC1B" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRPr="00FA39A6" w:rsidRDefault="00D045B3" w:rsidP="00D045B3">
+    <w:p w14:paraId="1BFB1B5B" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00FA39A6" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r>
         <w:t>Andningsskydd (FFP3) ska användas av alla i vårdrummet till och med 2 timmar efter att patient lämnat rummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794B330F" w14:textId="5A4D2284" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="00D045B3">
+    <w:p w14:paraId="0B5532A6" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="006A3627" w:rsidRPr="006A3627">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="006A3627">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AFC1B0D" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="5E84D3CF" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="007017B9">
         <w:t>ersonal på operation använder andningsskydd utan ventil eller med täckt ventil.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346E60C5" w14:textId="33FC694C" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="28BE8D4F" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006A3627">
         <w:t>Visir/skyddsglasögon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2A81CD" w14:textId="50B46AB4" w:rsidR="00D045B3" w:rsidRPr="000809D2" w:rsidRDefault="00D045B3" w:rsidP="00D045B3">
+    <w:p w14:paraId="313FD2C3" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="000809D2" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
         <w:t xml:space="preserve">Visir eller skyddsglasögon ska användas vid risk för stänk mot ansiktet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEBB6CA" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="78854C1E" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00D045B3">
         <w:t>Dödsfall och obduktion</w:t>
       </w:r>
       <w:r w:rsidRPr="000809D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC2772D" w14:textId="5E84E255" w:rsidR="00D045B3" w:rsidRPr="000809D2" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="2CC60D77" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="000809D2" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
         <w:t xml:space="preserve">På remiss för obduktion ska diagnosen misstänkt eller säker smittsam </w:t>
       </w:r>
       <w:r w:rsidRPr="00832C3D">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F22308">
         <w:t>uberkulos tydligt framgå. Personal som utför obduktion ska använda andningsskydd</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0231E">
         <w:t>skyddsklass FFP3, se Skyddsutrustning.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F22308">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BF6EEE" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="44FF5DBB" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00D045B3">
         <w:t>Besökare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B62F428" w14:textId="0DAAEFD5" w:rsidR="00D045B3" w:rsidRPr="000809D2" w:rsidRDefault="00D045B3" w:rsidP="00D045B3">
+    <w:p w14:paraId="13BB9E10" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="000809D2" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patientansvarig läkare avgör i vilken omfattning patienten får ta emot besök </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0231E">
         <w:t>och om besökare ska använda</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> andningsskydd. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3DF4DC" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="00D045B3" w:rsidP="006A3627">
+    <w:p w14:paraId="1FAB7819" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rengöring </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D261152" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="002C364C" w:rsidP="006A3627">
+    <w:p w14:paraId="102B17F9" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="002C364C">
         <w:t>Punktdesinfektion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459F7919" w14:textId="16207693" w:rsidR="002C364C" w:rsidRPr="0056095D" w:rsidRDefault="002C364C" w:rsidP="006A3627">
+    <w:p w14:paraId="60436A78" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="0056095D" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056095D">
-        <w:t xml:space="preserve">Allt spill av kroppsvätskor och utsöndringar torkas upp direkt med </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="006A3627">
+        <w:t>Allt spill av kroppsvätskor och utsöndringar torkas upp direkt med ytdesinfektionsmedel med tensid.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0056095D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid större spill till exempel golv använd </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0056095D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Incidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0056095D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> flytande som desinfektionsmedel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB8C04B" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="002C364C" w:rsidP="006A3627">
+    <w:p w14:paraId="15587495" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002C364C">
         <w:t>Desinfektion av flergångsartiklar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F58A2E" w14:textId="4BA09D20" w:rsidR="002C364C" w:rsidRPr="0027103A" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="7D7D3CAF" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="0027103A" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Rengör och desinfektera all utrustning och allt flergångsmaterial som använts vid vård och behandling av patienten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C2AEE0" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="488E0D7E" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Flergångsartiklar </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0231E">
         <w:t>rengörs och</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> desinfekteras efter användning i disk- </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>spoldesinfektor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBB88A4" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="0CA887CC" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007017B9">
         <w:t xml:space="preserve">Flergångsartiklar av material som inte tål värme rengörs </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0231E">
         <w:t>och desinfekteras</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007017B9">
-        <w:t xml:space="preserve">med </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="6B75B712" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+        <w:t>med ytdesinfekt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ionsmedel med tensid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386E5B9A" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007017B9">
         <w:t xml:space="preserve">Bronkoskop </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0231E">
         <w:t>rengörs och desinfekteras enligt rutin i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0231E">
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007017B9">
         <w:t>endoskopidiskdesinfektor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007017B9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FD9489" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="002C364C" w:rsidP="006A3627">
+    <w:p w14:paraId="7CBCE926" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="002C364C">
         <w:t>Daglig städning/rengöring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFD0FEC" w14:textId="3074340D" w:rsidR="002C364C" w:rsidRPr="0027103A" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="76495E92" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="0027103A" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
         <w:t>Oavsett metod är den mekaniska bearbetningen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F22308">
         <w:t>avgörande för att uppnå ett fullgott resultat</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1058973F" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="77BE0C55" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:ind w:right="-284"/>
       </w:pPr>
       <w:r w:rsidRPr="00715019">
         <w:lastRenderedPageBreak/>
         <w:t>Utförs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00715019">
         <w:t xml:space="preserve">av </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Fastighet, stöd och service som ska vara informerade om smitta. Andningsskydd ska användas, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0231E">
         <w:t>se Skyddsutrustning</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AEFC71" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="50EC1E7A" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
         <w:t>Använd rengöringsmedel och vatten förutsatt att korrekt punktdesinfektion är utförd enligt ovan</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F22308">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21174981" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="0D5A0311" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:right="-284"/>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
         <w:t>Alternativt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vid synligt rena ytor:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156B9429" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="5134675C" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
-        <w:t xml:space="preserve">Rengör och desinfektera med </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="36AFE34D" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="002C364C" w:rsidP="006A3627">
+        <w:t>Rengör och desinfektera med ytdesinfektionsmedel med tensid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626E1980" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:ind w:left="717" w:right="-284" w:firstLine="275"/>
       </w:pPr>
       <w:r w:rsidRPr="00E0231E">
         <w:t>Har adekvat punktdesinfektion utförts städas golvet med rengöringsmedel och vatten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352C4F47" w14:textId="77777777" w:rsidR="006A3627" w:rsidRDefault="002C364C" w:rsidP="006A3627">
+    <w:p w14:paraId="34D51E9D" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="002C364C">
         <w:t>Slutstädning/rengöring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6890653B" w14:textId="78DF9A38" w:rsidR="002C364C" w:rsidRPr="00A175E4" w:rsidRDefault="002C364C" w:rsidP="006A3627">
+    <w:p w14:paraId="6F044214" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00A175E4" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
         <w:t xml:space="preserve">Oavsett metod är </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">den mekaniska </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0231E">
         <w:t>bearbetningen avgörande</w:t>
       </w:r>
       <w:r w:rsidRPr="00F22308">
         <w:t xml:space="preserve"> för att uppnå ett fullgott resultat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068878C1" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="1167D954" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:ind w:right="-284"/>
       </w:pPr>
       <w:r w:rsidRPr="00715019">
         <w:t xml:space="preserve">Utförs av </w:t>
       </w:r>
       <w:r>
         <w:t>Fastighet, stöd och service som ska vara informerade om smittan. Andningsskydd ska användas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8D424E" w14:textId="77777777" w:rsidR="002C364C" w:rsidRPr="00F22308" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="580919E5" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00F22308" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
         <w:t xml:space="preserve">Använd rengöringsmedel och vatten förutsatt att korrekt punktdesinfektion är utförd enligt ovan. Avsluta med att desinfektera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F22308">
         <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F22308">
-        <w:t xml:space="preserve"> med </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="12357B09" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+        <w:t xml:space="preserve"> med ytdesinfektionsmedel med tensid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703350BD" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:right="-284"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="004A3C48">
         <w:t>lternativt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vid synligt rena ytor:</w:t>
       </w:r>
       <w:r w:rsidRPr="004A3C48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BDD3CD" w14:textId="77777777" w:rsidR="002C364C" w:rsidRPr="00715019" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="7BAD47BC" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00715019" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
-        <w:t xml:space="preserve">Rengör och desinfektera med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> med tensid.</w:t>
+        <w:t>Rengör och desinfektera med ytdesinfektionsmedel med tensid.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715019">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1573168C" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="41A5F8D9" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E0231E">
         <w:t>Har adekvat punktdesinfektion utförts slutstädas golvet med rengöringsmedel och vatten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B34BFBD" w14:textId="77777777" w:rsidR="002C364C" w:rsidRPr="00DD17F8" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="174878EC" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00DD17F8" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:ind w:right="-284"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4A60">
         <w:t xml:space="preserve"> lokaler med normal ventilation inklusive mottagnings-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4A60">
         <w:t xml:space="preserve"> undersökningsrum </w:t>
       </w:r>
       <w:r>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4A60">
         <w:t xml:space="preserve"> rummet stå tomt i </w:t>
       </w:r>
       <w:r>
         <w:t>2 timmar innan nästa patient läggs in</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4A60">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">I </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="56C67649" w14:textId="77777777" w:rsidR="00040973" w:rsidRDefault="002C364C" w:rsidP="00040973">
+        <w:t>I vårdrum med högre antal luftväxlingar till exempel på Infektionsklinik/operation kan intervallet vara kortare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5253B247" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="002C364C">
         <w:t>Porslin och bestick</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110C193C" w14:textId="6A58411A" w:rsidR="002C364C" w:rsidRPr="00A175E4" w:rsidRDefault="002C364C" w:rsidP="00040973">
+    <w:p w14:paraId="6FEB1EA3" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00A175E4" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Porslin och bestick diskas i diskmaskin på vårdavdelning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06522BC5" w14:textId="77777777" w:rsidR="00040973" w:rsidRDefault="002C364C" w:rsidP="00040973">
+    <w:p w14:paraId="2A03530B" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="002C364C">
         <w:t>Avfall/Tvätt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1830C274" w14:textId="19FFD319" w:rsidR="002C364C" w:rsidRPr="00A175E4" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="5C95A257" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00A175E4" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F22308">
         <w:t xml:space="preserve">Avfall och tvätt hanteras enligt gällande rutin för tvätt och avfallshantering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A0A3B3" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="7381B92C" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hur_ett_andningsskydd"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413EF8B0" w14:textId="77777777" w:rsidR="00D045B3" w:rsidRDefault="00D045B3" w:rsidP="00D045B3"/>
-    <w:p w14:paraId="5EC3DFEA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00A74A35" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="52A9B775" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD"/>
+    <w:p w14:paraId="53EFE1B0" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00A74A35" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc100327193"/>
       <w:bookmarkStart w:id="13" w:name="_Toc223697924"/>
       <w:r w:rsidRPr="00A74A35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Relaterad information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="60FCF218" w14:textId="77777777" w:rsidR="002C364C" w:rsidRPr="00C038D4" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="34B20324" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00C038D4" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510B21">
         <w:t xml:space="preserve">AFS 2001:3 Användning av personlig skyddsutrustning. </w:t>
       </w:r>
       <w:r w:rsidRPr="00510B21">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Arbetsmiljöverkets föreskrifter om användning av personlig skyddsutrustning samt allmänna råd om tillämpningen av Föreskrifterna</w:t>
       </w:r>
       <w:r w:rsidRPr="00C038D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E07309" w14:textId="77777777" w:rsidR="002C364C" w:rsidRPr="00761A46" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="2C2F4CA1" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00761A46" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00897A92">
         <w:t xml:space="preserve">AFS 2018:4 Smittrisker. Arbetsmiljöverkets föreskrifter </w:t>
       </w:r>
       <w:r>
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidRPr="00897A92">
         <w:t xml:space="preserve"> allmänna råd om smittrisker. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AA04D2" w14:textId="77777777" w:rsidR="002C364C" w:rsidRPr="00761A46" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="2D9B7A15" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00761A46" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:tooltip="Länkar till AFS 2004:168, öppnas i nytt fönster" w:history="1">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:tooltip="Länkar till AFS 2004:168, öppnas i nytt fönster" w:history="1">
         <w:r w:rsidRPr="00F46188">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>SFS 2004:168</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F46188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01ED4">
         <w:t>Smittskyddslag. Stockholm: Socialdepartementet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3087E35A" w14:textId="77777777" w:rsidR="002C364C" w:rsidRPr="00C01ED4" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+    <w:p w14:paraId="40A736F2" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00C01ED4" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-284"/>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:tooltip="Länkar till SFS 2004:255, öppnas i nytt fönster" w:history="1">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:tooltip="Länkar till SFS 2004:255, öppnas i nytt fönster" w:history="1">
         <w:r w:rsidRPr="00F46188">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>SFS 2004:255</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F46188">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01ED4">
         <w:t>Smittskyddsförordning. Stockholm: Socialdepartementet</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6829BF39" w14:textId="3C568620" w:rsidR="002C364C" w:rsidRPr="00C01ED4" w:rsidRDefault="00F46188" w:rsidP="00F46188">
+    <w:p w14:paraId="69F3A80B" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00C01ED4" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rekommendationer för preventiva insatser mot tuberkulos. Hälsokontroll, smittspårning, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>behadnling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> av latent infektion och vaccination. </w:t>
       </w:r>
-      <w:r w:rsidR="002C364C" w:rsidRPr="00C01ED4">
+      <w:r w:rsidRPr="00C01ED4">
         <w:t xml:space="preserve">Revidering </w:t>
       </w:r>
-      <w:r w:rsidR="002C364C">
+      <w:r>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="002C364C" w:rsidRPr="00C01ED4">
+      <w:r w:rsidRPr="00C01ED4">
         <w:t xml:space="preserve"> Folkhälsomyndigheten</w:t>
       </w:r>
-      <w:r w:rsidR="002C364C">
+      <w:r>
         <w:t>, 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2499CB25" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
-      <w:hyperlink r:id="rId10" w:history="1">
+    <w:p w14:paraId="4382AECC" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00C038D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Sjukdomsinformation om tuberkulos (TB)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, Folkhälsomyndigheten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B131153" w14:textId="082A00AF" w:rsidR="002C364C" w:rsidRPr="00761A46" w:rsidRDefault="00F46188" w:rsidP="002C364C">
+    <w:p w14:paraId="0778AB2B" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00761A46" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riktlinjer för utskrivning av patient med direktpositiv </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>lungtuberkulor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="658C708C" w14:textId="77777777" w:rsidR="002C364C" w:rsidRDefault="002C364C" w:rsidP="002C364C">
+        <w:t>. Smittskydd Västra Götaland dokument id: SMSK 10601-237958689-16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4B490B" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-284"/>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00C01ED4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C01ED4">
         <w:t xml:space="preserve"> Tuberkulos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C68B11" w14:textId="4165F352" w:rsidR="002C364C" w:rsidRPr="00C01ED4" w:rsidRDefault="00F46188" w:rsidP="002C364C">
+    <w:p w14:paraId="523DFC38" w14:textId="77777777" w:rsidR="000427FD" w:rsidRPr="00C01ED4" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-284"/>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00F46188">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>,</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="179C730D" w14:textId="5A438F2A" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009A32ED">
+        <w:t>, Regional instruktion. Utarbetad av Vårdhygien i Västra Götalandsregionen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F01C64A" w14:textId="77777777" w:rsidR="000427FD" w:rsidRDefault="000427FD" w:rsidP="000427FD">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="179C730D" w14:textId="5A438F2A" w:rsidR="009C6C0C" w:rsidRPr="000427FD" w:rsidRDefault="009C6C0C" w:rsidP="000427FD"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="000427FD" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B1C727F" w14:textId="77777777" w:rsidR="00035503" w:rsidRDefault="00035503">
+    <w:p w14:paraId="25D98AD1" w14:textId="77777777" w:rsidR="007C1954" w:rsidRDefault="007C1954">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73122806" w14:textId="77777777" w:rsidR="00035503" w:rsidRDefault="00035503">
+    <w:p w14:paraId="51136C34" w14:textId="77777777" w:rsidR="007C1954" w:rsidRDefault="007C1954">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15BCB275" w14:textId="77777777" w:rsidR="00035503" w:rsidRDefault="00035503">
+    <w:p w14:paraId="14893CC8" w14:textId="77777777" w:rsidR="007C1954" w:rsidRDefault="007C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2086,123 +2030,121 @@
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F2F2A43" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7F755169" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="550627FA" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="007F5C7D" w:rsidP="00EC0A68">
+  <w:p w14:paraId="550627FA" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -2358,61 +2300,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D1EF716" w14:textId="77777777" w:rsidR="00035503" w:rsidRDefault="00035503"/>
+    <w:p w14:paraId="6B8C282D" w14:textId="77777777" w:rsidR="007C1954" w:rsidRDefault="007C1954"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65675D40" w14:textId="77777777" w:rsidR="00035503" w:rsidRDefault="00035503">
+    <w:p w14:paraId="1FED79CD" w14:textId="77777777" w:rsidR="007C1954" w:rsidRDefault="007C1954">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C0A0546" w14:textId="77777777" w:rsidR="00035503" w:rsidRDefault="00035503">
+    <w:p w14:paraId="1B36E730" w14:textId="77777777" w:rsidR="007C1954" w:rsidRDefault="007C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32A225E0" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AEED460" wp14:editId="5756200B">
               <wp:simplePos x="0" y="0"/>
@@ -4948,51 +4890,51 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="301927853">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="597566343">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -5000,50 +4942,51 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00035503"/>
     <w:rsid w:val="00040973"/>
+    <w:rsid w:val="000427FD"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F141C"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
@@ -5222,50 +5165,51 @@
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007C1954"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
@@ -5321,50 +5265,51 @@
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A5651C"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B139EF"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B7660C"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
@@ -8085,51 +8030,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Lankbibliotek/SFS/SFS-2004168/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Tuberkulos/Oversikt/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/tuberkulos-tbc/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Lankbibliotek/SFS/SFS-2004255/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Lankbibliotek/SFS/SFS-2004255/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Lankbibliotek/SFS/SFS-2004168/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardhandboken.se/Texter/Tuberkulos/Oversikt/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/tuberkulos-tbc/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -8414,73 +8359,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1779</Words>
-  <Characters>9434</Characters>
+  <Words>1279</Words>
+  <Characters>8632</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>221</Lines>
+  <Paragraphs>97</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11191</CharactersWithSpaces>
+  <CharactersWithSpaces>9868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Lungtuberkulos – Vårdhygieniska aspekter</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>