--- v0 (2025-12-13)
+++ v1 (2026-10-06)
@@ -1,1141 +1,2312 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00111CB0" w:rsidP="00F35B05" w:rsidRDefault="00111CB0" w14:paraId="6E09CC94" w14:textId="77777777">
-[...19 lines deleted...]
-    <w:p w:rsidR="00B56613" w:rsidP="001F5B45" w:rsidRDefault="00B56613" w14:paraId="67325196" w14:textId="7AFCF822">
+    <w:p w14:paraId="061914D4" w14:textId="598F8F77" w:rsidR="00184167" w:rsidRDefault="009A1087" w:rsidP="5C6EBB85">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-      </w:pPr>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:ind w:right="567"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc151388496" w:id="1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007B76DB">
+      <w:r w:rsidRPr="009A1087">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Vårdhygien – Kikhosta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A264BE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+    </w:p>
+    <w:p w14:paraId="4DF58F7B" w14:textId="220E6F89" w:rsidR="00FA46DD" w:rsidRPr="00C52A59" w:rsidRDefault="00FA46DD" w:rsidP="00D76B17">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc151388496"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc155857519"/>
+      <w:r w:rsidRPr="00C52A59">
+        <w:rPr>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Regiongemensam vårdhygienisk rutin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="001F5B45" w:rsidP="007B76DB" w:rsidRDefault="00B56613" w14:paraId="3CC90D56" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidR="001F5B45">
+    <w:p w14:paraId="1DE97FC4" w14:textId="0E87BB2A" w:rsidR="00D10AAB" w:rsidRPr="009A1087" w:rsidRDefault="00D10AAB" w:rsidP="0C5E4CA0">
+      <w:pPr>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1087">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rekommendation för all hälso- och sjukvård samt kommunal vård och omsorg i Västra Götalandsregionen. Framtagen i samarbete mellan vårdhygienenheter i Västra Götaland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="020A7927" w:rsidR="009A32ED" w:rsidRPr="005F0634" w:rsidRDefault="009A32ED" w:rsidP="00D76B17">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc234250640"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc234250821"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc234415966"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve">Förändringar sedan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C6EBB85">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>föregående</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="4EA6C4B6" w14:textId="4B402F2E" w:rsidR="009A32ED" w:rsidRPr="00CC251E" w:rsidRDefault="009A1087" w:rsidP="00CC251E">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1087">
+        <w:t>Ersätter tidigare version publicerad 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00772CF7">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1087">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC251E">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00772CF7">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1087">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00772CF7">
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1087">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidRPr="00FC7437" w:rsidR="00B56613" w:rsidP="001F5B45" w:rsidRDefault="00B56613" w14:paraId="031077BF" w14:textId="127565A4">
+      <w:r w:rsidR="00807BEE" w:rsidRPr="001A2CBC">
+        <w:t>Anpassning till primärvårdsenheter</w:t>
+      </w:r>
+      <w:r w:rsidR="00807BEE">
+        <w:t xml:space="preserve"> samt redaktionella förtydliganden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1087">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="53D68973" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A1087">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
+        <w:ind w:right="709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc234250641"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc234250822"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc234415967"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc72840807"/>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
-[...5 lines deleted...]
-      </w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="305361E2" w14:textId="0A0F9525" w:rsidR="009A32ED" w:rsidRDefault="009A1087" w:rsidP="009A1087">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:ind w:right="709"/>
+      </w:pPr>
       <w:r>
-        <w:t>publicerad</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA4915">
+        <w:t>Syftet med rutinen är att f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1087">
+        <w:t xml:space="preserve">örhindra spridning av kikhosta i vård och omsorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6660DA9D" w14:textId="7F71A1DE" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00D76B17">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc234250642"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc234250823"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc234415968"/>
+      <w:r>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="40956565" w14:textId="36046224" w:rsidR="0073454F" w:rsidRDefault="00D67C88">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc234415969" w:history="1">
+        <w:r w:rsidR="0073454F" w:rsidRPr="002F0852">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund</w:t>
+        </w:r>
+        <w:r w:rsidR="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234415969 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AE4D82">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E5FA2AB" w14:textId="66290DB3" w:rsidR="0073454F" w:rsidRDefault="0073454F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234415970" w:history="1">
+        <w:r w:rsidRPr="002F0852">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234415970 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AE4D82">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75F03ED4" w14:textId="078C4BD6" w:rsidR="0073454F" w:rsidRDefault="0073454F" w:rsidP="0073454F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234415971" w:history="1">
+        <w:r w:rsidRPr="002F0852">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">Misstänkt och bekräftat fall av kikhosta på vårdenhet </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234415971 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AE4D82">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1CA73A83" w14:textId="4FB19651" w:rsidR="0073454F" w:rsidRPr="0073454F" w:rsidRDefault="0073454F" w:rsidP="0073454F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234415972" w:history="1">
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Skyddsutrustning</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234415972 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AE4D82">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="567C71DB" w14:textId="1801EBF4" w:rsidR="0073454F" w:rsidRPr="0073454F" w:rsidRDefault="0073454F" w:rsidP="0073454F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234415973" w:history="1">
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Transport</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234415973 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AE4D82">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0073454F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F28B639" w14:textId="3DA8D4B3" w:rsidR="0073454F" w:rsidRDefault="0073454F" w:rsidP="0073454F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234415974" w:history="1">
+        <w:r w:rsidRPr="002F0852">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Smittspårning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234415974 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AE4D82">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57E3967A" w14:textId="2E873354" w:rsidR="0073454F" w:rsidRDefault="0073454F" w:rsidP="0073454F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234415975" w:history="1">
+        <w:r w:rsidRPr="002F0852">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Handläggning av exponerad patient</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234415975 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AE4D82">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5110A434" w14:textId="3C1E9689" w:rsidR="0073454F" w:rsidRDefault="0073454F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234415976" w:history="1">
+        <w:r w:rsidRPr="002F0852">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ansvar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234415976 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AE4D82">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06784F96" w14:textId="70E3DB60" w:rsidR="0073454F" w:rsidRDefault="0073454F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234415977" w:history="1">
+        <w:r w:rsidRPr="002F0852">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Relaterad information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234415977 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AE4D82">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5091E829" w14:textId="089E8029" w:rsidR="0073454F" w:rsidRDefault="0073454F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234415978" w:history="1">
+        <w:r w:rsidRPr="002F0852">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Arbetsgrupp</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234415978 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AE4D82">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75FEBA84" w14:textId="10E209A7" w:rsidR="00D60221" w:rsidRDefault="00D67C88" w:rsidP="0073454F">
+      <w:pPr>
+        <w:ind w:right="567"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D60221">
+        <w:t xml:space="preserve">Förslag på brev till patient som kan ha utsatts för smitta </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="009131E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Kikhosta brev </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkStart w:id="15" w:name="_Toc100327186"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00720A05">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076C2358" w14:textId="77777777" w:rsidR="00951198" w:rsidRPr="00951198" w:rsidRDefault="00951198" w:rsidP="00951198"/>
+    <w:p w14:paraId="29B03EF5" w14:textId="3A33F304" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00D76B17">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc234415969"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-    <w:p w:rsidR="00B56613" w:rsidP="007B76DB" w:rsidRDefault="00B56613" w14:paraId="59146C84" w14:textId="77777777">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="7C27096F" w14:textId="77777777" w:rsidR="009A1087" w:rsidRDefault="009A1087" w:rsidP="00D31E9F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:right="709"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">Kikhosta orsakas av bakterien </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AA4915">
+      <w:r w:rsidRPr="007F5F60">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>Bordetella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AA4915">
+      <w:r w:rsidRPr="007F5F60">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AA4915">
+      <w:r w:rsidRPr="007F5F60">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>pertussis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56613" w:rsidP="007B76DB" w:rsidRDefault="00B56613" w14:paraId="7F93F3D1" w14:textId="77777777">
+    <w:p w14:paraId="00A1DB18" w14:textId="77777777" w:rsidR="009A1087" w:rsidRDefault="009A1087" w:rsidP="004C0753">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="425"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r w:rsidRPr="00B55D7F">
         <w:t>Kikhosta</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve"> är </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t>en allvarlig sjukdom särskilt för barn i nyföddhetsperioden. Sjukdomen kan vara livshotande för barn &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve"> månader, i synnerhet de för tidigt födda.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B55D7F" w:rsidR="00B56613" w:rsidP="007B76DB" w:rsidRDefault="00B56613" w14:paraId="69FDA065" w14:textId="77777777">
+    <w:p w14:paraId="5C5ECD42" w14:textId="77777777" w:rsidR="009A1087" w:rsidRPr="00B55D7F" w:rsidRDefault="009A1087" w:rsidP="004C0753">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="425"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">Gravida kvinnor med kikhosta utgör en särskild </w:t>
       </w:r>
       <w:r>
         <w:t>risk</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">grupp p.g.a. risk att överföra smitta till det nyfödda barnet. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37E97">
         <w:t>Graviditeten påverkas inte, även om det kan vara mer påfrestande att få kikhosta i slutet av graviditeten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA4915" w:rsidR="00B56613" w:rsidP="007B76DB" w:rsidRDefault="00B56613" w14:paraId="41FF2C1E" w14:textId="77777777">
+    <w:p w14:paraId="3BF536E4" w14:textId="77777777" w:rsidR="009A1087" w:rsidRPr="00AA4915" w:rsidRDefault="009A1087" w:rsidP="004C0753">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="425"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r w:rsidRPr="005007C6">
         <w:t xml:space="preserve">Sjukdomen startar med en förkylningsfas som varar 1–2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>veckor</w:t>
       </w:r>
       <w:r w:rsidRPr="005007C6">
         <w:t xml:space="preserve"> och följs av 3–8 veckors hosta med eller utan kikningar. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>Definitiv diagnos sker med påvisning av bakterie</w:t>
       </w:r>
       <w:r>
         <w:t>-DNA</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve"> i luftvägs</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>prov.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E91C36" w:rsidR="00B56613" w:rsidP="007B76DB" w:rsidRDefault="00B56613" w14:paraId="754C442D" w14:textId="77777777">
+    <w:p w14:paraId="4947ACEF" w14:textId="77777777" w:rsidR="009A1087" w:rsidRDefault="009A1087" w:rsidP="004C0753">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="425"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r w:rsidRPr="00AA4915">
         <w:t>Den viktigaste förutsättningen för att förhindra spridning är att sjukvårdspersonal känner till att kikhosta kan vara en förklaring till långvarig hosta (med eller utan kikningar) i alla åldrar.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2012">
         <w:t>Kikhosta är en anmälnings- och smittspårningspliktig sjukdom enligt Smittskyddslagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56613" w:rsidP="005E70D6" w:rsidRDefault="00B56613" w14:paraId="09E064EB" w14:textId="77777777">
-      <w:r w:rsidRPr="005E70D6">
+    <w:p w14:paraId="1BBDCA52" w14:textId="28433EAF" w:rsidR="009A1087" w:rsidRPr="007D4A4F" w:rsidRDefault="009A1087" w:rsidP="009A1087">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:spacing w:before="120" w:after="40"/>
+        <w:ind w:right="0"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
           <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1087">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inkubationstid:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C80746">
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00973C02">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00397994">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00973C02" w:rsidRPr="00973C02">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ftast </w:t>
+      </w:r>
+      <w:r w:rsidR="0015657C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1–2</w:t>
+      </w:r>
+      <w:r w:rsidR="00973C02" w:rsidRPr="00973C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veckor, men kan uppgå till </w:t>
+      </w:r>
+      <w:r w:rsidR="007E380D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00973C02" w:rsidRPr="00973C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veckor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E4AF57" w14:textId="77777777" w:rsidR="009A1087" w:rsidRDefault="009A1087" w:rsidP="00D31E9F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:right="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1087">
         <w:t xml:space="preserve">Smittsamhet/ Smittväg </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00397994" w:rsidR="00B56613" w:rsidP="00397994" w:rsidRDefault="00B56613" w14:paraId="1DC72E5A" w14:textId="77777777">
-[...232 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="23F1069D" w14:textId="4E4E794E" w:rsidR="009A1087" w:rsidRDefault="009A1087" w:rsidP="00EC65FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:r>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t>Exempelvis</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Kikhosta smittar genom kontakt med droppar av olika storlek som sprids </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:softHyphen/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> genom hosta eller nysning från den sjukes luftvägar. Vid nära kontakt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mellan förälder och spädbarn kan överföring ske utan hosta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E629BEB" w14:textId="77777777" w:rsidR="00F17125" w:rsidRDefault="009A1087" w:rsidP="00EC65FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
-[...16 lines deleted...]
-      </w:r>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t>ering</w:t>
-[...28 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+        <w:t xml:space="preserve">Smittar från första symtom (förkylningsfasen) och 4 veckor framåt eller 3 veckor från att kikningar/hostattacker börjar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1B9B93" w14:textId="1BE86B21" w:rsidR="009A1087" w:rsidRPr="009A1087" w:rsidRDefault="009A1087" w:rsidP="00EC65FC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>En patient anses smittfri 5 dagar efter insatt antibiotikabehandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE6FE11" w14:textId="4A848B76" w:rsidR="009A1087" w:rsidRDefault="00F17125" w:rsidP="00A1120F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:right="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17125">
+        <w:t>Immunitet/ vaccination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7179FF" w14:textId="4FABC0CE" w:rsidR="00F17125" w:rsidRDefault="00F17125" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vaccination skyddar framför allt mot svår sjukdom under ca 5 år. Naturligt genomgången infektion skyddar mot ny infektion i ca 15 år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1861FA17" w14:textId="0201E6C2" w:rsidR="00F17125" w:rsidRDefault="00F17125" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="857" w:right="709" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En vaccinerad person kan få kikhosta och även smitta andra med kikhosta. Det går att få sjukdomen flera gånger. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FB2EC1" w14:textId="6DD3202C" w:rsidR="00F17125" w:rsidRPr="00F17125" w:rsidRDefault="00F17125" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
-        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t>s</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="0037657B">
+        <w:t xml:space="preserve">Överföring av antikroppar från mor till barn sker i slutet av graviditeten. Om det gått lång tid sedan vaccination eller genomgången kikhosta är dock halten av antikroppar för låg för att skydda barnet. Gravida efter v 16 rekommenderas därför vaccination mot kikhosta vid varje graviditet oavsett tidsintervall sedan </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">genomgången infektion eller påfyllnadsdos, se Folkhälsomyndigheten </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00791904">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Instruktion för användning av andningsskydd</w:t>
+          <w:t>Rekommendation om vaccination mot kikhosta för gravida</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003E1844">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005D274B">
+      <w:r w:rsidRPr="00F17125">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Efter avslutad procedur behöver vård-/behandlingsrum inte stå tomt </w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> Amning utgör inget skydd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="00D76B17">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc234415970"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="5E4D9004" w14:textId="77777777" w:rsidR="009A1087" w:rsidRDefault="009A1087" w:rsidP="004D421D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4A4F">
+        <w:t>Det som inte omnämns specifikt hanteras enligt ordinarie rutin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429B2DE6" w14:textId="1624A052" w:rsidR="00616644" w:rsidRPr="00A911BC" w:rsidRDefault="00616644" w:rsidP="00A911BC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="709"/>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc234415971"/>
+      <w:r w:rsidRPr="00A911BC">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Misstänkt och bekräftat fall av </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17125" w:rsidRPr="00A911BC">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kikhosta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A911BC">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>på vårdenhet (avdelning och mottagning)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="2D4BEF5E" w14:textId="0235039C" w:rsidR="00E837B9" w:rsidRDefault="00F44F12" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0070C0"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Basala hygienrutiner, klädregler och skyddsutrustning</w:t>
+        </w:r>
+        <w:r w:rsidR="00E837B9">
+          <w:rPr>
+            <w:color w:val="0070C0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E837B9" w:rsidRPr="003B1B32">
+        <w:t>gäller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7005BF17" w14:textId="7EAFDEF6" w:rsidR="00F17125" w:rsidRDefault="00F17125" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Patient tas direkt </w:t>
+      </w:r>
+      <w:r w:rsidR="009718BB">
+        <w:t xml:space="preserve">in på vårdrum, utan att stanna i väntrum, med fördel genom separat ingång. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029B84B2" w14:textId="77777777" w:rsidR="00A43DA4" w:rsidRDefault="00A43DA4" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06D6C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patient vistas, under smittsam period, på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55D7F">
+        <w:t>eget rum med stängd dörr</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk123218359"/>
+    </w:p>
+    <w:p w14:paraId="5D14D0CF" w14:textId="40586563" w:rsidR="00A43DA4" w:rsidRPr="00A43DA4" w:rsidRDefault="00A43DA4" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1276" w:right="425" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477B48">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">eller </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005D274B">
+        <w:t>Flera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477B48">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>vädras utan kan användas direkt.</w:t>
-[...110 lines deleted...]
-    <w:p w:rsidR="00B56613" w:rsidP="002C71CD" w:rsidRDefault="00B56613" w14:paraId="546652D0" w14:textId="77777777">
+        <w:t xml:space="preserve"> patienter med bekräftad </w:t>
+      </w:r>
       <w:r>
-        <w:t>P</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kikhosta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477B48">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06D6C">
+        <w:t xml:space="preserve">kan vårdas i samma rum, förutsatt att annan smitta inte förekommer. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="717EA776" w14:textId="7588E1DB" w:rsidR="009718BB" w:rsidRDefault="009718BB" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55D7F">
+        <w:t xml:space="preserve">Bedömning av smittsamhet och expositionsrisk görs av medicinskt ansvarig läkare, vid behov i samråd med Infektion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1965FE" w14:textId="41F51229" w:rsidR="00DF165D" w:rsidRDefault="00DF165D" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När smittsam patient lämnat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t xml:space="preserve">vård-/behandlingsrum </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behöver rummet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t>inte stå tomt eller vädras utan kan användas direkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022CECAE" w14:textId="0075CF37" w:rsidR="008E2DB7" w:rsidRPr="0073454F" w:rsidRDefault="008E2DB7" w:rsidP="0073454F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc234415972"/>
+      <w:r w:rsidRPr="0073454F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Skyddsutrustning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="04D90662" w14:textId="77777777" w:rsidR="009718BB" w:rsidRDefault="009718BB" w:rsidP="0073454F">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009718BB">
+        <w:t xml:space="preserve">Skyddsutrustning nedan används, av alla, så länge patient bedöms smittsam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A659304" w14:textId="2E302BEB" w:rsidR="00C5336A" w:rsidRDefault="00C5336A" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vätskeavvisande munskydd (IIR) i kombination med</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31E9F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>heltäckande</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5D76">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">visir/skyddsglasögon används: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078287E5" w14:textId="541D157B" w:rsidR="007A025A" w:rsidRDefault="00C5336A" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1276" w:right="425" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">vid </w:t>
+      </w:r>
+      <w:r w:rsidR="007A025A" w:rsidRPr="007A025A">
+        <w:t xml:space="preserve">vårdnära arbete (inom 2 meter). </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00C5336A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Munskydd Praktisk hantering</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB62D1">
+    </w:p>
+    <w:p w14:paraId="1960C3FD" w14:textId="77777777" w:rsidR="007A025A" w:rsidRPr="007A025A" w:rsidRDefault="009718BB" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Andningsskydd (</w:t>
+      </w:r>
+      <w:r w:rsidR="007A025A" w:rsidRPr="007A025A">
+        <w:t xml:space="preserve">FFP2 eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">FFP3) </w:t>
+      </w:r>
+      <w:r w:rsidR="007A025A" w:rsidRPr="007A025A">
+        <w:t xml:space="preserve">med heltäckande visir används: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A81907B" w14:textId="19767E86" w:rsidR="007A025A" w:rsidRDefault="007A025A" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:right="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">vid sugning av nedre luftvägar, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>trakeotomering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, intubering/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>extubering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eller bronkoskopi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FC6B2E" w14:textId="5AF803CF" w:rsidR="00C5336A" w:rsidRDefault="00C5336A" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1276" w:right="425" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5336A">
+        <w:t>utifrån riskbedömning</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7191">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00C5336A">
+        <w:t>vid kraftig hosta, nyinsjuknad patient särskilt i trångt utrymme, l</w:t>
+      </w:r>
+      <w:r w:rsidR="00172FC0">
+        <w:t>ängre vårdinsats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5336A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AE7191">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE7191">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5336A">
+        <w:t>vid vak eller när flera smittsamma vårdas på samma rum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718B280A" w14:textId="67D89B75" w:rsidR="009718BB" w:rsidRDefault="00C5336A" w:rsidP="00AE4D82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5336A">
+        <w:t>Andningsskydd sätts på och tas av utanför rum respektive bostad, se</w:t>
+      </w:r>
       <w:r>
-        <w:t>Person med k</w:t>
-[...2 lines deleted...]
-        <w:t>ortvarig (&lt;</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009718BB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="009718BB" w:rsidRPr="003103D9">
+          <w:rPr>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Instruktion för användning av andningsskydd</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009718BB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680D0F7A" w14:textId="77777777" w:rsidR="00AE4D82" w:rsidRDefault="00AE4D82" w:rsidP="0073454F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc234415973"/>
+    </w:p>
+    <w:p w14:paraId="56D4FEC7" w14:textId="6629AE35" w:rsidR="00D05203" w:rsidRDefault="00D05203" w:rsidP="0073454F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0073454F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Transport</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00F5785A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510BDD28" w14:textId="4EE1E4F7" w:rsidR="0051558D" w:rsidRDefault="0051558D" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051558D">
+        <w:t xml:space="preserve">Fordonstransport av </w:t>
       </w:r>
       <w:r>
-        <w:t>1</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">5 min) vistelse </w:t>
+        <w:t xml:space="preserve">smittsam patient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051558D">
+        <w:t>mellan vårdinrättningar sker med ambulans</w:t>
       </w:r>
       <w:r>
-        <w:t>i samma rum som index anses inte e</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>, sjukt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051558D">
+        <w:t xml:space="preserve">ransport alternativt egen bil, inte via taxi eller allmänna kommunikationsmedel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378EA5C9" w14:textId="7489443D" w:rsidR="0051558D" w:rsidRPr="00172FC0" w:rsidRDefault="0051558D" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051558D">
+        <w:t>Informera mottagande enhet och transportera patient direkt in på rum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B94F3E8" w14:textId="757D1F4F" w:rsidR="006A5D76" w:rsidRDefault="006A5D76" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t xml:space="preserve">Vid transport av patient använder </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t>personal skyddsutrustning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t xml:space="preserve"> enligt ovan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7641394A" w14:textId="187214CE" w:rsidR="006A5D76" w:rsidRDefault="006A5D76" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t>nerad.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B56613" w:rsidP="002C71CD" w:rsidRDefault="00B56613" w14:paraId="03E5C3FC" w14:textId="77777777">
+        <w:t xml:space="preserve">Minimera risk att exponera andra personer för smitta, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ska väntetider undvikas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3FCE1C" w14:textId="77777777" w:rsidR="006A5D76" w:rsidRDefault="006A5D76" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Patient som tolererar munskydd kan förses med detta. Patienten instrueras även i host- och handhygien och förses med engångsnäsdukar och plastpåse för uppsamling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345B1515" w14:textId="77777777" w:rsidR="008E2DB7" w:rsidRPr="00A911BC" w:rsidRDefault="008E2DB7" w:rsidP="00A911BC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="709"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc234415974"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc122097917"/>
+      <w:r w:rsidRPr="00A911BC">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Smittspårning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00A911BC">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A911BC">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="25449F7F" w14:textId="1DBB1BB6" w:rsidR="008E2DB7" w:rsidRPr="005675E6" w:rsidRDefault="006A5D76" w:rsidP="00227B35">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="425"/>
+        <w:rPr>
+          <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t xml:space="preserve">Smittspårning ska starta så snart diagnos är bekräftad för att eventuell profylax ska kunna ges i tid. Syftet med smittspårningen är i första hand att identifiera barn &lt;6 mån samt gravida i tredje trimestern. I andra hand syftar smittspårningen till att motverka sekundärfall och fortsatt smittspridning inom vården. Behandlande läkare är ansvarig för smittspårning, samråd med Vårdhygien. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3A31">
+        <w:t>Exponerad person kan vid behov informeras om uppmärksamhet på symtom se</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1120F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00A1120F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Kikhosta brev. </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009E3A31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1120F">
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t xml:space="preserve">Vid smittspårning på sjukhus kartlägg vilka andra enheter index har besökt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC0A8DE" w14:textId="6C504A59" w:rsidR="008E2DB7" w:rsidRPr="00F5785A" w:rsidRDefault="00932249" w:rsidP="00D76B17">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:ind w:left="0" w:right="284"/>
+        <w:ind w:right="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5785A">
+        <w:t xml:space="preserve">Definition av exponering </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201B3E51" w14:textId="6ECB469D" w:rsidR="008E2DB7" w:rsidRDefault="006A5D76" w:rsidP="00227B35">
+      <w:pPr>
+        <w:ind w:right="425"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t xml:space="preserve">Patient och personal som vistats i samma rum som indexfallet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28780D6D" w14:textId="77777777" w:rsidR="006A5D76" w:rsidRDefault="006A5D76" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t>Person med kortvarig (&lt;15 min) vistelse i samma rum som index anses inte exponerad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E6BA69" w14:textId="77777777" w:rsidR="008E2DB7" w:rsidRPr="00227B35" w:rsidRDefault="008E2DB7" w:rsidP="00AE4D82">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="709"/>
         <w:rPr>
-          <w:sz w:val="4"/>
-          <w:szCs w:val="4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc122097918"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc234415975"/>
+      <w:r w:rsidRPr="00227B35">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Handläggning av exponerad patient</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00227B35">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3544"/>
-        <w:gridCol w:w="5528"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00DE0538" w:rsidR="00B56613" w:rsidTr="00C52E33" w14:paraId="0F08DBD7" w14:textId="77777777">
+      <w:tr w:rsidR="00DE42BA" w:rsidRPr="00DE0538" w14:paraId="5B30A863" w14:textId="77777777" w:rsidTr="006B287E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE0538" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="27980BC9" w14:textId="77777777">
+          <w:p w14:paraId="56176954" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="003A1A82" w:rsidRDefault="00DE42BA" w:rsidP="006B287E">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD26F0">
+            <w:bookmarkStart w:id="27" w:name="_Hlk234251388"/>
+            <w:r w:rsidRPr="003A1A82">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-              <w:t>Åtgärd</w:t>
+              <w:t>Exponerad patient/medföljare    Åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56613" w:rsidTr="00C52E33" w14:paraId="6BD4C70F" w14:textId="77777777">
+      <w:tr w:rsidR="00DE42BA" w14:paraId="3687D1F5" w14:textId="77777777" w:rsidTr="00A911BC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F03379" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="61E674F6" w14:textId="77777777">
+          <w:p w14:paraId="74B8B4E1" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00F03379" w:rsidRDefault="00DE42BA" w:rsidP="006B287E">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Barn under 6 månader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F03379" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="6121E180" w14:textId="77777777">
+          <w:p w14:paraId="6D00108D" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00F03379" w:rsidRDefault="00DE42BA" w:rsidP="006B287E">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Antibiotikaprofylax</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56613" w:rsidTr="00C52E33" w14:paraId="2EE0DD9A" w14:textId="77777777">
+      <w:tr w:rsidR="00DE42BA" w14:paraId="32739594" w14:textId="77777777" w:rsidTr="00A911BC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="5CE5894D" w14:textId="77777777">
+          <w:p w14:paraId="138E6AAA" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="006B287E">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Barn 6–12 månader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC0CED" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="6CD13CBD" w14:textId="77777777">
+          <w:p w14:paraId="599EBA3F" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00DC0CED" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Informera vårdnadshavare om att barnet träffat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>person</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> med kikhosta, uppmana att söka vård vid symtom. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DC0CED" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="321422D6" w14:textId="77777777">
+          <w:p w14:paraId="395BEF75" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00DC0CED" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Barnet ska erbjudas provtagning och behandling med antibiotika vid symtom. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E951F0" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="49892F1A" w14:textId="77777777">
+          <w:p w14:paraId="16FE3CEA" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00E951F0" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vid stark klinisk misstanke sätts behandling in direkt.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kontakta vid behov Infektion. </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DC0CED" w:rsidR="00B56613" w:rsidTr="00C52E33" w14:paraId="1508ADA6" w14:textId="77777777">
+      <w:tr w:rsidR="00DE42BA" w:rsidRPr="00DC0CED" w14:paraId="61C93BCF" w14:textId="77777777" w:rsidTr="00A911BC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D0E56" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="03A218AB" w14:textId="77777777">
+          <w:p w14:paraId="173E2DED" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="004D0E56" w:rsidRDefault="00DE42BA" w:rsidP="006B287E">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gravid p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>erson</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> i sista </w:t>
+              <w:t xml:space="preserve"> i sista trimestern</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD26F0" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="7C9902AD" w14:textId="77777777">
+          <w:p w14:paraId="4774AACC" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00DD26F0" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D0E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Erbjud antibiotikaprofylax, bedömning görs oberoende av den gravid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1162,60 +2333,60 @@
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="004D0E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nfektion.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56613" w:rsidTr="00C52E33" w14:paraId="325143FD" w14:textId="77777777">
+      <w:tr w:rsidR="00DE42BA" w14:paraId="312B47FD" w14:textId="77777777" w:rsidTr="00A911BC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="08FA6418" w14:textId="77777777">
+          <w:p w14:paraId="00085D07" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
-              <w:ind w:left="0" w:right="142"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1255,667 +2426,584 @@
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mmunsupprimerad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DC0CED" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="08DE9555" w14:textId="77777777">
+          <w:p w14:paraId="5BE58D70" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00DC0CED" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
-              <w:ind w:left="0" w:right="33"/>
+              <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(gäller framför allt för smittspårning i sjukhusmiljö)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00167B96" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="5E13A296" w14:textId="77777777">
+          <w:p w14:paraId="106FEEDD" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00167B96" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotikaprofylax kan vara indicerat. Individuell bedömning görs i samråd med patientansvarig läkare och vid behov </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Infektion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56613" w:rsidTr="00C52E33" w14:paraId="3B51814F" w14:textId="77777777">
+      <w:tr w:rsidR="00DE42BA" w14:paraId="4DDD6167" w14:textId="77777777" w:rsidTr="00A911BC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="72A9FF2C" w14:textId="77777777">
+          <w:p w14:paraId="6475751F" w14:textId="42B71ECC" w:rsidR="00DE42BA" w:rsidRPr="00A911BC" w:rsidRDefault="00951198" w:rsidP="00DE42BA">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
-              <w:ind w:left="0" w:right="142"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC0CED">
+            <w:r>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidR="00DE42BA" w:rsidRPr="00A911BC">
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Patient</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> över ett år, ej gravida </w:t>
+              <w:t xml:space="preserve">Patient/medföljare över ett år, ej gravida </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="7EAF3903" w14:textId="77777777">
+          <w:p w14:paraId="091B19A8" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00A911BC">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
-              <w:ind w:left="0" w:right="142"/>
+              <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DC0CED">
+            <w:r w:rsidRPr="00A911BC">
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(gäller endast smittspårning i sjukhusmiljö)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="232B1603" w14:textId="77777777">
+          <w:p w14:paraId="6FB3EB04" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Informera om att de har träffat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">person </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">med kikhosta, att de inte ska ha närkontakt med spädbarn eller gravida vid förkylningssymtom under de närmaste tre veckorna. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="46F8368C" w14:textId="77777777">
+          <w:p w14:paraId="644BE001" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vid symtom bör de söka läkare för diagnostik och klinisk bedömning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00221A57" w:rsidR="00B56613" w:rsidTr="00C52E33" w14:paraId="110A68A4" w14:textId="77777777">
+      <w:tr w:rsidR="00DE42BA" w:rsidRPr="00221A57" w14:paraId="3E49BFDC" w14:textId="77777777" w:rsidTr="00A911BC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00221A57" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="40DA957B" w14:textId="77777777">
+          <w:p w14:paraId="40EE7A7E" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00221A57" w:rsidRDefault="00DE42BA" w:rsidP="00A911BC">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
-              <w:ind w:left="0" w:right="142"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221A57">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exponerad patient som vårdas kvar inom slutenvård</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC0CED" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="1CA56B19" w14:textId="77777777">
+          <w:p w14:paraId="17DE17F5" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00DC0CED" w:rsidRDefault="00DE42BA" w:rsidP="00A911BC">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005007C6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vid förkylningssymtom inom inkubationsperiod (1–3 veckor), klinisk bedömning av ansvarig läkare samt flytt till eget rum med stängd dörr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...12 lines deleted...]
-      <w:tr w:rsidRPr="00BD58F6" w:rsidR="00B56613" w:rsidTr="00C52E33" w14:paraId="1FC609D9" w14:textId="77777777">
+      <w:bookmarkEnd w:id="27"/>
+      <w:tr w:rsidR="00DE42BA" w:rsidRPr="00BD58F6" w14:paraId="40EBAFCC" w14:textId="77777777" w:rsidTr="006B287E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD58F6" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="268D8F7A" w14:textId="77777777">
+          <w:p w14:paraId="23B063A6" w14:textId="1E7AD6D1" w:rsidR="00DE42BA" w:rsidRPr="00BD58F6" w:rsidRDefault="00DE42BA" w:rsidP="006B287E">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:br w:type="page"/>
+            </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Exponerad person</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>al</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56613" w:rsidTr="00C52E33" w14:paraId="486C1200" w14:textId="77777777">
+      <w:tr w:rsidR="00DE42BA" w14:paraId="3C15B5DC" w14:textId="77777777" w:rsidTr="00A911BC">
         <w:trPr>
           <w:trHeight w:val="1970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00144C9F" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="0B748B19" w14:textId="77777777">
+          <w:p w14:paraId="2CC3EC71" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00144C9F" w:rsidRDefault="00DE42BA" w:rsidP="00A911BC">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
-              <w:ind w:left="0" w:right="142"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A911BC">
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>All exponerad p</w:t>
-[...39 lines deleted...]
-              <w:t>l</w:t>
+              <w:t>All exponerad personal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="1108F994" w14:textId="77777777">
+          <w:p w14:paraId="735281E4" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00A911BC">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Informera om att de har träffat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">person </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>med kikhosta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="205B5EC9" w14:textId="77777777">
+          <w:p w14:paraId="3F4DF5AC" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00A911BC">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB45A3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Avstängning från arbetet är inte aktuellt vid enbart exponering för kikhosta.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="6C500B73" w14:textId="77777777">
+          <w:p w14:paraId="2CD6AC6A" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00A911BC">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Undvik helt </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">närkontakt med spädbarn eller gravida vid förkylningssymtom under de närmaste tre veckorna. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="55D43117" w14:textId="77777777">
+          <w:p w14:paraId="42A12BAF" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00A911BC">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ta prov för kikhosta vid debut av lätta luftvägssymtom. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56613" w:rsidTr="00C52E33" w14:paraId="1390B630" w14:textId="77777777">
+      <w:tr w:rsidR="00DE42BA" w14:paraId="1310F100" w14:textId="77777777" w:rsidTr="00A911BC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00144C9F" w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="74FB7140" w14:textId="77777777">
+          <w:p w14:paraId="27EE983C" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00144C9F" w:rsidRDefault="00DE42BA" w:rsidP="006B287E">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gravid p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ersonal</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> i sista </w:t>
+              <w:t xml:space="preserve"> i sista trimestern</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56613" w:rsidP="00C52E33" w:rsidRDefault="00B56613" w14:paraId="6D3489A0" w14:textId="77777777">
+          <w:p w14:paraId="0752EB13" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00A911BC">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
-              <w:spacing w:before="20" w:after="20"/>
+              <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D0E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Erbjud antibiotikaprofylax, bedömning görs oberoende av den gravid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
@@ -1935,4955 +3023,2704 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="004D0E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nfektion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00DE0538" w:rsidR="00B56613" w:rsidP="00B56613" w:rsidRDefault="00B56613" w14:paraId="31AA1B0B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="77D9D360" w14:textId="1CDC2820" w:rsidR="00932249" w:rsidRPr="00F5785A" w:rsidRDefault="00EE2A26" w:rsidP="00D76B17">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:right="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE42BA">
         <w:rPr>
-          <w:sz w:val="4"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00932249" w:rsidRPr="00DE42BA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ppföljning</w:t>
+      </w:r>
+      <w:r w:rsidR="00932249" w:rsidRPr="00F5785A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4012B9" w14:textId="1D1C06B9" w:rsidR="00D76B17" w:rsidRPr="00DE42BA" w:rsidRDefault="00D76B17" w:rsidP="00227B35">
+      <w:pPr>
+        <w:ind w:right="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE42BA">
+        <w:t xml:space="preserve">Medvetet avsteg från denna rutin dokumenteras i </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95986" w:rsidRPr="00DE42BA">
+        <w:t>patientjournal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE42BA">
+        <w:t xml:space="preserve"> om avsteg ä</w:t>
+      </w:r>
+      <w:r w:rsidR="00904239" w:rsidRPr="00DE42BA">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE42BA">
+        <w:t xml:space="preserve"> kopplat till patient. Annan orsak till avsteg rapporteras i MedControl PRO eller befintligt avvikelsesystem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B1937D" w14:textId="203C8921" w:rsidR="00D76B17" w:rsidRDefault="00D76B17" w:rsidP="00D76B17">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc234415976"/>
       <w:r>
-        <w:br w:type="page"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00AA4915">
         <w:lastRenderedPageBreak/>
         <w:t>Ansvar</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="4D4953DD" w14:textId="52B08FC4" w:rsidR="00EE2A26" w:rsidRPr="006A5D76" w:rsidRDefault="00D76B17" w:rsidP="00A72093">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t>Linjechef ansvarar för att denna</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5D76" w:rsidRPr="006A5D76">
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t>utin är känd och följs av alla medarbetare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3D2E71" w14:textId="13223559" w:rsidR="00D76B17" w:rsidRPr="006A5D76" w:rsidRDefault="00D76B17" w:rsidP="00EC65FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="857" w:right="425" w:hanging="284"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t>Enhetens linjechef (eller motsvarande) ansvarar för att kringpersonal</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5D76" w:rsidRPr="006A5D76">
+        <w:t xml:space="preserve"> (lokalvård, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3A31">
+        <w:t xml:space="preserve">studerande </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5D76" w:rsidRPr="006A5D76">
+        <w:t xml:space="preserve">med flera) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5D76">
+        <w:t>får information om eventuell skyddsutrustning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E317F63" w14:textId="6D0AB693" w:rsidR="009A32ED" w:rsidRPr="00A74A35" w:rsidRDefault="009A32ED" w:rsidP="00227B35">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc100327193"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc234415977"/>
+      <w:r w:rsidRPr="00A74A35">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Relaterad information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="4BD9805F" w14:textId="1BF2050F" w:rsidR="00DE42BA" w:rsidRDefault="00756702" w:rsidP="00227B35">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="003103D9">
+          <w:rPr>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Instruktion för användning</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003103D9">
+          <w:rPr>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003103D9">
+          <w:rPr>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>av andningsskydd</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DE42BA" w:rsidRPr="0037657B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE42BA" w:rsidRPr="0037657B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE42BA" w:rsidRPr="00ED4B89">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE42BA">
+        <w:t>egional instruktion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7734E701" w14:textId="77777777" w:rsidR="00FD5861" w:rsidRDefault="00DE42BA" w:rsidP="00FD5861">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="425"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00BD58F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298"/>
+          </w:rPr>
+          <w:t>Rekommendation om vaccin</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BD58F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BD58F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298"/>
+          </w:rPr>
+          <w:t>tion mot kikhosta för gravida</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791904">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1FF7">
+        <w:t>Folkhälsomyndigheten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6BEA7C" w14:textId="7AF8AB15" w:rsidR="00DE42BA" w:rsidRPr="00FD5861" w:rsidRDefault="00FD5861" w:rsidP="00FD5861">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="425"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00FD5861">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Basala hygienrutiner, arbetsk</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FD5861">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>l</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FD5861">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>äder och skyddsutrustning</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE056B">
-[...102 lines deleted...]
-    <w:p w:rsidRPr="00FD3704" w:rsidR="00B56613" w:rsidP="00EE056B" w:rsidRDefault="00B56613" w14:paraId="737722D4" w14:textId="77777777">
+      <w:r w:rsidR="00DE42BA" w:rsidRPr="00FD3704">
+        <w:t>Riktlinje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B17B275" w14:textId="5B5FD4F9" w:rsidR="00E20920" w:rsidRPr="00F5785A" w:rsidRDefault="00E20920" w:rsidP="00227B35">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:rPr>
-[...23 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId20">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:ind w:right="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc100327194"/>
+      <w:r w:rsidRPr="00F5785A">
+        <w:t>Kunskapsöversikt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74187947" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00FD3704" w:rsidRDefault="00DE42BA" w:rsidP="00227B35">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1D97">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1D97">
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-150/surrogate/Regional%20riktlinje%20-%20Luftv%c3%a4gssmitta%20v%c3%a5rdhygieniska%20aspekter.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00DD1D97">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00BD58F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298"/>
           </w:rPr>
-          <w:t>Instruktion för användning av andningsskydd</w:t>
+          <w:t>Kikho</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BD58F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BD58F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298"/>
+          </w:rPr>
+          <w:t>ta</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0091327C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1DE1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="006298"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3704">
+        <w:t xml:space="preserve">Smittskydd Västra Götaland </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F18C8E" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRPr="00FD3704" w:rsidRDefault="00DE42BA" w:rsidP="00227B35">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1D97">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00BD58F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298"/>
+          </w:rPr>
+          <w:t>Pertus</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BD58F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BD58F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298"/>
+          </w:rPr>
+          <w:t>is</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00BD58F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (kikhosta)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0037657B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD3704">
+        <w:t>InfPreg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD3704">
+        <w:t>, kunskapscentrum för infektioner under graviditet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AA15D9" w14:textId="3F00AF8C" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00227B35">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00BD58F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298"/>
+          </w:rPr>
+          <w:t>Sjukdomsinfo</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BD58F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298"/>
+          </w:rPr>
+          <w:t>r</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BD58F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="006298"/>
+          </w:rPr>
+          <w:t>mation om kikhosta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0037657B">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0037657B">
-[...216 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00ED4B89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3704">
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA4915" w:rsidR="00B56613" w:rsidP="00486155" w:rsidRDefault="00B56613" w14:paraId="2763299E" w14:textId="77777777">
+    <w:p w14:paraId="46F80C1F" w14:textId="7BA7311D" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00227B35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AA4915">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:ind w:right="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc234415978"/>
+      <w:r w:rsidRPr="000D04ED">
         <w:t>Arbetsgrupp</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w:rsidR="00B56613" w:rsidP="00486155" w:rsidRDefault="00B56613" w14:paraId="22406B6A" w14:textId="77777777">
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="1D16E982" w14:textId="26AD8690" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00A72093">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
+      </w:pPr>
       <w:r w:rsidRPr="00FA1DE1">
         <w:t>Ingemar Qvarfordt</w:t>
       </w:r>
+      <w:r w:rsidR="003A1A82">
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AA4915">
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>ygienläkare</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Sahlgrenska universitetssjukhuset (SU)</w:t>
+        <w:t xml:space="preserve"> Vårdhygien Sahlgrenska universitetssjukhuset (SU)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB4D48" w:rsidR="00B56613" w:rsidP="00486155" w:rsidRDefault="00B56613" w14:paraId="1C659342" w14:textId="77777777">
+    <w:p w14:paraId="1308D0EF" w14:textId="00242682" w:rsidR="00DE42BA" w:rsidRPr="00BB4D48" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Jon Edmar </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Jon Edma</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FF3">
+        <w:t>n</w:t>
+      </w:r>
       <w:r>
-        <w:t>Wallér</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Wallér,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B41CF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0BD9">
+        <w:t>ygien</w:t>
+      </w:r>
+      <w:r>
+        <w:t>läkare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40E61">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vårdhygien Södra Älvsborgs Sjukhus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544416D9" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pernilla Eriksson,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4D48">
+        <w:t xml:space="preserve"> Hygienläkare</w:t>
+      </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B41CF">
+      <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3455E2DD">
+        <w:t>Vårdhygien Skaraborgs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3455E2DD">
+        <w:t>jukhus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532D5B3F" w14:textId="4FA5BCA0" w:rsidR="00DE42BA" w:rsidRDefault="00875BA4" w:rsidP="00DE42BA">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BA4">
+        <w:t>Caroline Östergren Jørgensen</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE42BA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Hygienläkare, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE42BA">
+        <w:t>Vårdhygien</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE42BA" w:rsidRPr="002E0BD9">
+        <w:t xml:space="preserve"> NU- sjukvården</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E12669E" w14:textId="77777777" w:rsidR="00DE42BA" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB4D48">
+        <w:t xml:space="preserve">Roseli Sandbreck, </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E0BD9">
-[...30 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="3455E2DD">
-        <w:t>Vårdhygien</w:t>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> S</w:t>
+        <w:t>ygiensjuksköterska, Vårdhygien S</w:t>
       </w:r>
       <w:r>
         <w:t>U</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C02C70" w:rsidR="00B56613" w:rsidP="00486155" w:rsidRDefault="00B56613" w14:paraId="5490F560" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="19CFB601" w14:textId="77777777" w:rsidR="001F72FC" w:rsidRPr="006773D8" w:rsidRDefault="001F72FC" w:rsidP="006773D8">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006773D8">
+        <w:t>Granskare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C77ED0" w14:textId="763F0645" w:rsidR="00875BA4" w:rsidRDefault="00DE42BA" w:rsidP="00DE42BA">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorHAnsi"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00486155">
-[...3 lines deleted...]
-    <w:p w:rsidRPr="003A285C" w:rsidR="00B56613" w:rsidP="00486155" w:rsidRDefault="00B56613" w14:paraId="58225265" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Martin </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Älverbrandt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">biträdande </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>smittskyddsläkare</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>Smittskydd Västra Götaland</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+      <w:r w:rsidR="00875BA4" w:rsidRPr="00875BA4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00875BA4" w:rsidSect="00D76B17">
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId27"/>
+      <w:footerReference w:type="first" r:id="rId28"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
-      <w:pgMar w:top="1418" w:right="1268" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1418" w:right="1127" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0030319D" w:rsidRDefault="0030319D" w14:paraId="603BDB99" w14:textId="77777777">
+    <w:p w14:paraId="646EBDC5" w14:textId="77777777" w:rsidR="008746F9" w:rsidRDefault="008746F9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0030319D" w:rsidRDefault="0030319D" w14:paraId="6C56F344" w14:textId="77777777">
+    <w:p w14:paraId="68A24F90" w14:textId="77777777" w:rsidR="008746F9" w:rsidRDefault="008746F9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="0030319D" w:rsidRDefault="0030319D" w14:paraId="6E7F7E08" w14:textId="77777777">
+    <w:p w14:paraId="04F869CD" w14:textId="77777777" w:rsidR="008746F9" w:rsidRDefault="008746F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...26 lines deleted...]
-            <w:szCs w:val="16"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="42506A94" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="008746F9" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="1322718576" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-[...86 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0030319D" w:rsidRDefault="0030319D" w14:paraId="1C452C2C" w14:textId="77777777"/>
+    <w:p w14:paraId="04114D79" w14:textId="77777777" w:rsidR="008746F9" w:rsidRDefault="008746F9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0030319D" w:rsidRDefault="0030319D" w14:paraId="68DCEB35" w14:textId="77777777">
+    <w:p w14:paraId="75DE4D27" w14:textId="77777777" w:rsidR="008746F9" w:rsidRDefault="008746F9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="0030319D" w:rsidRDefault="0030319D" w14:paraId="4C772399" w14:textId="77777777">
+    <w:p w14:paraId="5A97D8FC" w14:textId="77777777" w:rsidR="008746F9" w:rsidRDefault="008746F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="30F691DE" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="008D7E83">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
-      <w:ind w:left="0" w:right="567"/>
+      <w:ind w:right="-143"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="54A8BD5D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-            </v:shape>
-[...179 lines deleted...]
-              </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...159 lines deleted...]
-    <w:nsid w:val="0058602F"/>
+    <w:nsid w:val="118A21BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="79B8EE48"/>
+    <w:tmpl w:val="3C62DBB6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="7F3C8730">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2727" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2535" w:hanging="735"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7047" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D520AB4"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EF1408C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B9E412AC"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="E3783598"/>
+    <w:lvl w:ilvl="0" w:tplc="F5C2D18A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...966 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...688 lines deleted...]
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="929199245">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="67267488">
+  <w:num w:numId="3" w16cid:durableId="617034161">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="617297245">
-[...53 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="682821970">
+  <w:num w:numId="4" w16cid:durableId="1789273297">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="143620697">
-[...7 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="000147B1"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="000257BE"/>
+    <w:rsid w:val="00026702"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="000602B6"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="0008357D"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00091BE9"/>
-    <w:rsid w:val="00092C42"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="000A16D6"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B46A6"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D55B8"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000F1BFF"/>
+    <w:rsid w:val="000E6DA0"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="00111CB0"/>
+    <w:rsid w:val="00104699"/>
+    <w:rsid w:val="0010712C"/>
+    <w:rsid w:val="00107147"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="00127C36"/>
+    <w:rsid w:val="00120501"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00145C91"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="0015657C"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="00157EC3"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00172FC0"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A2CBC"/>
+    <w:rsid w:val="001A3C73"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B01D5"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001F5B45"/>
+    <w:rsid w:val="001D223E"/>
+    <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="001E7610"/>
+    <w:rsid w:val="001F72FC"/>
+    <w:rsid w:val="00200D2A"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="002146A6"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="0022777A"/>
+    <w:rsid w:val="00227B35"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00254447"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="00257153"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="002864D6"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002C71CD"/>
+    <w:rsid w:val="002C6F9D"/>
+    <w:rsid w:val="002C7D52"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F0BF9"/>
+    <w:rsid w:val="002F2973"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F4693"/>
     <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="002F6B07"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="0030319D"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="003238BF"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
+    <w:rsid w:val="0034169F"/>
+    <w:rsid w:val="00342379"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="003437B9"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="00350289"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="0037770E"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
-    <w:rsid w:val="00386F6D"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="00397994"/>
     <w:rsid w:val="00397F54"/>
+    <w:rsid w:val="003A038B"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A1A82"/>
+    <w:rsid w:val="003A7BCD"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
+    <w:rsid w:val="003E2EEF"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E63F2"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="00402FD8"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00406B13"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="00423EA6"/>
+    <w:rsid w:val="00424879"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="004462E9"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="0045723A"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00462AE2"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00465C5C"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="00486155"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C0753"/>
+    <w:rsid w:val="004C0A41"/>
+    <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004D2E41"/>
+    <w:rsid w:val="004D421D"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E205D"/>
+    <w:rsid w:val="004E4947"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00507FAA"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="0051558D"/>
+    <w:rsid w:val="005255A9"/>
+    <w:rsid w:val="0053118C"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="00533D0E"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="0054280E"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="0055088F"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00563FC3"/>
+    <w:rsid w:val="005627D3"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
+    <w:rsid w:val="005675E6"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
+    <w:rsid w:val="005A31CF"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D1200"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E14AF"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E70D6"/>
-    <w:rsid w:val="006032A8"/>
+    <w:rsid w:val="005F0634"/>
+    <w:rsid w:val="005F2F95"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00613EFD"/>
     <w:rsid w:val="00614E64"/>
+    <w:rsid w:val="0061512D"/>
+    <w:rsid w:val="00616644"/>
     <w:rsid w:val="00617710"/>
-    <w:rsid w:val="00617AA9"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00665F6A"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00667B20"/>
+    <w:rsid w:val="00671287"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006773D8"/>
+    <w:rsid w:val="00682269"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A36A2"/>
+    <w:rsid w:val="006A3C07"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A5D76"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006B4EDD"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C51D1"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E0F94"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E5133"/>
+    <w:rsid w:val="006E672F"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F703D"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
+    <w:rsid w:val="00720A05"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00732BE9"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="00733D34"/>
+    <w:rsid w:val="0073454F"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="007426AE"/>
+    <w:rsid w:val="007459DF"/>
+    <w:rsid w:val="00750EFC"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00756702"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00772255"/>
+    <w:rsid w:val="00772CF7"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00775BC5"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A025A"/>
+    <w:rsid w:val="007A2663"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B76DB"/>
+    <w:rsid w:val="007C33BB"/>
+    <w:rsid w:val="007C41C7"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D52AD"/>
+    <w:rsid w:val="007E380D"/>
+    <w:rsid w:val="007E4666"/>
+    <w:rsid w:val="007E499B"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00807BEE"/>
+    <w:rsid w:val="00807D1D"/>
+    <w:rsid w:val="008118C4"/>
+    <w:rsid w:val="008140BE"/>
+    <w:rsid w:val="00815C68"/>
+    <w:rsid w:val="008166DD"/>
+    <w:rsid w:val="008216CF"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="008221C2"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="0084491D"/>
+    <w:rsid w:val="008461E9"/>
+    <w:rsid w:val="00850CBD"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00863FF3"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
+    <w:rsid w:val="008746F9"/>
+    <w:rsid w:val="00875BA4"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="00890E93"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A2020"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B3DDA"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008D7E83"/>
+    <w:rsid w:val="008E2DB7"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
+    <w:rsid w:val="008E6F30"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00902296"/>
+    <w:rsid w:val="00904239"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00910A63"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="009131E3"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="00932249"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
+    <w:rsid w:val="00951198"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00955D27"/>
+    <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="00965176"/>
+    <w:rsid w:val="009718BB"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00973C02"/>
+    <w:rsid w:val="00996933"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A1087"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="009A613F"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C686D"/>
+    <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D402C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E3A31"/>
+    <w:rsid w:val="009E3EA4"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F11EC"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F785D"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A02F9D"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A20F23"/>
+    <w:rsid w:val="00A10966"/>
+    <w:rsid w:val="00A10F2B"/>
+    <w:rsid w:val="00A1120F"/>
+    <w:rsid w:val="00A12188"/>
+    <w:rsid w:val="00A15B16"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A35564"/>
+    <w:rsid w:val="00A37415"/>
+    <w:rsid w:val="00A377C2"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A43DA4"/>
+    <w:rsid w:val="00A460A4"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A631F1"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A7201D"/>
+    <w:rsid w:val="00A72093"/>
+    <w:rsid w:val="00A77A33"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A835B2"/>
-    <w:rsid w:val="00A9099F"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A911BC"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A95986"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA1A25"/>
+    <w:rsid w:val="00AA2BBE"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
+    <w:rsid w:val="00AB0B0E"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AC1D48"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE4D82"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AE7191"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B31529"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B4338C"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B56613"/>
+    <w:rsid w:val="00B6096D"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
+    <w:rsid w:val="00B77DBC"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB2CDB"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BC2336"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC53FE"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF3ED8"/>
+    <w:rsid w:val="00BF66AF"/>
+    <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C05C27"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C14942"/>
+    <w:rsid w:val="00C32AAD"/>
+    <w:rsid w:val="00C3612F"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
+    <w:rsid w:val="00C52A59"/>
+    <w:rsid w:val="00C5336A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C845FF"/>
+    <w:rsid w:val="00C85590"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C8757E"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C92D67"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA1F40"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA77AF"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB72EC"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC251E"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD3B9F"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D05203"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D10AAB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D22A0D"/>
+    <w:rsid w:val="00D31E9F"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D53A51"/>
+    <w:rsid w:val="00D60221"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D6297D"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D76B17"/>
+    <w:rsid w:val="00D82CBE"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D854E4"/>
+    <w:rsid w:val="00D859CD"/>
+    <w:rsid w:val="00D86869"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D97E29"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD76A1"/>
+    <w:rsid w:val="00DE42BA"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
+    <w:rsid w:val="00DE7FF0"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF165D"/>
+    <w:rsid w:val="00E00BCC"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E04423"/>
+    <w:rsid w:val="00E07310"/>
     <w:rsid w:val="00E07B1B"/>
+    <w:rsid w:val="00E114BC"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E20920"/>
+    <w:rsid w:val="00E345B7"/>
+    <w:rsid w:val="00E35ACB"/>
+    <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E4502C"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E53A61"/>
+    <w:rsid w:val="00E547E8"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E837B9"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E90F4E"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00EA213A"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC65FC"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
-    <w:rsid w:val="00EE056B"/>
+    <w:rsid w:val="00EE2A26"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE665A"/>
+    <w:rsid w:val="00F04AB8"/>
+    <w:rsid w:val="00F17125"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F261A5"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F377BB"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F44F12"/>
+    <w:rsid w:val="00F45C3F"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F5785A"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA00EC"/>
+    <w:rsid w:val="00FA2697"/>
+    <w:rsid w:val="00FA3076"/>
+    <w:rsid w:val="00FA46DD"/>
+    <w:rsid w:val="00FA6747"/>
+    <w:rsid w:val="00FB13BD"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC7E8A"/>
+    <w:rsid w:val="00FD135F"/>
     <w:rsid w:val="00FD3C70"/>
+    <w:rsid w:val="00FD5861"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF0275"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="433C3BBB"/>
-    <w:rsid w:val="49A6674B"/>
+    <w:rsid w:val="0A31BA37"/>
+    <w:rsid w:val="0C5E4CA0"/>
+    <w:rsid w:val="169522C4"/>
+    <w:rsid w:val="235E05E5"/>
+    <w:rsid w:val="3180B898"/>
+    <w:rsid w:val="326F9E86"/>
+    <w:rsid w:val="3411DAFE"/>
+    <w:rsid w:val="3EC0BF2D"/>
+    <w:rsid w:val="41F53740"/>
+    <w:rsid w:val="44A88C8F"/>
+    <w:rsid w:val="48E03325"/>
+    <w:rsid w:val="5810E617"/>
+    <w:rsid w:val="5C6EBB85"/>
+    <w:rsid w:val="603ED6C6"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{5B3E7FCF-276F-427E-B1C1-D9BEF08F9866}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6908,75 +5745,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7011,57 +5848,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7119,722 +5956,753 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E00BCC"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -7877,609 +6745,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8488,94 +7356,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8584,496 +7452,493 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:ind w:left="1712" w:hanging="357"/>
+      <w:ind w:left="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -9140,158 +8005,360 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E0F94"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A31CF"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005A31CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006032A8"/>
+    <w:rsid w:val="00D854E4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C52A59"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C52A59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008216CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="220945820">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="380325300">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="521893691">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="549997874">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="568923893">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1338462520">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-91/surrogate/V%c3%a5rdhygien%20-%20Grundl%c3%a4ggande%20v%c3%a5rdhygieniska%20principer.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/kikhosta-/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-266/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medscinet.se/infpreg/healthcareinfoMore.aspx?topic=35" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/kikhosta/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-266/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-91/surrogate/V%c3%a5rdhygien%20-%20Grundl%c3%a4ggande%20v%c3%a5rdhygieniska%20principer.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/kikhosta/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BA484342C-7B35-4D1E-860A-59E1116925E6%7D&amp;file=Kikhosta%20brev%20pv.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BA484342C-7B35-4D1E-860A-59E1116925E6%7D&amp;file=Kikhosta%20brev%20pv.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-9/surrogate/Basala%20hygienrutiner%2c%20arbetskl%c3%a4der%20och%20skyddsutrustning.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1075/surrogate/Munskydd%20%20Praktisk%20hantering.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/smittsam-sjukdom/sjukdomsinformation-om-kikhosta/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-9/surrogate/Basala%20hygienrutiner%2c%20arbetskl%c3%a4der%20och%20skyddsutrustning.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medscinet.se/infpreg/healthcareinfoMore.aspx?topic=35" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -9571,52 +8638,75 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>1900</Words>
+  <Characters>10074</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>4</DocSecurity>
+  <Lines>83</Lines>
+  <Paragraphs>23</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>250227 Regiongemensam vårdhygienisk mall (utifrån VGRs medicinska styrdokument)</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>11951</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Kikhosta - vårdhygien</dc:title>
+  <dc:title>250227 Regiongemensam vårdhygienisk mall (utifrån VGRs medicinska styrdokument)</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Roseli Sandbreck</dc:creator>
   <keywords/>
-  <lastModifiedBy>Jenny Sjöholm</lastModifiedBy>
+  <lastModifiedBy>Eva Bohmies</lastModifiedBy>
   <revision>2</revision>
+  <lastPrinted>2026-08-25T14:35:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>