--- v0 (2026-01-09)
+++ v1 (2026-09-14)
@@ -6,372 +6,420 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D7799B2" w14:textId="77777777" w:rsidR="0067650C" w:rsidRDefault="0067650C" w:rsidP="0067650C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EE816D4" w14:textId="77777777" w:rsidR="0067650C" w:rsidRDefault="0067650C" w:rsidP="0067650C"/>
     <w:p w14:paraId="53C96723" w14:textId="77777777" w:rsidR="0067650C" w:rsidRDefault="0067650C" w:rsidP="0067650C"/>
     <w:p w14:paraId="5B96B308" w14:textId="77777777" w:rsidR="00872E7F" w:rsidRPr="0067650C" w:rsidRDefault="00872E7F" w:rsidP="0067650C"/>
-    <w:p w14:paraId="285AF3D2" w14:textId="221E3F85" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="0067650C">
+    <w:p w14:paraId="285AF3D2" w14:textId="5899D512" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="0067650C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A4673">
-        <w:t>ESBL – vårdhygieniska aspekter  </w:t>
+      <w:r w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESBL </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="7B0F9D16" w:rsidRPr="246EFE2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:i/>
-          <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0067650C">
+        <w:t>(Extended Spectrum Beta-Lactamase)</w:t>
+      </w:r>
+      <w:r w:rsidR="7B0F9D16" w:rsidRPr="246EFE2E">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Denna rutin gäller för NU-sjukvården, men kan appliceras som rekommendation för primärvård och kommunal vård och omsorg inom Fyrbodal. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vårdhygieniska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aspekter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0053D6D5" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00CB40AB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A4673">
         <w:t>Förändringar sedan föregående version </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6569BE" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00CB40AB">
+    <w:p w14:paraId="5B1704A6" w14:textId="77777777" w:rsidR="0093502D" w:rsidRDefault="12A3E66A" w:rsidP="6E8EED19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A4673">
+      <w:r w:rsidRPr="6E8EED19">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t>Betonar vikten av att göra smittriskbedömning utifrån riskfaktorer samt vikten av adekvata rutiner för rengöring och desinfektion. Smärre förtydliganden. </w:t>
+        <w:t>Genomgående revidering</w:t>
+      </w:r>
+      <w:r w:rsidR="094857D9" w:rsidRPr="6E8EED19">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av rutin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8EED19">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6569BE" w14:textId="0D6400EB" w:rsidR="002A4673" w:rsidRPr="004966A8" w:rsidRDefault="451F29DD" w:rsidP="6E8EED19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E8EED19">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rutinen kommer avvecklas </w:t>
+      </w:r>
+      <w:r w:rsidR="094857D9" w:rsidRPr="6E8EED19">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">framöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8EED19">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">då ESBL-bärarskap inte kommer följas </w:t>
+      </w:r>
+      <w:r w:rsidR="094857D9" w:rsidRPr="6E8EED19">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>relaterat till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E8EED19">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ändrade screeningrutiner</w:t>
+      </w:r>
+      <w:r w:rsidR="749621C7" w:rsidRPr="6E8EED19">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och utvecklingen av </w:t>
+      </w:r>
+      <w:r w:rsidR="094857D9" w:rsidRPr="6E8EED19">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>ESBL-</w:t>
+      </w:r>
+      <w:r w:rsidR="749621C7" w:rsidRPr="6E8EED19">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>bärarskap i samhället.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9678FC" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="002A4673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4673">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Bakgrund och syfte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AC5767" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="002A4673">
+    <w:p w14:paraId="741B2BBD" w14:textId="1895C68F" w:rsidR="00135EAA" w:rsidRPr="002A4673" w:rsidRDefault="00135EAA" w:rsidP="246EFE2E">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A4673">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="002A4673">
+      <w:r w:rsidRPr="246EFE2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ESBL</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A4673">
+      <w:r w:rsidRPr="246EFE2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002A4673">
+      <w:r w:rsidRPr="246EFE2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>E</w:t>
+        <w:t>Extended</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A4673">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="246EFE2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002A4673">
+      <w:r w:rsidRPr="246EFE2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>S</w:t>
+        <w:t>Spectrum</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A4673">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="246EFE2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>pectrum</w:t>
+        <w:t xml:space="preserve"> Beta-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC5E5E" w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Lactamase</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002A4673">
+      <w:r w:rsidR="00CC5E5E" w:rsidRPr="246EFE2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:bCs/>
+        </w:rPr>
+        <w:t>) -</w:t>
+      </w:r>
+      <w:r w:rsidR="26B7BDB3" w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är en resistensmekanism hos vissa bakterier, ett enzym, som bryter ner många betalaktamantibiotika som är en av de viktigaste antibiotikagrupperna. Enzymerna gör att bakterierna blir resistenta mot de traditionella penicillinerna och de flesta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="26B7BDB3" w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>cefalosporinerna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="26B7BDB3" w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E24D40E" w14:textId="54389593" w:rsidR="00AFBD93" w:rsidRDefault="00AFBD93" w:rsidP="246EFE2E">
+      <w:r w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det är </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4673" w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viktigt att patientens </w:t>
+      </w:r>
+      <w:r w:rsidR="202205D5" w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vårdhygieniska </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4673" w:rsidRPr="00A5011B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riskfaktorer kartläggs och </w:t>
+      </w:r>
+      <w:r w:rsidR="0853781A" w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4673" w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>smittriskbedömning görs utifrån dessa. Vidare är säkerställande</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4673" w:rsidRPr="00A5011B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A4673">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="008C4DC6">
+      <w:r w:rsidR="002A4673" w:rsidRPr="246EFE2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t>bildande bakterier producerar enzymer som bryter ner flertalet antibiotika vilket innebär att infektioner blir svårbehandlade. Bakterierna finns naturligt i tarmfloran varför bärarskap inte ska behandlas.</w:t>
+        <w:t>av adekvata städnings-/rengörings- och desinfektionsrutiner avgörande för att förhindra smittspridning i samband med vård. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A4673">
+    </w:p>
+    <w:p w14:paraId="797BAF6F" w14:textId="6365EF75" w:rsidR="010C3B04" w:rsidRPr="00A5011B" w:rsidRDefault="010C3B04" w:rsidP="246EFE2E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:bCs/>
         </w:rPr>
-        <w:t> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Syftet med rutinen är att förhindra smittspridning av ESBL-bildande bakterier i vården.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103438D7" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00512569">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A4673">
+      <w:r>
         <w:t>Smittvägar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E75447B" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00CB40AB">
+    <w:p w14:paraId="564EB6DC" w14:textId="450D5FA8" w:rsidR="3E8139C4" w:rsidRDefault="3E8139C4" w:rsidP="246EFE2E">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A4673">
+      <w:r w:rsidRPr="246EFE2E">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Smitta sker i huvudsak fekalt-oralt där tarmen koloniseras. Man kan vara koloniserad av bakterierna under lång tid och vara bärare trots negativa prover. Kolonisation med tarmbakterier inklusive ESBL kan </w:t>
+        <w:t xml:space="preserve">Smittan är fekal-oral och den vanligaste smittvägen i vården är indirekt kontaktsmitta. Kontaminerade händer sprider bakterierna till </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A4673">
+      <w:r w:rsidRPr="246EFE2E">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>sedan ske av sår, urinvägar etcetera. Även symtomfria patienter kan vara smittsamma i samband med vård. </w:t>
-[...12 lines deleted...]
-        <w:t>Smitta av ESBL i vården sker framför allt indirekt via miljön. Kontaminerade händer och arbetskläder sprider bakterierna till ytor och föremål. </w:t>
+        <w:t>ytor och föremål. Därför är fungerade basala hygienrutiner en förutsättning för att förhindra smitta och patienternas handhygien är viktig.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7343948C" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00512569">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="002A4673">
         <w:t>Riskfaktorer för bärarskap och smittspridning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EB86C5" w14:textId="5557511D" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="0004323F">
+    <w:p w14:paraId="50EB86C5" w14:textId="77DE2597" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="246EFE2E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A4673">
+      <w:r w:rsidRPr="246EFE2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t>För adekvat handläggning av patient med ESBL-bildande bakterier krävs smittriskbedömning utefter riskfaktorer. Viktigaste riskfaktorn är diarré oavsett orsak. Vidare utgör läckage vid inkontinens en stor risk. Dokumentera i journalen. </w:t>
-[...27 lines deleted...]
-        <w:t>. </w:t>
+        <w:t xml:space="preserve">Viktigaste riskfaktorn är diarré oavsett orsak. Vidare utgör läckage vid inkontinens en stor risk. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2991CAA8" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00CE378E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4673">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Diarré </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59184700" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00CE378E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4673">
@@ -424,965 +472,713 @@
         <w:t>/stomi/PEG </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A4E44E" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00CE378E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A4673">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Trakeostoma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A4673">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED762F8" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00CE378E">
+    <w:p w14:paraId="6ED762F8" w14:textId="77777777" w:rsidR="002A4673" w:rsidRDefault="002A4673" w:rsidP="00CE378E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4673">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Omläggningskrävande sår </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FCADBE" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="002A4673">
+    <w:p w14:paraId="0D60FC59" w14:textId="49AB67ED" w:rsidR="000A1B73" w:rsidRPr="002A4673" w:rsidRDefault="16AC3A45" w:rsidP="7C0D582E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="717"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7C0D582E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Gör smittriskbedömning u</w:t>
+      </w:r>
+      <w:r w:rsidR="2638F227" w:rsidRPr="7C0D582E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tifrån </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C0D582E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riskfaktorer. Se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="7C0D582E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Vårdhygieniska riskfaktorer för smittspridning i vård och omsorg</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4BE78EE0" w14:textId="77777777" w:rsidR="000A1B73" w:rsidRPr="002A4673" w:rsidRDefault="000A1B73" w:rsidP="000A1B73">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57FCADBE" w14:textId="77777777" w:rsidR="002A4673" w:rsidRDefault="002A4673" w:rsidP="002A4673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4673">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Utförande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50260732" w14:textId="29AA1125" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00503C2B">
+    <w:p w14:paraId="0C4266C4" w14:textId="486597EA" w:rsidR="000A1B73" w:rsidRPr="000A1B73" w:rsidRDefault="000A1B73" w:rsidP="002A4673">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hantering av patient</w:t>
+      </w:r>
+      <w:r w:rsidR="00773DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på vårdavdelning och mottagning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F31589" w14:textId="186C6F10" w:rsidR="00871C90" w:rsidRDefault="00871C90" w:rsidP="00503C2B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All personal som hanterar patient, rör sig i vård- eller hygienutrymme </w:t>
+      </w:r>
+      <w:r w:rsidR="008568E8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>följer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basala hygienrutiner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6254F952" w14:textId="2C88AA87" w:rsidR="00773DC5" w:rsidRPr="0092556A" w:rsidRDefault="00773DC5" w:rsidP="246EFE2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="246EFE2E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patient hanteras utifrån vårdhygieniska riskfaktorer. Se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="246EFE2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Vårdhygieniska riskfaktorer för smittspridning i vård och omsorg</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C159451" w14:textId="77777777" w:rsidR="00773DC5" w:rsidRDefault="002A4673" w:rsidP="00773DC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4673">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patienten ska vara informerad om ESBL-bärarskapet av behandlande läkare. Skriftlig patient- och läkarinformation finns på </w:t>
+        <w:t>Patienten ska informeras om god handhygien och få hjälp vid behov. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="006C5D1B" w:rsidRPr="006C5D1B">
+    </w:p>
+    <w:p w14:paraId="50260732" w14:textId="3BE189A0" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="362B3C17" w:rsidP="6E8EED19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E8EED19">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patienten ska informeras om ESBL-bärarskapet av behandlande läkare. Skriftlig patient- och läkarinformation finns på </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="6E8EED19">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>Anmälningspliktiga sjukdomar - Vårdgivarwebben Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006C5D1B">
+      <w:r w:rsidRPr="6E8EED19">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A4673">
+      <w:r w:rsidR="6F956296" w:rsidRPr="6E8EED19">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t>Patienten ska informeras om god handhygien och få hjälp vid behov. </w:t>
+        <w:t xml:space="preserve"> Patientens journal behöver inte </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="397BBEE0" w:rsidRPr="6E8EED19">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002A4673">
+        <w:t>smittmarkeras.</w:t>
+      </w:r>
+      <w:r w:rsidR="685A52F2" w:rsidRPr="6E8EED19">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t>Vårdhygien kontaktas alltid om man misstänker smittspridning på enheten. Kontakta Vårdhygien vid behov, till exempel vid många riskfaktorer hos patienten. </w:t>
+        <w:t xml:space="preserve"> Vid överflyttning/utskrivning till annan vårdenhet behöver ingen särskild information </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="42C50711" w:rsidRPr="6E8EED19">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002A4673">
+        <w:t>ges</w:t>
+      </w:r>
+      <w:r w:rsidR="685A52F2" w:rsidRPr="6E8EED19">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t>Konsultera infektionsläkare inför antibiotikabehandling vid behov. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17328344" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="0004323F">
+    <w:p w14:paraId="5A9A002B" w14:textId="6E901A3F" w:rsidR="002A4673" w:rsidRDefault="002A4673" w:rsidP="0004323F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A4673">
-        <w:t>Vårdavdelning </w:t>
+      <w:r>
+        <w:t>Städning</w:t>
+      </w:r>
+      <w:r w:rsidR="560CC9AD">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rengöring och desinfektion </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E28AFE" w14:textId="0E786E16" w:rsidR="002A4673" w:rsidRPr="009E4D48" w:rsidRDefault="002A4673" w:rsidP="0004323F">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Patient med diarré, </w:t>
+    <w:p w14:paraId="1A0874FE" w14:textId="58434C77" w:rsidR="0092556A" w:rsidRPr="0092556A" w:rsidRDefault="1744CE52" w:rsidP="0092556A">
+      <w:r>
+        <w:t xml:space="preserve">Städning och </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-        <w:t>f</w:t>
+      <w:r w:rsidR="560A4039">
+        <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4DBE">
-[...3 lines deleted...]
-        <w:t>a</w:t>
+      <w:r w:rsidR="0092556A">
+        <w:t xml:space="preserve">engöring </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E4D48">
-[...3 lines deleted...]
-        <w:t>eces</w:t>
+      <w:r w:rsidR="079422FA">
+        <w:t xml:space="preserve">utförs </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-        <w:t>- och/eller urininkontinens </w:t>
+      <w:r w:rsidR="0092556A">
+        <w:t>enligt ordinarie rutin, med rengöringsmedel och vatten samt efterföljande desinfektion med ytdesinfektionsmedel med tensid av kritiska ytor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FAEA19" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="009E4D48" w:rsidRDefault="002A4673" w:rsidP="009E4D48">
-[...326 lines deleted...]
-      <w:r w:rsidRPr="002A4673">
+    <w:p w14:paraId="61054AEF" w14:textId="59F34CA7" w:rsidR="002A4673" w:rsidRDefault="002A4673" w:rsidP="0004323F">
+      <w:r w:rsidRPr="246EFE2E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Se Vårdhandbokens avsnitt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="005446CB" w:rsidRPr="005446CB">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="005446CB" w:rsidRPr="246EFE2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>Städning, rengöring - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...10 lines deleted...]
-        <w:t>Städning utförs av person med adekvat kunskap. Kvalitetssäkring av städ- och rengöringsrutiner ska dokumenteras. </w:t>
+      <w:r w:rsidR="0092556A">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D0054B" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00657C76">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Den dagliga städningen/rengöringen med mekanisk bearbetning är mycket viktig för att hålla nere mängden smittämnen i miljön och därmed minska risken för smittspridning. Städning/rengöring av toaletter och hygienutrymmen är särskilt viktigt och vid behov, </w:t>
+    <w:p w14:paraId="09E27DF4" w14:textId="551C821F" w:rsidR="0092556A" w:rsidRDefault="7772F28E" w:rsidP="0004323F">
+      <w:r>
+        <w:t>Rengöring</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-        <w:t>t ex</w:t>
+      <w:r w:rsidR="00650DF1">
+        <w:t xml:space="preserve"> och </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> vid diarré eller delad toalett, ska man överväga att utöka städfrekvensen. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">desinfektion av delad utrustning, disk, tvätt och avfall utförs och hanteras enligt ordinarie rutin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0167B37D" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00657C76">
-[...226 lines deleted...]
-    <w:p w14:paraId="190F09C3" w14:textId="77777777" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00265EC1">
+    <w:p w14:paraId="190F09C3" w14:textId="77777777" w:rsidR="002A4673" w:rsidRDefault="002A4673" w:rsidP="00265EC1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A4673">
         <w:t>Relaterad information </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED65707" w14:textId="6D062C55" w:rsidR="00BB570C" w:rsidRDefault="002A4673" w:rsidP="00265EC1">
+    <w:p w14:paraId="141E81C9" w14:textId="7165B962" w:rsidR="009513BD" w:rsidRDefault="0092556A" w:rsidP="009513BD">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="0092556A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Handläggning av multiresistenta bakterier (MRB) och svamp.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="085C1C7E" w14:textId="77777777" w:rsidR="00E720A0" w:rsidRPr="00E720A0" w:rsidRDefault="00E720A0" w:rsidP="00E720A0">
+      <w:r w:rsidRPr="00E720A0">
+        <w:t xml:space="preserve">Vårdhandboken. (2022, 10 augusti). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E720A0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>MRB av betydelse för vården</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E720A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BA5C4E" w14:textId="1A5F6064" w:rsidR="00E720A0" w:rsidRPr="009513BD" w:rsidRDefault="00E720A0" w:rsidP="009513BD">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00E720A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>MRB av betydelse för vården - Vårdhandboken</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7AD9813D" w14:textId="6A9D3D13" w:rsidR="0092556A" w:rsidRPr="0092556A" w:rsidRDefault="0092556A" w:rsidP="00265EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092556A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08991BEF" w14:textId="0423C084" w:rsidR="0092556A" w:rsidRDefault="0092556A" w:rsidP="0092556A">
       <w:r w:rsidRPr="002A4673">
-        <w:t xml:space="preserve">Folkhälsomyndigheten </w:t>
+        <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
-      <w:r w:rsidR="00731326" w:rsidRPr="002A4673">
-        <w:t>www.folkhalsomyndigheten.se</w:t>
+      <w:r w:rsidR="009513BD">
+        <w:t xml:space="preserve">. (2016) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sjukdomsinformation om bakterier med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009513BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Extended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009513BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009513BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Spectrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009513BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beta-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009513BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="009513BD" w:rsidRPr="009513BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ctamase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009513BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ESBL)</w:t>
+      </w:r>
+      <w:r w:rsidR="009513BD" w:rsidRPr="009513BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4673">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00BB570C" w:rsidRPr="00BB570C">
+        <w:r w:rsidRPr="0092556A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Sjukdomsinformation om bakterier med </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00BB570C" w:rsidRPr="00BB570C">
+        <w:r w:rsidRPr="0092556A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Extended</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00BB570C" w:rsidRPr="00BB570C">
+        <w:r w:rsidRPr="0092556A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00BB570C" w:rsidRPr="00BB570C">
+        <w:r w:rsidRPr="0092556A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Spectrum</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00BB570C" w:rsidRPr="00BB570C">
+        <w:r w:rsidRPr="0092556A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> Beta-</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00BB570C" w:rsidRPr="00BB570C">
+        <w:r w:rsidRPr="0092556A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lactamase</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00BB570C" w:rsidRPr="00BB570C">
+        <w:r w:rsidRPr="0092556A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> — Folkhälsomyndigheten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33247BB0" w14:textId="757CA4CC" w:rsidR="002A4673" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00265EC1">
-      <w:pPr>
+    <w:p w14:paraId="7B39FA99" w14:textId="429F00F0" w:rsidR="0092556A" w:rsidRDefault="0092556A" w:rsidP="0092556A">
+      <w:r>
+        <w:t xml:space="preserve">Smittskydd Västra Götaland, (2026) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092556A">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Smittskydd Västra Götalandsregionen - Vårdgivarwebben </w:t>
+        <w:t xml:space="preserve">ESBL- </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A4673">
-        <w:br/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092556A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Extended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092556A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092556A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Spectrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092556A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beta-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092556A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lactamase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092556A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="005611FB" w:rsidRPr="005611FB">
+        <w:r w:rsidRPr="0092556A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Anmälningspliktiga sjukdomar - Vårdgivarwebben Västra Götalandsregionen</w:t>
+          <w:t xml:space="preserve">ESBL - </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0092556A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Extended</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0092556A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0092556A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Spectrum</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0092556A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Beta-</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0092556A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Lactamases</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0092556A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - Vårdgivarwebben Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="3F6271E8" w:rsidR="00536A5A" w:rsidRPr="002A4673" w:rsidRDefault="002A4673" w:rsidP="00265EC1">
-[...13 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="00DD9CDA" w14:textId="66174AC4" w:rsidR="0092556A" w:rsidRPr="004966A8" w:rsidRDefault="0092556A" w:rsidP="00265EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="002A4673" w:rsidSect="007E5A34">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:sectPr w:rsidR="0092556A" w:rsidRPr="004966A8" w:rsidSect="007E5A34">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3228364B" w14:textId="77777777" w:rsidR="00A424D6" w:rsidRDefault="00A424D6">
+    <w:p w14:paraId="27E806A9" w14:textId="77777777" w:rsidR="00D7162F" w:rsidRDefault="00D7162F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6109E5E8" w14:textId="77777777" w:rsidR="00A424D6" w:rsidRDefault="00A424D6">
+    <w:p w14:paraId="3BAD7BF5" w14:textId="77777777" w:rsidR="00D7162F" w:rsidRDefault="00D7162F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="66AD69AC" w14:textId="77777777" w:rsidR="00A424D6" w:rsidRDefault="00A424D6">
+    <w:p w14:paraId="0896758C" w14:textId="77777777" w:rsidR="00D7162F" w:rsidRDefault="00D7162F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1445,89 +1241,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1556,63 +1352,63 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="789235564" name="Bildobjekt 789235564">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -1634,87 +1430,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="605EB542" w14:textId="77777777" w:rsidR="00A424D6" w:rsidRDefault="00A424D6"/>
+    <w:p w14:paraId="3918E43C" w14:textId="77777777" w:rsidR="00D7162F" w:rsidRDefault="00D7162F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7568535A" w14:textId="77777777" w:rsidR="00A424D6" w:rsidRDefault="00A424D6">
+    <w:p w14:paraId="0147B91B" w14:textId="77777777" w:rsidR="00D7162F" w:rsidRDefault="00D7162F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0097E0A3" w14:textId="77777777" w:rsidR="00A424D6" w:rsidRDefault="00A424D6">
+    <w:p w14:paraId="68808549" w14:textId="77777777" w:rsidR="00D7162F" w:rsidRDefault="00D7162F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1738,106 +1534,106 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="505D827E" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1861,98 +1657,98 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7223,584 +7019,690 @@
   <w:num w:numId="43" w16cid:durableId="955260026">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="180241845">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1893885081">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="539786618">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2077587540">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="540048544">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1145665888">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
-      <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="00004697"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00022CBE"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="0004323F"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="000657C0"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00074D0A"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00084A0D"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00094BB4"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A1B73"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D5C28"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="00135EAA"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="0018318A"/>
     <w:rsid w:val="00185317"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D5BE0"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002400E3"/>
     <w:rsid w:val="002426DA"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00265EC1"/>
     <w:rsid w:val="002771AB"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A3D73"/>
     <w:rsid w:val="002A4673"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B4E0C"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F123A"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00324F29"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003271E4"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00366675"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F1F7E"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="0043131C"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="004570D8"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00483B06"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004966A8"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E7BA5"/>
+    <w:rsid w:val="004F2114"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="0050030C"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00503C2B"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00512569"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="005446CB"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="005611FB"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00571F90"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="00601233"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00650DF1"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00657C76"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00661C7F"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="0067650C"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C5D1B"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E412D"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F1704"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00731326"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00763A99"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00773DC5"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B2C28"/>
     <w:rsid w:val="007C2829"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E5A34"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="0084223C"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="008460EF"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008568E8"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00871C90"/>
     <w:rsid w:val="00872E7F"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B6543"/>
+    <w:rsid w:val="008C12AB"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C4DC6"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E529A"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="0092556A"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="0093502D"/>
     <w:rsid w:val="00936BD4"/>
     <w:rsid w:val="0094054E"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
+    <w:rsid w:val="009513BD"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="0098262A"/>
     <w:rsid w:val="009870E9"/>
+    <w:rsid w:val="00992457"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E4D48"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A047EB"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A170B7"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A424D6"/>
+    <w:rsid w:val="00A5011B"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A54AD2"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A92AF3"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE3649"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AFBD93"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B30A82"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
+    <w:rsid w:val="00B60DF9"/>
+    <w:rsid w:val="00B61331"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B826DC"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B876B5"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB570C"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C10F9D"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA4DBE"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB40AB"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC5E5E"/>
     <w:rsid w:val="00CD1112"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE378E"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE51EE"/>
     <w:rsid w:val="00CF4D56"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D5679E"/>
+    <w:rsid w:val="00D7162F"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC573D"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E13602"/>
     <w:rsid w:val="00E302ED"/>
     <w:rsid w:val="00E410A7"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E720A0"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E7761E"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF43F4"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="010C3B04"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="06E8DE35"/>
+    <w:rsid w:val="079422FA"/>
+    <w:rsid w:val="0853781A"/>
+    <w:rsid w:val="094857D9"/>
+    <w:rsid w:val="0981693E"/>
+    <w:rsid w:val="0D29D4F0"/>
+    <w:rsid w:val="0F025F2A"/>
+    <w:rsid w:val="12A3E66A"/>
+    <w:rsid w:val="16A67134"/>
+    <w:rsid w:val="16AC3A45"/>
+    <w:rsid w:val="1744CE52"/>
+    <w:rsid w:val="198B42F9"/>
+    <w:rsid w:val="1BAB5D14"/>
+    <w:rsid w:val="1BEDED9B"/>
+    <w:rsid w:val="1F60339A"/>
+    <w:rsid w:val="202205D5"/>
+    <w:rsid w:val="24546293"/>
+    <w:rsid w:val="246EFE2E"/>
+    <w:rsid w:val="247B2DB5"/>
+    <w:rsid w:val="2638F227"/>
+    <w:rsid w:val="26B7BDB3"/>
+    <w:rsid w:val="2F318EF2"/>
+    <w:rsid w:val="2FD25EF1"/>
+    <w:rsid w:val="30A79E85"/>
+    <w:rsid w:val="3413C189"/>
+    <w:rsid w:val="35A7AD87"/>
+    <w:rsid w:val="362B3C17"/>
+    <w:rsid w:val="36550DE2"/>
+    <w:rsid w:val="378659E3"/>
+    <w:rsid w:val="397BBEE0"/>
+    <w:rsid w:val="3C26BAEE"/>
+    <w:rsid w:val="3DEB4890"/>
+    <w:rsid w:val="3E8139C4"/>
+    <w:rsid w:val="40948E78"/>
+    <w:rsid w:val="42C50711"/>
+    <w:rsid w:val="451F29DD"/>
+    <w:rsid w:val="545032A2"/>
+    <w:rsid w:val="54D311BF"/>
+    <w:rsid w:val="55897905"/>
+    <w:rsid w:val="560A4039"/>
+    <w:rsid w:val="560CC9AD"/>
+    <w:rsid w:val="59163C40"/>
+    <w:rsid w:val="5F116756"/>
+    <w:rsid w:val="617EC30A"/>
+    <w:rsid w:val="6216DD89"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="67F5B08C"/>
+    <w:rsid w:val="685A52F2"/>
+    <w:rsid w:val="697907B7"/>
+    <w:rsid w:val="69B43E87"/>
+    <w:rsid w:val="6A29582E"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6E8EED19"/>
+    <w:rsid w:val="6E94C620"/>
+    <w:rsid w:val="6F956296"/>
+    <w:rsid w:val="749621C7"/>
+    <w:rsid w:val="76917D99"/>
+    <w:rsid w:val="776E3F66"/>
+    <w:rsid w:val="7772F28E"/>
+    <w:rsid w:val="7ADF1204"/>
+    <w:rsid w:val="7B0F9D16"/>
+    <w:rsid w:val="7C0D582E"/>
+    <w:rsid w:val="7E9C96C8"/>
+    <w:rsid w:val="7FFFE53C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
-      <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{8D624FC8-34C7-4767-808F-EB22055E5A39}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10287,852 +10189,916 @@
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A4673"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E13602"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A1B73"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A1B73"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000A1B73"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A1B73"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A1B73"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="107283581">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="79958646">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="129593715">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="148252740">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="299379948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="351422398">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="469596601">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="648247978">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="840316609">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="941452466">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1061833839">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1157113106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1360669045">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1460413219">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1647660438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1658726946">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1672637740">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1699040496">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1723207207">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1752581541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1842350881">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1794446958">
+            <w:div w:id="225186186">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="296645504">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="334308562">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
+            <w:div w:id="345791465">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="394202634">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="441338867">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="483549587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
             <w:div w:id="537473806">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="601766496">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="733047345">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="913667157">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="993994371">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1211767594">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="441338867">
+            <w:div w:id="1240480705">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="993994371">
+            <w:div w:id="1614552123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1641376279">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1710884671">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794446958">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1902211187">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="296645504">
-[...34 lines deleted...]
-            </w:div>
             <w:div w:id="2038114126">
-              <w:marLeft w:val="0"/>
-[...106 lines deleted...]
-            <w:div w:id="1240480705">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
+        <w:div w:id="1936982266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1976139017">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1980501597">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1985233150">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="2126927016">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="904341001">
-[...130 lines deleted...]
-            </w:div>
             <w:div w:id="169566667">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1273170567">
-[...11 lines deleted...]
-            <w:div w:id="1849900258">
+            <w:div w:id="216823569">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="340665186">
-              <w:marLeft w:val="0"/>
-[...10 lines deleted...]
-            <w:div w:id="1524587067">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="392705576">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="864289791">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
+            <w:div w:id="904341001">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="970742539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1010721728">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1158688453">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1184246478">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1273170567">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1495148281">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1524587067">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1587375918">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1730492676">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771076582">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1797409366">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1849900258">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1870024181">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
             <w:div w:id="1997223456">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="216823569">
-[...10 lines deleted...]
-            </w:div>
           </w:divsChild>
-        </w:div>
-[...274 lines deleted...]
-          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11170,842 +11136,842 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1551845522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="31080303">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="171721446">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="176390053">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="228417883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="242682749">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="293487988">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="418528902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="432943999">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="181936010">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="191505456">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="583078074">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="624963952">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="701442239">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="740373762">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="751312291">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="787745300">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1164592028">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1236551551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1275209848">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1488206717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1539925953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1558974236">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1564825710">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1884051100">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1939019118">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2031561368">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2087681169">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2121103759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="489298743">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1006588816">
+            <w:div w:id="217478251">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1324312177">
+            <w:div w:id="259875449">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="282615181">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="320737955">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="2061127984">
+            <w:div w:id="433326505">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="485443179">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851335377">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="911040925">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="2012684471">
+            <w:div w:id="1006588816">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="217478251">
+            <w:div w:id="1102727913">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1324312177">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1444497041">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1478647599">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1781483636">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="433326505">
-[...22 lines deleted...]
-            </w:div>
             <w:div w:id="1831675243">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="2066177430">
-[...59 lines deleted...]
-            <w:div w:id="259875449">
+            <w:div w:id="2009360318">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="2010668946">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="2009360318">
+            <w:div w:id="2012684471">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-          </w:divsChild>
-[...13 lines deleted...]
-            <w:div w:id="1236551551">
+            <w:div w:id="2061127984">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1564825710">
-[...215 lines deleted...]
-            <w:div w:id="751312291">
+            <w:div w:id="2066177430">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="508327843">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1249971324">
-[...23 lines deleted...]
-        <w:div w:id="31080303">
+        <w:div w:id="562065662">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="580527364">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="636186291">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="789936576">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="801190820">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="895626030">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1087309074">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1186943214">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1230380155">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1249971324">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1286110629">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1570113550">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1606428298">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="228417883">
-[...106 lines deleted...]
-        </w:div>
         <w:div w:id="1675104262">
-          <w:marLeft w:val="0"/>
-[...34 lines deleted...]
-        <w:div w:id="1570113550">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2129077842">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="895626030">
-[...22 lines deleted...]
-        </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-24/surrogate/V%c3%a5rdhygieniska%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/extended-spectrum-beta-lactamase/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nusjukvarden.se/om-nu-sjukvarden/vardgivare/vardhygien/nu-sjukvarden/rengoring-och-desinfektion/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-7/surrogate/Verksamhetens%20ansvar%20f%c3%b6r%20st%c3%a4dning%20och%20reng%c3%b6ring.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu7912-869150034-61/surrogate/Lathund%20f%c3%b6r%20smittm%c3%a4rkning%20av%20journal%20i%20Melior%20-%20Rev%20250520.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/esbl-extended-spectrum-beta-lactamases/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-24/surrogate/V%c3%a5rdhygieniska%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/smittsam-sjukdom/sjukdomsinformation-om-bakterier-med-extended-spectrum-beta-lactamase/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/multiresistenta-bakterier/nationellt-handlingsprogram/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-24/surrogate/V%c3%a5rdhygieniska%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-510/surrogate/Handl%c3%a4ggning%20av%20multiresistenta%20bakterier%20(MRB)%20och%20svamp.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -12294,74 +12260,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5833</Characters>
+  <Pages>1</Pages>
+  <Words>776</Words>
+  <Characters>4113</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6920</CharactersWithSpaces>
+  <CharactersWithSpaces>4880</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>ESBL - vårdhygieniska aspekter</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Sara Johansson</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Nathalie Allegra Högfeldt</lastModifiedBy>
+  <revision>3</revision>
+  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>