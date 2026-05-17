--- v0 (2026-01-11)
+++ v1 (2026-05-17)
@@ -11,896 +11,1030 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="778799E7" w14:textId="77777777" w:rsidR="00FB3FAE" w:rsidRDefault="00FB3FAE" w:rsidP="00F35B05">
+    <w:p w14:paraId="268BD3ED" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00FB3FAE" w:rsidSect="00FB3FAE">
+        <w:sectPr w:rsidR="00343BF2" w:rsidSect="00343BF2">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="301E1E75" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="003526FF">
+    <w:p w14:paraId="5D4DEEAE" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
-        <w:t>Patienttransporter inom NU-sjukvården</w:t>
+        <w:t>Patienttransporter inom sjukhuset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8328BA" w14:textId="3983DB13" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="003526FF">
+    <w:p w14:paraId="11CA8346" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BE2037" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00674E95" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="211AC3C9" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00674E95" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501440351"/>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E95">
         <w:t>tt vård- och patientsäkerhetsansvaret är tydligt vid transport</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> av patient utanför egen klinik.</w:t>
+        <w:t xml:space="preserve"> av patient utanför egen enhet inom NU-sjukvården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E6C41C" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00674E95" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="1AD5C812" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00674E95" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E95">
         <w:t>tt alla transporter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sker på ett patientsäkert sätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557AC0D3" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="003526FF">
+    <w:p w14:paraId="16690A0C" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc72840807"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61444407" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="007A334E" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="56B327FA" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="007A334E" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r>
-        <w:t>Mindre redaktionella förändringar och byte av namn från Regionservice till Fastighet, stöd och service.</w:t>
+        <w:t xml:space="preserve">Mindre redaktionella förändringar. Förtydligande information gällande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bakavdelning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F2B788" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="003526FF">
+    <w:p w14:paraId="321195CF" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="0477A0F8" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="67AD06EE" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r>
         <w:t xml:space="preserve">Verksamhetschef har enligt Hälso- och sjukvårdslagen det övergripande ansvaret för patientsäkerheten inom sitt verksamhetsområde. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15E3">
         <w:t>Verksamhetschef ansvarar för att rutinen är känd och efterlevs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och vid behov kompletteras med lokal rutin</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15E3">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C670549" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="73EFC567" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r>
         <w:t>All personal inom NU-sjukvården har ett eget ansvar att medverka till hög patientsäkerhet bland annat genom att känna till befintliga rutiner och efterleva dem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1742AE65" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="009A07DC" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="507504AA" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="009A07DC" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="001F33AA">
         <w:t xml:space="preserve">Transport av patient kan ske av verksamhetens egen personal eller beställas från </w:t>
       </w:r>
       <w:r>
-        <w:t>Patienttransporter inom Fastighet, stöd och service via Columna.</w:t>
+        <w:t xml:space="preserve">Patienttransporter inom Fastighet, stöd och service via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Columna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74290951" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="003526FF">
+    <w:p w14:paraId="3440DE87" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Vårdansvar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65576435" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="37A5A2AE" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r>
-        <w:t>Vid alla transporter utanför egen klinik kvarstannar vårdansvaret på den klinik där patienten är inskriven, så länge inget annat är överenskommet.</w:t>
+        <w:t>Vid alla transporter utanför egen enhet kvarstannar vårdansvaret på den enhet där patienten är inskriven, så länge inget annat är överenskommet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64AC21CA" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="685ECB8B" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Akutmottagningen ansvarar för patienter som transporteras därifrån. Ansvaret upphör när patienten är överlämnad till mottagande avdelnings personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9928BC" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="17B387A3" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0004723B">
         <w:lastRenderedPageBreak/>
-        <w:t>Vårdavdelning som patienten är inskriven på ansvarar för transporter till AnOpIVA och gör bedömningen vilken kompetens som krävs för transporten</w:t>
+        <w:t xml:space="preserve">Vårdavdelning som patienten är inskriven på ansvarar för transporter till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0004723B">
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0004723B">
+        <w:t xml:space="preserve"> och gör bedömningen vilken kompetens som krävs för transporten</w:t>
       </w:r>
       <w:r w:rsidRPr="004B717C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BC92C9" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="5D674085" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003555B7">
         <w:t>Om patienten är anmäld för akut operation inom 6 timmar eller kortare, ska transport ske med vårdutbildad personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D57DE5D" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="003555B7" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="5D231305" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="003555B7" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0004723B">
-        <w:t>Alla transporter från AnOpIVA ska ske med minst en vårdutbildad</w:t>
+        <w:t xml:space="preserve">Alla transporter från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0004723B">
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0004723B">
+        <w:t xml:space="preserve"> ska ske med minst en vårdutbildad</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFAA294" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="259D8574" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0004723B">
-        <w:t>AnOpIVA ansvarar för transporter under tid som patienten vårdas på AnOpIVA-kliniken.</w:t>
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0004723B">
+        <w:t xml:space="preserve"> ansvarar för transporter under tid som patienten vårdas på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0004723B">
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0004723B">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>verksamheten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603BC6EE" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="2715766E" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r>
-        <w:t xml:space="preserve">Klinikens vårdansvar åvilar ytterst patientansvarig läkare eller under </w:t>
+        <w:t xml:space="preserve">Verksamhetens vårdansvar åvilar ytterst patientansvarig läkare eller under </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>jourtid jourläkare</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704B7705" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="003526FF">
+    <w:p w14:paraId="7D6D11C7" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Transport av Fastighet, stöd och service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A21DD80" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00737CB8" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="5C500BDB" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00737CB8" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="004B717C">
         <w:t xml:space="preserve">Observera att </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk158708059"/>
       <w:r>
         <w:t>Patienttransporter/Fastighet, stöd och service</w:t>
       </w:r>
       <w:r w:rsidRPr="004B717C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="004B717C">
         <w:t xml:space="preserve">enbart utför transporter av patienter som inte behöver medföljande personal med någon grad av vårdutbildning/kunskap. Patienten kan </w:t>
       </w:r>
       <w:r w:rsidRPr="00737CB8">
         <w:t>transporteras i säng eller rullstol</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00737CB8">
         <w:t xml:space="preserve"> alt</w:t>
       </w:r>
       <w:r>
         <w:t>ernativt</w:t>
       </w:r>
       <w:r w:rsidRPr="00737CB8">
         <w:t xml:space="preserve"> gå själv.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203B3385" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00737CB8" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="05E3C779" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00737CB8" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="00737CB8">
         <w:t xml:space="preserve">Transport från </w:t>
       </w:r>
       <w:r>
         <w:t>Fastighet, stöd och service</w:t>
       </w:r>
       <w:r w:rsidRPr="00737CB8">
         <w:t xml:space="preserve"> kan även beställas för att tillsammans med vård</w:t>
       </w:r>
       <w:r>
         <w:t>personal transportera patient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A343BC0" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00737CB8" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="0E682A8D" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00737CB8" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="00F0153B">
         <w:t xml:space="preserve">Inför beställning av transport som ska utföras av </w:t>
       </w:r>
       <w:r>
         <w:t>Fastighet, stöd och service</w:t>
       </w:r>
       <w:r w:rsidRPr="00737CB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0153B">
         <w:t>är utgångsläget att patientens tillstånd är stabilt och inte kräver närvaro av medicinskt utbildad personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E504B2" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00737CB8" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="4D352289" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00737CB8" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="00C132B7">
         <w:t xml:space="preserve">Beställande enhet ansvarar för att mottagande enhet fått nödvändig information om patienten, inkluderande eventuell smitta. Beställande enhet ansvarar också för att personal från </w:t>
       </w:r>
       <w:r>
         <w:t>Fastighet, stöd och service</w:t>
       </w:r>
       <w:r w:rsidRPr="00737CB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C132B7">
         <w:t>informeras om eventuell smitta och eventuellt behov av skyddsutrustning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> samt tillhandahåller utrustningen</w:t>
       </w:r>
       <w:r w:rsidRPr="00C132B7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF21999" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="0A7ACE45" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="00737CB8">
         <w:t xml:space="preserve">Inför transport görs bedömning av sjuksköterska/motsvarande legitimerad personal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152821CA" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00737CB8" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="2447E125" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00737CB8" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="00737CB8">
         <w:t xml:space="preserve">Nedanstående parametrar ligger till grund för bedömning: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA4EC45" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="004233D4" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="74950521" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="004233D4" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="004233D4">
         <w:t xml:space="preserve">pågående syrgasbehandling/infusioner </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3508DB26" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="004233D4" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="13F2C824" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="004233D4" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="004233D4">
         <w:t>behov av övervakning/kontroller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCC109B" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="004233D4" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="63F4B803" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="004233D4" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="004233D4">
         <w:t>relevanta vitalparametrar (NEWS2-skattning kan användas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A5CEF1" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="004233D4" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="3E442800" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="004233D4" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="004233D4">
         <w:t>extra uppmärksamhet relaterat till psykisk ohälsa eller funktionsnedsättning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E00DC13" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="003526FF">
+    <w:p w14:paraId="57BF6AD4" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68405A95" wp14:editId="07DFFA0C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65A50FD5" wp14:editId="085D3D77">
             <wp:extent cx="5400675" cy="4089400"/>
             <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
             <wp:docPr id="1" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2006816322" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17" r:link="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400675" cy="4089400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3207ADA7" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="65723742" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Vid hämtning av patient av Patienttransporter/Fastighet, stöd och service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9DB71B" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00132BC3" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="69BEBC8F" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00132BC3" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="009C77B3">
-        <w:t xml:space="preserve">Beställning av transport sker via Columna, transportör signerar via applikation i telefon. Innan beställning ska en bedömning göras att patientens tillstånd medger transport av </w:t>
+        <w:t xml:space="preserve">Beställning av transport sker via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C77B3">
+        <w:t>Columna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C77B3">
+        <w:t xml:space="preserve">, transportör signerar via applikation i telefon. Innan beställning ska en bedömning göras att patientens tillstånd medger transport av </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Fastighet, stöd och </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>service</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">service </w:t>
       </w:r>
       <w:r w:rsidRPr="009C77B3">
         <w:t>personal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009C77B3">
         <w:t xml:space="preserve">, se ovan. Ansvaret för patienten under transporten ligger på patientansvarig sjuksköterska på inskriven enhet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C86860A" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="5554B521" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Vid lämning av patient av Patienttransporter/Fastighet, stöd och service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD0F197" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="006776BF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="2DB5A482" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="006776BF" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r>
         <w:t>Fastighet, stöd och service</w:t>
       </w:r>
       <w:r w:rsidRPr="00737CB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006776BF">
         <w:t>signerar att transportuppdraget är utfört.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD12464" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="004233D4" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="2C74C9D2" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="004233D4" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk158098607"/>
       <w:r w:rsidRPr="004233D4">
         <w:t>Transport av patient med egen personal</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="1B6DF7F5" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="176F58C8" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Transport av patient med behov av kontinuerlig övervakning eller läkemedelstillförsel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CE2D7F" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="006776BF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="25AD9BD1" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="006776BF" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="004233D4">
-        <w:t>Den patientansvarig läkare/jourläkare som fattar beslut om åtgärd, som innebär att patienten måste transporteras från avdelningen, ansvarar för att transporten äger rum på ett säkert sätt. Inför transport ska ansvarig läkare ta ställning till patientens vårdbehov</w:t>
+        <w:t>Den patientansvarig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004233D4">
+        <w:t xml:space="preserve"> läkare/jourläkare som fattar beslut om åtgärd, som innebär att patienten måste transporteras från avdelningen, ansvarar för att transporten äger rum på ett säkert sätt. Inför transport ska ansvarig läkare ta ställning till patientens vårdbehov</w:t>
       </w:r>
       <w:r w:rsidRPr="006776BF">
         <w:t xml:space="preserve"> och hur detta ska tillgodoses </w:t>
       </w:r>
       <w:r w:rsidRPr="006776BF">
         <w:lastRenderedPageBreak/>
         <w:t>under transporten. Det åligger ansvarig läkare att försäkra sig om att transporterande personal har tillräcklig kompetens för uppdraget.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B44384" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="103F6C62" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="006776BF">
         <w:t>Vid transport av instabil patient, eller en patient med hotande svikt i de vitala funktionerna, bör minst två personer med medicinsk kompetens (sjuksköterska och/eller läkare) medverka. Detta kan i vissa fall innebära bistånd med transport får påkallas från annan enhet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228F0BC0" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00545F85" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="6C2D9BB4" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00545F85" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00545F85">
         <w:t>Patient på Bild- och funktionsmedicin (BFM)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C294B2" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00545F85" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="2CBB39C2" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00545F85" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="00545F85">
-        <w:t>Vårdande klinik svarar för patientsäkerheten även under den tid patienten vistas på BFM på samma sätt som under transport till och från BFM. BFM har ansvar för patientsäkerhet som är relaterad till aktuell undersökning. Vårdande klinik kan inte förutsätta att patienten övervakas ur patientsäkerhetssynpunkt av personal på BFM.</w:t>
+        <w:t xml:space="preserve">Vårdande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545F85">
+        <w:t xml:space="preserve"> svarar för patientsäkerheten även under den tid patienten vistas på BFM på samma sätt som under transport till och från BFM. BFM har ansvar för patientsäkerhet som är relaterad till aktuell undersökning. Vårdande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545F85">
+        <w:t xml:space="preserve"> kan inte förutsätta att patienten övervakas ur patientsäkerhetssynpunkt av personal på BFM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CF699A" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00545F85" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="25A39A93" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00545F85" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="00545F85">
-        <w:t>Skulle tillståndet för en opåverkad patient under vistelse på BFM försämras så att övervakning blir nödvändig åligger det BFM att underrätta behandlande klinik om detta och att svara för övervakning till dess personalen från hemkliniken tar över.</w:t>
+        <w:t xml:space="preserve">Skulle tillståndet för en opåverkad patient under vistelse på BFM försämras så att övervakning blir nödvändig åligger det BFM att underrätta behandlande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545F85">
+        <w:t xml:space="preserve"> om detta och att svara för övervakning till dess personalen från </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545F85">
+        <w:t xml:space="preserve"> tar över.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B12F2DE" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00545F85" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="106DBDBD" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00545F85" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="00545F85">
-        <w:t xml:space="preserve">I de fall patientens hemavdelning inte ligger på det sjukhus där undersökningen utförs ansvarar angiven </w:t>
+        <w:t>I de fall patientens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behandlande enhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545F85">
+        <w:t xml:space="preserve"> inte ligger på det sjukhus där undersökningen utförs ansvarar angiven </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00545F85">
         <w:t>bakavdelning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00545F85">
-        <w:t xml:space="preserve"> för eventuellt behov av ytterligare omvårdnad eller medicinska insatser. Detta kan exempelvis uppstå då återtransport till hemavdelning försenas.</w:t>
+        <w:t xml:space="preserve"> för eventuellt behov av ytterligare omvårdnad eller medicinska insatser.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Behandlande enhet ansvarar för att kontakta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bakavdelning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> innan transport till annat sjukhus.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545F85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Omvårdnad eller medicinska insatser kan till exempel bli aktuellt om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545F85">
+        <w:t xml:space="preserve"> återtransport till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behandlande enhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545F85">
+        <w:t xml:space="preserve"> försenas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FBF1C8" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00545F85" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="5D14C84F" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="00545F85">
         <w:t xml:space="preserve">Om inget annat angetts är MAVA respektive MÄVA </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00545F85">
         <w:t>bakavdelningar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00545F85">
         <w:t xml:space="preserve"> inom område I och KAVA 63 respektive avdelning 3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00545F85">
         <w:t>bakavdelningar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00545F85">
         <w:t xml:space="preserve"> inom område II.</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Område III behöver göra en planering för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bakavdelning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vid behov i samråd med område I och II.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0C777C45" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00545F85" w:rsidRDefault="003526FF" w:rsidP="003526FF">
-[...7 lines deleted...]
-    <w:p w14:paraId="5EE72B39" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="015577F0" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Trauma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65720079" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="46E6E19E" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:r w:rsidRPr="006776BF">
         <w:t xml:space="preserve">Ansvarig traumaledare (kirurg) ansvarar, vid pågående </w:t>
       </w:r>
       <w:r>
         <w:t>nivå 1 larm</w:t>
       </w:r>
       <w:r w:rsidRPr="006776BF">
-        <w:t xml:space="preserve">, för patientsäkerheten under transporter från akutmottagningen till annan avdelning. Sådana transporter genomförs i allmänhet i samarbete med anestesiolog och personal från AnOpIVA-kliniken. Akutmottagningens personal deltar inte i transport under pågående </w:t>
+        <w:t xml:space="preserve">, för patientsäkerheten under transporter från akutmottagningen till annan avdelning. Sådana transporter genomförs i allmänhet i samarbete med anestesiolog och personal från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006776BF">
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006776BF">
+        <w:t xml:space="preserve">-kliniken. Akutmottagningens personal deltar inte i transport under pågående </w:t>
       </w:r>
       <w:r>
         <w:t>nivå 1 larm</w:t>
       </w:r>
       <w:r w:rsidRPr="00477F03">
-        <w:t>. Trauma Nivå 2 transporteras av vårdpersonal från akutmottagningen</w:t>
+        <w:t xml:space="preserve">. Trauma </w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477F03">
+        <w:t>ivå 2 transporteras av vårdpersonal från akutmottagningen</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618908D5" w14:textId="77777777" w:rsidR="003526FF" w:rsidRDefault="003526FF" w:rsidP="004233D4"/>
-    <w:p w14:paraId="6124BC47" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="004233D4" w:rsidRDefault="003526FF" w:rsidP="004233D4">
+    <w:p w14:paraId="226A436B" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="004233D4" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="004233D4">
         <w:t>Referenser och relaterade dokument</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5957D505" w14:textId="35F3095A" w:rsidR="003526FF" w:rsidRDefault="00EC3B39" w:rsidP="004233D4">
+    <w:p w14:paraId="61A916B8" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00343BF2">
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="003526FF" w:rsidRPr="00EC3B39">
+        <w:r w:rsidRPr="00EC3B39">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Bilaga 1. Kompetenskrav för Fastighet, stöd och </w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
-        <w:r w:rsidR="003526FF" w:rsidRPr="00EC3B39">
+        <w:r w:rsidRPr="00EC3B39">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>service personal</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="199409DE" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00545F85" w:rsidRDefault="003526FF" w:rsidP="003526FF"/>
+    <w:p w14:paraId="2ED96930" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00545F85" w:rsidRDefault="00343BF2" w:rsidP="00343BF2"/>
+    <w:p w14:paraId="199409DE" w14:textId="77777777" w:rsidR="003526FF" w:rsidRPr="00343BF2" w:rsidRDefault="003526FF" w:rsidP="00343BF2"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:sectPr w:rsidR="003526FF" w:rsidRPr="00545F85" w:rsidSect="00B96AFF">
+    <w:sectPr w:rsidR="003526FF" w:rsidRPr="00343BF2" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Geneva"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="393ED631" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w14:paraId="3AABE0BB" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w14:paraId="1D5F7866" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00EC0A68" w:rsidRDefault="00343BF2" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2303B0AC" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679745" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AE2DD63" wp14:editId="1C540099">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -922,89 +1056,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03DBE637" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="261B8DB2" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1829784938"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="481297F7" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1033,51 +1167,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09412806" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5019C4C0" wp14:editId="079DE9EC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1111,405 +1245,325 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30F102F7" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRPr="00DA65C4" w:rsidRDefault="00343BF2" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681793" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39915F04" wp14:editId="18F6F432">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="7C0BC4F6" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19">
+                          <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="39915F04" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251681793;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="7C0BC4F6" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19">
+                    <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="339C44E7" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680769" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5502F08A" wp14:editId="6CD2B7D2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w14:paraId="6A8FFD30" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19">
+                          <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5502F08A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251680769;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w14:paraId="6A8FFD30" w14:textId="77777777" w:rsidR="00343BF2" w:rsidRDefault="00343BF2">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19">
+                    <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
-[...79 lines deleted...]
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52BA25FD" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28803298" wp14:editId="5921CB22">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textruta 2"/>
@@ -1587,51 +1641,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="598F4853" w14:textId="77777777" w:rsidR="008A4EB9" w:rsidRDefault="00EC3B39" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="007AAFFF" wp14:editId="7DBE788A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1794,51 +1848,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4114,68 +4168,68 @@
   <w:num w:numId="15" w16cid:durableId="168369110">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1259026729">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="13188366">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1912499268">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2039577849">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1163741675">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1546990135">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -4247,50 +4301,51 @@
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00343BF2"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="003526FF"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
@@ -4548,103 +4603,104 @@
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3B39"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F553B3"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB3FAE"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5111,50 +5167,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -7025,51 +7082,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC3B39"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7097,67 +7154,63 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:4fe80dce-bad5-4720-b2a7-4cb5a3677ac6" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-108/surrogate/Patienttransporter%20inom%20sjukhuset%20(Bilaga.%201%20Kompetenskrav%20f%c3%b6r%20Regionservice%20personal).pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:4fe80dce-bad5-4720-b2a7-4cb5a3677ac6" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10092-2087047004-108/surrogate/Patienttransporter%20inom%20sjukhuset%20(Bilaga.%201%20Kompetenskrav%20f%c3%b6r%20Regionservice%20personal).pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -7442,74 +7495,74 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>775</Words>
-  <Characters>5366</Characters>
+  <Words>806</Words>
+  <Characters>5564</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>120</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6129</CharactersWithSpaces>
+  <CharactersWithSpaces>6316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Patienttransporter inom sjukhuset</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Jenny Sjöholm</lastModifiedBy>
-  <revision>6</revision>
+  <lastModifiedBy>Kristian Nilsson</lastModifiedBy>
+  <revision>7</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>