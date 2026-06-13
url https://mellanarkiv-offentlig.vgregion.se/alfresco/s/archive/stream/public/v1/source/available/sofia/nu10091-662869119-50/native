--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -1,2855 +1,3039 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="233D305D" w14:textId="77777777" w:rsidR="003D1466" w:rsidRDefault="003D1466" w:rsidP="00F35B05">
+    <w:p w14:paraId="5619BB9E" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="003D1466" w:rsidSect="003D1466">
+        <w:sectPr w:rsidR="00370D10" w:rsidSect="00370D10">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="335D6CC2" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="003D1466" w:rsidRDefault="003D1466" w:rsidP="003D1466">
+    <w:p w14:paraId="343F7B69" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="003D1466" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="222221A6" w14:textId="37604980" w:rsidR="003D1466" w:rsidRPr="003D1466" w:rsidRDefault="003D1466" w:rsidP="003D1466">
+    <w:p w14:paraId="026E2AEA" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="003D1466" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D1466">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1271A89C" w14:textId="18F39DA1" w:rsidR="003D1466" w:rsidRPr="0028148D" w:rsidRDefault="003D1466" w:rsidP="00904232">
+    <w:p w14:paraId="5770F639" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="0028148D" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028148D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bilaga D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221C31FA" w14:textId="6CD7A05F" w:rsidR="00904232" w:rsidRPr="003D1466" w:rsidRDefault="00904232" w:rsidP="00904232">
+    <w:p w14:paraId="23A2D0C9" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="003D1466" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Sexuellt övergrepp - checklista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3924EFFD" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="003D1466" w:rsidRDefault="003D1466" w:rsidP="0028148D">
+    <w:p w14:paraId="383084F7" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="003D1466" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_1314629194"/>
       <w:bookmarkStart w:id="2" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="003D1466">
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C8FA68" w14:textId="2D9E35F9" w:rsidR="003D1466" w:rsidRPr="003D1466" w:rsidRDefault="004D759B" w:rsidP="003E1E4C">
+    <w:p w14:paraId="3869B852" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="003D1466" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Rättning</w:t>
-[...11 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Ändring checklista provtagning: Blodprov.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Blodprov; DNA-analys</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:br/>
+        <w:t>Ändring under ”Att tänka på”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3B5CE5" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00780CE5" w:rsidRDefault="003D1466" w:rsidP="00683104">
+    <w:p w14:paraId="4AD0EB4B" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00780CE5" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00780CE5">
         <w:t>Checklista för assistent och undersökare vid misstänkt sexuellt övergrepp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8FE5CA" w14:textId="0D22E8AC" w:rsidR="003D1466" w:rsidRPr="00780CE5" w:rsidRDefault="003D1466" w:rsidP="003711A0">
+    <w:p w14:paraId="4BDF7D5A" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00780CE5" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00780CE5">
         <w:t>Registrera patienten</w:t>
       </w:r>
       <w:r w:rsidRPr="00780CE5">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6F2F67" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00780CE5" w:rsidRDefault="003D1466" w:rsidP="00780CE5">
+    <w:p w14:paraId="57D8CF1E" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00780CE5" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00780CE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ID-kontroll skall göras. Registrera samtliga uppgifter på</w:t>
       </w:r>
       <w:r w:rsidRPr="00780CE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00780CE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>sid 3 i NCK-guiden (finns i lådan).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7A6506" w14:textId="603C58CE" w:rsidR="003D1466" w:rsidRPr="00780CE5" w:rsidRDefault="003D1466" w:rsidP="00780CE5">
+    <w:p w14:paraId="338EA18B" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00780CE5" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00780CE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Förutom det, ange hur patienten får kontaktas och om vi får ringa eventuella anhöriga. Om barn</w:t>
       </w:r>
-      <w:r w:rsidR="00683B6B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00780CE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;18 år; är föräldrarna kontaktade? Ange om det finns hedersrelaterad problematik i familjen och eventuell etnisk tillhörighet om det är aktuellt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16701BE8" w14:textId="5B75D02D" w:rsidR="003D1466" w:rsidRPr="00780CE5" w:rsidRDefault="003D1466" w:rsidP="003711A0">
+    <w:p w14:paraId="01D81DB4" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00780CE5" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00780CE5">
         <w:t>Provtagning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EB409C" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00780CE5" w:rsidRDefault="003D1466" w:rsidP="00780CE5">
+    <w:p w14:paraId="5AF82B73" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00780CE5" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00780CE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sjuksköterska/undersköterska börjar med provtagningen direkt när patienten anländer till akuten. Urin-, blod-, MoS- och nagelprov samt övrigt angående allmäntillstånd skall tas även om inte läkare är på plats. Utskrivna etiketter med namn och personnr kan sättas på provrören.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FC6A29" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00780CE5" w:rsidRDefault="003D1466" w:rsidP="00780CE5">
+    <w:p w14:paraId="7DA7C94C" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00780CE5" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00780CE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>För att se mer specifikt hur proverna tas se utförlig beskrivning i blå stencil ”Åtgärdskalender – spårsäkring och provtagning av misstänkt kvinna/man”, finns i lådan. Behöver ej fyllas i! Checklistan skall vara ett hjälpmedel för att inte glömma något i handläggningen och provtagningen. För att fukta tops använd steril NaCl från pipetten i lådan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B49C73" w14:textId="229E45C2" w:rsidR="000E547D" w:rsidRPr="00780CE5" w:rsidRDefault="003D1466" w:rsidP="00780CE5">
+    <w:p w14:paraId="28E25662" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00780CE5" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00780CE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9227" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="3012"/>
         <w:gridCol w:w="1916"/>
         <w:gridCol w:w="2139"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040247C" w14:paraId="486EA1F3" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="7DAC4A19" w14:textId="77777777" w:rsidTr="00370D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B10FA2D" w14:textId="77777777" w:rsidR="000E547D" w:rsidRDefault="000E547D" w:rsidP="00780CE5">
+          <w:p w14:paraId="0E18A520" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="455A5F9F" w14:textId="3C7DE199" w:rsidR="000E547D" w:rsidRPr="004E6F94" w:rsidRDefault="000E547D" w:rsidP="00780CE5">
+          <w:p w14:paraId="628386F4" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="004E6F94" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E6F94">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Prover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37133758" w14:textId="5487731A" w:rsidR="000E547D" w:rsidRPr="004E6F94" w:rsidRDefault="000E547D" w:rsidP="00780CE5">
+          <w:p w14:paraId="6ADD1FAC" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="004E6F94" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E6F94">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rör (färg på kork)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="773F09FA" w14:textId="441B6F86" w:rsidR="000E547D" w:rsidRPr="004E6F94" w:rsidRDefault="000E547D" w:rsidP="00780CE5">
+          <w:p w14:paraId="4014EBF1" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="004E6F94" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E6F94">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Till</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040247C" w14:paraId="2BA9326F" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="5857B1CD" w14:textId="77777777" w:rsidTr="00370D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5747B0EE" w14:textId="0006417D" w:rsidR="000E547D" w:rsidRPr="00AB57D5" w:rsidRDefault="000E547D" w:rsidP="00780CE5">
+          <w:p w14:paraId="55A3A135" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB57D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Urinprov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFF0E52" w14:textId="77777777" w:rsidR="000E547D" w:rsidRDefault="00FD1358" w:rsidP="001834A6">
+          <w:p w14:paraId="016C5F7A" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Urinsticka</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E36BA00" w14:textId="77777777" w:rsidR="00FD1358" w:rsidRDefault="00FD1358" w:rsidP="001834A6">
+          <w:p w14:paraId="35976A0B" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>U-CG</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40F2293C" w14:textId="77777777" w:rsidR="00FD1358" w:rsidRDefault="00FD1358" w:rsidP="001834A6">
+          <w:p w14:paraId="0CCBED9C" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Alkoholanalys</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="745B8980" w14:textId="1570A207" w:rsidR="00FD1358" w:rsidRPr="0044143F" w:rsidRDefault="00FD1358" w:rsidP="001834A6">
+          <w:p w14:paraId="06672ECD" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="0044143F" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Droganalys</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B6FB0B" w14:textId="07708AD4" w:rsidR="000727B3" w:rsidRDefault="00D24A51" w:rsidP="00D24A51">
+          <w:p w14:paraId="3F7B19A2" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
               <w:t>Finns i lådan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
               <w:t>Finns i lådan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64C9C576" w14:textId="0B42EA0E" w:rsidR="000E547D" w:rsidRDefault="00F74192" w:rsidP="00F74192">
+          <w:p w14:paraId="7093274D" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mott/läk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
               <w:t>Mott/läk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
               <w:t>Polisen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
               <w:t>Polisen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853D2E" w14:paraId="2BA2BB69" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="4DA8A823" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB3749" w14:textId="77777777" w:rsidR="00853D2E" w:rsidRPr="00AB57D5" w:rsidRDefault="00853D2E" w:rsidP="00780CE5">
+          <w:p w14:paraId="374CF6FD" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="752871CD" w14:textId="5AF544D6" w:rsidR="00853D2E" w:rsidRDefault="00853D2E" w:rsidP="00F74192">
+          <w:p w14:paraId="1EAC28DF" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>(Patienten ska kissa i personals närvaro</w:t>
+              <w:t>(Patienten ska kissa i personals närvaro)</w:t>
             </w:r>
-            <w:r w:rsidR="004E6F94">
-[...7 lines deleted...]
-            <w:r w:rsidR="007A4BBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040247C" w14:paraId="39A1ECB2" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="42C1C75A" w14:textId="77777777" w:rsidTr="00370D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15009BC0" w14:textId="4883DF3C" w:rsidR="000E547D" w:rsidRPr="00AB57D5" w:rsidRDefault="00EF5B44" w:rsidP="00780CE5">
+          <w:p w14:paraId="5A47183C" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB57D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Blodprov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="341DEEDF" w14:textId="77777777" w:rsidR="000E547D" w:rsidRDefault="00170AEE" w:rsidP="00F74192">
+          <w:p w14:paraId="7479A79C" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>HIV, HTLV I och II, HbsAg, HCV, lues</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="129E4C32" w14:textId="77777777" w:rsidR="00170AEE" w:rsidRDefault="00170AEE" w:rsidP="00F74192">
+          <w:p w14:paraId="7A200880" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>P-etanol (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>inom 2 dygn</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>inom 2 dygn)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E6E7503" w14:textId="77777777" w:rsidR="003A6FA7" w:rsidRDefault="003A6FA7" w:rsidP="00F74192">
+          <w:p w14:paraId="39F30804" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>DNA-analys</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5363DCE8" w14:textId="04886A9F" w:rsidR="003A6FA7" w:rsidRPr="00F74192" w:rsidRDefault="003A6FA7" w:rsidP="00F74192">
+          <w:p w14:paraId="3B87627C" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00F74192" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Droganalys (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>2 rör)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="391E870D" w14:textId="18F7E725" w:rsidR="000E547D" w:rsidRPr="00E4023D" w:rsidRDefault="005F0211" w:rsidP="005F0211">
+          <w:p w14:paraId="53DA1180" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00E4023D" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Guldgul</w:t>
             </w:r>
-            <w:r w:rsidR="00861D42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00861D42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00861D42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Finns i lådan</w:t>
             </w:r>
-            <w:r w:rsidR="00E4023D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
               <w:t>Finns i lådan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4CEBBE" w14:textId="5B0A5E3D" w:rsidR="000E547D" w:rsidRDefault="00E4023D" w:rsidP="00E4023D">
+          <w:p w14:paraId="6FDE4F43" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Kem</w:t>
+              <w:t>Kem lab</w:t>
             </w:r>
-            <w:r w:rsidR="000778E9">
-[...5 lines deleted...]
-            <w:r w:rsidR="000778E9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="000778E9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
+              <w:t>Kem lab</w:t>
             </w:r>
-            <w:r w:rsidR="000778E9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
               <w:t>Polisen</w:t>
             </w:r>
-            <w:r w:rsidR="000778E9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
               <w:t>Polisen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="632FBE3C" w14:textId="13FD88EA" w:rsidR="000778E9" w:rsidRDefault="000778E9" w:rsidP="00E4023D">
+          <w:p w14:paraId="3E93AF88" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040247C" w14:paraId="770E6119" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="27501DF0" w14:textId="77777777" w:rsidTr="00370D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14024DE5" w14:textId="63AE49C6" w:rsidR="000E547D" w:rsidRPr="00AB57D5" w:rsidRDefault="00EF5B44" w:rsidP="00780CE5">
+          <w:p w14:paraId="1F09A475" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB57D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MoS-prov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37730CE1" w14:textId="6B615649" w:rsidR="000E547D" w:rsidRPr="00A65E6A" w:rsidRDefault="00A65E6A" w:rsidP="00A65E6A">
+          <w:p w14:paraId="4FF6F166" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00A65E6A" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Tops enl NCK-guide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53C1E08A" w14:textId="3C2B54AB" w:rsidR="000E547D" w:rsidRDefault="00A65E6A" w:rsidP="00780CE5">
+          <w:p w14:paraId="4F97A82D" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Finns i lådan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCFEEF1" w14:textId="1D1D86BA" w:rsidR="000E547D" w:rsidRDefault="00A65E6A" w:rsidP="00780CE5">
+          <w:p w14:paraId="081BA330" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Polisen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00191479" w14:paraId="2E5E42EF" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="03770CA6" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E62D1A9" w14:textId="77777777" w:rsidR="00191479" w:rsidRPr="00AB57D5" w:rsidRDefault="00191479" w:rsidP="00780CE5">
+          <w:p w14:paraId="47994E30" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="71B1001D" w14:textId="4724C342" w:rsidR="00191479" w:rsidRDefault="00191479" w:rsidP="00780CE5">
+          <w:p w14:paraId="5F5964A6" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>(för att spara sperma/DNA tas 4 tops, 2 stycken fuktade från läppar, 2 stycken från munhålan, tops-påsar C)</w:t>
+              <w:t xml:space="preserve">(för att spara sperma/DNA tas 4 tops, 2 stycken fuktade från läppar, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2 stycken från munhålan, tops-påsar C)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A65E6A" w14:paraId="3E4336EF" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="5B1FFF21" w14:textId="77777777" w:rsidTr="00370D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42C4F811" w14:textId="77777777" w:rsidR="00A65E6A" w:rsidRPr="00AB57D5" w:rsidRDefault="00A65E6A" w:rsidP="00780CE5">
+          <w:p w14:paraId="092CF5B4" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="196D7A0C" w14:textId="5360EC7B" w:rsidR="00A65E6A" w:rsidRPr="00191479" w:rsidRDefault="00191479" w:rsidP="00191479">
+          <w:p w14:paraId="1CDAB31D" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00191479" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Klamydia/Gonokock</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (PCR)</w:t>
+              <w:t>Klamydia/Gonokock (PCR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17EFD7FB" w14:textId="77777777" w:rsidR="00A65E6A" w:rsidRDefault="00A65E6A" w:rsidP="00780CE5">
+          <w:p w14:paraId="0D162645" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="673D85CF" w14:textId="2F20703E" w:rsidR="00A65E6A" w:rsidRDefault="00905B9A" w:rsidP="00780CE5">
+          <w:p w14:paraId="25C6EA87" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Bakt lab</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE26E2" w14:paraId="63E9558E" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="0E74EDBE" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="692A6EEC" w14:textId="77777777" w:rsidR="00CE26E2" w:rsidRPr="00AB57D5" w:rsidRDefault="00CE26E2" w:rsidP="00CE26E2">
+          <w:p w14:paraId="758B76C4" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC8C98F" w14:textId="46BC5388" w:rsidR="00CE26E2" w:rsidRDefault="00CE26E2" w:rsidP="00CE26E2">
+          <w:p w14:paraId="02583EFC" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00905B9A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(läk – tryck och rotera pinnen mot bakre svalgväggen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D2A8F" w14:paraId="3E202835" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="6C9578E4" w14:textId="77777777" w:rsidTr="00370D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="472BFFE6" w14:textId="77777777" w:rsidR="002D2A8F" w:rsidRPr="00AB57D5" w:rsidRDefault="002D2A8F" w:rsidP="00780CE5">
+          <w:p w14:paraId="36D13B3D" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9851FE" w14:textId="77777777" w:rsidR="002D2A8F" w:rsidRDefault="002D2A8F" w:rsidP="008B082A">
+          <w:p w14:paraId="13DA59E5" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Snytprov</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E2C435C" w14:textId="3A409733" w:rsidR="002D2A8F" w:rsidRDefault="002D2A8F" w:rsidP="00780CE5">
+          <w:p w14:paraId="3AB76BA7" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B082A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(läk – kraftig snytning i steril kompress)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
               <w:t>Använd överbliven tops-påse</w:t>
             </w:r>
-            <w:r w:rsidR="007A4BBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2320D88C" w14:textId="422F5C2C" w:rsidR="002D2A8F" w:rsidRDefault="002D2A8F" w:rsidP="00780CE5">
+          <w:p w14:paraId="29A9A7C2" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Polisen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE26E2" w14:paraId="278603B8" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="56D86AFA" w14:textId="77777777" w:rsidTr="00370D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="483E630D" w14:textId="6BDD51E4" w:rsidR="00CE26E2" w:rsidRPr="00AB57D5" w:rsidRDefault="00CE5676" w:rsidP="00780CE5">
+          <w:p w14:paraId="3D4BC49B" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB57D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nagelprov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6ACBCE" w14:textId="0AF366E2" w:rsidR="00CE26E2" w:rsidRPr="00CE5676" w:rsidRDefault="00CE5676" w:rsidP="00CE5676">
+          <w:p w14:paraId="1EC238DD" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00CE5676" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Tops enl NCK-guide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48196EC2" w14:textId="1EC384A5" w:rsidR="00CE26E2" w:rsidRDefault="0040247C" w:rsidP="00780CE5">
+          <w:p w14:paraId="1C0C45DD" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Finns i lådan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12BAE8EA" w14:textId="5DCDAA8E" w:rsidR="00CE26E2" w:rsidRDefault="0040247C" w:rsidP="00780CE5">
+          <w:p w14:paraId="1DE0DF04" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Polisen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7C6B" w14:paraId="7C0127D3" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="369FD473" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3100954D" w14:textId="77777777" w:rsidR="006A7C6B" w:rsidRPr="00AB57D5" w:rsidRDefault="006A7C6B" w:rsidP="00780CE5">
+          <w:p w14:paraId="478CE072" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4367B114" w14:textId="1ED05B05" w:rsidR="006A7C6B" w:rsidRDefault="006A7C6B" w:rsidP="006A7C6B">
+          <w:p w14:paraId="028B5746" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7C6B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(för att säkra blod/sekret/vävnadsrester tas fuktad spetsig tops, en vardera finger, dra över nagelband och under nagel. 5 stycken tops läggs i påsen för höger hand och 5 stycken i påsen för vänster hand, tops-påsar E)</w:t>
             </w:r>
-            <w:r w:rsidR="007A4BBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021187E" w14:paraId="7F60D838" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="7ACAF43D" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DAFFC35" w14:textId="0C391F59" w:rsidR="0021187E" w:rsidRPr="00AB57D5" w:rsidRDefault="0021187E" w:rsidP="00780CE5">
+          <w:p w14:paraId="2CA60637" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB57D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Övrigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC5A5BC" w14:textId="77777777" w:rsidR="0021187E" w:rsidRPr="0021187E" w:rsidRDefault="0021187E" w:rsidP="00407B25">
+          <w:p w14:paraId="78492C91" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="0021187E" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">BT, puls, temp, längd och vikt </w:t>
             </w:r>
             <w:r w:rsidRPr="0021187E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(registrera i akutjournalen som vanligt)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C73FF4E" w14:textId="77777777" w:rsidR="0021187E" w:rsidRDefault="0021187E" w:rsidP="00407B25">
+          <w:p w14:paraId="2A3FA68C" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Trosor läggs i angiven påse i lådan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D249479" w14:textId="5ADB8D62" w:rsidR="0021187E" w:rsidRDefault="0021187E" w:rsidP="00407B25">
+          <w:p w14:paraId="66E503AD" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Övriga kläder (med eventuella besudlingar läggs i papperspåse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040247C" w14:paraId="3B95AFF0" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="07216BFD" w14:textId="77777777" w:rsidTr="00370D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4153DCB2" w14:textId="1D7E2AB5" w:rsidR="000E547D" w:rsidRPr="00AB57D5" w:rsidRDefault="000E547D" w:rsidP="00780CE5">
+          <w:p w14:paraId="5708B3AE" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49467859" w14:textId="77777777" w:rsidR="000E547D" w:rsidRDefault="000E547D" w:rsidP="00780CE5">
+          <w:p w14:paraId="03E20D3B" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F83C673" w14:textId="77777777" w:rsidR="000E547D" w:rsidRDefault="000E547D" w:rsidP="00780CE5">
+          <w:p w14:paraId="12223CF2" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:tcW w:w="2139" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D60F4A1" w14:textId="77777777" w:rsidR="000E547D" w:rsidRDefault="000E547D" w:rsidP="00780CE5">
+          <w:p w14:paraId="4688BF58" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040247C" w14:paraId="37EB264E" w14:textId="77777777" w:rsidTr="000C5960">
+    </w:tbl>
+    <w:p w14:paraId="261E8B7A" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="9227" w:type="dxa"/>
+        <w:tblInd w:w="992" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="3012"/>
+        <w:gridCol w:w="1916"/>
+        <w:gridCol w:w="2139"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00370D10" w14:paraId="6A82D4AB" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="788B4FF1" w14:textId="5FEF0C79" w:rsidR="000E547D" w:rsidRPr="00AB57D5" w:rsidRDefault="00EF5B44" w:rsidP="00780CE5">
+          <w:p w14:paraId="2838744C" w14:textId="60513301" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB57D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Vaginalprov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1386D4E1" w14:textId="3EB3DB03" w:rsidR="000E547D" w:rsidRPr="008739DA" w:rsidRDefault="003B20DC" w:rsidP="008739DA">
+          <w:p w14:paraId="18D2419B" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="008739DA" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008739DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Tops enl NCK-guid</w:t>
-[...5 lines deleted...]
-              <w:t>e</w:t>
+              <w:t>Tops enl NCK-guide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36A166D3" w14:textId="2986813A" w:rsidR="000E547D" w:rsidRDefault="008739DA" w:rsidP="00780CE5">
+          <w:p w14:paraId="552BA169" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Finns i lådan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68F27122" w14:textId="4C3543EC" w:rsidR="000E547D" w:rsidRDefault="008739DA" w:rsidP="00780CE5">
+          <w:p w14:paraId="05DC2BA4" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Polisen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00745E0D" w14:paraId="0A96F00B" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="76D7FAD4" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18601570" w14:textId="77777777" w:rsidR="00745E0D" w:rsidRPr="00AB57D5" w:rsidRDefault="00745E0D" w:rsidP="00780CE5">
+          <w:p w14:paraId="382596C3" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="451D2811" w14:textId="0C60C5B3" w:rsidR="00745E0D" w:rsidRDefault="00745E0D" w:rsidP="00745E0D">
+          <w:p w14:paraId="15158D3C" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00780CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(för att säkra sperma/DNA, 2 tops vardera från introitus, cervix, bakre fornix, annat ställe till exempel perineum, tops-påsar G)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00745E0D" w14:paraId="151D72C1" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="78735255" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D283B4" w14:textId="77777777" w:rsidR="00745E0D" w:rsidRPr="00AB57D5" w:rsidRDefault="00745E0D" w:rsidP="00780CE5">
+          <w:p w14:paraId="56BE9485" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54133973" w14:textId="5AFAF832" w:rsidR="00745E0D" w:rsidRPr="008739DA" w:rsidRDefault="00535B18" w:rsidP="00535B18">
+          <w:p w14:paraId="685495BE" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="008739DA" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Klamydia/Gonokock/PCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="008FDF4D" w14:textId="77777777" w:rsidR="00745E0D" w:rsidRDefault="00745E0D" w:rsidP="00780CE5">
+          <w:p w14:paraId="10019BA7" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A763D61" w14:textId="2B7EE831" w:rsidR="00745E0D" w:rsidRDefault="00535B18" w:rsidP="00780CE5">
+          <w:p w14:paraId="28BD1249" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Bakt lab</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42A1F" w14:paraId="309FDB65" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="49202BDE" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6487C77E" w14:textId="77777777" w:rsidR="00E42A1F" w:rsidRPr="00AB57D5" w:rsidRDefault="00E42A1F" w:rsidP="00780CE5">
+          <w:p w14:paraId="7B2A8295" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="700CA842" w14:textId="4672FADD" w:rsidR="00E42A1F" w:rsidRPr="00E42A1F" w:rsidRDefault="00E42A1F" w:rsidP="00E42A1F">
+          <w:p w14:paraId="28E08A23" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00E42A1F" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E42A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(tryck och rotera pinnen mot vaginalväggen några centimeter innanför introitus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42A1F" w14:paraId="51D70DD6" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="5629E8B5" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB23980" w14:textId="77777777" w:rsidR="00E42A1F" w:rsidRPr="00AB57D5" w:rsidRDefault="00E42A1F" w:rsidP="00780CE5">
+          <w:p w14:paraId="723FC49A" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="52F310C4" w14:textId="13CD9ACD" w:rsidR="00E42A1F" w:rsidRPr="00E42A1F" w:rsidRDefault="00E42A1F" w:rsidP="00E42A1F">
+          <w:p w14:paraId="136649CD" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00E42A1F" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E42A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Direktmikroskopering, spermier? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42A1F" w14:paraId="2198D087" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="5ABB520A" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434D9C58" w14:textId="77777777" w:rsidR="00E42A1F" w:rsidRPr="00AB57D5" w:rsidRDefault="00E42A1F" w:rsidP="00780CE5">
+          <w:p w14:paraId="20D13A2D" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0F789FD8" w14:textId="00D80105" w:rsidR="00E42A1F" w:rsidRPr="00E42A1F" w:rsidRDefault="00E42A1F" w:rsidP="00245EFB">
+          <w:p w14:paraId="15B1A2B2" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00E42A1F" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Kam/</w:t>
+              <w:t xml:space="preserve">Kam/tejpfolie från mons pubis/vulva, annat ställe </w:t>
             </w:r>
-            <w:r w:rsidR="00245EFB">
-[...5 lines deleted...]
-            <w:r w:rsidR="00245EFB" w:rsidRPr="00245EFB">
+            <w:r w:rsidRPr="00245EFB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(tops-påse A alt H)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42A1F" w14:paraId="6994ADE4" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="3B48977D" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16896F3F" w14:textId="2A20DC79" w:rsidR="00E42A1F" w:rsidRPr="00AB57D5" w:rsidRDefault="00172886" w:rsidP="00780CE5">
+          <w:p w14:paraId="5F473F7E" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB57D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Analprov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="317D7963" w14:textId="63EB4F17" w:rsidR="00E42A1F" w:rsidRPr="008739DA" w:rsidRDefault="00172886" w:rsidP="00172886">
+          <w:p w14:paraId="4B5BBA43" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="008739DA" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Tops enl NCK-guide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35A698F7" w14:textId="056C01B0" w:rsidR="00E42A1F" w:rsidRDefault="00172886" w:rsidP="00780CE5">
+          <w:p w14:paraId="19056EFD" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Finns i lådan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="534718F1" w14:textId="2EC7AE96" w:rsidR="00E42A1F" w:rsidRDefault="002B4942" w:rsidP="00780CE5">
+          <w:p w14:paraId="007FA0CD" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Polisen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC279A" w14:paraId="09FE1AB6" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="66D6DAC9" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11B55872" w14:textId="77777777" w:rsidR="00FC279A" w:rsidRPr="00AB57D5" w:rsidRDefault="00FC279A" w:rsidP="00780CE5">
+          <w:p w14:paraId="6AE86708" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="64F79AE4" w14:textId="62D1F564" w:rsidR="00FC279A" w:rsidRPr="00FC279A" w:rsidRDefault="00FC279A" w:rsidP="00FC279A">
+          <w:p w14:paraId="70C5944A" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00FC279A" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC279A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(för att säkra sperma/DNA tas 4 fuktade tops, 2 stycken från ändtarmsmynning och 2 stycken längre upp i rektum, tops-påsar I)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC279A" w14:paraId="67AB7F8E" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="3F24BC1E" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6F97F6" w14:textId="77777777" w:rsidR="00FC279A" w:rsidRPr="00AB57D5" w:rsidRDefault="00FC279A" w:rsidP="00FC279A">
+          <w:p w14:paraId="5B942D41" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76255D61" w14:textId="66A5F0EA" w:rsidR="00FC279A" w:rsidRPr="008739DA" w:rsidRDefault="00FC279A" w:rsidP="00FC279A">
+          <w:p w14:paraId="5E990774" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="008739DA" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Klamydia/Gonokock/PCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="127C481B" w14:textId="77777777" w:rsidR="00FC279A" w:rsidRDefault="00FC279A" w:rsidP="00FC279A">
+          <w:p w14:paraId="2FBFDC1C" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44E6DCA5" w14:textId="218D847E" w:rsidR="00FC279A" w:rsidRDefault="00FC279A" w:rsidP="00FC279A">
+          <w:p w14:paraId="6E6BF862" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Bakt lab</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47AD4" w14:paraId="3A2A5E46" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="108D9D09" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="532948F7" w14:textId="18D12263" w:rsidR="00F47AD4" w:rsidRPr="00AB57D5" w:rsidRDefault="00F47AD4" w:rsidP="00FC279A">
+          <w:p w14:paraId="7F518FC1" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6E728377" w14:textId="5ACF9D44" w:rsidR="00F47AD4" w:rsidRPr="00F47AD4" w:rsidRDefault="00F47AD4" w:rsidP="00F47AD4">
+          <w:p w14:paraId="7704DC8A" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00F47AD4" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(pinnen ska föras innanför sfinktern och tryckas och roteras mot slemhinnan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0070700B" w14:paraId="1D7176D3" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="1F413EA0" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0BF638" w14:textId="77777777" w:rsidR="0070700B" w:rsidRPr="00AB57D5" w:rsidRDefault="0070700B" w:rsidP="00FC279A">
+          <w:p w14:paraId="23CE2256" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF1A46D" w14:textId="00B15BF3" w:rsidR="0070700B" w:rsidRPr="00F47AD4" w:rsidRDefault="00F47AD4" w:rsidP="00F47AD4">
+          <w:p w14:paraId="3607FC55" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00F47AD4" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Proktoskopi</w:t>
+              <w:t xml:space="preserve">Proktoskopi </w:t>
             </w:r>
-            <w:r w:rsidR="0016673A">
-[...5 lines deleted...]
-            <w:r w:rsidR="0016673A" w:rsidRPr="0016673A">
+            <w:r w:rsidRPr="0016673A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(vid behov)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="403DBA85" w14:textId="77777777" w:rsidR="0070700B" w:rsidRDefault="0070700B" w:rsidP="00FC279A">
+          <w:p w14:paraId="6B682078" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2960C0" w14:textId="77777777" w:rsidR="0070700B" w:rsidRDefault="0070700B" w:rsidP="00FC279A">
+          <w:p w14:paraId="14B28266" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0070700B" w14:paraId="171456B0" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="545B8ACE" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F64B291" w14:textId="77777777" w:rsidR="0070700B" w:rsidRPr="00AB57D5" w:rsidRDefault="0070700B" w:rsidP="00FC279A">
+          <w:p w14:paraId="250C431D" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AB57D5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45233F6A" w14:textId="77777777" w:rsidR="0070700B" w:rsidRDefault="0070700B" w:rsidP="00FC279A">
+          <w:p w14:paraId="627771D8" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74449E12" w14:textId="77777777" w:rsidR="0070700B" w:rsidRDefault="0070700B" w:rsidP="00FC279A">
+          <w:p w14:paraId="1B576228" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07710D35" w14:textId="77777777" w:rsidR="0070700B" w:rsidRDefault="0070700B" w:rsidP="00FC279A">
+          <w:p w14:paraId="025D6796" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0FBC" w14:paraId="56DAB133" w14:textId="77777777" w:rsidTr="000C5960">
+      <w:tr w:rsidR="00370D10" w14:paraId="0276E18F" w14:textId="77777777" w:rsidTr="00701EDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="264BBEF6" w14:textId="77777777" w:rsidR="003A0FBC" w:rsidRDefault="003A0FBC" w:rsidP="00F40016">
+          <w:p w14:paraId="56E8EC36" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB57D5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Resterande kroppsundersöknig</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AE29FDE" w14:textId="7CD2B003" w:rsidR="003A0FBC" w:rsidRPr="0016673A" w:rsidRDefault="003A0FBC" w:rsidP="00F40016">
+          <w:p w14:paraId="40BAA943" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="0016673A" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Efter behov och anamnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="70F6C4FE" w14:textId="77777777" w:rsidR="003A0FBC" w:rsidRDefault="003A0FBC" w:rsidP="0058519D">
+          <w:p w14:paraId="53FC3A6B" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Tops enl NCK-guide</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45F02BAD" w14:textId="1F2BEF45" w:rsidR="003A0FBC" w:rsidRPr="00780CE5" w:rsidRDefault="003A0FBC" w:rsidP="003A0FBC">
+          <w:p w14:paraId="0E59F4DD" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00780CE5" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00780CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">För att säkra sperma/DNA tas 2 fuktade tops från vardera ställe. Om yta större än 5 x 5 cm, tag fler tops. </w:t>
             </w:r>
             <w:r w:rsidRPr="00780CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:br/>
               <w:t>Tops-påse B (Huvud/hals,) tops-påse D (Bröstkorg, rygg och buk), tops-påse E (armar och händer)</w:t>
             </w:r>
             <w:r w:rsidRPr="00780CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00780CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>tops-påse F (skinkor, ben och fötter)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B549BD" w14:textId="77777777" w:rsidR="003A0FBC" w:rsidRDefault="003A0FBC" w:rsidP="00FC279A">
+          <w:p w14:paraId="2C137B88" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00701EDE">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E817CC2" w14:textId="2CA727F5" w:rsidR="003D1466" w:rsidRPr="00780CE5" w:rsidRDefault="003D1466" w:rsidP="00780CE5">
+    <w:p w14:paraId="25B7D390" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00780CE5" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1550ACE7" w14:textId="7B91CD0D" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00780CE5">
+    <w:p w14:paraId="183C0007" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Att tänka på</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5305D436" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="50D9C650" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC6BE8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Utskrivna foton till journalhandling.</w:t>
+        <w:t xml:space="preserve">Kamera med foto/minneskort läggs till sekretariatet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AB0199" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="4D99C6A0" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccin mot hepatit B givits, vid behov kan det hämtas på Infektionskliniken. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3869063A" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="1F65C09E" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Akut-p-piller givits.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3020A907" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="1D9B34BC" w14:textId="334E54DF" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sjuksköterska/undersköterska som deltagit vid undersökning har skrivit sitt namn </w:t>
-[...6 lines deleted...]
-        <w:t>i NCK-guiden, sid 3.</w:t>
+        <w:t>Sjuksköterska/undersköterska som deltagit vid undersökning har skrivit sitt namn i NCK-guiden, sid 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70012FBB" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="6642C0C6" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tagit emot blankett ”Begäran av undersökning” av polisen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78910FFE" w14:textId="13779230" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="29EA59C7" w14:textId="682FDC38" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Fyllt i och kopierat vit blankett ”Kriminaltekniska spår och prover”, finns i lådan.</w:t>
       </w:r>
-      <w:r w:rsidR="00547624">
+      <w:r w:rsidR="00246282">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Lämnas till polisen. Kopia till journalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E189A5" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="1E82E5B6" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Lämnat broschyr ”Vad händer sedan” till patienten, finns under ”Patientinformation”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446A2262" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="1EB3365C" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Spårsäkringssatsen sparas på akuten/gyn-mottagningen tills polisen hämtar den.</w:t>
+        <w:t xml:space="preserve">Spårsäkringssatsen sparas på </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gyn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC6BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>akuten/gynmottagningen tills polisen hämtar den.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> För långtidsförvaring – lämnas till gynmottagningen nästkommande vardag. Kan förvaras i rumstemperatur till dess.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B5E039" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="5C392696" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Diktera i journalen utifrån NCK-guiden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A67B449" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="178A270E" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Journalkopia till uppföljande barnmorskor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777C3C98" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="2A090068" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dikterat anmälan till socialtjänsten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742D7898" w14:textId="17AF3FC6" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="366151BA" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dikterat remiss för kontakt med kurator/barnklinikens psykosociala team enligt mall </w:t>
       </w:r>
-      <w:r w:rsidR="00547624">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:br/>
         <w:t>bilaga 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1692D3C3" w14:textId="77777777" w:rsidR="003D1466" w:rsidRPr="00AC6BE8" w:rsidRDefault="003D1466" w:rsidP="00CB547B">
+    <w:p w14:paraId="4E890C09" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00AC6BE8" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Planering för återbesök på gyn-mottagningen.</w:t>
+        <w:t>Planering för återbesök på gynmottagningen.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00780CE5" w:rsidRDefault="00536A5A" w:rsidP="00780CE5">
+    <w:p w14:paraId="7A9F8956" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00780CE5" w:rsidRDefault="00370D10" w:rsidP="00370D10">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00780CE5" w:rsidSect="003D1466">
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="005D52C1" w:rsidRDefault="00536A5A" w:rsidP="005D52C1"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="005D52C1" w:rsidSect="003D1466">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E13DF3A" w14:textId="77777777" w:rsidR="00632103" w:rsidRDefault="00632103">
+    <w:p w14:paraId="485CD85A" w14:textId="77777777" w:rsidR="00636CBE" w:rsidRDefault="00636CBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3589E705" w14:textId="77777777" w:rsidR="00632103" w:rsidRDefault="00632103">
+    <w:p w14:paraId="5F336231" w14:textId="77777777" w:rsidR="00636CBE" w:rsidRDefault="00636CBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26084DEC" w14:textId="77777777" w:rsidR="00632103" w:rsidRDefault="00632103">
+    <w:p w14:paraId="40B1DEE0" w14:textId="77777777" w:rsidR="00636CBE" w:rsidRDefault="00636CBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AC561D1" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5146342A" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1429724941"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="3A9B2385" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00EC0A68" w:rsidRDefault="00370D10" w:rsidP="00EC0A68">
+        <w:pPr>
+          <w:pStyle w:val="Sidfot"/>
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BC276E7" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00FB2F0F">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:left="6237" w:hanging="141"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="741E63B4" wp14:editId="4CE3EAAC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4388307</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-27355</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1897920" cy="384860"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1244469397" name="Bildobjekt 1244469397">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1953671" cy="396165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2877,52 +3061,52 @@
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="27" name="Bildobjekt 27">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2956,73 +3140,405 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FE22587" w14:textId="77777777" w:rsidR="00632103" w:rsidRDefault="00632103"/>
+    <w:p w14:paraId="12356F2F" w14:textId="77777777" w:rsidR="00636CBE" w:rsidRDefault="00636CBE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="080B00C7" w14:textId="77777777" w:rsidR="00632103" w:rsidRDefault="00632103">
+    <w:p w14:paraId="720F815F" w14:textId="77777777" w:rsidR="00636CBE" w:rsidRDefault="00636CBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="38EC6904" w14:textId="77777777" w:rsidR="00632103" w:rsidRDefault="00632103">
+    <w:p w14:paraId="3C47AB48" w14:textId="77777777" w:rsidR="00636CBE" w:rsidRDefault="00636CBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64E58E45" w14:textId="77777777" w:rsidR="00370D10" w:rsidRPr="00DA65C4" w:rsidRDefault="00370D10" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EB09BB5" wp14:editId="18524E37">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1192005239" name="Textruta 1192005239"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="293BA768" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3EB09BB5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1192005239" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251677697;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="293BA768" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C681DAD" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10" w:rsidP="00413A60">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0" w:right="567"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="288F5731" wp14:editId="1E10CA05">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-65405</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1448183465" name="Textruta 1448183465"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2DBE3256" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="288F5731" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1448183465" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251676673;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="2DBE3256" w14:textId="77777777" w:rsidR="00370D10" w:rsidRDefault="00370D10">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0522E5C8" wp14:editId="26D5D378">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>17744</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>198873</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="216408"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="120589416" name="Bildobjekt 120589416">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="8" name="Bild 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="216408"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3066,85 +3582,85 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3189,51 +3705,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -3310,51 +3826,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6441,207 +6957,211 @@
   <w:num w:numId="22" w16cid:durableId="1686517203">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1989898715">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1022558612">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="939218989">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="360517702">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="796334406">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="609824945">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00013608"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000727B3"/>
     <w:rsid w:val="000778E9"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C5960"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E547D"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="001514F8"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="0016673A"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00170AEE"/>
     <w:rsid w:val="00172886"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001834A6"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00191479"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="002067E6"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="0021187E"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0022198F"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00245EFB"/>
+    <w:rsid w:val="00246282"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="0028148D"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B4942"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D0E8C"/>
     <w:rsid w:val="002D2A8F"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003177DB"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="00370D10"/>
     <w:rsid w:val="003711A0"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397756"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A0FBC"/>
     <w:rsid w:val="003A6FA7"/>
     <w:rsid w:val="003B20DC"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D1466"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E1E4C"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="0040247C"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00407B25"/>
@@ -6681,63 +7201,65 @@
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00547624"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="0058519D"/>
     <w:rsid w:val="00591949"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D52C1"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F0211"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00632103"/>
+    <w:rsid w:val="00636CBE"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006817A6"/>
     <w:rsid w:val="00683104"/>
     <w:rsid w:val="00683B6B"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006A7C6B"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="0070700B"/>
@@ -6799,50 +7321,51 @@
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00904232"/>
     <w:rsid w:val="00905B9A"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1BEF"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009D7499"/>
     <w:rsid w:val="009D7F0F"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A367E4"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A629C5"/>
     <w:rsid w:val="00A65E6A"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
@@ -6922,131 +7445,133 @@
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D24A51"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E4023D"/>
     <w:rsid w:val="00E42A1F"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E77313"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF5B44"/>
     <w:rsid w:val="00F016A8"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F40016"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F47AD4"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F74192"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB3182"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC279A"/>
     <w:rsid w:val="00FD1358"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF34D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9416,51 +9941,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9488,58 +10013,66 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
@@ -9828,71 +10361,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>637</Words>
-  <Characters>3643</Characters>
+  <Words>661</Words>
+  <Characters>3775</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>188</Lines>
+  <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sexuellt övergrepp - bilaga D - Checklista</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4272</CharactersWithSpaces>
+  <CharactersWithSpaces>4336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Sexuellt övergrepp - bilaga D - Checklista</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>78</revision>
+  <revision>83</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>