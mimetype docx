--- v0 (2026-01-09)
+++ v1 (2026-08-25)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1365081A" w14:textId="77777777" w:rsidR="00100EA2" w:rsidRDefault="00100EA2" w:rsidP="00100EA2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00100EA2" w:rsidSect="00100EA2">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="25F48199" w14:textId="77777777" w:rsidR="00100EA2" w:rsidRPr="00DC35F9" w:rsidRDefault="00100EA2" w:rsidP="00100EA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -191,59 +191,61 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>16872</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -281,59 +283,61 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>16872</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_1314629194"/>
       <w:bookmarkStart w:id="8" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
@@ -361,1149 +365,1000 @@
           </w:pPr>
           <w:r>
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5670AB6F" w14:textId="20CD8D13" w:rsidR="006016E4" w:rsidRPr="006016E4" w:rsidRDefault="00100EA2">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3B6DB2D7" w14:textId="3C345C3A" w:rsidR="006016E4" w:rsidRDefault="00904B22">
+        <w:p w14:paraId="3B6DB2D7" w14:textId="3E800121" w:rsidR="006016E4" w:rsidRDefault="006016E4">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc190240426" w:history="1">
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Revidering i denna version</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc190240426 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r w:rsidR="00F35FC1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A72C30F" w14:textId="3250FF4E" w:rsidR="006016E4" w:rsidRDefault="00904B22">
+        <w:p w14:paraId="7A72C30F" w14:textId="63AA853A" w:rsidR="006016E4" w:rsidRDefault="006016E4">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc190240427" w:history="1">
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Diagnoser och åtgärdskoder</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc190240427 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r w:rsidR="00F35FC1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1FB2184D" w14:textId="24AB7C29" w:rsidR="006016E4" w:rsidRDefault="00904B22">
+        <w:p w14:paraId="1FB2184D" w14:textId="04924B52" w:rsidR="006016E4" w:rsidRDefault="006016E4">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc190240428" w:history="1">
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Allmänt</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc190240428 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r w:rsidR="00F35FC1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E5B1393" w14:textId="2B4CE779" w:rsidR="006016E4" w:rsidRDefault="00904B22">
+        <w:p w14:paraId="0E5B1393" w14:textId="35E38F27" w:rsidR="006016E4" w:rsidRDefault="006016E4">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc190240429" w:history="1">
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc190240429 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r w:rsidR="00F35FC1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="570A9A76" w14:textId="291D2583" w:rsidR="006016E4" w:rsidRDefault="00904B22">
+        <w:p w14:paraId="570A9A76" w14:textId="3665A7B6" w:rsidR="006016E4" w:rsidRDefault="006016E4">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc190240430" w:history="1">
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rhesusprofylax</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc190240430 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r w:rsidR="00F35FC1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4CD47337" w14:textId="2F1FCC7B" w:rsidR="006016E4" w:rsidRDefault="00904B22">
+        <w:p w14:paraId="4CD47337" w14:textId="498DDE43" w:rsidR="006016E4" w:rsidRDefault="006016E4">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc190240431" w:history="1">
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakteriell vaginos</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc190240431 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r w:rsidR="00F35FC1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D54D05D" w14:textId="4406E54A" w:rsidR="006016E4" w:rsidRDefault="00904B22">
+        <w:p w14:paraId="0D54D05D" w14:textId="75AE6D97" w:rsidR="006016E4" w:rsidRDefault="006016E4">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc190240432" w:history="1">
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Barnmorskeledd verksamhet - riktlinjer</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc190240432 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r w:rsidR="00F35FC1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09CA28ED" w14:textId="59FB9EA4" w:rsidR="006016E4" w:rsidRDefault="00904B22">
+        <w:p w14:paraId="09CA28ED" w14:textId="3E0E7D52" w:rsidR="006016E4" w:rsidRDefault="006016E4">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc190240433" w:history="1">
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning vid tidig medicinsk abort till och med vecka 10+0</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc190240433 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r w:rsidR="00F35FC1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B90B4DC" w14:textId="517D4887" w:rsidR="006016E4" w:rsidRDefault="00904B22">
+        <w:p w14:paraId="2B90B4DC" w14:textId="5C6136D3" w:rsidR="006016E4" w:rsidRDefault="006016E4">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc190240434" w:history="1">
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning medicinsk abort vecka 10+1 – vecka 12+0</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc190240434 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r w:rsidR="00F35FC1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69772E91" w14:textId="0F7A09BE" w:rsidR="006016E4" w:rsidRDefault="00904B22">
+        <w:p w14:paraId="69772E91" w14:textId="2C59C529" w:rsidR="006016E4" w:rsidRDefault="006016E4">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc190240435" w:history="1">
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning medicinsk abort vecka 12+1 – vecka 21+6</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc190240435 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r w:rsidR="00F35FC1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C4257EE" w14:textId="0F77261E" w:rsidR="006016E4" w:rsidRDefault="00904B22">
+        <w:p w14:paraId="1C4257EE" w14:textId="5570DF53" w:rsidR="006016E4" w:rsidRDefault="006016E4">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc190240436" w:history="1">
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vacuumaspiration</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> (Graviditetsvecka 7+0 till 12+0)</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc190240436 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r w:rsidR="00F35FC1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3834047A" w14:textId="76861055" w:rsidR="006016E4" w:rsidRDefault="00904B22">
+        <w:p w14:paraId="3834047A" w14:textId="7EF923C3" w:rsidR="006016E4" w:rsidRDefault="006016E4">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc190240437" w:history="1">
-            <w:r w:rsidR="006016E4" w:rsidRPr="00A809C3">
+            <w:r w:rsidRPr="00A809C3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Preventivmedel</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc190240437 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r w:rsidR="00F35FC1">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="006016E4">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="46D0EC39" w14:textId="3E9C8CF2" w:rsidR="00100EA2" w:rsidRDefault="00100EA2" w:rsidP="00100EA2">
           <w:pPr>
             <w:keepNext/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:right="0"/>
             <w:outlineLvl w:val="2"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkStart w:id="9" w:name="_Toc121142761" w:displacedByCustomXml="prev"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="12" w:name="_Toc121144116" w:displacedByCustomXml="prev"/>
+    <w:bookmarkStart w:id="9" w:name="_Toc121144116" w:displacedByCustomXml="prev"/>
+    <w:bookmarkStart w:id="10" w:name="_Toc121143631" w:displacedByCustomXml="prev"/>
+    <w:bookmarkStart w:id="11" w:name="_Toc121143491" w:displacedByCustomXml="prev"/>
+    <w:bookmarkStart w:id="12" w:name="_Toc121142761" w:displacedByCustomXml="prev"/>
     <w:p w14:paraId="58032CD5" w14:textId="77777777" w:rsidR="00100EA2" w:rsidRDefault="00100EA2" w:rsidP="00100EA2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00905933">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDBD753" w14:textId="77777777" w:rsidR="00100EA2" w:rsidRDefault="00100EA2" w:rsidP="00100EA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E04CDD" w14:textId="77777777" w:rsidR="00100EA2" w:rsidRPr="00061169" w:rsidRDefault="00100EA2" w:rsidP="00100EA2">
+    <w:p w14:paraId="272D8487" w14:textId="77777777" w:rsidR="00100333" w:rsidRDefault="00100EA2" w:rsidP="00100EA2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc190240426"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Revidering i denna version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="9"/>
-    </w:p>
-[...154 lines deleted...]
-        <w:t>Ändring i vilka patienter som ska göra inneliggande abort</w:t>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="68E04CDD" w14:textId="564AD17C" w:rsidR="00100EA2" w:rsidRPr="00061169" w:rsidRDefault="00E61852" w:rsidP="00100333">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tillägg under avsnittet Lagstiftning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0493B392" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc11249929"/>
       <w:bookmarkStart w:id="15" w:name="_Toc256000001"/>
       <w:bookmarkStart w:id="16" w:name="_Toc256000014"/>
       <w:bookmarkStart w:id="17" w:name="_Toc256000027"/>
       <w:bookmarkStart w:id="18" w:name="_Toc256000040"/>
       <w:bookmarkStart w:id="19" w:name="_Toc256000053"/>
       <w:bookmarkStart w:id="20" w:name="_Toc121144117"/>
       <w:bookmarkStart w:id="21" w:name="_Toc190240427"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Diagnoser och åtgärdskoder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
@@ -1743,80 +1598,103 @@
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Hemabort</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC7F6FF" w14:textId="787A3702" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">LCH00 </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00061169">
-[...3 lines deleted...]
-        <w:t>Exeres med vakuumaspiration</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Exeres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med vakuumaspiration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315B6197" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2600" w:right="0" w:hanging="1608"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">LCH13 </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Exeres med vakuumaspiration vid inkomplett medicinsk/kirurgisk abort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exeres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med vakuumaspiration vid inkomplett medicinsk/kirurgisk abort</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BBA63D" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TLC00 </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Spiralinsättning</w:t>
@@ -1883,65 +1761,209 @@
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="2059E00B" w14:textId="5EBAA2F8" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="00495F2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Medicinsk abort genomförs i två steg. Förbehandling sker med tablett Mifepristone som är ett antiprogesteron och sedan behandlas med ett prostaglandin som ges vaginalt. Mifepristone blockerar gulkroppshormonreceptorer i endometriet och myometriet och leder till cervixuppmjukning, cervixdilatation samt embryoavstötning. Dessutom ökar Mifepristone myometriets känslighet för den myometriesammandragande effekt som prostaglandin har. Kombinationen Mifepristone + prostaglandin givet innan graviditetslängden överskridit 63 dagar = 9 veckor, leder i 95 % av fallen till fullständig abort. Vid</w:t>
+        <w:t xml:space="preserve">Medicinsk abort genomförs i två steg. Förbehandling sker med tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som är ett antiprogesteron och sedan behandlas med ett prostaglandin som ges vaginalt. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blockerar gulkroppshormonreceptorer i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>endometriet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>myometriet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och leder till cervixuppmjukning, cervixdilatation samt embryoavstötning. Dessutom ökar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>myometriets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> känslighet för den </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>myometriesammandragande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effekt som prostaglandin har. Kombinationen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + prostaglandin givet innan graviditetslängden överskridit 63 dagar = 9 veckor, leder i 95 % av fallen till fullständig abort. Vid</w:t>
       </w:r>
       <w:r w:rsidR="00495F2C" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> abort i</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> andra trimester förkortar Mifepristone i kombination med prostaglandin förloppet, jämfört med när enbart prostaglandin används.</w:t>
+        <w:t xml:space="preserve"> andra trimester förkortar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i kombination med prostaglandin förloppet, jämfört med när enbart prostaglandin används.</w:t>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="_Toc11249931"/>
       <w:bookmarkStart w:id="38" w:name="_Toc256000003"/>
       <w:bookmarkStart w:id="39" w:name="_Toc256000016"/>
       <w:bookmarkStart w:id="40" w:name="_Toc256000029"/>
       <w:bookmarkStart w:id="41" w:name="_Toc256000042"/>
       <w:bookmarkStart w:id="42" w:name="_Toc256000055"/>
       <w:bookmarkStart w:id="43" w:name="_Toc256000067"/>
       <w:bookmarkStart w:id="44" w:name="_Toc256000079"/>
       <w:bookmarkStart w:id="45" w:name="_Toc256000091"/>
       <w:bookmarkStart w:id="46" w:name="_Toc256000103"/>
       <w:bookmarkStart w:id="47" w:name="_Toc256000115"/>
       <w:bookmarkStart w:id="48" w:name="_Toc256000127"/>
       <w:bookmarkStart w:id="49" w:name="_Toc256000139"/>
     </w:p>
     <w:p w14:paraId="72BFB6AC" w14:textId="77777777" w:rsidR="00495F2C" w:rsidRPr="00061169" w:rsidRDefault="00495F2C" w:rsidP="00495F2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="CIDFont+F1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32F4D798" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
@@ -1953,51 +1975,51 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F1" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lagstiftning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
-    <w:p w14:paraId="75FFB4A3" w14:textId="730802C5" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
+    <w:p w14:paraId="2AF84601" w14:textId="77777777" w:rsidR="00D218DF" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Patienten</w:t>
       </w:r>
       <w:r w:rsidR="4996DC04" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan själv ta beslut om abort t</w:t>
       </w:r>
       <w:r w:rsidR="00C7060E" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2010,70 +2032,210 @@
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidR="00C7060E" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ecka </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>18+0</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F1" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">härefter krävs tillstånd från Socialstyrelsen. Socialstyrelsen ger inte tillstånd till abort om fostret kan överleva utanför den gravidas kropp. Därför räknas graviditetsvecka 21+6 som den sista tidpunkten för abort om fostret är friskt. Om patienten bär på foster med fosterskada som påverkar viabiliteten kan </w:t>
+        <w:t xml:space="preserve">härefter krävs tillstånd från Socialstyrelsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E98BC01" w14:textId="7997B112" w:rsidR="00D218DF" w:rsidRDefault="00D218DF" w:rsidP="635BE780">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rättsliga rådet sammanträder varje helgfri</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7196C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fredag, ansökan måste </w:t>
+      </w:r>
+      <w:r w:rsidR="00414774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vara inlämnad</w:t>
+      </w:r>
+      <w:r w:rsidR="00C75C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> senast </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C75C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C75C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14.00</w:t>
+      </w:r>
+      <w:r w:rsidR="00370FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dagen innan. Vid ärende som inte kan vänta till ordinarie sammanträde</w:t>
+      </w:r>
+      <w:r w:rsidR="0090064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001238C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kontaktas </w:t>
+      </w:r>
+      <w:r w:rsidR="0090064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rättsliga rådets kansli via Socialstyrelsens telefonväxel </w:t>
+      </w:r>
+      <w:r w:rsidR="00141B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>075-247 30 00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FFB4A3" w14:textId="11A268BC" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socialstyrelsen ger inte tillstånd till abort om fostret kan överleva utanför den gravidas kropp. Därför räknas graviditetsvecka 21+6 som den sista tidpunkten för abort om fostret är friskt. Om patienten bär på foster med fosterskada som påverkar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>viabiliteten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan </w:t>
       </w:r>
       <w:r w:rsidR="005E110E" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>vi</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> argumentera för att </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> argumentera för att fostret inte är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:t>viabelt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> även efter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">fostret inte är viabelt även efter vecka 21+6. Vid missbildningar som inte är förenliga med liv som exempelvis akrani finns inte denna övre gräns för abort. </w:t>
+        <w:t xml:space="preserve">vecka 21+6. Vid missbildningar som inte är förenliga med liv som exempelvis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>akrani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns inte denna övre gräns för abort. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC1C9EC" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="CIDFont+F2" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Anhörig tolk får inte förekomma vid legal abort.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E6C548D" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -2392,161 +2554,241 @@
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="02AF6A04" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Mot Mifepristone: Binjurebarkinsufficiens, långvarig kortisonbehandling.</w:t>
+        <w:t xml:space="preserve">Mot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Binjurebarkinsufficiens, långvarig kortisonbehandling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E82D12E" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mot prostaglandin: Överkänslighet mot prostaglandin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9F8E42" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Mot metoden: Ökad blödningsbenägenhet, Waranbehandling.</w:t>
+        <w:t xml:space="preserve">Mot metoden: Ökad blödningsbenägenhet, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Waranbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53213B77" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Försiktighet tillråds</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF314A1" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Med prostaglandin (gäller Cervagem men inte Cytotec) vid följande tillstånd:</w:t>
+        <w:t xml:space="preserve">Med prostaglandin (gäller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cervagem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> men inte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) vid följande tillstånd:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546B3A81" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Obstruktiv lungsjukdom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B054C9" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Vanerökande kvinnor över 35 år (risk för coronarspasm)</w:t>
+        <w:t xml:space="preserve">Vanerökande kvinnor över 35 år (risk för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>coronarspasm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B16866" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lever-/njurinsufficiens</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFF18E6" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
@@ -2569,85 +2811,115 @@
         <w:t>Ärrbildning i livmodern av sådan art att det finns risk för uterusruptur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346B1588" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="78" w:name="_Toc11249934"/>
       <w:bookmarkStart w:id="79" w:name="_Toc256000006"/>
       <w:bookmarkStart w:id="80" w:name="_Toc256000019"/>
       <w:bookmarkStart w:id="81" w:name="_Toc256000032"/>
       <w:bookmarkStart w:id="82" w:name="_Toc256000045"/>
       <w:bookmarkStart w:id="83" w:name="_Toc256000058"/>
       <w:bookmarkStart w:id="84" w:name="_Toc256000070"/>
       <w:bookmarkStart w:id="85" w:name="_Toc256000082"/>
       <w:bookmarkStart w:id="86" w:name="_Toc256000094"/>
       <w:bookmarkStart w:id="87" w:name="_Toc256000106"/>
       <w:bookmarkStart w:id="88" w:name="_Toc256000118"/>
       <w:bookmarkStart w:id="89" w:name="_Toc256000130"/>
       <w:bookmarkStart w:id="90" w:name="_Toc256000142"/>
       <w:bookmarkStart w:id="91" w:name="_Toc121144120"/>
       <w:bookmarkStart w:id="92" w:name="_Toc190240430"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Rhesusprofylax</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0B25E47E" w14:textId="5F00BB9F" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Blodgruppering tas på alla som är gravida mer än vecka 12+0. Vid medicinsk abort ska inte rhesus profylax ges till Rhesus-negativ kvinna med graviditet mindre än 12 veckor + 0 dagar</w:t>
+        <w:t xml:space="preserve">Blodgruppering tas på alla som är gravida mer än vecka 12+0. Vid medicinsk abort ska inte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rhesus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profylax ges till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rhesus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-negativ kvinna med graviditet mindre än 12 veckor + 0 dagar</w:t>
       </w:r>
       <w:r w:rsidR="5B8B4EB0" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BB6055" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="93" w:name="_Toc11249935"/>
       <w:bookmarkStart w:id="94" w:name="_Toc256000007"/>
       <w:bookmarkStart w:id="95" w:name="_Toc256000020"/>
       <w:bookmarkStart w:id="96" w:name="_Toc256000033"/>
       <w:bookmarkStart w:id="97" w:name="_Toc256000046"/>
       <w:bookmarkStart w:id="98" w:name="_Toc256000059"/>
       <w:bookmarkStart w:id="99" w:name="_Toc256000071"/>
       <w:bookmarkStart w:id="100" w:name="_Toc256000083"/>
       <w:bookmarkStart w:id="101" w:name="_Toc256000095"/>
       <w:bookmarkStart w:id="102" w:name="_Toc256000107"/>
@@ -2688,51 +2960,67 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Diagnos: pH över 4,5 i kombination med positivt snifftest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B33723" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Behandling sker alltid per oralt med Metronidazol 400 - 500 mg x 2 i 7 dagar.</w:t>
+        <w:t xml:space="preserve">Behandling sker alltid per oralt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Metronidazol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 400 - 500 mg x 2 i 7 dagar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E5701DF" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AEF9EC7" w14:textId="03D30F44" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="7C0C09D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3096,51 +3384,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Barnmorska som genomgått certifiering för abortrådgivning inklusive certifiering för ultraljudsdiagnostik kan självständigt handlägga abortsökande patienter för abortrådgivning. Följande patienter kan inte bokas för ett besök till barnmorska:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACB0424" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Patient som lider av någon interkurrent sjukdom (får inte ha några riskfaktorer vad gäller att genomföra abort).</w:t>
+        <w:t xml:space="preserve">Patient som lider av någon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>interkurrent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sjukdom (får inte ha några riskfaktorer vad gäller att genomföra abort).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596AC62C" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B0C594F" w14:textId="165F5C30" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="479F2179" w:rsidP="7C0C09D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Undantag </w:t>
@@ -3167,89 +3471,153 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> till barnmorska: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C641FF4" w14:textId="62A3DD96" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="5EE208DC" w:rsidP="7C0C09D7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Patient som </w:t>
       </w:r>
       <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>genomgått gastric bypass/gastric sleeve</w:t>
-      </w:r>
+        <w:t xml:space="preserve">genomgått </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gastric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bypass/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gastric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sleeve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7F48AAB3" w14:textId="1AC3F45F" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="76EEE613" w:rsidP="7C0C09D7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">atient som står på SSRI samt Elvanse </w:t>
+        <w:t xml:space="preserve">atient som står på SSRI samt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Elvanse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704171CE" w14:textId="0E04EC81" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="7DD84BA7" w:rsidP="7C0C09D7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patient som står på Levaxin </w:t>
+        <w:t xml:space="preserve">Patient som står på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Levaxin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B7D44A" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>Läkare med ultraljudsvana/dagbakjour ska konsulteras eller tillkallas av barnmorskan för en second opinion vid följande situationer:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C57D674" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
@@ -3393,101 +3761,133 @@
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
     </w:p>
     <w:p w14:paraId="5A9DFFE9" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Abortrådgivning inklusive gynundersökning med ultraljudsdatering, klamydiaodling, vaginosbedömning, eventuellt GCK prov och preventivmedelsrådgivning.</w:t>
+        <w:t xml:space="preserve">Abortrådgivning inklusive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gynundersökning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med ultraljudsdatering, klamydiaodling, vaginosbedömning, eventuellt GCK prov och preventivmedelsrådgivning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6F72A5" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ultraljudsdatering: Om ingen hinnsäck ses vid ultraljud och inga ultraljudsmässiga eller kliniska fynd talar för ektopisk graviditet eller spontan abort görs graviditetstest. Vid positivt graviditetstest fullföljs aborten utan fördröjning. Ta ett S-HCG i anslutning till abortens genomförande och ta ett nytt S-HCG en vecka senare (vid besök hos barnmorska eller på vårdcentral). Patienten ska få både muntlig och skriftlig information om den utökade uppföljningen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>Information om hur/var patienten kan nås måste finnas i journalen. Dagbakjouren bedömer svaren och tar ställning till om åtgärd behövs eller inte, och ansvarar för att patienten får denna information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208E1E74" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sedvanlig journalanteckning i ”Abortmallen” och läkemedelsordination i Melior.</w:t>
+        <w:t xml:space="preserve">Sedvanlig journalanteckning i ”Abortmallen” och läkemedelsordination i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0732FB05" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Riskbedömning, medicinskt och ur ett patientsäkerhetsperspektiv, till om hemabort är möjlig.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D4AF1B" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
@@ -3584,51 +3984,65 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienter som tidigare haft </w:t>
       </w:r>
       <w:r w:rsidR="7CC7A7C2" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">stora </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">blödningar </w:t>
       </w:r>
       <w:r w:rsidR="052B9C7E" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">(transfusionkrävande) </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="052B9C7E" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transfusionkrävande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="052B9C7E" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>i samband med abort/missfall/förlossning bör göra abort</w:t>
       </w:r>
       <w:r w:rsidR="1C6550EE" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> inneliggande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5888D71A" w14:textId="2CAC3543" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
@@ -3679,349 +4093,735 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienter som står på Fragmin ska göra abort inneliggande. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8D95DF" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Barnmorskan ordnar tider för Mifepristonebesök, Cytotecbesök samt efterkontroll och ger patienten muntlig och skriftlig patientinformation (finns särskild patientinformation).</w:t>
+        <w:t xml:space="preserve">Barnmorskan ordnar tider för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristonebesök</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotecbesök</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt efterkontroll och ger patienten muntlig och skriftlig patientinformation (finns särskild patientinformation).</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BB749C" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2296" w:right="0" w:hanging="1304"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Mifepristone-behandling</w:t>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-behandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13757465" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Senast vid 70 dagars graviditetslängd = 10 veckor + 0 dagar, helst tidigare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFEF380" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kontrollera att läkemedelsordination finns i Melior.</w:t>
+        <w:t xml:space="preserve">Kontrollera att läkemedelsordination finns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED040CE" w14:textId="2A1187E8" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>1 tablett Mifepristone 200 mg sväljs av patienten i närvaro av barnmorska. Särskild</w:t>
+        <w:t xml:space="preserve">1 tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200 mg sväljs av patienten i närvaro av barnmorska. Särskild</w:t>
       </w:r>
       <w:r w:rsidR="10FEF0AA" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>omvårdnadsjournal</w:t>
       </w:r>
       <w:r w:rsidR="6F1DF5E1" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i Melior</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="6F1DF5E1" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> används av denna för dokumentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3652E75E" w14:textId="4256CD69" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Upplys patienten om att både smärtor och blödning kan förekomma innan hen dag 2 eller 3 får Cytotecbehandling. Information om kontaktväg vid oväntat riklig blödning eller smärta. Patienten informeras om att vid kräkning inom en timme ska hen återkomma för att få en ny dos Mifepristone tillsammans med suppositorie Primperan eller munsö</w:t>
+        <w:t xml:space="preserve">Upplys patienten om att både smärtor och blödning kan förekomma innan hen dag 2 eller 3 får </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cytotecbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Information om kontaktväg vid oväntat riklig blödning eller smärta. Patienten informeras om att vid kräkning inom en timme ska hen återkomma för att få en ny dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tillsammans med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>suppositorie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Primperan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller munsö</w:t>
       </w:r>
       <w:r w:rsidR="1112E9C2" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>derfallande Ondansetron.</w:t>
+        <w:t xml:space="preserve">derfallande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondansetron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2582D465" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Cytotecbesök planeras på mottagning: Får med 2 tabletter 800 mg Brufen Retard + 1 g Paracetamol att ta 1 timme innan bokat Cytotec-besök (alternativt 2 tabletter Panocod vid överkänslighet för NSAID).</w:t>
+        <w:t>Cytotecbesök</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planeras på mottagning: Får med 2 tabletter 800 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brufen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Retard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + 1 g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att ta 1 timme innan bokat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-besök (alternativt 2 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Panocod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid överkänslighet för NSAID).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271AF8F7" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00061169">
-[...4 lines deleted...]
-        <w:t>Cytotecbehandling i hemmet: Ge läkemedel enligt sid 5 i PM + patientinfo.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotecbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i hemmet: Ge läkemedel enligt sid 5 i PM + patientinfo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051C98B4" w14:textId="76405AFC" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="7C0C09D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kontrollera att tid för återbesök till barnmorska är boka</w:t>
       </w:r>
       <w:r w:rsidR="00001AF3" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, alternativt att annan överenskommelse om graviditetstestkontroll finns, senast fyra veckor efter aborten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="351AD9C7" w14:textId="20C79B60" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="7C0C09D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="1304"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Cytotecbehandling på kvinnokliniken</w:t>
+        <w:t>Cytotecbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på kvinnokliniken</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62217D75" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Behandling med Cytotec ges 24 – 72 timmar efter Mifepristoneintag.</w:t>
+        <w:t xml:space="preserve">Behandling med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ges 24 – 72 timmar efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristoneintag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D6ED5C" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Vid ankomst: ska patienten en timme innan ha tagit 2 tabletter 800 mg Brufen Retard + 1 g Paracetamol, (alternativt 2 tabletter Panocod) om detta inte är gjort görs det nu.</w:t>
+        <w:t xml:space="preserve">Vid ankomst: ska patienten en timme innan ha tagit 2 tabletter 800 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brufen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Retard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + 1 g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (alternativt 2 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Panocod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) om detta inte är gjort görs det nu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055CC5EE" w14:textId="56CD50C4" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">4 tabletter Cytotec 0,2 mg ges vaginalt oavsett graviditetslängd, och patienten vilar en timme härefter. Efter tre timmar ges 2 tabletter Cytotec. Vaginalt eller per oralt om </w:t>
+        <w:t xml:space="preserve">4 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,2 mg ges vaginalt oavsett graviditetslängd, och patienten vilar en timme härefter. Efter tre timmar ges 2 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vaginalt eller per oralt om </w:t>
       </w:r>
       <w:r w:rsidR="0005522B" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>patienten</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> blöder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5321F754" w14:textId="1D712A55" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="0005522B" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
@@ -4052,116 +4852,208 @@
       </w:r>
       <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> efter ytterligare tre timmar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591A3060" w14:textId="6AF89341" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oavsett eventuell blödning efter Mifepristoneadministrationen ska patienten få Cytotec efter </w:t>
+        <w:t xml:space="preserve">Oavsett eventuell blödning efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mifepristoneadministrationen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska patienten få </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> efter </w:t>
       </w:r>
       <w:r w:rsidR="3B574B54" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 72 timmar, såvida inte aborten bedöms som fullständig.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBEAB10" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Smärtlindringsbehov och allmäntillstånd kontrolleras med jämna mellanrum, vid behov ges tablett Panocod/Paracetamol/Oxynorm 5 mg</w:t>
+        <w:t xml:space="preserve">Smärtlindringsbehov och allmäntillstånd kontrolleras med jämna mellanrum, vid behov ges tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Panocod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Oxynorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 mg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B57D00" w14:textId="047D0A37" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Vid illamående: Tablett Metoklo</w:t>
+        <w:t xml:space="preserve">Vid illamående: Tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Metoklo</w:t>
       </w:r>
       <w:r w:rsidR="4FBDB598" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pramid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00061169">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondansetron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="628929F6" w14:textId="22AD7F6D" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienten kvarstannar på enheten </w:t>
       </w:r>
       <w:r w:rsidR="7E74A253" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>4-6h</w:t>
       </w:r>
@@ -4204,73 +5096,98 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ringer och berättar om svaret så ska detta dokumenteras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180A6EFC" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63507E7B" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>Cytotecbehandling i hemmet</w:t>
+        <w:t>Cytotecbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i hemmet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="221112B9" w14:textId="573D4BB5" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Det är möjligt att erbjuda patienten att ta sina Cytotectabletter i hemmet. Förutsättningen för detta är att ansvarig barnmorska/läkare i varje enskilt fall gör en riskbedömning såväl ur ett medicinskt som ur ett patientsäkerhetsperspektiv. </w:t>
+        <w:t xml:space="preserve">Det är möjligt att erbjuda patienten att ta sina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotectabletter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i hemmet. Förutsättningen för detta är att ansvarig barnmorska/läkare i varje enskilt fall gör en riskbedömning såväl ur ett medicinskt som ur ett patientsäkerhetsperspektiv. </w:t>
       </w:r>
       <w:r w:rsidR="007764D7" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vi</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ska till exempel förvissa </w:t>
       </w:r>
       <w:r w:rsidR="007764D7" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oss</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4297,202 +5214,352 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Läkemedel till patient som genomför medicinsk abort i hemmet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40530BF6" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Patienter som avser att fullfölja medicinsk abort i hemmet behöver analgetika samt Cytotectabletter med hem. De får med sig mediciner för abortdagen samt dagen efter.</w:t>
+        <w:t xml:space="preserve">Patienter som avser att fullfölja medicinsk abort i hemmet behöver analgetika samt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotectabletter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med hem. De får med sig mediciner för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>abortdagen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt dagen efter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFEBF92" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tablett Paracetamol 500 mg, 2 x 3, 3 tabletter medskickas.</w:t>
+        <w:t xml:space="preserve">Tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 500 mg, 2 x 3, 3 tabletter medskickas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640830C2" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tablett Brufen 800 mg, 2 tabletter medskickas.</w:t>
+        <w:t xml:space="preserve">Tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brufen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 800 mg, 2 tabletter medskickas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294371D2" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kapsel OxyNorm 5 mg, 2 kapslar medskickas</w:t>
+        <w:t xml:space="preserve">Kapsel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>OxyNorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 mg, 2 kapslar medskickas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B725BFC" w14:textId="000C27C3" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">6 tabletter Cytotec 0,2 mg medskickas, 8 tabletter </w:t>
-      </w:r>
+        <w:t xml:space="preserve">6 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,2 mg medskickas, 8 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007764D7" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cytotec</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
       <w:r w:rsidR="007764D7" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>patienter</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> som är gravida 9+0 tom 10+0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3F8C18" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
+    <w:p w14:paraId="36BD5AF5" w14:textId="77777777" w:rsidR="00F35FC1" w:rsidRDefault="00F35FC1" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00061169">
-[...4 lines deleted...]
-        <w:t>Alternativ vid gastrit/salicylatöverkänslighet.</w:t>
+    </w:p>
+    <w:p w14:paraId="448C600E" w14:textId="77777777" w:rsidR="00F35FC1" w:rsidRDefault="00F35FC1" w:rsidP="009A2FE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3F8C18" w14:textId="195748B1" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Alternativ vid gastrit/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>salicylatöverkänslighet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59EE3B60" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Tablett Panocod, 2 x 4, 3 tabletter medskickas eller</w:t>
+        <w:t xml:space="preserve">Tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Panocod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 2 x 4, 3 tabletter medskickas eller</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2368B6BB" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Särskilt patientinformationsblad om läkemedel medskickas och uppföljningsätt bestäms</w:t>
       </w:r>
@@ -4614,73 +5681,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, ingen mer åtgärd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FED042" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Vid besvärande blödning: Kontakta dagjour för bedömning och ställningstagande till åtgärd.</w:t>
+        <w:t xml:space="preserve">Vid besvärande blödning: Kontakta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dagjour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för bedömning och ställningstagande till åtgärd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4788365D" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Endast vid riklig finns indikation för exeres. Den kliniska bilden är avgörande.</w:t>
+        <w:t xml:space="preserve">Endast vid riklig finns indikation för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>exeres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Den kliniska bilden är avgörande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71247B31" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-427"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="138" w:name="_Toc11249938"/>
       <w:bookmarkStart w:id="139" w:name="_Toc256000010"/>
       <w:bookmarkStart w:id="140" w:name="_Toc256000023"/>
       <w:bookmarkStart w:id="141" w:name="_Toc256000036"/>
       <w:bookmarkStart w:id="142" w:name="_Toc256000049"/>
       <w:bookmarkStart w:id="143" w:name="_Toc256000062"/>
       <w:bookmarkStart w:id="144" w:name="_Toc256000074"/>
       <w:bookmarkStart w:id="145" w:name="_Toc256000086"/>
       <w:bookmarkStart w:id="146" w:name="_Toc256000098"/>
       <w:bookmarkStart w:id="147" w:name="_Toc256000110"/>
       <w:bookmarkStart w:id="148" w:name="_Toc256000122"/>
       <w:bookmarkStart w:id="149" w:name="_Toc256000134"/>
       <w:bookmarkStart w:id="150" w:name="_Toc256000146"/>
       <w:bookmarkStart w:id="151" w:name="_Toc121144124"/>
       <w:bookmarkStart w:id="152" w:name="_Toc190240434"/>
@@ -4702,76 +5801,106 @@
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
     </w:p>
     <w:p w14:paraId="1F96F938" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Abortrådgivning inklusive ultraljudsdatering, gynundersökning, vaginos diagnostik, eventuellt GCK prov samt klamydiaodling.</w:t>
+        <w:t xml:space="preserve">Abortrådgivning inklusive ultraljudsdatering, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gynundersökning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, vaginos diagnostik, eventuellt GCK prov samt klamydiaodling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE39AE7" w14:textId="17C57553" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="4AA320FE" w:rsidP="635BE780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumentera i </w:t>
       </w:r>
       <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Abortmallen. Läkemedelsordination skrivs in direkt i Melior.</w:t>
+        <w:t xml:space="preserve">Abortmallen. Läkemedelsordination skrivs in direkt i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A2FE5" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBA8DA6" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Muntlig information och skriftlig (finns särskild för abort mellan vecka</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4817,358 +5946,647 @@
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Blodgruppering, Hb, blodtryck och hälsodeklaration. MRB-odling enligt riktlinjer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067371D1" w14:textId="3970A2D1" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Barnmorskan ordnar tider för Mifepristonebesök, Cytotecbesök samt vid behov efterkontroll och ger patienten muntlig och skriftlig patientinformation (finns särskild patientinformation).</w:t>
+        <w:t xml:space="preserve">Barnmorskan ordnar tider för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mifepristonebesök</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cytotecbesök</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt vid behov efterkontroll och ger patienten muntlig och skriftlig patientinformation (finns särskild patientinformation).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62ADC14B" w14:textId="68184CC2" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EDD4E3C" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mifepristonebehandling</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4B0F3487" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kontrollera att ”Läkemedelsordination” finns i Melior.</w:t>
+        <w:t xml:space="preserve">Kontrollera att ”Läkemedelsordination” finns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215F0BFE" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1 tablett Mifepristone 200 mg sväljs av patienten i närvaro av barnmorska.</w:t>
+        <w:t xml:space="preserve">1 tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200 mg sväljs av patienten i närvaro av barnmorska.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="565BC6CB" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Information om kontaktväg vid oväntat riklig blödning eller oväntad smärta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E64A71" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Patienten informeras om att vid eventuell kräkning inom en timme ska hen återkomma och då ges ny dos tillsammans med antiemetikum.</w:t>
+        <w:t xml:space="preserve">Patienten informeras om att vid eventuell kräkning inom en timme ska hen återkomma och då ges ny dos tillsammans med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>antiemetikum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C28BB9" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Skicka med 2 tabletter 800 mg Brufen Retard + 1 g Paracetamol att ta en timme innan patienten har besökstid bokad för Cytotecbehandling.</w:t>
+        <w:t xml:space="preserve">Skicka med 2 tabletter 800 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brufen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Retard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + 1 g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att ta en timme innan patienten har besökstid bokad för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotecbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C76F44C" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
+    <w:p w14:paraId="24DBE894" w14:textId="77777777" w:rsidR="007509DA" w:rsidRDefault="007509DA" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00061169">
+    </w:p>
+    <w:p w14:paraId="3A62B9A3" w14:textId="77777777" w:rsidR="00F35FC1" w:rsidRDefault="00F35FC1" w:rsidP="009A2FE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E33D9AD" w14:textId="77777777" w:rsidR="00F35FC1" w:rsidRDefault="00F35FC1" w:rsidP="009A2FE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C76F44C" w14:textId="787867D2" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cytotecbehandling</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2A86FB60" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>36 - 48 timmar efter Mifepristoneintag.</w:t>
+        <w:t xml:space="preserve">36 - 48 timmar efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristoneintag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17665DC8" w14:textId="6EF7A214" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Normalt sker behandlingen på TGM. Sker behandlingen på </w:t>
       </w:r>
       <w:r w:rsidR="0A58A8E3" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">gynekologisk vårdavdelning </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">informeras ansvarig avdelningsläkare när patienten kommit </w:t>
-[...6 lines deleted...]
-        <w:t>och etablerar förslagsvis kontakt med patienten redan nu, innan hen har smärtor och blödning, med tanke på att senare undersökning kan komma att bli aktuell.</w:t>
+        <w:t>informeras ansvarig avdelningsläkare när patienten kommit och etablerar förslagsvis kontakt med patienten redan nu, innan hen har smärtor och blödning, med tanke på att senare undersökning kan komma att bli aktuell.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D287535" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Patienten bör efter att hen ätit frukost endast inta fri mängd klara vätskor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24254AE5" w14:textId="179898EE" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4 tabletter Cytotec 0,2 mg inläggs vaginalt av patienten själv, läkare eller sjuksköterska. Härefter 2 tabletter Cytotec peroralt var tredje timme maximalt fyra gånger. Har patienten inte tagit analgetika innan ankomst får hen 2 tabletter 800 mg Brufen retard + 1 g Paracetamol.</w:t>
+        <w:t xml:space="preserve">4 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,2 mg inläggs vaginalt av patienten själv, läkare eller sjuksköterska. Härefter 2 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peroralt var tredje timme maximalt fyra gånger. Har patienten inte tagit analgetika innan ankomst får hen 2 tabletter 800 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brufen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>retard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + 1 g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B70876" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Smärtlindringsbehov och allmäntillstånd kontrolleras med jämna mellanrum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CC6578" w14:textId="48BEC543" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Smärtlindring: Utöver ovanstående kapsel Oxynorm, injektion Oxy</w:t>
+        <w:t xml:space="preserve">Smärtlindring: Utöver ovanstående kapsel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Oxynorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, injektion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Oxy</w:t>
       </w:r>
       <w:r w:rsidR="2FD73443" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>codone</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2,5 - 5 mg intravenöst.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0957A064" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5239,121 +6657,185 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Patienten kvarstannar två timmar på enheten för observation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783D99D4" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erfaren sjuksköterska/barnmorska eller, om sådana inte tjänstgör eller är tveksam, enhetsansvarig läkare bedömer abortmaterial. Är dessa rimliga till mängd/utseende och patienten inte blöder onormalt rikligt är ingen undersökning indicerad. Vid kraftig blödning eller tveksamhet vid bedömning av graviditetsvävnad kan undersökning med ultraljud utföras. Det finns ingen vedertagen AP-gräns. Tillkallas läkare tar denne ställning till om ytterligare medicinering alternativt exeres/aspiration är befogat. Handläggning bör ske i samråd med patienten. </w:t>
+        <w:t xml:space="preserve">Erfaren sjuksköterska/barnmorska eller, om sådana inte tjänstgör eller är tveksam, enhetsansvarig läkare bedömer abortmaterial. Är dessa rimliga till mängd/utseende och patienten inte blöder onormalt rikligt är ingen undersökning indicerad. Vid kraftig blödning eller tveksamhet vid bedömning av graviditetsvävnad kan undersökning med ultraljud utföras. Det finns ingen vedertagen AP-gräns. Tillkallas läkare tar denne ställning till om ytterligare medicinering alternativt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>exeres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/aspiration är befogat. Handläggning bör ske i samråd med patienten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E434CF4" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Avdelningsansvarig läkare skriver ut patienten vid behandling på avdelningen. Kontrollerar att preventivmedel diskuterats. Kuratorskontakt? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EC1F0F" w14:textId="41BFFC8A" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Följande gäller för patient som avbrutit graviditeten på grund av missbildning: Beslut om PAD på foster/placenta och kromosomanalys på placentabit ska tas av ansvarig läkare på Spec-MVC innan aborten påbörjas. Återbesök bokas till remitterande ultraljudsläkare på Spec-MVC för uppföljning. Dubbeltid.</w:t>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t xml:space="preserve">Följande gäller för patient som avbrutit graviditeten på grund av missbildning: Beslut om PAD på foster/placenta och kromosomanalys på placentabit ska tas av ansvarig läkare på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-MVC innan aborten påbörjas. Återbesök bokas till remitterande ultraljudsläkare på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-MVC för uppföljning. Dubbeltid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505CBA75" w14:textId="77777777" w:rsidR="00A950CB" w:rsidRDefault="00A950CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="153" w:name="_Toc11249939"/>
       <w:bookmarkStart w:id="154" w:name="_Toc256000011"/>
       <w:bookmarkStart w:id="155" w:name="_Toc256000024"/>
       <w:bookmarkStart w:id="156" w:name="_Toc256000037"/>
       <w:bookmarkStart w:id="157" w:name="_Toc256000050"/>
       <w:bookmarkStart w:id="158" w:name="_Toc256000063"/>
       <w:bookmarkStart w:id="159" w:name="_Toc256000075"/>
       <w:bookmarkStart w:id="160" w:name="_Toc256000087"/>
       <w:bookmarkStart w:id="161" w:name="_Toc256000099"/>
       <w:bookmarkStart w:id="162" w:name="_Toc256000111"/>
       <w:bookmarkStart w:id="163" w:name="_Toc256000123"/>
       <w:bookmarkStart w:id="164" w:name="_Toc256000135"/>
       <w:bookmarkStart w:id="165" w:name="_Toc256000147"/>
       <w:bookmarkStart w:id="166" w:name="_Toc121144125"/>
       <w:bookmarkStart w:id="167" w:name="_Toc190240435"/>
-      <w:r w:rsidRPr="00061169">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B704403" w14:textId="34482FC0" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Handläggning medicinsk abort vecka 12+1 – vecka 21+6</w:t>
       </w:r>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
     </w:p>
     <w:p w14:paraId="2CEDFE75" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5365,175 +6847,284 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Läkarbesök</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4147A067" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Abortrådgivning inklusive ultraljudsdatering, gynundersökning, vaginos diagnostik, eventuell GCK prov samt klamydiaodling.</w:t>
+        <w:t xml:space="preserve">Abortrådgivning inklusive ultraljudsdatering, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gynundersökning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, vaginos diagnostik, eventuell GCK prov samt klamydiaodling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E15759" w14:textId="73C8C4ED" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="135FE85A" w:rsidP="635BE780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumentera i </w:t>
       </w:r>
       <w:r w:rsidR="266EF8B6" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Abortmallen. Läkemedelsordination skrivs in direkt i Melior. </w:t>
+        <w:t xml:space="preserve">Abortmallen. Läkemedelsordination skrivs in direkt i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="266EF8B6" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="266EF8B6" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E0D98F" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Muntlig information och skriftlig (finns särskild för senabort).</w:t>
+        <w:t xml:space="preserve">Muntlig information och skriftlig (finns särskild för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>senabort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B070FE7" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kuratorskontakt erbjuds, till patienter under 18 år obligat, se PM gravida under 18 år.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F9D94C" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Blodgruppering, Hb, blodtryck och hälsodeklaration. MRB-odling enligt riktlinjer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24122449" w14:textId="64D45C25" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Barnmorskan ger ytterligare information muntligt och skriftligt och ordnar tid för Mifepristonebehandling och för Cytotecbehandling. Cytotec ges </w:t>
+        <w:t xml:space="preserve">Barnmorskan ger ytterligare information muntligt och skriftligt och ordnar tid för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristonebehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotecbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ges </w:t>
       </w:r>
       <w:r w:rsidR="006016E4" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>36 – 48 timmar efter Mifepristoneadministrationen.</w:t>
+        <w:t xml:space="preserve">36 – 48 timmar efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristoneadministrationen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6706B8BE" w14:textId="411EDA6F" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Information om särskilt omhändertagande av foster ges till paret/patienten</w:t>
       </w:r>
       <w:r w:rsidR="69E2B4EA" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -5555,172 +7146,302 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>För gravida vecka 18+0 – 21+6 var god se särskild omvårdnadsplan för medicinsk abort 18+0 – 21+6</w:t>
       </w:r>
       <w:r w:rsidR="4CB8820C" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F369FF" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mifepristonebehandling</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="55362D9B" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kontrollera att ”Läkemedelsordination” finns i Melior.</w:t>
+        <w:t xml:space="preserve">Kontrollera att ”Läkemedelsordination” finns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A808893" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1 tablett Mifepristone 200 mg sväljs av patienten i närvaro av sjuksköterska.</w:t>
+        <w:t xml:space="preserve">1 tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200 mg sväljs av patienten i närvaro av sjuksköterska.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50042D25" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Information om kontaktväg vid oväntat riklig blödning eller oväntad smärta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B44B1B1" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Patienten informeras om att vid eventuell kräkning inom en timme ska hen återkomma och då ges ny dos tillsammans med antiemetikum.</w:t>
+        <w:t xml:space="preserve">Patienten informeras om att vid eventuell kräkning inom en timme ska hen återkomma och då ges ny dos tillsammans med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>antiemetikum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2561B78F" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">För patienter med graviditetitsvecka 12+1 - 17+6 medskickas 2 tabletter </w:t>
-      </w:r>
+        <w:t xml:space="preserve">För patienter med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>graviditetitsvecka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12+1 - 17+6 medskickas 2 tabletter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">800 mg Brufen retard + 1 g Paracetamol att tas en timme innan patienten har besökstid bokad för Cytotecbehandling. </w:t>
+        <w:t xml:space="preserve">800 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Brufen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>retard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + 1 g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att tas en timme innan patienten har besökstid bokad för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Cytotecbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CB9DC6" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>För patienter i graviditetsvecka 18+0 och uppåt ska det finnas möjlighet att få hjälp från förlossningen när det gäller smärtlindring.</w:t>
       </w:r>
     </w:p>
@@ -5728,79 +7449,97 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F75497E" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cytotecbehandling</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="21911562" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">36 – 48 timmar efter Mifepristoneintag. </w:t>
+        <w:t xml:space="preserve">36 – 48 timmar efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mifepristoneintag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE0354" w14:textId="5FE0FA0B" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Normalt vårdas </w:t>
       </w:r>
       <w:r w:rsidR="576701DA" w:rsidRPr="00061169">
         <w:rPr>
@@ -5834,59 +7573,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">idig graviditetsmottagning </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">och gravida </w:t>
       </w:r>
       <w:r w:rsidR="662D0EEE" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>vecka 18+0 - 21+6 på avdelning 35</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2FCA4933" w:rsidRPr="00061169">
+        <w:t xml:space="preserve">vecka 18+0 - 21+6 på avdelning </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidR="2FCA4933" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>-37</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> med närhet till förlossningen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2702863C" w14:textId="775D3577" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5928,292 +7676,628 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienten bör efter att hen ätit frukost endast inta fri mängd klara vätskor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2283CDF7" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>4 tabletter Cytotec 0,2 mg inläggs vaginalt av patienten själv, läkare, barnmorska eller sjuksköterska. Har patienten inte tagit analgetika innan ankomst får hen 2 tabletter 800 mg Brufen retard + 1 g Paracetamol. Därefter ges 2 tabletter Cytotec peroralt var tredje timme maximalt fyra gånger.</w:t>
+        <w:t xml:space="preserve">4 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,2 mg inläggs vaginalt av patienten själv, läkare, barnmorska eller sjuksköterska. Har patienten inte tagit analgetika innan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ankomst får hen 2 tabletter 800 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Brufen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>retard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + 1 g </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Därefter ges 2 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peroralt var tredje timme maximalt fyra gånger.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35814556" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Om abort härefter inte skett ges 1 tablett Mifepristone vid midnatt samt morgonen därpå en ny omgång Cytotec med 4 tabletter vaginalt följt av 2 tabletter per oralt var tredje timme, maximalt fem gånger. Observera att patienten ska gynundersökas inklusive vaginalt ultraljud innan en ny behandlingsomgång påbörjas.</w:t>
+        <w:t xml:space="preserve">Om abort härefter inte skett ges 1 tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid midnatt samt morgonen därpå en ny omgång </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med 4 tabletter vaginalt följt av 2 tabletter per oralt var tredje timme, maximalt fem gånger. Observera att patienten ska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>gynundersökas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inklusive vaginalt ultraljud innan en ny behandlingsomgång påbörjas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4DCE75" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Om abort ändå inte inträffat ges på nytt vid midnatt 1 tablett Mifepristone och morgonen därpå vag Cervagem var tredje timme max fem gånger. </w:t>
+        <w:t xml:space="preserve">Om abort ändå inte inträffat ges på nytt vid midnatt 1 tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mifepristone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och morgonen därpå vag </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Cervagem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var tredje timme max fem gånger. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F62CA8" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Smärtlindringsbehov och allmäntillstånd kontrolleras med jämna mellanrum. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291BEDD1" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Smärtlindring: Utöver ovanstående kapsel Oxynorm, injektion Oxynorm </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Smärtlindring: Utöver ovanstående kapsel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">2,5 - 5 mg intravenöst, alternativt PCB. Lustgas kan övervägas (förlossningsavd). </w:t>
+        <w:t>Oxynorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, injektion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Oxynorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061169">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2,5 - 5 mg intravenöst, alternativt PCB. Lustgas kan övervägas (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>förlossningsavd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C4D785" w14:textId="78055E0F" w:rsidR="09532EC8" w:rsidRPr="00061169" w:rsidRDefault="09532EC8" w:rsidP="635BE780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Patienten ska använda bäcken till sina behov för att abortvävnaden inte ska hamna i toaletten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7F3B07" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Rhesusnegativ patient får Rhesusprofylax enligt rutin.</w:t>
+        <w:t>Rhesusnegativ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patient får </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Rhesusprofylax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt rutin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0835B0" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390078FB" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>När fostret kommit ut</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622DF911" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sjuksköterska/barnmorska ger efter fostrets framfödande 8,3 μg = 1 ml Syntocinon intramuskulärt eller långsamt intravenöst.</w:t>
+        <w:t xml:space="preserve">Sjuksköterska/barnmorska ger efter fostrets framfödande 8,3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>μg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1 ml </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Syntocinon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intramuskulärt eller långsamt intravenöst.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B8F0BF" w14:textId="612CF550" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Om placenta sitter i cervix ska </w:t>
       </w:r>
       <w:r w:rsidR="006016E4" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vi</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> med hjälp av ögletång eller Credés handgrepp försöka lösa placenta. Om detta misslyckas och om patienten inte blöder kan </w:t>
+        <w:t xml:space="preserve"> med hjälp av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ögletång</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Credés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> handgrepp försöka lösa placenta. Om detta misslyckas och om patienten inte blöder kan </w:t>
       </w:r>
       <w:r w:rsidR="006016E4" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vi</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ge ytterligare två tabletter Cytotec peroralt eller sublingualt. Om placenta blöder onormalt rikligt, eller om placenta inte avgår trots dessa åtgärder tillkallas läkare. </w:t>
+        <w:t xml:space="preserve"> ge ytterligare två tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peroralt eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sublingualt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Om placenta blöder onormalt rikligt, eller om placenta inte avgår trots dessa åtgärder tillkallas läkare. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F894A0" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I övrigt bedöms foster/placenta av erfaren sjuksköterska/barnmorska. Vid tveksamhet kan läkare tillkallas. Vid kraftig blödning är undersökning indicerad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206A6B4F" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
@@ -6253,156 +8337,267 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Barnmorskan/avdelningsansvarig läkare skriver ut patienten. Kontrollerar att preventivmedel diskuterats. Kuratorskontakt? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7411B1F8" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tablett Dostinex 0,5 mg, 2 x 1 alternativt Pravidel 2,5 mg, 1 x 2 i 15 dagar förskrivs till patienter där graviditeten är vecka 15+0 eller mer. Om en kontakt med apotek inom ett dygn postabortem inte är praktisk möjlig erhåller patienten 2 tabletter Dostinex 0,5 mg av avdelningen.</w:t>
+        <w:t xml:space="preserve">Tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dostinex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,5 mg, 2 x 1 alternativt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pravidel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2,5 mg, 1 x 2 i 15 dagar förskrivs till patienter där graviditeten är vecka 15+0 eller mer. Om en kontakt med apotek inom ett dygn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>postabortem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inte är praktisk möjlig erhåller patienten 2 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dostinex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,5 mg av avdelningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E57293" w14:textId="6BCA7A38" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Följande gäller för patient som avbrutit graviditeten på grund av missbildning: Beslut om PAD på foster/placenta och kromosomanalys på placentabit ska tas av ansvarig läkare på Spec-MVC innan aborten påbörjas. Återbesök bokas till remitterande ultraljudsläkare på Spec-MVC för uppföljning. Dubbeltid.</w:t>
+        <w:t xml:space="preserve">Följande gäller för patient som avbrutit graviditeten på grund av missbildning: Beslut om PAD på foster/placenta och kromosomanalys på placentabit ska tas av ansvarig läkare på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-MVC innan aborten påbörjas. Återbesök bokas till remitterande ultraljudsläkare på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-MVC för uppföljning. Dubbeltid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E69586E" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="168" w:name="_Toc11249940"/>
       <w:bookmarkStart w:id="169" w:name="_Toc256000012"/>
       <w:bookmarkStart w:id="170" w:name="_Toc256000025"/>
       <w:bookmarkStart w:id="171" w:name="_Toc256000038"/>
       <w:bookmarkStart w:id="172" w:name="_Toc256000051"/>
       <w:bookmarkStart w:id="173" w:name="_Toc256000064"/>
       <w:bookmarkStart w:id="174" w:name="_Toc256000076"/>
       <w:bookmarkStart w:id="175" w:name="_Toc256000088"/>
       <w:bookmarkStart w:id="176" w:name="_Toc256000100"/>
       <w:bookmarkStart w:id="177" w:name="_Toc256000112"/>
       <w:bookmarkStart w:id="178" w:name="_Toc256000124"/>
       <w:bookmarkStart w:id="179" w:name="_Toc256000136"/>
       <w:bookmarkStart w:id="180" w:name="_Toc256000148"/>
       <w:bookmarkStart w:id="181" w:name="_Toc121144126"/>
       <w:bookmarkStart w:id="182" w:name="_Toc190240436"/>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vacuumaspiration</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>(Graviditetsvecka 7+0 till 12+0)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
     </w:p>
     <w:p w14:paraId="1A724470" w14:textId="739B7AE9" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rekommenderas inte eftersom detta kan medföra både Ashermanns syndrom samt andra traumatiska skador mot uterus. Dessutom finns det alltid en ökad risk i samband med </w:t>
+        <w:t xml:space="preserve">Rekommenderas inte eftersom detta kan medföra både </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ashermanns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> syndrom samt andra traumatiska skador mot uterus. Dessutom finns det alltid en ökad risk i samband med </w:t>
       </w:r>
       <w:r w:rsidR="20116347" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sövning</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Men om </w:t>
       </w:r>
       <w:r w:rsidR="006016E4" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>patienten</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> absolut </w:t>
       </w:r>
@@ -6459,260 +8654,423 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> i vissa fall exempelvis hos patienter med dålig erfarenhet av medicinskt avbrytande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB83350" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Vid vacuumaspiration ifylls operationsanmälan via Orbit.</w:t>
+        <w:t xml:space="preserve">Vid vacuumaspiration ifylls operationsanmälan via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Orbit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31954780" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Information ges angående behandlingen samt även information om narkosförberedelse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E4BF42" w14:textId="1E716638" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Förbehandling med Cytotec vid vacuumaspiration: Patienten får </w:t>
+        <w:t xml:space="preserve">Förbehandling med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid vacuumaspiration: Patienten får </w:t>
       </w:r>
       <w:r w:rsidR="6FBDC78B" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">med sig </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>2 tabletter Cytotec</w:t>
-      </w:r>
+        <w:t xml:space="preserve">2 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="29335F7F" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="03F7159C" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>0,2mg</w:t>
       </w:r>
       <w:r w:rsidR="77D946CA" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5BB683E3" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">samt </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>3 tabletter Paracetamol 500 mg</w:t>
+        <w:t xml:space="preserve">3 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Paracetamol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 500 mg</w:t>
       </w:r>
       <w:r w:rsidR="549FECA0" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508A24F0" w14:textId="67C9FDBC" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="635BE780">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Muntligt och skriftligt informeras patient</w:t>
       </w:r>
       <w:r w:rsidR="0B9DDDA4" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>en att ta 2st Cytotec vaginalt och svälja 3</w:t>
+        <w:t xml:space="preserve">en att ta 2st </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0B9DDDA4" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0B9DDDA4" w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaginalt och svälja 3</w:t>
       </w:r>
       <w:r w:rsidR="39A1DE73" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">st </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0B9DDDA4" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Paracetamol</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="14C5EAFF" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0B9DDDA4" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tre timmar innan planerad op</w:t>
       </w:r>
       <w:r w:rsidR="450A0B9C" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>eration</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB7DC7C" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Spiral eller p-stav kan sättas in peroperativt – glöm inte att skriva på operationsanmälan samt informera patienten om att ta med eventuell p-stav, hormonspiral till operation.</w:t>
+        <w:t xml:space="preserve">Spiral eller p-stav kan sättas in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>peroperativt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – glöm inte att skriva på operationsanmälan samt informera patienten om att ta med eventuell p-stav, hormonspiral till operation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E925DF5" w14:textId="20EB8185" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anti-D injektion ges preop/perop/postop vid Rhesusnegativ blodgrupp när kirurgisk abort görs. Detta kan ges inom 72 </w:t>
+        <w:t xml:space="preserve">Anti-D injektion ges </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>preop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>perop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rhesusnegativ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blodgrupp när kirurgisk abort görs. Detta kan ges inom 72 </w:t>
       </w:r>
       <w:r w:rsidR="006016E4" w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>timmar</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602B62D5" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kontraindikationer mot Cytotec: Överkänslighet mot prostaglandin.</w:t>
+        <w:t xml:space="preserve">Kontraindikationer mot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Överkänslighet mot prostaglandin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7B759E" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="183" w:name="_Toc11249941"/>
       <w:bookmarkStart w:id="184" w:name="_Toc256000013"/>
       <w:bookmarkStart w:id="185" w:name="_Toc256000026"/>
       <w:bookmarkStart w:id="186" w:name="_Toc256000039"/>
       <w:bookmarkStart w:id="187" w:name="_Toc256000052"/>
       <w:bookmarkStart w:id="188" w:name="_Toc256000065"/>
       <w:bookmarkStart w:id="189" w:name="_Toc256000077"/>
       <w:bookmarkStart w:id="190" w:name="_Toc256000089"/>
       <w:bookmarkStart w:id="191" w:name="_Toc256000101"/>
       <w:bookmarkStart w:id="192" w:name="_Toc256000113"/>
       <w:bookmarkStart w:id="193" w:name="_Toc256000125"/>
       <w:bookmarkStart w:id="194" w:name="_Toc256000137"/>
       <w:bookmarkStart w:id="195" w:name="_Toc256000149"/>
       <w:bookmarkStart w:id="196" w:name="_Toc121144127"/>
       <w:bookmarkStart w:id="197" w:name="_Toc190240437"/>
       <w:r w:rsidRPr="00061169">
@@ -6756,78 +9114,120 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">beslut </w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">om framtida preventivmedel har fattats och eventuella recept har förskrivits. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E04553A" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>P-spruta och Nexplanon kan ges/insättas en timme efter Mifepristoneintag.</w:t>
+        <w:t xml:space="preserve">P-spruta och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nexplanon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan ges/insättas en timme efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mifepristoneintag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="17466432" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Efter Cytotecbehandlingen</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytotecbehandlingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="027E88A4" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061169">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P-piller påbörjas samma eller nästkommande dag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4CB114" w14:textId="77777777" w:rsidR="009A2FE5" w:rsidRPr="00061169" w:rsidRDefault="009A2FE5" w:rsidP="009A2FE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
@@ -6867,226 +9267,225 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00100EA2" w:rsidRPr="00061169" w:rsidSect="00DC35F9">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D335CE8" w14:textId="77777777" w:rsidR="00C703D3" w:rsidRDefault="00C703D3">
+    <w:p w14:paraId="6534025B" w14:textId="77777777" w:rsidR="00D04CCC" w:rsidRDefault="00D04CCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BC5D9C4" w14:textId="77777777" w:rsidR="00C703D3" w:rsidRDefault="00C703D3">
+    <w:p w14:paraId="3E96A3EC" w14:textId="77777777" w:rsidR="00D04CCC" w:rsidRDefault="00D04CCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="24FA2713" w14:textId="77777777" w:rsidR="00C703D3" w:rsidRDefault="00C703D3">
+    <w:p w14:paraId="197C8573" w14:textId="77777777" w:rsidR="00D04CCC" w:rsidRDefault="00D04CCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F1">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F2">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="744698B7" w14:textId="77777777" w:rsidR="00100EA2" w:rsidRDefault="00100EA2" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="535D8BCE" w14:textId="77777777" w:rsidR="00100EA2" w:rsidRDefault="00100EA2" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-888185936"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="33329973" w14:textId="77777777" w:rsidR="00100EA2" w:rsidRPr="00EC0A68" w:rsidRDefault="00100EA2" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -7115,51 +9514,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="122E5CF7" w14:textId="77777777" w:rsidR="00100EA2" w:rsidRDefault="00100EA2" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C88EC77" wp14:editId="2BE48CB7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1290373379" name="Bildobjekt 1290373379">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -7193,89 +9592,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -7304,51 +9703,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Bildobjekt 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -7382,73 +9781,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BDF407A" w14:textId="77777777" w:rsidR="00C703D3" w:rsidRDefault="00C703D3"/>
+    <w:p w14:paraId="00E5DB17" w14:textId="77777777" w:rsidR="00D04CCC" w:rsidRDefault="00D04CCC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17A73FB3" w14:textId="77777777" w:rsidR="00C703D3" w:rsidRDefault="00C703D3">
+    <w:p w14:paraId="23BB4984" w14:textId="77777777" w:rsidR="00D04CCC" w:rsidRDefault="00D04CCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="666686AD" w14:textId="77777777" w:rsidR="00C703D3" w:rsidRDefault="00C703D3">
+    <w:p w14:paraId="165A6CD1" w14:textId="77777777" w:rsidR="00D04CCC" w:rsidRDefault="00D04CCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45EDEA58" w14:textId="77777777" w:rsidR="00100EA2" w:rsidRPr="00DA65C4" w:rsidRDefault="00100EA2" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="034FA688" wp14:editId="21B45E17">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1704019323" name="Textruta 1704019323"/>
@@ -7526,51 +9925,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D1F2C44" w14:textId="77777777" w:rsidR="00100EA2" w:rsidRDefault="00100EA2" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F8A520E" wp14:editId="187AA853">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -7736,51 +10135,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -7858,51 +10257,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -8068,51 +10467,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12708,53 +15107,54 @@
   <w:num w:numId="35" w16cid:durableId="1019353576">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="325521593">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="698358057">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2037267460">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="431165553">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="2053309058">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1768304794">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -12782,61 +15182,64 @@
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005522B"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061169"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00081F6F"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="00100333"/>
     <w:rsid w:val="00100EA2"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001238C4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
+    <w:rsid w:val="00141B92"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A0814"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B19C6"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00205BA6"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00216161"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
@@ -12863,67 +15266,69 @@
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F396B"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="0031174C"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="0033217A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00351729"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="00370FA1"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00414774"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="0044088B"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00454F95"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046243D"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00495F2C"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
@@ -12980,271 +15385,282 @@
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007509DA"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="007764D7"/>
     <w:rsid w:val="00777946"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="0081751C"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="008661CC"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880DFD"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="008926DC"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="0090064B"/>
     <w:rsid w:val="00904B22"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009201DA"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00932FD4"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009601A3"/>
     <w:rsid w:val="00965EBE"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00977F4D"/>
     <w:rsid w:val="009A2FE5"/>
     <w:rsid w:val="009A7E92"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B6B1C"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C161E"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C4427"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A7196C"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A83B39"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A950CB"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB2C68"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B225FC"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B34E6A"/>
     <w:rsid w:val="00B34EE8"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B56F34"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB5661"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C10EC0"/>
     <w:rsid w:val="00C22D80"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C62F1B"/>
     <w:rsid w:val="00C703D3"/>
     <w:rsid w:val="00C7060E"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C75C2E"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00DAD"/>
+    <w:rsid w:val="00D04CCC"/>
     <w:rsid w:val="00D056B3"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D218DF"/>
     <w:rsid w:val="00D3108A"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D413F7"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D802D7"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D93F11"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC35F9"/>
     <w:rsid w:val="00DD2ADE"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE64B9"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E030EA"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E61852"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E94086"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F02BD9"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F35FC1"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F4788D"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F969D7"/>
     <w:rsid w:val="00FB2C92"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB735C"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02846287"/>
     <w:rsid w:val="0360A50E"/>
     <w:rsid w:val="03F7159C"/>
     <w:rsid w:val="0441D8AD"/>
     <w:rsid w:val="052B9C7E"/>
     <w:rsid w:val="06728BF0"/>
     <w:rsid w:val="0697F3C1"/>
@@ -13375,51 +15791,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{035CCF56-12E7-41DD-8839-B605246C2133}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15812,51 +18228,51 @@
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F4788D"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16232,56 +18648,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3140</Words>
-  <Characters>20419</Characters>
+  <Words>3249</Words>
+  <Characters>20310</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>170</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>461</Lines>
+  <Paragraphs>250</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23512</CharactersWithSpaces>
+  <CharactersWithSpaces>23309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Medicinsk abort - riktlinjer</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>59</revision>
+  <revision>73</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>