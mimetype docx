--- v1 (2026-02-25)
+++ v2 (2026-05-17)
@@ -13,1304 +13,1247 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="21A66129" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="31BBA9C1" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="004A63FF" w:rsidSect="00792473">
+        <w:sectPr w:rsidR="00A77A19" w:rsidSect="00A77A19">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="993" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="06EA1B71" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRPr="002048FA" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="076C2590" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="002048FA" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E2B84B5" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRPr="002048FA" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="5AE9AD9F" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="002048FA" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="468EF89B" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="51B6A253" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75E43EE0" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRPr="002048FA" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="667E23C4" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="002048FA" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Larmrutiner BB/Förlossning NÄL</w:t>
+        <w:t>Larmrutiner Förlossning/BB NÄL</w:t>
       </w:r>
       <w:r w:rsidRPr="002048FA">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504D1F25" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRPr="00E639DB" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="102EF956" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00E639DB" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00E639DB">
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B0AD60" w14:textId="2868050E" w:rsidR="004A63FF" w:rsidRPr="0019009D" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="752017A1" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="0019009D" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0ED2329A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tillägg med att ange lokalisation vid larm på BB </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>på grund av</w:t>
       </w:r>
       <w:r w:rsidRPr="0ED2329A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ytterligare plats att omhänderta plötsligt dåligt barn på BB. Numera undersökningsrum på lila sida </w:t>
       </w:r>
       <w:r w:rsidRPr="0ED2329A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidRPr="0ED2329A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> blå sida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F81B09" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRPr="0019009D" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="6B376EF3" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="0019009D" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E31F5F8" w14:textId="67C4AE52" w:rsidR="004A63FF" w:rsidRPr="0019009D" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="48A85D08" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0ED2329A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Förtydligande kring att ange lokalisation vid larm på förlossningen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>på grund av</w:t>
       </w:r>
       <w:r w:rsidRPr="0ED2329A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> möjlighet till akut omhändertagande av nyfödda inne på förlossningsrum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB612CB" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="7E05E660" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CFBDE91" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="4363F559" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="0019009D" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="641"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förtydligande kring larm akut omhändertagande/samvård av barn inne på operationssal samband med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC83690" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="20"/>
-[...8 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6596655F" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="57E22D58" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0019009D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tillägg kring rutin vid behov av mindre akut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019009D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bedömningar.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="55BBE1B9" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRPr="00E639DB" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
+    <w:p w14:paraId="1AF26CB3" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6140DFCC" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00E639DB" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Åtgärder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CF6BD9" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRPr="00792473" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00792473">
+    <w:p w14:paraId="10D68DF9" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00F22AE0" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:spacing w:after="146" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I samarbete med berörda kliniker (Akutkliniken, Anestesi/IVA, Medicinkliniken, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>HLRenheten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Växeln) har det utformats larmrutiner avseende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hjärtlarm Barn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
+      <w:r w:rsidRPr="00F22AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dåligt barn BB/förlossning/avdelning 34</w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
+      <w:r w:rsidRPr="00F22AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dåligt barn Akuten/mottagning/avdelning 23. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Hjärtlarm Barn har delats in i </w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
+      <w:r w:rsidRPr="00F22AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hjärtlarm spädbarn &lt;1 år</w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
+      <w:r w:rsidRPr="00F22AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hjärtlarm barn &gt;1 år. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Larmrutinerna har förenklats i och med att den som larmar endast anger typ av larm och lokalisation och växeln har då en rutin för vilka som ska larmas. </w:t>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Larmrutinerna har förenklats i och med att den som larmar endast anger typ av larm och lokalisation och växeln har då en rutin för vilka som ska larmas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67691E0D" w14:textId="266825F9" w:rsidR="004A63FF" w:rsidRPr="00792473" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="12113C69" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00F22AE0" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:spacing w:after="149" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Var god se </w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="003E7B41">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00F22AE0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>”</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00F22AE0">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="006298"/>
+            <w:u w:val="single" w:color="006298"/>
           </w:rPr>
           <w:t>Larmrutiner Barnkliniken</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00792473">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00F22AE0">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>”</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F22AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>för utförlig info om alla larmrutiner inklusive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
+      <w:r w:rsidRPr="00F22AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
+      <w:r w:rsidRPr="00F22AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hjärtlarm spädbarn &lt;1 år</w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
+      <w:r w:rsidRPr="00F22AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hjärtlarm barn &gt;1 år</w:t>
       </w:r>
-      <w:r w:rsidRPr="00792473">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B2B7BB" w14:textId="474C86D3" w:rsidR="004A63FF" w:rsidRPr="00E639DB" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="274" w:tblpY="170"/>
+        <w:tblW w:w="10343" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10343"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A77A19" w14:paraId="5EB70DEB" w14:textId="77777777" w:rsidTr="006160A5">
+        <w:trPr>
+          <w:trHeight w:val="2830"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A474F67" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00167BD9" w:rsidRDefault="00A77A19" w:rsidP="006160A5">
+            <w:pPr>
+              <w:pStyle w:val="MellanrubrikVGR"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167BD9">
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Detta larm gäller vid alla akut dåliga barn på förlossningen och BB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CBDF24A" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00167BD9" w:rsidRDefault="00A77A19" w:rsidP="006160A5">
+            <w:pPr>
+              <w:spacing w:after="149"/>
+              <w:ind w:left="0" w:right="641"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167BD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ring larmnummer 2222 och ange:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E04F2D8" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00F22AE0" w:rsidRDefault="00A77A19" w:rsidP="006160A5">
+            <w:pPr>
+              <w:pStyle w:val="Punktlista"/>
+              <w:ind w:left="589"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F22AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dåligt barn på förlossningen + ange vilket förlossningsrum, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F22AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>barnsal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F22AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F22AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>sectiosal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1EE5533D" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="007F34D7" w:rsidRDefault="00A77A19" w:rsidP="006160A5">
+            <w:pPr>
+              <w:pStyle w:val="Punktlista"/>
+              <w:ind w:left="589"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F22AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dåligt barn på BB + ange på lila eller blå </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F22AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>barnsal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2F9DEA81" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:ind w:left="987"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="513F670F" w14:textId="7862AD53" w:rsidR="004A63FF" w:rsidRPr="00E639DB" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
-[...8 lines deleted...]
-        <w:ind w:left="1092" w:right="0"/>
+    <w:p w14:paraId="583A338C" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00F22AE0" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid 2222 dåligt barn larmas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Neojour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Neo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sjuksköterska via larmtelefoner.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD87626" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00F22AE0" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="0ED2329A">
+        </w:rPr>
+        <w:t>På förlossningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska blå </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>larmknapp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnsal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> användas vid oförväntat dåligt barn som tas ut till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnsal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för tillkallning av neonatalpersonal. Observera att detta larm enbart går till neoavdelningen ej till larmtelefon så larm via 2222 ska också ske.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A39660C" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00F22AE0" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="170CB6D3" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00F22AE0" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0ED2329A">
+        </w:rPr>
+        <w:t xml:space="preserve">Vid dåligt barn på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F22AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0ED2329A">
+        </w:rPr>
+        <w:t>sectiosal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> larmas 2222 (och vid behov av mindre akuta bedömning se nedan).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCE75AC" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00F22AE0" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54852A17" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00F22AE0" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid dåligt barn där </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>barnbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns på förlossningsrummet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> larmas blått på förlossningsrummet för tillkallning av ytterligare förlossningspersonal och 2222 för tillkallning av neonatalpersonal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AC8FB2" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:ind w:left="987" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Inför vacuumextraktion samt behov av neonatalpersonal närvarande vid födsel rings både </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="0ED2329A">
+        </w:rPr>
+        <w:t>Neojour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0ED2329A">
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="0ED2329A">
+        </w:rPr>
+        <w:t>51856</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0ED2329A">
+        </w:rPr>
+        <w:t xml:space="preserve">) och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0ED2329A">
+        </w:rPr>
+        <w:t>Neo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0ED2329A">
+        </w:rPr>
+        <w:t xml:space="preserve"> sjuksköterska (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        </w:rPr>
+        <w:t>50791</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403640DB" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRPr="00E639DB" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5E11633F" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid behov av akuta bedömningar</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7C62D571" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRPr="00E639DB" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
-[...46 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5C1961F2" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="000977AE" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="20"/>
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> på förlossningen vid dåligt barn på </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Barn på förlossningen; ring både </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t>barnsalen</w:t>
+        </w:rPr>
+        <w:t>Neojour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="20"/>
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>51856</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Neo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sjuksköterska (akut nummer 50791)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CF56A2" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="000977AE" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barn på BB; ring endast </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Neojour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>51856</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313B56E6" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="987"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
+        <w:t>Dagtid vardagar bärs telefonen ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Neojour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” av läkare på avdelning 34 och på jourtid av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Neojour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/primärjour Barnkliniken. Om primärjouren är oerfaren (=randande läkare) bärs denna larmtelefon av bakjour Barn som då är kvar på huset. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Neobakjouren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nås vid beredskap på mobiltelefon (privat). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A33F9E" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRPr="00E639DB" w:rsidRDefault="004A63FF" w:rsidP="004A63FF">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="76B9F95B" w14:textId="0355873F" w:rsidR="00536A5A" w:rsidRPr="001A47FC" w:rsidRDefault="00A77A19" w:rsidP="00A77A19">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="487C7A9A" wp14:editId="6A784BFF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20CE8E38" wp14:editId="2F32C7F9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>520065</wp:posOffset>
+                  <wp:posOffset>636905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>876935</wp:posOffset>
+                  <wp:posOffset>203835</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5734050" cy="1028700"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="4905375" cy="1295400"/>
+                <wp:effectExtent l="57150" t="19050" r="85725" b="95250"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Text Box 1"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="221713994" name="Rektangel 1"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5734050" cy="1028700"/>
+                          <a:ext cx="4905375" cy="1295400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...9 lines deleted...]
-                        </a:ln>
+                        <a:noFill/>
                       </wps:spPr>
-                      <wps:txbx>
-[...4 lines deleted...]
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="3">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...2 lines deleted...]
-                <wp14:sizeRelV relativeFrom="page">
+                <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="487C7A9A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...9 lines deleted...]
-              </v:shape>
+              <v:rect w14:anchorId="508108F6" id="Rektangel 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.15pt;margin-top:16.05pt;width:386.25pt;height:102pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+FGfrTQIAAPwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wihsA5EqBAV06Sq&#10;RaVTn41jQyTH550Ngf31OxsIqKtUadqLc/b9/u67jO/2tWE7hb4CW/C80+VMWQllZdcF//ky//KN&#10;Mx+ELYUBqwp+UJ7fTT5/GjdupHqwAVMqZBTE+lHjCr4JwY2yzMuNqoXvgFOWlBqwFoGuuM5KFA1F&#10;r03W63a/Zg1g6RCk8p5e749KPknxtVYyPGntVWCm4FRbSCemcxXPbDIWozUKt6nkqQzxD1XUorKU&#10;tA11L4JgW6z+ClVXEsGDDh0JdQZaV1KlHqibvPumm+VGOJV6IXC8a2Hy/y+sfNwt3QIJhsb5kScx&#10;drHXWMcv1cf2CaxDC5baBybpsT/sDm5uB5xJ0uW94aDfTXBmF3eHPnxXULMoFBxpGgkksXvwgVKS&#10;6dkkZrMwr4yJ75dakhQORkUDY5+VZlVJ2fMUKNFEzQyynaABCymVDXkcKoVO1tFNU9TW8eZjx5N9&#10;dFWJQq1z72Pn1iNlBhta57qygO8FMG3J+mh/RuDYd4RgBeVhgQzhSGDv5LwiTB+EDwuBxFjiNm1h&#10;eKJDG2gKDieJsw3g7/feoz0RibScNbQBBfe/tgIVZ+aHJYoN834/rky69Ae3PbrgtWZ1rbHbegY0&#10;g5z23ckkRvtgzqJGqF9pWacxK6mElZS74DLg+TILx82kdZdqOk1mtCZOhAe7dPI89ciZl/2rQHci&#10;ViBOPsJ5W8ToDb+OtnEeFqbbALpK5LvgesKbViwR5/Q7iDt8fU9Wl5/W5A8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCq0/sg2wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqB1H&#10;KiWNUyEQH0DLpjs3HpKofgTbefD3DCtYXs3RnXPrw+osmzGmIXgFxUYAQ98GM/hOwcfp7WEHLGXt&#10;jbbBo4JvTHBobm9qXZmw+Hecj7ljVOJTpRX0OY8V56nt0em0CSN6un2G6HSmGDtuol6o3Fkuhdhy&#10;pwdPH3o94kuP7fU4OQULzvypOEcpzlLz8SufbJxelbq/W5/3wDKu+Q+GX31Sh4acLmHyJjFLWYiS&#10;UAWlLIARsHuUtOWiQJbbAnhT8/8Tmh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvhRn&#10;600CAAD8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;qtP7INsAAAAKAQAADwAAAAAAAAAAAAAAAACnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;" filled="f" strokecolor="#005c90 [3044]">
+                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E639DB">
-[...21 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="20"/>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00166632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I händelse av ett hjärtstopp på ett äldre barn som vistats på BB/förlossning/avdelning 34, exempelvis syskon, så larmas via larmnummer 2222 och anges typ av larm och lokalisation samt att det gäller grå zon. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="20"/>
-[...79 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E639DB">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">järtlarm spädbarn &lt;1 år eller Hjärtlarm barn &gt;1 år </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166632">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">GRÅ ZON </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>GRÅ ZON</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...17 lines deleted...]
-      </w:r>
+        <w:t>Var god se ”Larmrutiner Barnkliniken”</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...133 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="001A47FC" w:rsidSect="00EF6A94">
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1694" w:bottom="851" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DFE404A" w14:textId="77777777" w:rsidR="002C3D32" w:rsidRDefault="002C3D32">
+    <w:p w14:paraId="5ACD500A" w14:textId="77777777" w:rsidR="00A218CA" w:rsidRDefault="00A218CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57C47C9E" w14:textId="77777777" w:rsidR="002C3D32" w:rsidRDefault="002C3D32">
+    <w:p w14:paraId="1FE337BA" w14:textId="77777777" w:rsidR="00A218CA" w:rsidRDefault="00A218CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="627822D6" w14:textId="77777777" w:rsidR="002C3D32" w:rsidRDefault="002C3D32">
+    <w:p w14:paraId="51FB0462" w14:textId="77777777" w:rsidR="00A218CA" w:rsidRDefault="00A218CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1370,104 +1313,104 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="038A4475" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF" w:rsidP="00C43BDD">
+  <w:p w14:paraId="71152EB6" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6A70F273" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF" w:rsidP="00C43BDD">
+  <w:p w14:paraId="54ADE16B" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1209065540"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="7405EE56" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRPr="00EC0A68" w:rsidRDefault="004A63FF" w:rsidP="00EC0A68">
+      <w:p w14:paraId="7C27B481" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00EC0A68" w:rsidRDefault="00A77A19" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -1481,62 +1424,62 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="513096BF" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF" w:rsidP="00FB2F0F">
+  <w:p w14:paraId="109A3EB2" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="243C1D02" wp14:editId="31319E69">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="416E9FC7" wp14:editId="4BF46A09">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1545095444" name="Bildobjekt 1545095444">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -1749,318 +1692,318 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="558A99F6" w14:textId="77777777" w:rsidR="002C3D32" w:rsidRDefault="002C3D32"/>
+    <w:p w14:paraId="2422AA5D" w14:textId="77777777" w:rsidR="00A218CA" w:rsidRDefault="00A218CA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="022C3263" w14:textId="77777777" w:rsidR="002C3D32" w:rsidRDefault="002C3D32">
+    <w:p w14:paraId="380DE637" w14:textId="77777777" w:rsidR="00A218CA" w:rsidRDefault="00A218CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B96844F" w14:textId="77777777" w:rsidR="002C3D32" w:rsidRDefault="002C3D32">
+    <w:p w14:paraId="71988ABC" w14:textId="77777777" w:rsidR="00A218CA" w:rsidRDefault="00A218CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A4417C8" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRPr="00DA65C4" w:rsidRDefault="004A63FF" w:rsidP="00DA65C4">
+  <w:p w14:paraId="75160777" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRPr="00DA65C4" w:rsidRDefault="00A77A19" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276AEFFB" wp14:editId="4C8528D4">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F3839F1" wp14:editId="2B13BCF3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="763665011" name="Textruta 763665011"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="749D9393" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="4A2E55D3" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="276AEFFB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7F3839F1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 763665011" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251663363;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 763665011" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251663363;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="749D9393" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="4A2E55D3" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56B1FADE" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF" w:rsidP="00413A60">
+  <w:p w14:paraId="5A96463F" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B7C3325" wp14:editId="56C2DC05">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F448D6C" wp14:editId="73F22539">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="337671213" name="Textruta 337671213"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5C336204" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF">
+                        <w:p w14:paraId="6E9F6C98" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2B7C3325" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2F448D6C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 337671213" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251662339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 337671213" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251662339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="5C336204" w14:textId="77777777" w:rsidR="004A63FF" w:rsidRDefault="004A63FF">
+                  <w:p w14:paraId="6E9F6C98" w14:textId="77777777" w:rsidR="00A77A19" w:rsidRDefault="00A77A19">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C7F93E5" wp14:editId="15597722">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B8AF65E" wp14:editId="0D1A34F7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="426267314" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -2189,51 +2132,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -2312,51 +2255,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -4709,73 +4652,75 @@
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00111A5F"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="0012057E"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="001544E2"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A47FC"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="002048FA"/>
     <w:rsid w:val="00206102"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BEF"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A5B93"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C3D32"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003019A2"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00331556"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="00342A27"/>
     <w:rsid w:val="0034307B"/>
@@ -4952,62 +4897,64 @@
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A218CA"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A56F0D"/>
     <w:rsid w:val="00A63B3B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A77A19"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B02E7D"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
@@ -5299,51 +5246,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6437,51 +6384,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
@@ -7632,51 +7579,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-986315719-20/surrogate/Larmrutin%20Barnkliniken%20(N%c3%a4l).pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-986315719-20/surrogate/Larmrutin%20Barnkliniken%20(N%c3%a4l).pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-986315719-20/surrogate/Larmrutin%20Barnkliniken%20(N%c3%a4l).pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-986315719-20/surrogate/Larmrutin%20Barnkliniken%20(N%c3%a4l).pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
@@ -7980,71 +7927,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>372</Words>
-  <Characters>2299</Characters>
+  <Words>520</Words>
+  <Characters>2987</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2666</CharactersWithSpaces>
+  <CharactersWithSpaces>3475</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Larmrutiner BB, Förlossning</dc:title>
+  <dc:title>Larmrutiner Förlossning/BB NU</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>23</revision>
+  <revision>25</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>