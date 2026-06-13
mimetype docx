--- v0 (2026-01-10)
+++ v1 (2026-06-13)
@@ -13,113 +13,115 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0982B00A" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="5FA6C764" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00406E41" w:rsidSect="00406E41">
+        <w:sectPr w:rsidR="006D5856" w:rsidSect="006D5856">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="75A82FC5" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="1C3C2B5C" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1135"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="503D84FD" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="4B582EB4" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1135"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6323B174" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="110497C5" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc162432840"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc227749694"/>
       <w:r>
         <w:t>Sexuellt övergrepp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-    </w:p>
-    <w:p w14:paraId="6B5B9D48" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="783F1503" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04E71255" wp14:editId="2FB7091E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65868149" wp14:editId="741ABC8F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="2540" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1244600" cy="222885"/>
                         </a:xfrm>
@@ -130,194 +132,198 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="182CCB5F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="003D37FD" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+                          <w:p w14:paraId="3073A5A7" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003D37FD" w:rsidRDefault="006D5856" w:rsidP="006D5856">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>13218</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="04E71255" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="65868149" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="182CCB5F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="003D37FD" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+                    <w:p w14:paraId="3073A5A7" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003D37FD" w:rsidRDefault="006D5856" w:rsidP="006D5856">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>13218</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Se även </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
@@ -329,3444 +335,3187 @@
           <w:t>RMR Handläggning vid akut omhändertagande vid våldtäkt och sexuella övergrepp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1699309560"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="34ADD3CF" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="271619FD" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>Innehåll</w:t>
           </w:r>
-        </w:p>
-[...11 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="00BE713D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00BE713D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00BE713D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1AA7C753" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="15EFC92B" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432841" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749695" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Revidering i denna version</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432841 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749695 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="31968781" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="2B052A53" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432842" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749696" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Att tänka på när patienten kommer</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432842 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749696 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76D93D39" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="0035725F" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432843" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749697" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sjuksköterska/barnmorska/undersköterska</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432843 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749697 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="070E99FD" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="1D714D2D" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432844" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749698" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Läkare</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432844 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749698 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56363023" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="1EAA86B3" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="992"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432845" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749699" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Provtagning</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432845 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749699 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77E19583" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="0EFE509B" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="992"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432846" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749700" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Anamnes</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432846 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749700 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2431CAE3" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="4D66FA0A" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="992"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432847" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749701" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Allmänstatus</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432847 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749701 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25412987" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="02932029" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="992"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432848" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749702" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Lokalstatus och spårsäkring enligt ”Spårsäkringssatsen”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432848 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749702 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4FE2E952" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="61458628" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="992"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432849" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749703" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Medicinsk behandling</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432849 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749703 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F1DE15B" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="43388E64" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="992"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432850" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749704" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dokumentation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432850 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749704 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="485B2F7B" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="6BBB6559" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432851" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749705" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kuratorskontakt</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432851 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749705 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D397033" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="0F2BEB11" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432852" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749706" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rättsintyg</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432852 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749706 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F9251A8" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="22E595AA" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432853" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749707" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Angående journalkopior</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432853 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749707 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
-[...80 lines deleted...]
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D8AECED" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="5CAB4DDC" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432855" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749708" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Uppföljning vid hepatit B-vaccinering</w:t>
+              <w:t>Uppföljning</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432855 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749708 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25AFF6B9" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BE713D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="32D6C61E" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc162432856" w:history="1">
-            <w:r w:rsidRPr="00BE713D">
+          <w:hyperlink w:anchor="_Toc227749709" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Uppföljning där EJ hepatit B-vaccinering är aktuellt</w:t>
+              <w:t>Uppföljning vid hepatit B-vaccinering</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc162432856 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749709 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="747B3487" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227749710" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Uppföljning där INTE hepatit B-vaccinering är aktuellt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749710 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE713D">
+            <w:r w:rsidRPr="00CA44B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A98DAA4" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:p w14:paraId="359B11C2" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CA44B3" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227749711" w:history="1">
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Patient/anhörig som är i behov av kuratorskontakt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227749711 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA44B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="19051CEA" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="006D5856">
           <w:r w:rsidRPr="00BE713D">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0508B1B4" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="743303E3" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc162432841"/>
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="_Toc256000204"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc227749695"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc322594749"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc256000000"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc256000001"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc256000022"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc256000037"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc256000054"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc256000069"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc256000084"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc256000099"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc256000114"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc256000129"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc256000144"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc256000159"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc256000174"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc256000189"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc256000204"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Revidering i denna version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3995FDFD" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00EE6A91" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="64291539" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00EE6A91" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Tillägg av information under rubriker ”</w:t>
+        <w:t>Ändring av information under rubriker ”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E446B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Att tänka på när patienten kommer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>”, ”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E446B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sjuksköterska/barnmorska/undersköterska</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>”, ”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E446B0">
+      <w:r w:rsidRPr="000552B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Lokalstatus och spårsäkring enligt spårsäkringssatsen</w:t>
+        <w:t>Lokalstatus samt spårsäkring enligt Spårsäkringssatsen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>” samt ”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E446B0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Rättsintyg</w:t>
+        <w:t>Dokumentation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3DA435" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="17200BFE" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc162432842"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc227749696"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t>Att tänka på när patienten kommer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D1622A" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00910DD8" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="4378D269" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001205BF">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Med polisen, efter att polisanmälan gjorts. Beskrivning av händelseförloppet ges av polisen till läkare. Vid frågor om händelseförloppet ring den polis som utfärdat och undertecknat </w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t>”Begäran om läkarundersökning</w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">”, som alltid ska bifogas. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>I</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="001205BF">
+        <w:t>Inre befäl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> i Trollhättan nås via centrala polisväxeln i Västra Götaland: 0520-114 14. Se överenskommelse med polisen, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="001205BF">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="0010779A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
-            <w:iCs/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>bilaga A.</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D2CD665" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid strypvåld, be polisen ta kontakt med Rättsmedicin för skadedokumentation/rättsintyg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C29A8C7" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vi bedömer de sexuella skadorna och vid mer omfattande skador på övriga kroppen ska kontakt med Rättsmedicin tas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353C83BB" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patient som kommer på eget initiativ, vill oftast bara utesluta STI och skador. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D966191" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="001205BF">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genomför spårsäkring då anmälan kan ske i efterförloppet. Lådan ”spårsäkringssatsen” finns på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gynakuten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001205BF">
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samt på gynmottagningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="001205BF">
+        </w:rPr>
+        <w:t xml:space="preserve">Motivera </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>patienten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till att göra polisanmälan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Informera om att spårsäkringssatsen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>topsarna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för DNA-analys) lagras 2 år på sjukhuset. Förvaringen sker inlåst på gynmottagningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
-[...9 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spårsäkring kan genomföras upp till 10 dagar efter övergreppet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D29E034" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid misstanke om våldtäkt gäller så kallat sekretessgenombrott (för sekretessgenombrott krävs ett minimistraff på ett år eller att barn är målsägande). Det betyder att Hälso- och sjukvården kan lämna ut uppgifter till brottsutredande myndigheter även utan patientens medgivande. (Betyder inte att journalkopior automatiskt måste lämnas ut.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8AED5B" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det gör det också möjligt för sjukvårdspersonal (dock inte obligatoriskt) att anmäla ett brott i situationer där patienten utsatts för våldtäkt eller våldtäktsförsök och själv inte vill anmäla till polisen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC073F5" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid behov av samråd om handläggande av övergreppsfrågor ring </w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">beredskapskommissarien </w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
-[...9 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inom Grova Brottsgruppen Fyrbodal – nås via inre befäl dygnet om, se ovan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082D44D1" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienter </w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>under 13 år</w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="001205BF">
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska alltid primärt handläggas av jour på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>barnkliniken</w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, primär- eller bakjour beroende på erfarenhet. Vid behov konsulteras vi för gemensam undersökning, se rutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="001205BF">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="0010779A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
-            <w:iCs/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Övergrepp mot barn</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001205BF">
-[...19 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under Rutiner Kvinnokliniken/Gynekologi.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB5ABFD" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">För patienter under 18 år gäller </w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>anmälningsplikt till socialnämnden</w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
-[...9 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Gäller även barn som bevittnat/hört övergrepp mot förälder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1393ED3E" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001205BF">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Se</w:t>
       </w:r>
-      <w:r w:rsidRPr="001205BF">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="001205BF">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="0010779A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
-            <w:iCs/>
-[...2 lines deleted...]
-            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>bilaga B</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001205BF">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="001205BF">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="0010779A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Till dig som är skyldig att anmäla oro för barn</w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001205BF">
-[...9 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>– Utdrag ur Socialtjänstlag (2001:453) Länk till ”</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Till dig som är</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>skyldig att anmäla oro för barn</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>”</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Socialstyrelsen.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mall för anmälan till socialtjänsten se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>bilaga C</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D011F51" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...35 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid frågor samråd med socialjouren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1B3E52" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dagtid vardagar: Trollhättans kommun (växeln) 0520-49 50 00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733285BC" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kvällstid (efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16.00) + helger: via SOS alarm 0520-197 80.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7441751B" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observera att detta kan ske utan att röja patientens identitet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3677BC" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...20 lines deleted...]
-        <w:ind w:right="-2"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tänk på att alltid erbjuda enskilt rum så att patienten inte behöver sitta i väntrummet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9C2290" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:ind w:left="1352" w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001205BF">
-[...13 lines deleted...]
-    <w:p w14:paraId="6D72D9DC" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    </w:p>
+    <w:p w14:paraId="32E6E227" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc322594750"/>
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc162432843"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc322594750"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc256000002"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc256000008"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc256000025"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc256000040"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc256000061"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc256000076"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc256000091"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc256000106"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc256000121"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc256000136"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc256000151"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc256000166"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc256000181"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc256000196"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc256000211"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc227749697"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t>Sjuksköterska/barnmorska/undersköterska</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
-    </w:p>
-    <w:p w14:paraId="6A1CCA46" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="5E7EC4F6" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6D88DB49" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:spacing w:after="81" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc320774302"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc322594751"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc256000003"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc256000011"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc256000026"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc256000041"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc256000062"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc256000077"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc256000092"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc256000107"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc256000122"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc256000137"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc256000152"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc256000167"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc256000182"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc256000197"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc256000212"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informera patienten om hur undersökningen går till och varför den görs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4057068E" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
+        <w:spacing w:after="55" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumentera enligt checklistan, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00437B16">
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="0010779A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
-            <w:szCs w:val="23"/>
-            <w:u w:val="single"/>
+            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>bilaga D</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00437B16">
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:szCs w:val="23"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="36516306" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        </w:rPr>
+        <w:t xml:space="preserve">i detta PM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A352B8" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00437B16">
+        <w:spacing w:after="81" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ta på munskydd och handskar. Ta fram och öppna ”Spårsäkringssats efter sexuella övergrepp” och märk alla provtagningspåsar och papper med patientens namn, personnummer, datum och klockslag. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="000000"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>(OBS Färdiga klisteretiketter kan skrivas ut från Elvis.)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00437B16">
-[...8 lines deleted...]
-    <w:p w14:paraId="6B50BF69" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se även NCK Guide sid 1; Assistentens ansvar, förberedning för provtagning.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A95494" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...40 lines deleted...]
-        <w:r w:rsidRPr="00437B16">
+        <w:spacing w:after="81" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ta urin- och blodprov, nagelskrap och munprov, på patienten så snabbt som möjligt (hon ska helst inte ha ätit/druckit/kissat eller tvättat sig före provtagning). För provtagning följ</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:color w:val="00CCFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidRPr="0010779A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
-            <w:szCs w:val="23"/>
-            <w:u w:val="single"/>
+            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>bilaga D</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00437B16">
-[...8 lines deleted...]
-    <w:p w14:paraId="13CBFE02" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fyll i checklistan så det blir tydligt för läkaren alternativt pågående sjuksköterska/undersköterska (vid ett eventuellt byte) vilka prover som är tagna och inte tagna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1E95A6" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="13DC44B5" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:spacing w:after="81" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skriv klockslag på alla prover. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5FB9A7" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="04448D27" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:spacing w:after="81" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Punkterna ovan görs i väntan på läkaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6205EC" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="54E7C9E3" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:spacing w:after="56" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se till att patienten är ensam (utan anhörig) då hon träffar läkaren.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8A08CB" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...47 lines deleted...]
-        <w:r w:rsidRPr="00437B16">
+        <w:spacing w:after="81" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viktigt att förbereda innan den gynekologiska undersökningen börjar. Vid undersökningens början ska ”Spårsäkringssats efter sexuella övergrepp ”vara uppdukad. Dessutom ska rör och objektglas för vaginalprover enligt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidRPr="0010779A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
-            <w:szCs w:val="23"/>
-            <w:u w:val="single"/>
+            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>bilaga D</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00437B16">
-[...8 lines deleted...]
-    <w:p w14:paraId="5B38F68F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> måttband och kamera finnas på rummet.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108060B0" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:spacing w:after="50" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trosor som patienten haft på sig vid övergreppet omhändertas och packas i papperspåse. Ersättningstrosor finns i ”Spårsäkringssatsen efter sexuella övergrepp”. Vid behov för att säkra spår omhändertas även andra kläder efter anmodan av polisen. Dessa kläder ska läggas i papperspåse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280A0D0A" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3357B7C6" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A30EF4" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...10 lines deleted...]
-          <w:szCs w:val="23"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Foton tas av läkare och skrivs sedan ut av s</w:t>
-[...178 lines deleted...]
-    <w:p w14:paraId="4731E904" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:t xml:space="preserve">Foton tas av läkare. Inled och avsluta med ett foto av patient-id. Sekreterare omhändertar minneskort, överför bilder till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>okrypterat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> USB och raderar bilder från kameran. Se punkt 6 Dokumentation angående förvaring av bilder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8163B6" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...10 lines deleted...]
-          <w:szCs w:val="23"/>
+        <w:spacing w:after="50" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Undersköterska/sjuksköterska lämnar informationsbroschyren ”Vad händer sedan?” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00437B16">
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="000000"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Se</w:t>
       </w:r>
-      <w:r w:rsidRPr="00437B16">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00437B16">
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:color w:val="00CCFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="0010779A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0000FF"/>
-            <w:szCs w:val="23"/>
-            <w:u w:val="single"/>
+            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>bilaga E</w:t>
         </w:r>
-        <w:r w:rsidRPr="00437B16">
+      </w:hyperlink>
+      <w:hyperlink r:id="rId40">
+        <w:r w:rsidRPr="0010779A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:szCs w:val="23"/>
-            <w:u w:val="single"/>
+            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00437B16">
-[...8 lines deleted...]
-    <w:p w14:paraId="60C5203C" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidRPr="0010779A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och ger information.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DAF204" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="05727937" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00437B16" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:spacing w:after="39" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om läkare ordinerat hepatit B-vaccination och akut-p-piller ska det ges.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E83666F" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0010779A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
+        <w:spacing w:after="427" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1706" w:right="142" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ta fram remiss till kurator; sid 9 för patienter över 18 år eller sid 10 för patienter under 18 år. Läkare alternativt undersköterska fyller i patientuppgifter (alla tillgängliga telefonnummer). Se sid 6 angående kuratorskontakt vart remissen ska faxas eller skickas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="20"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="13A0D72D" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FD8824" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc320774302"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="54" w:name="_Toc162432844"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc227749698"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t>Läkare</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6B8290" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC473D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="065CA26D" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC473D" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC473D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Eftersträva att undersöka ostört så mycket det går. Lämna sökare om det är möjligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637C7E0A" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC473D" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="2ACFDECE" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC473D" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC473D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Förklara vad du tänker göra och varför, allt från anamnes till varje steg i undersökning. Försäkra dig om att kvinnan samtycker till undersökningen/rättsintyg och att hon informeras om sina rättigheter. Detta enligt 6§ lagen (2005:225) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC473D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Se</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC473D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00CCFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="002E3DD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>bilaga F</w:t>
         </w:r>
         <w:r w:rsidRPr="002E3DD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC473D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00CCFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC473D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">För skriftlig information riv ut sid 2 i NCK-guiden och ge till patienten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FC3A86" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="03A348F3" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc322594752"/>
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="71" w:name="_Toc162432845"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc322594752"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc256000004"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc256000012"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc256000033"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc256000048"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc256000063"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc256000078"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc256000093"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc256000108"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc256000123"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc256000138"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc256000153"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc256000168"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc256000183"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc256000198"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc256000213"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc227749699"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t>Provtagning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5DE7F2" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A237A" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="2A324A07" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="001A237A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A237A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Försäkra dig om att provtagningen (blodprov och urinprov) är gjord enligt checklistan,</w:t>
       </w:r>
       <w:r w:rsidRPr="001A237A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00CCFF"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="001A237A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="23"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>bilaga D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001A237A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, som är till för att strukturera provtagning och handläggning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5997EA68" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A237A" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="664EA769" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="001A237A" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A237A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Med PCR-teknik, som har hög känslighet, påvisas DNA specifikt för både klamydia och gonokocker. Endast en provtagningspinne och en remiss krävs för varje enskilt provtagningstillfälle. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34087A2A" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="7279622D" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc320774303"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="89" w:name="_Toc162432846"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc320774303"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc322594753"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc256000005"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc256000019"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc256000034"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc256000049"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc256000064"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc256000079"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc256000094"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc256000109"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc256000124"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc256000139"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc256000154"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc256000169"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc256000184"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc256000199"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc256000214"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc227749700"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t>Anamnes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444363B1" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00EC5BA7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="35B83BEE" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00EC5BA7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5BA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ta reda på vad som hänt (via polisrapport, polisman, eller i undantagsfall från kvinnan.) Fånga spontana kommentarer från patienten så ordagrant som möjligt. Avsluta med frågan: när kände hon sig säker för första gången igen? Kvinnan kanske fortfarande känner sig hotad och behöver akut psykiskt stöd. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68544D3F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00EC5BA7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="77DFDC5E" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00EC5BA7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5BA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Var medveten om att det är vanligt att kvinnor som utsätts för sexuellt övergrepp kan hamna i ett paralyserat tillstånd, en slags ”frysreaktion”, </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">där de blir oförmögna att göra motstånd. Detta tillstånd är också associerat med senare posttraumatisk stress och svår depression. </w:t>
+        <w:t xml:space="preserve">Var medveten om att det är vanligt att kvinnor som utsätts för sexuellt övergrepp kan hamna i ett paralyserat tillstånd, en slags ”frysreaktion”, där de blir oförmögna att göra motstånd. Detta tillstånd är också associerat med senare posttraumatisk stress och svår depression. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5BA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052462D3" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00EC5BA7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="62160A37" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00EC5BA7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5BA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Följ därefter frågorna i NCK-guiden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEFF292" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00EC5BA7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="0292DACB" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00EC5BA7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5BA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">NCK-guiden </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>ska</w:t>
@@ -3782,2550 +3531,2806 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5BA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> tillbaka i lådan</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5BA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> ”spårsäkringssatsen” som går till polisen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1339B48B" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00EC5BA7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="56E0460E" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00EC5BA7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5BA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid behov av utförligare anvisningar och förklaringar än vad som står i NCK-guiden, se NCK Handbok, Nationellt handlingsprogram för hälso- och sjukvårdens omhändertagande av offer för sexuella övergrepp (Kvinnoklinikens bibliotek).</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5BA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CFE262" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="74EC7CA6" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="_Toc322594754"/>
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="106" w:name="_Toc162432847"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc322594754"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc256000006"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc256000020"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc256000035"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc256000050"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc256000065"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc256000080"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc256000095"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc256000110"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc256000125"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc256000140"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc256000155"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc256000170"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc256000185"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc256000200"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc256000215"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc227749701"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t>Allmänstatus</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
-    </w:p>
-    <w:p w14:paraId="6D2C91AE" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00A75F32" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="2F76DCEC" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00A75F32" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Försäkra dig om att du har allt som behövs för undersökningen och provtagningen innan du börjar: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Uppdukat spårsäkringssats, NCK-guide och medföljande kroppsmallar, kamera, linjal/måttband, objektsglas, provtagningspinnar och remisser för STI. (För bilder se under rubriken dokumentation.)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="61DDB65F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00A75F32" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:t xml:space="preserve">Uppdukat spårsäkringssats, NCK-guide och medföljande kroppsmallar, kamera, linjal/måttband, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A75F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>objektsglas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A75F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, provtagningspinnar och remisser för STI. (För bilder se under rubriken dokumentation.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0623DF" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00A75F32" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Samarbeta med assisterande undersköterska/sjuksköterska.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AA4596" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00A75F32" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="4C9B0F8E" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00A75F32" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Använd och fyll i mallen tillsammans i NCK-guide, då missar ni inget</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3C549F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="73B0AA00" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="-569"/>
       </w:pPr>
-      <w:bookmarkStart w:id="107" w:name="_Toc322594755"/>
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="123" w:name="_Toc162432848"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc322594755"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc256000007"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc256000021"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc256000036"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc256000051"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc256000066"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc256000081"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc256000096"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc256000111"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc256000126"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc256000141"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc256000156"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc256000171"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc256000186"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc256000201"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc256000216"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc227749702"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t>Lokalstatus och spårsäkring enligt ”Spårsäkringssatsen”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="124" w:name="_Toc320774304"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="41873C64" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DF4AB6" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+      <w:bookmarkStart w:id="125" w:name="_Toc320774304"/>
+    </w:p>
+    <w:p w14:paraId="5B76C606" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DF4AB6" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF4AB6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid kroppsundersökning bör medföljande inte närvara.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C249FFE" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00A75F32" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="7697B01D" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Omfattningen av provtagningen, bedöms i varje enskilt fall</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Grundregeln är dock att göra hela spårsäkringen, och att alltid göra den på samma sätt. Allt finns på checklistan, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00DF4AB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>bilaga D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, följ den så blir det inte fel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241AC10C" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00A75F32" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="344C43DE" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00A75F32" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A75F32">
-[...5 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...10 lines deleted...]
-    <w:p w14:paraId="316CA0E2" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00A75F32" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        </w:rPr>
+        <w:t>Munskydd ska bäras av undersökande personal för att minska risk för kontamination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD474E3" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00A75F32" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i/>
-          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-        <w:t>Direktmikroskopi för påvisande av rörliga spermier. Rörliga spermier 8 tim</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spårsäkra oralt, vaginalt och analt oavsett anamnes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-        <w:t>mar</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>, orörliga 48 tim</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Spårsäkra innan övrig provtagning. Använd steril </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>. (</w:t>
-      </w:r>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2F64C86F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00A75F32" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        </w:rPr>
+        <w:t xml:space="preserve"> på spekulum eller minimalt med glidmedel. Efter oralt övergrepp kan DNA från bakre svalget fångas via kraftig snytning i steril större kompress som läggs i tops-påse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D950F1E" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00A75F32" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Tänk på att DNA kan finnas i bakre fornix 7</w:t>
+        <w:t>Direktmikroskopi för påvisande av rörliga spermier. Rörliga spermier 8 tim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>mar</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>, orörliga 48 tim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>mar</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>10 dagar efter övergrepp.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="486A04FE" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00A75F32" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Frånvaro av spermier utesluter inte vaginal penetration.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A71C60B" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00A75F32" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tänk på proktoskopi vid anal penetration och besvär. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="264E66BB" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:t xml:space="preserve">Tänk på att DNA kan finnas i bakre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A75F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fornix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A75F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>10 dagar efter övergrepp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C76D2A" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00A75F32" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A75F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tänk på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A75F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>proktoskopi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A75F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid anal penetration och besvär. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B39D94" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="125" w:name="_Toc322594756"/>
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="141" w:name="_Toc162432849"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc322594756"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc256000009"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc256000023"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc256000038"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc256000052"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc256000067"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc256000082"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc256000097"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc256000112"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc256000127"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc256000142"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc256000157"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc256000172"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc256000187"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc256000202"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc256000217"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc227749703"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t>Medicinsk behandling</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
-    </w:p>
-    <w:p w14:paraId="28C7E156" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+      <w:bookmarkEnd w:id="142"/>
+    </w:p>
+    <w:p w14:paraId="7FB10EE1" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="001A6D87" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6D87">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Akut p-piller (ellaOne) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="171C6C13" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:t>Akut p-piller (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A6D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ellaOne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A6D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4694BEF4" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="001A6D87" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6D87">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Smärtlindring? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386AC17C" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="536E8229" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="001A6D87" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6D87">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vaccinering mot hepatit B inom 72 tim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mar</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6D87">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6D87">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Se</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00926B51">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>bilaga G</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001A6D87">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Vid minsta misstanke om smittmöjlighet erbjud vaccinering mot hepatit B. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="728D8ECE" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:t xml:space="preserve">. Vid minsta misstanke om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A6D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>smittmöjlighet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A6D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erbjud vaccinering mot hepatit B. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518451D5" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="001A6D87" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6D87">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>HIV-behandling inom 2 tim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mar</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6D87">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, om säker HIV-smitta. Kontakta infektion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAC7018" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="5C444AA5" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="001A6D87" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6D87">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Överväg psykkonsultation, inläggning, kontakt med Kriscentrum (telefonnummer 0520-398 70), kontakt med anhöriga.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61551AEA" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="42F075DB" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="142" w:name="_Toc320774306"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="159" w:name="_Toc162432850"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc320774306"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc322594757"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc256000010"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc256000024"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc256000039"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc256000053"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc256000068"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc256000083"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc256000098"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc256000113"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc256000128"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc256000143"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc256000158"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc256000173"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc256000188"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc256000203"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc256000218"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc227749704"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t>Dokumentation</w:t>
       </w:r>
-      <w:bookmarkStart w:id="160" w:name="_Toc320774307"/>
-      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc320774307"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
-    </w:p>
-    <w:p w14:paraId="18F666D1" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+      <w:bookmarkEnd w:id="160"/>
+    </w:p>
+    <w:p w14:paraId="1DE62B33" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="3FD3114E" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="162" w:name="_Toc322594758"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc256000013"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc256000027"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc256000042"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc256000055"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc256000070"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc256000085"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc256000100"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc256000115"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc256000130"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc256000145"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc256000160"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc256000175"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc256000190"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc256000205"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc256000220"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc320774317"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Från vilka lokaler spårsäkringen görs dokumenteras på vit blankett ”kriminaltekniska spår och prover” som finns i lådan, behöver inte dikteras specifikt till journalen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221418CC" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001A6D87">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093641E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tänk på att dokumentera så </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6D87">
+      <w:r w:rsidRPr="0093641E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t>noga</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6D87">
-[...13 lines deleted...]
-    <w:p w14:paraId="1F4BABB7" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som möjligt, färg, storlek, lokalisation, konsistens, ömhet med mera, även frånvaro av skador.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780818B5" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="35073ECF" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00064367" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I den mån det går, använd uttryck på svenska och inte latin vid journalföring, för att även rättsväsendet ska förstå.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A8C659" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00064367">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093641E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Digitalfoton tas på skador/blåmärken/rodnader (måttband på bild). Inled med en översiktsbild. Patientens samtycke ska inhämtas innan foton tas. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="162" w:name="_Toc320774309"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="72014EEF" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    </w:p>
+    <w:p w14:paraId="0ACE2212" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="373E0875" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tänk på att alla bilder som tas kan bli offentlig handling och i värsta fall komma förövaren tillhanda. Överväg därför noga bilder som tas på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>genitalia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (För att bilder inte ska bli offentliga måste åklagaren begära sekretess, vilket inte alltid görs.) Mindre genitala rodnader kan med fördel ritas i på skisserna/mallarna i NCK-guiden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FDC8EF" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="61D73E0E" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sekreterare sparar bilder på (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>okrypterat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) USB, därefter raderas de från kameran. USB sparas i två år brand- och inbrottssäkert skåp på gynmottagningen. Därefter skrivs de ut och sänds för arkivering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43123BBC" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="197478DA" w14:textId="26914362" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USB med foton läggs i kuvert märkt med id och datum. Kuvertet förvaras i avsedd pärm, inte i ”spårsäkringssatsen”. Skriv i journalen att ”bilder finns”. Polisen får sedan begära dessa tillsammans med rättsintyg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8A7D01" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="006D5856" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...63 lines deleted...]
-    <w:p w14:paraId="244D0DE7" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5856">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om Polisen begär utlämning av bilder ska bilderna skrivas ut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EA63CF" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...40 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skador som ritas in i kroppsmallar (i NCK-guiden) med lokalisation, färg och storlek är ett redskap för dig vid den skriftliga dokumentationen och vid ett eventuellt rättsintyg. Glöm inte att overheadblad kan användas för att rita av skador på kroppen. Även här märks med namn, datum och tid, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>inte personnummer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1B0E11" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="1F03CAE0" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="17F77007" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="001A6D87" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notera: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hematom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blir gult/grönt efter cirka en vecka, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>petekiala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blödningar i ögonen (vid exempelvis strypning) försvinner efter 24 timmar.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8AC292" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:ind w:right="-2"/>
-[...20 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information till </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>patienten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att återkomma för ny fotografering/dokumentering om blåmärken uppstår efter undersökningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39575B04" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Om du är osäker på om historia, tider och skador hänger ihop – kontakta rättsmedicinare, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>telefonnummer dagtid</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> växel 031-741 15 50, jour 070850 34 38. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674B8B95" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="122" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...17 lines deleted...]
-          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5836B8E1" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="0093641E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="378" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="1114" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00231648">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Möller A, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010779A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00231648">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Söndergaard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010779A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HP, Helström L. Tonic immobility during sexual assault – a common reaction predicting post-traumatic stress disorder and server depression. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093641E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acta Obst et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gynecol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Scand </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2017;96:932</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-938</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093641E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465F8334" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acta Obst et Gynecol Scand </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="179" w:name="_Toc227749705"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC63B2">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2017;96:932-938</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>Kuratorskontakt</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="162"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkEnd w:id="165"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
+      <w:bookmarkEnd w:id="179"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC63B2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59393835" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CD2195" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remiss dikteras enligt blankett bilaga 1 (sid 9 i detta PM) och sänds till </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kvinnoklinikens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurator via kuratorssekreteraren, fax-nr 010-435 70 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>99</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Fyll i alla tänkbara t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elefonnummer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patienten kan nås på. Behåll en kopia till e-arkiv. När det gäller patienter &lt;18 år gör kuratorn på </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vinnokliniken en första bedömning. Hen kan i sin tur remittera vidare till Barn- och Ungdomsklinikens psykosociala team, som också kan kontakta BUP vid behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032E2CB0" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00CD2195" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kuratorn tar kontakt med patienten per telefon/brev och erbjuder kris- och bearbetande stödsamtal. Ambitionen är att ta kontakt så snart som möjligt efter besöket på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD2195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gynakuten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD2195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Kuratorn tar upp med patienten eventuellt behov av/och önskan att spärra journaluppgifter om övergreppet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7510D7" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="180" w:name="_Toc322594759"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc256000014"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc256000028"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc256000043"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc256000056"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc256000071"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc256000086"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc256000101"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc256000116"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc256000131"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc256000146"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc256000161"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc256000176"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc256000191"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc256000206"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc256000221"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc227749706"/>
+      <w:r w:rsidRPr="00BC63B2">
+        <w:t>Rättsintyg</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="178"/>
-      <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
-      <w:r w:rsidRPr="00BC63B2">
-[...116 lines deleted...]
-      <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
+    </w:p>
+    <w:p w14:paraId="2F13C4BA" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DF4AB6" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För rättsintygsmall </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="197" w:name="_Toc320774318"/>
+      <w:r w:rsidRPr="00DF4AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00DF4AB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>VKVs</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00DF4AB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Rättsintygsmall</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DF4AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246EDC07" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00B03F0E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>När det gäller anamnesdelen hänvisa till polisens bakgrundshistoria, nämn ev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>entuellt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de skeenden som du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sätta dina fynd i relation till, samt ev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entuellt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kompletterande upplysningar från patienten.</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="197"/>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Du kan begära kopior på samtliga förhörsprotokoll med kvinnan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFBC4D2" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00B03F0E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Endast redovisning av fynd korrelerade till händelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BA82AF" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00B03F0E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Redovisa blod- och urinprov som utfaller positivt. Förekomst av spermier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5234379C" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="004E7BED" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komplettera vid behov: Om blåmärken uppträder EFTER initiala undersökningen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om några provsvar utfaller positivt. Om patienten uppvisat psykiska men efter övergreppet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384632D0" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DF4AB6" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Vi bedömer de sexuella skadorna och vid mer omfattande skador på övriga kroppen ska kontakt tas med Rättsmedicin. Be polisen ta kontakt med Rättsmedicin för skadedokumentation/rättsintyg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781838EA" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="198" w:name="_Toc322594760"/>
+      <w:bookmarkStart w:id="199" w:name="_Toc256000015"/>
+      <w:bookmarkStart w:id="200" w:name="_Toc256000029"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc256000044"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc256000057"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc256000072"/>
+      <w:bookmarkStart w:id="204" w:name="_Toc256000087"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc256000102"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc256000117"/>
+      <w:bookmarkStart w:id="207" w:name="_Toc256000132"/>
+      <w:bookmarkStart w:id="208" w:name="_Toc256000147"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc256000162"/>
+      <w:bookmarkStart w:id="210" w:name="_Toc256000177"/>
+      <w:bookmarkStart w:id="211" w:name="_Toc256000192"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc256000207"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc256000222"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc227749707"/>
+      <w:r w:rsidRPr="00BC63B2">
+        <w:lastRenderedPageBreak/>
+        <w:t>Angående journalkopior</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
-    </w:p>
-[...112 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="205"/>
-      <w:r w:rsidRPr="00B03F0E">
-[...133 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
+    </w:p>
+    <w:p w14:paraId="544C63AA" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00B03F0E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om det finns någon misstänkt förövare häktad, måste polisen akut ta ställning till brottsrubricering och begäran av rättsintyg och ta reda på om utredningen, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">det vill säga </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ynundersökningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och brottsplatsundersökningen på kvinnan har funnit något som skulle kunna vara bevis, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>till exempel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i form av skador, spermafläckar, spermier el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dyl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119857F0" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00B03F0E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polisen har ofta begärt journalkopior för att göra denna bedömning, men sjukvården </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012668">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bör inte lämna ut sådana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eftersom de kan vara svårtolkade och dessutom kan innehålla för patienten privata uppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C724A3D" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00B03F0E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För att tillgodose polisens behov av upplysningar rekommenderas att polisen får telefonkontakt med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012668">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>undersökande läkare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Om vederbörande </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är i tjänst, tar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012668">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dagbakjouren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på gyn detta samtal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6796B48A" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00B03F0E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inga journalkopior rutinmässigt till polisen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om åklagare önskar journalkopia förutom rättsintyg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> måste personnummer, adress och telefonnummer tas bort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, eftersom handlingarna kan hamna i domstol och då blir de offentliga. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan även ta bort icke aktuella journaluppgifter av privat karaktär. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samråd med åklagaren vid tveksamhet om vad som är relevant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B98FCAF" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="215" w:name="_Toc320774319"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc322594761"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc256000016"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc256000030"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc256000045"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc256000058"/>
+      <w:bookmarkStart w:id="221" w:name="_Toc256000073"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc256000088"/>
+      <w:bookmarkStart w:id="223" w:name="_Toc256000103"/>
+      <w:bookmarkStart w:id="224" w:name="_Toc256000118"/>
+      <w:bookmarkStart w:id="225" w:name="_Toc256000133"/>
+      <w:bookmarkStart w:id="226" w:name="_Toc256000148"/>
+      <w:bookmarkStart w:id="227" w:name="_Toc256000163"/>
+      <w:bookmarkStart w:id="228" w:name="_Toc256000178"/>
+      <w:bookmarkStart w:id="229" w:name="_Toc256000193"/>
+      <w:bookmarkStart w:id="230" w:name="_Toc256000208"/>
+      <w:bookmarkStart w:id="231" w:name="_Toc256000223"/>
+      <w:bookmarkStart w:id="232" w:name="_Toc227749708"/>
+      <w:r w:rsidRPr="00BC63B2">
+        <w:t>Uppföljning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
-    </w:p>
-[...255 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
       <w:bookmarkEnd w:id="227"/>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
+      <w:r w:rsidRPr="00BC63B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5722844A" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00B03F0E" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Återbesök 1 till läkare på gynekologiska mottagningen. Resterande återbesök till barnmorska. Se nedan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diktera när patienten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> få sitt återbesök. Kallelse skickas eller sker per telefon, om patienten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vill ha brev hem. All provtagning dokumenteras av provtagaren, som även noterar varje gång om och hur patienten önskar få provsvar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6239E5FE" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="233" w:name="_Toc322594762"/>
+      <w:bookmarkStart w:id="234" w:name="_Toc256000017"/>
+      <w:bookmarkStart w:id="235" w:name="_Toc256000031"/>
+      <w:bookmarkStart w:id="236" w:name="_Toc256000046"/>
+      <w:bookmarkStart w:id="237" w:name="_Toc256000059"/>
+      <w:bookmarkStart w:id="238" w:name="_Toc256000074"/>
+      <w:bookmarkStart w:id="239" w:name="_Toc256000089"/>
+      <w:bookmarkStart w:id="240" w:name="_Toc256000104"/>
+      <w:bookmarkStart w:id="241" w:name="_Toc256000119"/>
+      <w:bookmarkStart w:id="242" w:name="_Toc256000134"/>
+      <w:bookmarkStart w:id="243" w:name="_Toc256000149"/>
+      <w:bookmarkStart w:id="244" w:name="_Toc256000164"/>
+      <w:bookmarkStart w:id="245" w:name="_Toc256000179"/>
+      <w:bookmarkStart w:id="246" w:name="_Toc256000194"/>
+      <w:bookmarkStart w:id="247" w:name="_Toc256000209"/>
+      <w:bookmarkStart w:id="248" w:name="_Toc256000224"/>
+      <w:bookmarkStart w:id="249" w:name="_Toc227749709"/>
+      <w:r w:rsidRPr="00BC63B2">
+        <w:t>Uppföljning vid hepatit B-vaccinering</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
       <w:bookmarkEnd w:id="239"/>
       <w:bookmarkEnd w:id="240"/>
-      <w:r w:rsidRPr="00BC63B2">
-[...76 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="241"/>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
       <w:bookmarkEnd w:id="246"/>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
-      <w:bookmarkEnd w:id="250"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="257"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02151986" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="007B384B" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="62393CAE" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="007B384B" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B384B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00CCFF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="007B384B">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Bilaga G</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B384B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E80D07D" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="007B384B" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="48D9BF45" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="007B384B" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="258" w:name="_Toc321299722"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="272" w:name="_Toc321389115"/>
+      <w:bookmarkStart w:id="250" w:name="_Toc321299722"/>
+      <w:bookmarkStart w:id="251" w:name="_Toc321299745"/>
+      <w:bookmarkStart w:id="252" w:name="_Toc321299783"/>
+      <w:bookmarkStart w:id="253" w:name="_Toc321300418"/>
+      <w:bookmarkStart w:id="254" w:name="_Toc321300460"/>
+      <w:bookmarkStart w:id="255" w:name="_Toc321381499"/>
+      <w:bookmarkStart w:id="256" w:name="_Toc321383176"/>
+      <w:bookmarkStart w:id="257" w:name="_Toc321383197"/>
+      <w:bookmarkStart w:id="258" w:name="_Toc321383218"/>
+      <w:bookmarkStart w:id="259" w:name="_Toc321383239"/>
+      <w:bookmarkStart w:id="260" w:name="_Toc321383260"/>
+      <w:bookmarkStart w:id="261" w:name="_Toc321383809"/>
+      <w:bookmarkStart w:id="262" w:name="_Toc321383829"/>
+      <w:bookmarkStart w:id="263" w:name="_Toc321389098"/>
+      <w:bookmarkStart w:id="264" w:name="_Toc321389115"/>
+      <w:bookmarkEnd w:id="250"/>
+      <w:bookmarkEnd w:id="251"/>
+      <w:bookmarkEnd w:id="252"/>
+      <w:bookmarkEnd w:id="253"/>
+      <w:bookmarkEnd w:id="254"/>
+      <w:bookmarkEnd w:id="255"/>
+      <w:bookmarkEnd w:id="256"/>
+      <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
       <w:bookmarkEnd w:id="264"/>
-      <w:bookmarkEnd w:id="265"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="272"/>
       <w:r w:rsidRPr="007B384B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Återbesök 1: </w:t>
       </w:r>
       <w:r w:rsidRPr="007B384B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B384B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B384B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>3 dagar efter övergreppet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECB4F10" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="007B384B" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="648B8EA9" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="007B384B" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B384B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Om möjligt till samma läkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A4E8C3" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="007B384B" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="58ECC601" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="007B384B" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B384B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Ytterligare dokumentation ev</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>entuella</w:t>
       </w:r>
       <w:r w:rsidRPr="007B384B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> foto – blåmärken, svullnader, ömhet?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79825368" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="007B384B" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="0E7501B0" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="007B384B" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B384B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Är kuratorskontakt etablerad?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C6C36E" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="007B384B" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="39CE70F0" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="007B384B" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B384B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Behov av sjukskrivning?</w:t>
       </w:r>
       <w:r w:rsidRPr="007B384B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Det är vanligt med sömnproblem efter traumatisk upplevelse. Undvik beroendeframkallande läkemedel, exempelvis bensodiazepiner. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F44162C" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="003862C7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:t xml:space="preserve">Det är vanligt med sömnproblem efter traumatisk upplevelse. Undvik beroendeframkallande läkemedel, exempelvis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>bensodiazepiner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCF8346" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EBF756" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003862C7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Återbesök 2:</w:t>
       </w:r>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 veckor efter övergreppet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32136D34" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="003862C7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="757C6F16" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003862C7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Provtagning: Klamydia och gonorré från berörda stationer – se journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5127DA" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="003862C7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="41BE9ED2" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003862C7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Genitala sår? – Luesodling i samråd med hudmott + luesserologi</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Genitala sår? – Luesodling i samråd med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003862C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>hudmott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003862C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + luesserologi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DFB3A2" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003862C7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">2:a injektionen hepatit B-vaccinering </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B654BA1" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="003862C7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        <w:t>2:a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003862C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionen hepatit B-vaccinering </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FB236B" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003862C7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Återbesök 3: </w:t>
       </w:r>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">6 veckor efter övergreppet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18130D1F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="003862C7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="658AAA58" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003862C7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Provtagning: Graviditetstest </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEB297E" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="003862C7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="13B5D015" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003862C7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Kuratorskontakt?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A38856" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="003862C7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="40FC6E80" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003862C7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">3:e injektionen hepatit B-vaccinering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B2229B" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="003862C7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="2F27F92C" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003862C7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Återbesök 4: </w:t>
       </w:r>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">12 veckor efter övergreppet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E68C91" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00160C94" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="2B8ECA34" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00160C94" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Provtagning: Serologi för HIV, HTLV I och II, HCV, anti-HBs och Lues.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Provtagning: Serologi för HIV, HTLV I och II, HCV, anti-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00160C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>HBs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00160C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och Lues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEFEFBB" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00160C94" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Om titer för ak mot hepatit B är under 10 IE/ml ges ny injektion hepatitvaccination och ny kontroll av HbsAg snarast. Ny kontroll av anti-HBs efter 4-8 veckor. Om titer är över 10 IE/ml är man immun mot hepatit B) </w:t>
-      </w:r>
+        <w:t xml:space="preserve">(Om titer för ak mot hepatit B är under 10 IE/ml ges ny injektion hepatitvaccination och ny kontroll av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:t>HbsAg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> snarast. Ny kontroll av anti-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00160C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>HBs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00160C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> efter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00160C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>4-8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00160C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veckor. Om titer är över 10 IE/ml är man immun mot hepatit B) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se även </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00160C94">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="23"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>bilaga G</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33190652" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00160C94" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="52CC8D4F" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00160C94" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Skicka med labremiss för provtagning på VC vid 6 mån</w:t>
+        <w:t xml:space="preserve">Skicka med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00160C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>labremiss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00160C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för provtagning på VC vid 6 mån</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>ader</w:t>
       </w:r>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>se prover nedan</w:t>
       </w:r>
       <w:r w:rsidRPr="00160C94">
@@ -6342,621 +6347,680 @@
         </w:rPr>
         <w:t>ienten</w:t>
       </w:r>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> inte aktivt önskar återbesök 5. Provsvar till vederbörande läkare, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Kvinnokliniken</w:t>
       </w:r>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, NÄL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621444AA" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00160C94" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="0C55E845" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00160C94" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> kuratorskontakt - Krisbearbetning? Behov av remiss för psykosocial hjälp, sexologisk rådgivning?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9B1589" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00160C94" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="56BC4701" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00160C94" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Kompletterande rättsintyg?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E95F233" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="003862C7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="0FFCC416" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003862C7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Återbesök 5</w:t>
       </w:r>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">6 månader efter övergreppet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397968AB" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00160C94" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="6EFB47D9" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00160C94" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Provtagning: </w:t>
       </w:r>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>HIV, HTLV I och II, HCV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B12F4F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00160C94" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="39003117" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00160C94" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Detta besök endast om patienten önskar det. Kan ersättas med telefonkontakt. Proverna bör dock tas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05708C3F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="003862C7" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="57681080" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="003862C7" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Återbesök 6: </w:t>
       </w:r>
       <w:r w:rsidRPr="003862C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">1 år efter övergreppet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C0F640" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00160C94" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="4E4DF3D6" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00160C94" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">4:e injektionen hepatit B-vaccinering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB3C9EA" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00160C94" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="1F9043D1" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00160C94" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">(Vid fyra vaccinationer beräknas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>personen</w:t>
       </w:r>
       <w:r w:rsidRPr="00160C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha fått livslång immunitet.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E55C3F1" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="7C86720D" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="289" w:name="_Toc162432856"/>
+        <w:rPr>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="265" w:name="_Toc322594763"/>
+      <w:bookmarkStart w:id="266" w:name="_Toc256000018"/>
+      <w:bookmarkStart w:id="267" w:name="_Toc256000032"/>
+      <w:bookmarkStart w:id="268" w:name="_Toc256000047"/>
+      <w:bookmarkStart w:id="269" w:name="_Toc256000060"/>
+      <w:bookmarkStart w:id="270" w:name="_Toc256000075"/>
+      <w:bookmarkStart w:id="271" w:name="_Toc256000090"/>
+      <w:bookmarkStart w:id="272" w:name="_Toc256000105"/>
+      <w:bookmarkStart w:id="273" w:name="_Toc256000120"/>
+      <w:bookmarkStart w:id="274" w:name="_Toc256000135"/>
+      <w:bookmarkStart w:id="275" w:name="_Toc256000150"/>
+      <w:bookmarkStart w:id="276" w:name="_Toc256000165"/>
+      <w:bookmarkStart w:id="277" w:name="_Toc256000180"/>
+      <w:bookmarkStart w:id="278" w:name="_Toc256000195"/>
+      <w:bookmarkStart w:id="279" w:name="_Toc256000210"/>
+      <w:bookmarkStart w:id="280" w:name="_Toc256000225"/>
+      <w:bookmarkStart w:id="281" w:name="_Toc227749710"/>
       <w:r w:rsidRPr="00BC63B2">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Uppföljning där </w:t>
       </w:r>
       <w:r>
         <w:t>INTE</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC63B2">
         <w:t xml:space="preserve"> hepatit B-vaccinering är aktuellt</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="265"/>
+      <w:bookmarkEnd w:id="266"/>
+      <w:bookmarkEnd w:id="267"/>
+      <w:bookmarkEnd w:id="268"/>
+      <w:bookmarkEnd w:id="269"/>
+      <w:bookmarkEnd w:id="270"/>
+      <w:bookmarkEnd w:id="271"/>
+      <w:bookmarkEnd w:id="272"/>
       <w:bookmarkEnd w:id="273"/>
       <w:bookmarkEnd w:id="274"/>
       <w:bookmarkEnd w:id="275"/>
       <w:bookmarkEnd w:id="276"/>
       <w:bookmarkEnd w:id="277"/>
       <w:bookmarkEnd w:id="278"/>
       <w:bookmarkEnd w:id="279"/>
       <w:bookmarkEnd w:id="280"/>
       <w:bookmarkEnd w:id="281"/>
-      <w:bookmarkEnd w:id="282"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="289"/>
       <w:r w:rsidRPr="00BC63B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4AB54A" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-[...8 lines deleted...]
-    <w:p w14:paraId="6C19AF52" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00602848" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="4CD267B7" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00602848" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Återbesök 1: </w:t>
       </w:r>
       <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>3 dagar efter övergreppet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3067DC05" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DC4CF9" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="3EE1AF39" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Om möjligt till samma läkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B706FC7" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DC4CF9" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="730BEC14" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ytterligare dokumentation ev</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>entuella</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> foto – blåmärken, svullnader, ömhet?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437CF577" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DC4CF9" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="2B6CBB52" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Är kuratorskontakt etablerad?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE1BDB5" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DC4CF9" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="055AFC9A" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Behov av sjukskrivning?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E379CAD" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00602848" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="0E99622F" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00602848" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Återbesök 2:</w:t>
       </w:r>
       <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">4 veckor efter övergreppet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06825D1C" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DC4CF9" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="2D586E6E" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provtagning: Klamydia och gonorré från berörda stationer. Se journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523AC0DB" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DC4CF9" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="34914522" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Graviditetstest (känslighet 25 IU/l)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3305688D" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DC4CF9" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="4415F4A8" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Genitala sår? – Luesodling i samråd med hudmott + luesserologi</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Genitala sår? – Luesodling i samråd med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC4CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hudmott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC4CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + luesserologi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19579991" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kuratorskontakt?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2606761E" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00602848" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="50AAFC8F" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00602848" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Återbesök 3: </w:t>
       </w:r>
       <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">12 veckor efter övergreppet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EE1CF6" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DC4CF9" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="4AA7CC38" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Provtagning: Serologi för HIV, HTLV I och II, HCV, HbsAg och Lues.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Provtagning: Serologi för HIV, HTLV I och II, HCV, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC4CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>HbsAg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC4CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och Lues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22526B1E" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Skicka med labremiss för provtagning på VC vid 6 mån</w:t>
+        <w:t xml:space="preserve">Skicka med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC4CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>labremiss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC4CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för provtagning på VC vid 6 mån</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ader</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>se proverna nedan</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -6965,946 +7029,946 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ienten</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> inte aktivt önskar återbesök 4. Provsvar till vederbörande läkare, K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>vinnokliniken</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, NÄL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28ABC5E2" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DC4CF9" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="4EE43185" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kuratorskontakt - Krisbearbetning? Behov av remiss för psykosocial hjälp, sexologisk rådgivning?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D32F8A" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DC4CF9" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="234C8A11" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kompletterande rättsintyg?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D3A311" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00602848" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="4A598458" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00602848" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Återbesök 4: </w:t>
       </w:r>
       <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">6 månader efter övergreppet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72238629" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DC4CF9" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-      <w:pPr>
+    <w:p w14:paraId="6736F976" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Provtagning: Serologi HIV, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HTLV I och II,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HCV</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HbsAg</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="430D075F" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DC4CF9" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Detta besök endast om patienten önskar det. Kan ersättas med telefonkontakt. Proverna bör dock tas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CEA071" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="65E0A9BE" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEDBEB5" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="76DCBCE1" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="282" w:name="_Toc227749711"/>
+      <w:r w:rsidRPr="00BC63B2">
+        <w:lastRenderedPageBreak/>
+        <w:t>Patient/anhörig som är i behov av kuratorskontakt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="282"/>
+    </w:p>
+    <w:p w14:paraId="0D47024C" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2EB9ED50" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782FC924" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DD1DB73" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
-[...8 lines deleted...]
-    <w:p w14:paraId="66DC85E5" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="5C44585F" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35098818" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="44FF1CBD" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49B6DBC2" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="09FE4B8A" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Personnummer </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07196F8E" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="7BA4AE8B" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75D95866" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="77C8FA49" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Namn</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E213BA4" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="7436C305" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF9BC59" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="73E4846F" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Adress</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BB7DE5" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="20B98CA3" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21D992AF" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="09551BDD" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Telefonnummer</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DD0AE8" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="211AAE2D" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64F83D1F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="1798B35D" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Orsak till besök på AVC:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224DBC1C" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="5825C768" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B363C97" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="3C5FCBB4" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABF2C19" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="421699F3" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="630B7A3F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="781CC5C8" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5DA172" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="02DC86F1" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05077519" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="613173A3" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A23FC07" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="412E14E0" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21885802" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="1FE3ABFF" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A518CD" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="7C4A0836" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B51C4F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="3F29F0C2" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0BC023" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="4706271B" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D6FCD1" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="52170E79" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30ADD2BE" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="599325BA" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="177A7D65" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="7D1B2E61" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51295246" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="16CF28F7" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39462551" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="24634A99" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53125EC1" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="10319245" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02C9F326" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="58C52DDE" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1881B4E6" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="1F7D7E75" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4305A8F5" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="2C691C0E" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2FA1D5" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="57661ED9" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D60589E" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="03BA5BE7" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7434A958" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="1F646411" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2351903A" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="695FAE06" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B16D345" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="16A411D2" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Läkare, Kvinnokliniken, NÄL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B3BB83" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="2F4C5F82" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B2D41F7" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="1FF8DD3D" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Remiss till kuratorsavdelningen skickas via kuratorssekreterares fax,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72489577" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00BC63B2" w:rsidRDefault="00406E41" w:rsidP="00406E41">
+    <w:p w14:paraId="294C2CED" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00BC63B2" w:rsidRDefault="006D5856" w:rsidP="006D5856">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC63B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>faxnummer 010-435 70 99.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="659AF648" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00F37427" w:rsidRDefault="00406E41" w:rsidP="00406E41"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId38"/>
+    <w:p w14:paraId="6A6449AD" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00F37427" w:rsidRDefault="006D5856" w:rsidP="006D5856"/>
+    <w:p w14:paraId="246B59ED" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00967B20" w:rsidRDefault="006D5856" w:rsidP="006D5856"/>
+    <w:p w14:paraId="4565980A" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00ED78F6" w:rsidRDefault="006D5856" w:rsidP="006D5856"/>
+    <w:p w14:paraId="6C5BFB69" w14:textId="6E05C86A" w:rsidR="00BC63B2" w:rsidRPr="006D5856" w:rsidRDefault="00BC63B2" w:rsidP="006D5856"/>
+    <w:sectPr w:rsidR="00BC63B2" w:rsidRPr="006D5856" w:rsidSect="00BC63B2">
+      <w:headerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="even" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:headerReference w:type="first" r:id="rId52"/>
+      <w:footerReference w:type="first" r:id="rId53"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40441D18" w14:textId="77777777" w:rsidR="00273BD8" w:rsidRDefault="00273BD8">
+    <w:p w14:paraId="7C419E5E" w14:textId="77777777" w:rsidR="001138A3" w:rsidRDefault="001138A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4386A7A3" w14:textId="77777777" w:rsidR="00273BD8" w:rsidRDefault="00273BD8">
+    <w:p w14:paraId="59AB99AF" w14:textId="77777777" w:rsidR="001138A3" w:rsidRDefault="001138A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="083BC859" w14:textId="77777777" w:rsidR="00273BD8" w:rsidRDefault="00273BD8">
+    <w:p w14:paraId="05352C26" w14:textId="77777777" w:rsidR="001138A3" w:rsidRDefault="001138A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="OCR B">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -7946,124 +8010,130 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65280BD1" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41" w:rsidP="00C43BDD">
+  <w:p w14:paraId="15D0BBE8" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4C5A498F" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41" w:rsidP="00C43BDD">
+  <w:p w14:paraId="03C56350" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1555425720"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="217AD5D4" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00EC0A68" w:rsidRDefault="00406E41" w:rsidP="00EC0A68">
+      <w:p w14:paraId="2CC66E3A" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00EC0A68" w:rsidRDefault="006D5856" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -8077,62 +8147,62 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65850354" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41" w:rsidP="00FB2F0F">
+  <w:p w14:paraId="4AA72A16" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23039B08" wp14:editId="5C5F3E26">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FC85EF9" wp14:editId="54F04595">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2125387568" name="Bildobjekt 2125387568">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -8345,318 +8415,318 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B510EFA" w14:textId="77777777" w:rsidR="00273BD8" w:rsidRDefault="00273BD8"/>
+    <w:p w14:paraId="77232895" w14:textId="77777777" w:rsidR="001138A3" w:rsidRDefault="001138A3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="195C82BC" w14:textId="77777777" w:rsidR="00273BD8" w:rsidRDefault="00273BD8">
+    <w:p w14:paraId="0D894F0B" w14:textId="77777777" w:rsidR="001138A3" w:rsidRDefault="001138A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3EA547FF" w14:textId="77777777" w:rsidR="00273BD8" w:rsidRDefault="00273BD8">
+    <w:p w14:paraId="0422D34F" w14:textId="77777777" w:rsidR="001138A3" w:rsidRDefault="001138A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F11EF52" w14:textId="77777777" w:rsidR="00406E41" w:rsidRPr="00DA65C4" w:rsidRDefault="00406E41" w:rsidP="00DA65C4">
+  <w:p w14:paraId="53A5E9A6" w14:textId="77777777" w:rsidR="006D5856" w:rsidRPr="00DA65C4" w:rsidRDefault="006D5856" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6133CD7E" wp14:editId="1B5F54E9">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32A4C9BC" wp14:editId="76DBF388">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1774634592" name="Textruta 1774634592"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1BE58D41" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="40C0C17F" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6133CD7E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="32A4C9BC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1774634592" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251677697;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="1BE58D41" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="40C0C17F" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7BDFD95E" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41" w:rsidP="00413A60">
+  <w:p w14:paraId="592E8E1B" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="334924F8" wp14:editId="181C0C06">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F1A981F" wp14:editId="6A4AD6DE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1143523468" name="Textruta 1143523468"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5068C9C8" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41">
+                        <w:p w14:paraId="3DCBEF3E" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="334924F8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6F1A981F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1143523468" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251676673;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="5068C9C8" w14:textId="77777777" w:rsidR="00406E41" w:rsidRDefault="00406E41">
+                  <w:p w14:paraId="3DCBEF3E" w14:textId="77777777" w:rsidR="006D5856" w:rsidRDefault="006D5856">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0705F210" wp14:editId="0A2405EA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5421FB5B" wp14:editId="36B4C3CD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1859091353" name="Bildobjekt 1859091353">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -9052,50 +9122,163 @@
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="851E4FC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OCR B" w:hAnsi="OCR B" w:cs="OCR B" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="053E4545"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="727430F6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9165,51 +9348,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F715E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3907546"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1712"/>
         </w:tabs>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
@@ -9281,51 +9464,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24737A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF00545A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9394,51 +9577,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AE71452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="908A7686"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9507,51 +9690,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9621,51 +9804,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47292D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BE2EE40"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9734,51 +9917,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC433CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E547AB8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1712"/>
         </w:tabs>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
@@ -9850,51 +10033,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D197124"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95267C28"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7424" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F5E12E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37622D1E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9963,51 +10259,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52FB328D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBE05D0C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10076,51 +10372,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="538A1FC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2080406C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1712"/>
         </w:tabs>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
@@ -10192,51 +10488,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10306,51 +10602,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="549B158F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98020902"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10419,51 +10715,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58462F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A148B312"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10505,51 +10801,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C630905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BAC0E62"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10618,51 +10914,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DC70F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="640485A6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10731,51 +11027,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F8B5571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BDEE3AA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10845,108 +11141,115 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2138447262">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1736664378">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1453017861">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1288004395">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1111316607">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1897550811">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="862593972">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1270896607">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1903128092">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="474220760">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="443963041">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1042435335">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1358506717">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1197113287">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1707948361">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="806967699">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="481123402">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="478764570">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="862593972">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="19" w16cid:durableId="365909080">
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -10975,50 +11278,51 @@
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="000511F0"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00082966"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00110FBE"/>
+    <w:rsid w:val="001138A3"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001205BF"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001515A5"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00157FAF"/>
     <w:rsid w:val="00160C94"/>
     <w:rsid w:val="001611EF"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
@@ -11045,76 +11349,78 @@
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00273BD8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00285F75"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="0029263E"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00296C72"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E1FBC"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E3DD1"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F5666"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003764AC"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="003862C7"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C7388"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E336A"/>
     <w:rsid w:val="003E7524"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="0040660C"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00406E41"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00433CE1"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00434146"/>
     <w:rsid w:val="00437B16"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
@@ -11172,68 +11478,71 @@
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00647A86"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5221"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D5856"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="00710838"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00710B9F"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774C61"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B384B"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="0082586C"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00867100"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
@@ -11388,88 +11697,91 @@
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA21CA"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB6A9B"/>
     <w:rsid w:val="00DC4CF9"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E0614C"/>
     <w:rsid w:val="00E0779D"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E94AAD"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB3FEE"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC5BA7"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
+    <w:rsid w:val="00ED78F6"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE6A91"/>
     <w:rsid w:val="00EF1F85"/>
     <w:rsid w:val="00F06397"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F24B4F"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F37427"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F4189A"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F9069E"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE44AA"/>
     <w:rsid w:val="00FF6B53"/>
+    <w:rsid w:val="00FF6F8D"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
@@ -14001,51 +14313,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-214/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20A%20-%20Polis%20-%20Sjukv%c3%a5rd%20-%20rutiner.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-1286970404-93/surrogate/V%c3%a5ldt%c3%a4kt%20sexuellt%20%c3%b6vergrepp-%20patientinformation.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/ovrigt/2022-6-7951.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-552/surrogate/Handl%c3%a4ggning%20vid%20akut%20omh%c3%a4ndertagande%20vid%20v%c3%a5ldt%c3%a4kt%20och%20sexuella%20%c3%b6vergrepp.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-52/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20G%20-%20Hepatit%20B%20vaccination.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-48/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20B%20-%20Socialtj%c3%a4nstlagen.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-52/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20G%20-%20Hepatit%20B%20vaccination.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19921/%c3%96vergrepp%20mot%20barn.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs3565-1095135431-2228/surrogate/2022-01-10%20R%C3%A4ttsintygsmall%20VKV.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-49/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20C%20-%20Anm%c3%a4lan%20till%20Socialtj%c3%a4nsten.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-51/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20F%20-%20R%c3%a4ttsintyg.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-52/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20G%20-%20Hepatit%20B%20vaccination.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-214/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20A%20-%20Polis%20-%20Sjukv%c3%a5rd%20-%20rutiner.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/ovrigt/2022-6-7951.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-1286970404-93/surrogate/V%c3%a5ldt%c3%a4kt%20sexuellt%20%c3%b6vergrepp-%20patientinformation.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19921/%c3%96vergrepp%20mot%20barn.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-51/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20F%20-%20R%c3%a4ttsintyg.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-52/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20G%20-%20Hepatit%20B%20vaccination.pdf" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-49/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20C%20-%20Anm%c3%a4lan%20till%20Socialtj%c3%a4nsten.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-48/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20B%20-%20Socialtj%c3%a4nstlagen.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-1286970404-93/surrogate/V%c3%a5ldt%c3%a4kt%20sexuellt%20%c3%b6vergrepp-%20patientinformation.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-52/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20G%20-%20Hepatit%20B%20vaccination.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-214/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20A%20-%20Polis%20-%20Sjukv%c3%a5rd%20-%20rutiner.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-48/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20B%20-%20Socialtj%c3%a4nstlagen.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/ovrigt/2022-6-7951.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-49/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20C%20-%20Anm%c3%a4lan%20till%20Socialtj%c3%a4nsten.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-52/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20G%20-%20Hepatit%20B%20vaccination.pdf" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-552/surrogate/Handl%c3%a4ggning%20vid%20akut%20omh%c3%a4ndertagande%20vid%20v%c3%a5ldt%c3%a4kt%20och%20sexuella%20%c3%b6vergrepp.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/ovrigt/2022-6-7951.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-1286970404-93/surrogate/V%c3%a5ldt%c3%a4kt%20sexuellt%20%c3%b6vergrepp-%20patientinformation.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs3565-1095135431-2228/surrogate/2022-01-10%20R%C3%A4ttsintygsmall%20VKV.pdf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/19921/%c3%96vergrepp%20mot%20barn.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-1286970404-93/surrogate/V%c3%a5ldt%c3%a4kt%20sexuellt%20%c3%b6vergrepp-%20patientinformation.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-48/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20B%20-%20Socialtj%c3%a4nstlagen.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/ovrigt/2022-6-7951.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-50/surrogate/Sexuellt%20%c3%b6vergrepp%20-%20bilaga%20D%20-%20Checklista.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId49" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
@@ -14349,71 +14661,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3548</Words>
-  <Characters>18805</Characters>
+  <Words>3578</Words>
+  <Characters>21829</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>156</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>559</Lines>
+  <Paragraphs>282</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22309</CharactersWithSpaces>
+  <CharactersWithSpaces>25125</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Sexuellt övergrepp</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>81</revision>
+  <revision>86</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>