--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1,543 +1,513 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="612689B9" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRDefault="00CB4535" w:rsidP="00EC71A6">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00CB4535" w:rsidSect="00CB4535">
+    <w:p w14:paraId="3D71A09E" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
+      <w:pPr>
+        <w:sectPr w:rsidR="00D608CE" w:rsidSect="00D608CE">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="5427F5CD" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00CB4535" w:rsidRDefault="00CB4535" w:rsidP="00EC71A6">
+    <w:p w14:paraId="4B2B910F" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00CB4535" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C0D9FC1" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00CB4535" w:rsidRDefault="00CB4535" w:rsidP="00EC71A6">
+    <w:p w14:paraId="6168C71C" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00CB4535" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EDEED5B" w14:textId="77777777" w:rsidR="00EC71A6" w:rsidRDefault="00EC71A6" w:rsidP="00EC71A6"/>
-    <w:p w14:paraId="51B66044" w14:textId="5460C128" w:rsidR="00CB4535" w:rsidRPr="00CB4535" w:rsidRDefault="00EC71A6" w:rsidP="00EC71A6">
+    <w:p w14:paraId="0BAB7523" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE"/>
+    <w:p w14:paraId="4BB96BC6" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00CB4535" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Induktion av förlossning</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4535" w:rsidRPr="00CB4535">
+      <w:r w:rsidRPr="00CB4535">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CB788A" w14:textId="795C0674" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="23685D47" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_1314629194"/>
       <w:bookmarkStart w:id="2" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Induktion vid dött foster: Se rutin avseende </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>intrauterin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> fosterdöd </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC04B4" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00036D66">
+    <w:p w14:paraId="75CF382B" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAD1433" w14:textId="66E6260A" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="007E3BFA" w:rsidP="00C20D23">
+    <w:p w14:paraId="29AABF7C" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ändring </w:t>
-[...5 lines deleted...]
-        <w:t>avseende information om Prostaglandiner (sid 4).</w:t>
+        <w:t>Ändring avseende information om Prostaglandiner (sid 4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512D59BB" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00036D66">
+    <w:p w14:paraId="1680C740" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:t xml:space="preserve">Bakgrund </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D83D8A" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="65689580" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Induktion av förlossning innebär medicinska vinster när graviditeten behöver avslutas på grund av patientens eller barnets hälsa, men medför också risker och nackdelar jämfört med spontan förlossningsstart. Risk finns för såväl värkstorm med fosterpåverkan, som för värksvaghet med instrumentell förlossning och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Observera ökad risk för uterusruptur vid tidigare </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectioförlossning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BDB279" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00036D66">
+    <w:p w14:paraId="783C32A1" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:t xml:space="preserve">Sammanfattning/Syfte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D748F8A" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="386F303E" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vägledning vid planering och genomförande av inducerad förlossning.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB39B31" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00036D66">
+    <w:p w14:paraId="1C9A87C7" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:t xml:space="preserve">Indikation/planering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24557C98" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C257D7" w:rsidRDefault="00CB4535" w:rsidP="00C257D7">
+    <w:p w14:paraId="6F579B2E" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C257D7" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C257D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Indikationen kan vara fetal, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C257D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>maternell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C257D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller kombination därav. Indikationen ska vara klart angiven och beslutet baserat på en samlad bedömning av patientens och barnets tillstånd där fördelar vägs mot risker.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E99AC3B" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C257D7" w:rsidRDefault="00CB4535" w:rsidP="00C257D7">
+    <w:p w14:paraId="0EE93544" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C257D7" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C257D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Induktion av annan orsak än överburenhet och lång vattenavgång ska bedömas i samråd med överläkare förlossningsbakjour i första hand innan beslut. Läkaren på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C257D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>antenatalmottagningen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C257D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> tar kontakt med förlossningsbakjour.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68714B8B" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C257D7" w:rsidRDefault="00CB4535" w:rsidP="00C257D7">
+    <w:p w14:paraId="23AD276E" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C257D7" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C257D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Graviditetsrelaterade besvär utan medicinsk risk utgör inte indikation för induktion utan spontan förlossningsstart inväntas med stöd från barnmorskemottagning. Vid behov av läkarbedömning skickas remiss från </w:t>
       </w:r>
       <w:r w:rsidRPr="00C257D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">barnmorskemottagning till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C257D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>antenatalmottagningen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C257D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ange gärna cervixstatus i remiss. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6BF3ED" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C257D7" w:rsidRDefault="00CB4535" w:rsidP="00C257D7">
+    <w:p w14:paraId="44CE6381" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C257D7" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C257D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Planering av induktionens genomförande ska ske i samråd med patienten och dokumenteras i journalen, så att barnmorskor och jourhavande läkare är införstådda med beslut och fortsatt planering. Vid hög belastning på förlossningsavdelning kan planerad induktion behöva uppskjutas.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C257D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1179C289" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C257D7">
+    <w:p w14:paraId="3CCC1CB6" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:t xml:space="preserve">Graviditetslängd </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0728C9C8" w14:textId="75E944F7" w:rsidR="00CB4535" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="7D764B94" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Chansen för lyckad induktion ökar i fullgången eller nära fullgången tid. Induktionen kan i vissa fall övervägas från 32 fulla veckor om stark medicinsk indikation föreligger, men är oftast aktuell först efter 34 fulla veckor.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31216F68" w14:textId="77777777" w:rsidR="00845F1C" w:rsidRDefault="00845F1C" w:rsidP="00C20D23">
+    <w:p w14:paraId="3E3E6853" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="716A0F15" w14:textId="421D298C" w:rsidR="00C660AC" w:rsidRPr="00C20D23" w:rsidRDefault="00C660AC" w:rsidP="00C20D23">
+    <w:p w14:paraId="7B34FFDB" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Induktion på inte medicinsk </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Induktion på inte medicinsk anledning görs som regel inte innan datum för beräknad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> görs som regel inte innan </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>partus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00845F1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D1A020" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C257D7">
+    <w:p w14:paraId="3B486E3E" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:t xml:space="preserve">Fosterövervakning  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF8B460" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="64BA19C3" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Induktion innebär skärpt CTG-övervakning (Se rutin Fosterövervakning) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21032363" w14:textId="697D47EA" w:rsidR="00CB4535" w:rsidRPr="006B1203" w:rsidRDefault="00CB4535" w:rsidP="006B1203">
+    <w:p w14:paraId="527B347E" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="006B1203" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Start induktion</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1203">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB491D" w:rsidRPr="006B1203">
+      <w:r w:rsidRPr="006B1203">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">CTG-registrering cirka 20 minuter innan åtgärd. Därefter </w:t>
       </w:r>
-      <w:r w:rsidR="007929CB">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> beroende på indikation och induktionsmetod</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>registrering beroende på indikation och induktionsmetod</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1203">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Fetal indikation eller tidigare </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B1203">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B1203">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> föranleder tätare intervall eller kontinuerligt CTG enligt individuell bedömning. CTG-registrering ska göras när sammandragningar startar för att se hur fostret reagerar vid värkar.  Patient som induceras och som tidigare genomgått </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B1203">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -550,1177 +520,1175 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> bör ha IUP (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B1203">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>intrauterin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B1203">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> tryckmätare) för optimal värkregistrering. Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B1203">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="007F5B13">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1203">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ytocin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B1203">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-stimulering av dessa patienter ska IUP sättas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10716070" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00437E44" w:rsidRDefault="00CB4535" w:rsidP="00437E44">
+    <w:p w14:paraId="5B9999C4" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00437E44" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Öppningsskede aktiv fas</w:t>
       </w:r>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688D6980" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00437E44" w:rsidRDefault="00CB4535" w:rsidP="00437E44">
+    <w:p w14:paraId="2EACE5CC" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00437E44" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontinuerligt CTG alternativt tätare intermittent registrering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141531EA" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00437E44" w:rsidRDefault="00CB4535" w:rsidP="00437E44">
+    <w:p w14:paraId="39F884AC" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00437E44" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Utdrivningsskede</w:t>
       </w:r>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C288C64" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00437E44" w:rsidRDefault="00CB4535" w:rsidP="00437E44">
+    <w:p w14:paraId="0E0691DB" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00437E44" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontinuerligt CTG (ej prematur). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9E9C84" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00437E44" w:rsidRDefault="00CB4535" w:rsidP="00437E44">
+    <w:p w14:paraId="2D162A18" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00437E44" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Uppehåll av induktion under natten och eventuellt given </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>sovdos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E732AC" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00437E44" w:rsidRDefault="00CB4535" w:rsidP="00437E44">
+    <w:p w14:paraId="4659A2A6" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00437E44" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid fetal indikation eller övriga riskfaktorer för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>fosterasfyxi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00437E44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontrolleras CTG intermittent med 2 - 4 timmar intervall. Vid avvikande CTG fortsatt kontinuerlig registrering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8FA53C" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+    <w:p w14:paraId="77C1A287" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:t xml:space="preserve">Dokumentation/diagnos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC2C3D8" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="5A850848" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alla induktioner ska dokumenteras i Obstetrix induktionsmall.  (Om kriterier för spontan start finns, är det inte induktion utan värkförstärkning och mall och diagnos för induktion ska inte användas.) </w:t>
+        <w:t xml:space="preserve">Alla induktioner ska dokumenteras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C20D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C20D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> induktionsmall.  (Om kriterier för spontan start finns, är det inte induktion utan värkförstärkning och mall och diagnos för induktion ska inte användas.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE0062C" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+    <w:p w14:paraId="3C9B9A15" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:t xml:space="preserve">Metoder </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46706E3D" w14:textId="349965EF" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="3872EEFF" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Induktionsmetod ordineras av ansvarig obstetriker utifrån anamnes och status. Graden av cervixutmognad mäts med Bishop-score (BS). Låg Bishop-score korrelerar starkt med risk för misslyckad induktion.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6889C7F0" w14:textId="77777777" w:rsidR="006C0535" w:rsidRDefault="006C0535">
+    <w:p w14:paraId="2C477E89" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8187" w:type="dxa"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="7" w:type="dxa"/>
           <w:left w:w="67" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2117"/>
         <w:gridCol w:w="2064"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2163"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB4535" w:rsidRPr="00C20D23" w14:paraId="16126745" w14:textId="77777777" w:rsidTr="00945C70">
+      <w:tr w:rsidR="00D608CE" w:rsidRPr="00C20D23" w14:paraId="48EF179C" w14:textId="77777777" w:rsidTr="002844B9">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="62420767" w14:textId="7D029E8F" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="4DCE15B3" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">poäng </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A22F42E" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="76235C40" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="49FE428E" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="4596F67D" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4C241E" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="4B7B0156" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB4535" w:rsidRPr="00C20D23" w14:paraId="149257CF" w14:textId="77777777" w:rsidTr="00945C70">
+      <w:tr w:rsidR="00D608CE" w:rsidRPr="00C20D23" w14:paraId="33F5E689" w14:textId="77777777" w:rsidTr="002844B9">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1089C5" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="17698D92" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Cervix öppen  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24824440" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="4768E1F8" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">0,5 cm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3481247E" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="1DB1CF52" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt; 0,5 - </w:t>
             </w:r>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1,5 cm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5961B610" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="496B49AA" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt;1,5 cm </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB4535" w:rsidRPr="00C20D23" w14:paraId="64FCE9E8" w14:textId="77777777" w:rsidTr="00945C70">
+      <w:tr w:rsidR="00D608CE" w:rsidRPr="00C20D23" w14:paraId="1C96DD25" w14:textId="77777777" w:rsidTr="002844B9">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3F6B6D" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="7B99DF32" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">utplåning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15091C87" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="591481AA" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1998180C" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="02BF4462" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">50% </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADF5641" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="7EAF0D1C" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt;50% </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB4535" w:rsidRPr="00C20D23" w14:paraId="46141ADB" w14:textId="77777777" w:rsidTr="00945C70">
+      <w:tr w:rsidR="00D608CE" w:rsidRPr="00C20D23" w14:paraId="3C2AFAF0" w14:textId="77777777" w:rsidTr="002844B9">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="55A65181" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="62AE831F" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">station </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ffd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6891B51A" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="5BE91C52" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ovan/vid bäckeningången </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="38DD8E39" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="18F04A63" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ovan </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>spinae</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="26A5EA23" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="55626E36" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">vid/nedom </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>spinae</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB4535" w:rsidRPr="00C20D23" w14:paraId="3D95F517" w14:textId="77777777" w:rsidTr="00945C70">
+      <w:tr w:rsidR="00D608CE" w:rsidRPr="00C20D23" w14:paraId="21701BFF" w14:textId="77777777" w:rsidTr="002844B9">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0C570ABE" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="57E9A38D" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">konsistens </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0243E3EF" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="3934344F" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">fast </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="018BF130" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="22C79D9B" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">medium </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="70B07C1A" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="5EF61428" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">mjuk </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB4535" w:rsidRPr="00C20D23" w14:paraId="09F1555D" w14:textId="77777777" w:rsidTr="00945C70">
+      <w:tr w:rsidR="00D608CE" w:rsidRPr="00C20D23" w14:paraId="248EAE6C" w14:textId="77777777" w:rsidTr="002844B9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE83F8F" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="64EEDAD4" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Riktning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34DB2060" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="3A4DE503" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">bakåt  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5575CB08" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="59577071" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">mellan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="22FAC8AD" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="006C0535">
+          <w:p w14:paraId="0A817C6A" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="002844B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D23">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">framåt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A649353" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="10C63CC1" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F749604" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="004E0C6E">
+    <w:p w14:paraId="20157196" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:t>Amniotomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AC0081" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="71B3472E" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Förstahandsval vid moget cervixstatus </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">(para 0:BS </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">8, para 1+: BS </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C20D23">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">6 ).  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C20D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6 )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C20D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C45791" w14:textId="65CD7255" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="05BE98B0" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Har större effekt på omföderskor. Potentiell risk för uppåtstigande infektion finns. Behöver som regel kompletteras med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Syntocinon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lämpligt att sätta droppet cirka 1 timma efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>amniotomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> om värkarna inte startat.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E60233B" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="004E0C6E">
+    <w:p w14:paraId="7BF45DD8" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:t>Syntocinon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:t xml:space="preserve">-dropp </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193441D6" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="68C1135D" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Syntocinon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>® 8,3</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
@@ -1755,51 +1723,51 @@
           <w:b/>
         </w:rPr>
         <w:t>amniotomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, enligt ovan och vid </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>vattenavgång och moget cervixstatus</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CE7973" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="5210C634" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Känsligheten för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>oxytocin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -1845,114 +1813,114 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> IUP sättas.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0015E7EE" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="6890968D" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636F3CF2" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="0DEC7B03" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Riktlinjer för dosering </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Syntocinon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D82058E" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="4437E91F" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Initialdos 20 ml/timma. Ökning var 20:e minut till svar, se rutin värksvaghet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087E3050" w14:textId="4C6EBA20" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="2FF72B98" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Vid tecken på överstimulering</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
@@ -1975,79 +1943,79 @@
         <w:t xml:space="preserve"> värkarbete, &gt;5 värkar/10 minuter, påverkade </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>flj</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sänk eller stäng droppet tills normalisering, kan därefter åter insättas och höjas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1017B2" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="004E0C6E">
+    <w:p w14:paraId="38503E2F" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:t>Cervixdilatation med kateter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4069EF11" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="796E745A" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Detta kan passa vid </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B052C21" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00A41E58" w:rsidRDefault="00CB4535" w:rsidP="00A41E58">
+    <w:p w14:paraId="1D729463" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00A41E58" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Para 0: BS </w:t>
       </w:r>
       <w:r w:rsidRPr="00A41E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single" w:color="000000"/>
@@ -2055,387 +2023,387 @@
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A41E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7, para 1+: BS </w:t>
       </w:r>
       <w:r w:rsidRPr="00A41E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A41E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507AB65E" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00A41E58" w:rsidRDefault="00CB4535" w:rsidP="00A41E58">
+    <w:p w14:paraId="4FB35ED3" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00A41E58" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Förstahandsval vid tidigare </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A41E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A41E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB31FD3" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00A41E58" w:rsidRDefault="00CB4535" w:rsidP="00A41E58">
+    <w:p w14:paraId="2F499BB8" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00A41E58" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inte förstahandsmetod vid vattenavgång </w:t>
       </w:r>
       <w:r w:rsidRPr="00A41E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">(utom vid tidigare </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A41E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A41E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DED2D5" w14:textId="77777777" w:rsidR="00A41E58" w:rsidRDefault="00A41E58" w:rsidP="00C20D23">
+    <w:p w14:paraId="35E7BE3B" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08D895CE" w14:textId="2B338E17" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="1679B5DA" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bard-kateter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F7C37E" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00BE2D8B" w:rsidRDefault="00CB4535" w:rsidP="00BE2D8B">
+    <w:p w14:paraId="56422C8F" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00BE2D8B" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Yttre palpation för att säkerställa barnets position och läge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7713B9CC" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00BE2D8B" w:rsidRDefault="00CB4535" w:rsidP="00BE2D8B">
+    <w:p w14:paraId="43B444EA" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00BE2D8B" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ultraljud innan behandling för bestämning av placentaläge. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACBBF38" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00BE2D8B" w:rsidRDefault="00CB4535" w:rsidP="00BE2D8B">
+    <w:p w14:paraId="75C48C1D" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00BE2D8B" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateter förs in genom cervix förbi inre modermunnen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0573A7C8" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00BE2D8B" w:rsidRDefault="00CB4535" w:rsidP="00BE2D8B">
+    <w:p w14:paraId="10401CD7" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00BE2D8B" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Fyll ballongen med 50 ml koksalt (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Natrimklorid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0,9 %). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F84E5E" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00BE2D8B" w:rsidRDefault="00CB4535" w:rsidP="00BE2D8B">
+    <w:p w14:paraId="069F1197" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00BE2D8B" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">OBS! Viktigt att kontrollera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kuffens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> läge </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>palpatoriskt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> så att den ligger vid inre modermunnen, även vid användandet av spekulum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E33428" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00BE2D8B" w:rsidRDefault="00CB4535" w:rsidP="00BE2D8B">
+    <w:p w14:paraId="1F728B26" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00BE2D8B" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sträck katetern och tejpa fast den på insidan låret.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7754AB5C" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00BE2D8B" w:rsidRDefault="00CB4535" w:rsidP="00BE2D8B">
+    <w:p w14:paraId="0850FA9D" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00BE2D8B" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dra lätt i katetern efter 3 timmar för att se om den är på väg ut.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063ED78B" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00BE2D8B" w:rsidRDefault="00CB4535" w:rsidP="00BE2D8B">
+    <w:p w14:paraId="25AB094A" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00BE2D8B" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid stark smärta, kontrollera Bardkateterns läge genom palpation. Vid oförklarlig smärta överväg att avbryta induktionen med Bardkateter. Minska aldrig volymen i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kuffen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE2D8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DFB15C" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="2D9034D3" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27A3E34D" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="10474D6F" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">När </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kuffen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -2448,309 +2416,309 @@
         </w:rPr>
         <w:t>amniotomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>syntocinon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ges vid behov enligt ovan.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5553C262" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="1A725971" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om ingen effekt av behandlingen efter 24 timmar tas katetern bort. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C74EAF" w14:textId="77777777" w:rsidR="00BE2D8B" w:rsidRDefault="00BE2D8B" w:rsidP="00C20D23">
+    <w:p w14:paraId="2FDE0DC8" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09551966" w14:textId="2E41FE58" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="74C3814D" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Cook-kateter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BC11D5" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="0B446A67" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Särskild instruktionstext finns i förrådet är Cook-katetern hämtas samt bifogas som länk här nedan. Det finns även på samma ställe en inplastad plansch som visar hur den ska användas. Den är gjord för ändamålet cervixdilatation! </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Den har en ledare och den har en ballong för uterus och en ballong för vagina, vilket gör den säker att använda. Den är godkänd för 12 timmar men den är inte skadlig (mer än Bard-kateter) upp till 24 timmar. Nattetid kan den till exempel få sitta kvar till morgonronden, även om det överstiger 12 timmar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D51411" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="5AB2959B" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546FB434" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="008F2358" w:rsidRDefault="00CB4535" w:rsidP="008F2358">
+    <w:p w14:paraId="10225140" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="008F2358" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>För in ett spekulum, rengör cervix med tork</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C611B89" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="008F2358" w:rsidRDefault="00CB4535" w:rsidP="008F2358">
+    <w:p w14:paraId="0F93B3FC" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="008F2358" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Lösgör kopplingen på mandrängen och för in ledaren så att den når spetsen på ballongen. Dra åt kopplingen igen så att ledaren inte förflyttas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146A3F26" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="008F2358" w:rsidRDefault="00CB4535" w:rsidP="008F2358">
+    <w:p w14:paraId="306C72B6" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="008F2358" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>För fram till båda ballongerna har kommit in i cervixkanalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B054941" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="008F2358" w:rsidRDefault="00CB4535" w:rsidP="008F2358">
+    <w:p w14:paraId="4B797161" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="008F2358" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll först inre ballongen, märkt U (som uterus), med 40 ml </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>NaCl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, dra sedan lätt så att ballongen ligger an mot inre modermunnen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D82226" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="008F2358" w:rsidRDefault="00CB4535" w:rsidP="008F2358">
+    <w:p w14:paraId="0CFF7819" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="008F2358" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll yttre ballongen, märkt V (som vagina), med 40 ml </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>NaCl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A2D5FD" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="3FAF131A" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Ballongerna kan fyllas ytterligare till totalt 80 ml i varje men avbryt fyllningen om patienten tycker att det spänner för mycket. Resterande volym kan också fyllas på lite senare och då behöver patienten inte var i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>gynstol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF7F7A5" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="3A7C92E1" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42E43947" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="581B91B0" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Cook-katetern behöver därefter inte skötas på något särskilt sätt. När </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kuffen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -2763,60 +2731,60 @@
         </w:rPr>
         <w:t>amniotomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och sedvanligt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>oxytocininfustion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48762572" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="008F2358">
+    <w:p w14:paraId="34B0DF82" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:t xml:space="preserve">Prostaglandiner </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77875948" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="008F2358" w:rsidRDefault="00CB4535" w:rsidP="008F2358">
+    <w:p w14:paraId="007B5E83" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="008F2358" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Förstahandsval vid vattenavgång och omogen cervix </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">(para 0:BS </w:t>
       </w:r>
@@ -2825,338 +2793,534 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">7, para1+:BS </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">5).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E791B51" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="008F2358" w:rsidRDefault="00CB4535" w:rsidP="008F2358">
+    <w:p w14:paraId="17E58ABA" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="008F2358" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vid fortsatt omogen cervix efter behandling med kateter eller där kateter inte är lämpligt </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">(para 0: BS &lt;7, para 1+: BS &lt;5). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2719A527" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00D55D8D" w:rsidRDefault="00CB4535" w:rsidP="008F2358">
+    <w:p w14:paraId="5C07D1D1" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00D55D8D" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inte förstahandsval vid tidigare </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F2358">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2925D09D" w14:textId="3F3F6C0B" w:rsidR="00D55D8D" w:rsidRPr="00891E5E" w:rsidRDefault="00D55D8D" w:rsidP="00891E5E">
+    <w:p w14:paraId="330938DF" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00E730CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891E5E">
+      <w:r w:rsidRPr="00E730CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid tidigare </w:t>
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tidigare </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00891E5E">
+      <w:r w:rsidRPr="00E730CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00891E5E">
+      <w:r w:rsidRPr="00E730CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C043FC">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och prostaglandinanvändning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E730CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">krävs </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00891E5E">
+        <w:t xml:space="preserve"> krävs särskild uppmärksamhet och noggrann kontroll:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D7A16D" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00E730CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">särskild uppmärksamhet och noggrann kontroll. Använd i första hand en behandlingsomgång och om inte </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid omoget cervixstatus bör indikation för induktionen noggrant övervägas. Induktion på humanitär indikation bör helt undvikas. Cervixdilatation ska alltid vara förstahandsalternativ vid medicinsk indikation och omogen cervix. Om prostaglandin ändå måste användas rekommenderas en behandlingsomgång med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00891E5E">
+      <w:r w:rsidRPr="00E730CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:t>Angusta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Propess</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025880FB" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00E730CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Går det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">efter detta inte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">göra cervixdilatation eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
         <w:t>amniotomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00891E5E">
+      <w:r w:rsidRPr="00E730CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> får </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>induktionen pausas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">får </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0034723C" w:rsidRPr="00891E5E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>O</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00891E5E">
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>xytocin</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>utföra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Oxytocin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00891E5E">
+      <w:r w:rsidRPr="00E730CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> då kan ges; ompröva induktionen eller övergå till cervixdilatation. (Märk att </w:t>
+        <w:t xml:space="preserve"> kan ha en synergisk effekt med givet prostaglandin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vilket måste beaktas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1858E15F" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00891E5E" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Barnet ska övervakas med skalpelektrod under aktiv fas av förlossningen och IUP ska sättas för värkregistrering vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00891E5E">
+      <w:r w:rsidRPr="00E730CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>O</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0034723C" w:rsidRPr="00891E5E">
+        <w:t>Oxytocin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E730CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>xytocin</w:t>
+        <w:t xml:space="preserve"> stimulering. Alla i teamet måste vara uppmärksamma på att en ökad risk för uterusruptur föreligger vid induktion och tidigare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E730CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0034723C" w:rsidRPr="00891E5E">
+      <w:r w:rsidRPr="00E730CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> kan ha en synergisk</w:t>
-[...20 lines deleted...]
-        <w:t>med givet prostaglandin).</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE1A1E3" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="24CAB83B" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C20D23">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Vid avsteg från rutinen ska orsaken till det dokumenteras tydligt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740C3756" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="100A7B30" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tre metoder prostaglandin finns. Ingen av de tre metoderna har bevisad fördel vad gäller lyckade induktioner, mindre </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectiorisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller biverkningar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B3CF16" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="7D24AC69" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="741C47BF" w14:textId="1BE57363" w:rsidR="00CB4535" w:rsidRDefault="00CB4535" w:rsidP="002C6322">
+    <w:p w14:paraId="02F73F65" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002C6322">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002C6322">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> är en prostaglandin E1-analog med snabb oral absorption. </w:t>
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C6322">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en prostaglandin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C6322">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E1-analog med snabb oral absorption. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002C6322">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002C6322">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002C6322">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Angusta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002C6322">
         <w:rPr>
@@ -3170,832 +3334,801 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002C6322">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002C6322">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Cytotec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002C6322">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> har relativt enkel administrering och lågt pris.</w:t>
       </w:r>
-      <w:r w:rsidR="009035C2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615B4E00" w14:textId="77777777" w:rsidR="009035C2" w:rsidRDefault="009035C2" w:rsidP="009035C2">
+    <w:p w14:paraId="6247B3EC" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45657A82" w14:textId="77777777" w:rsidR="009035C2" w:rsidRPr="005753FF" w:rsidRDefault="009035C2" w:rsidP="009035C2">
+    <w:p w14:paraId="73CE4158" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="005753FF" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om patienten 2 timmar efter given dos har mycket sammandragningar: </w:t>
       </w:r>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Gör VU för bedömning av fortsatt handläggning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6119A7BD" w14:textId="77777777" w:rsidR="009035C2" w:rsidRPr="005753FF" w:rsidRDefault="009035C2" w:rsidP="009035C2">
+    <w:p w14:paraId="4AADD14B" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="005753FF" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om klar progress och värkar avvakta nästa dos, vid moget status görs </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>amniotomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3044E7AF" w14:textId="77777777" w:rsidR="009035C2" w:rsidRPr="005753FF" w:rsidRDefault="009035C2" w:rsidP="009035C2">
+    <w:p w14:paraId="0942FBB2" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="005753FF" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om fortfarande omoget status efter åtta doser gå över till annan metod eller gör en dags paus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E78FF3C" w14:textId="77777777" w:rsidR="009035C2" w:rsidRPr="00C20D23" w:rsidRDefault="009035C2" w:rsidP="009035C2">
+    <w:p w14:paraId="69BEA025" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1772" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62E498C1" w14:textId="77777777" w:rsidR="009035C2" w:rsidRPr="005753FF" w:rsidRDefault="009035C2" w:rsidP="009035C2">
+    <w:p w14:paraId="5112AC64" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="005753FF" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">CTG kontrolleras </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>vid uppstart, därefter vid sammandragningar</w:t>
       </w:r>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C51CE5" w14:textId="77777777" w:rsidR="009035C2" w:rsidRPr="005753FF" w:rsidRDefault="009035C2" w:rsidP="009035C2">
+    <w:p w14:paraId="546C6952" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="005753FF" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid eventuell överstimulering ges </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bricanyl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0,25 mg intravenöst. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF95289" w14:textId="512A71AE" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="002C6322">
+    <w:p w14:paraId="5E114554" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2" w:firstLine="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26E03E31" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="005753FF" w:rsidRDefault="00CB4535" w:rsidP="005753FF">
+    <w:p w14:paraId="579D9FD9" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="005753FF" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Angusta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>) 25 µg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BEB15A" w14:textId="3D5AE898" w:rsidR="00CB4535" w:rsidRPr="005753FF" w:rsidRDefault="00CB4535" w:rsidP="005753FF">
+    <w:p w14:paraId="550A3D18" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="005753FF" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1 tablett intas peroralt varannan timma. Det är viktigt att det inte går mer än 2 timmar mellan varje doseringstillfälle. Åtta doser ges om inte patienten har kommit i förlossning. (Alternativt kan 2 tabletter ges med 4 timmars intervall (detta i första hand efter två enkeldoser och särskilt nattetid)).</w:t>
       </w:r>
-      <w:r w:rsidR="0055659B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> CTG kontrolleras vid uppstart och därefter vid sammandragningar.</w:t>
       </w:r>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A66B1D" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="005753FF" w:rsidRDefault="00CB4535" w:rsidP="005753FF">
+    <w:p w14:paraId="04D6A5D4" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="005753FF" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Cytotec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>) 200 µg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F80A0C5" w14:textId="01A583AC" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="007B43A0">
+    <w:p w14:paraId="39A45CE7" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1 tablett löses i 20 ml vatten i en medicinkopp (10 µg/ml). </w:t>
       </w:r>
-      <w:r w:rsidR="008829F6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Se till att patienten får </w:t>
       </w:r>
-      <w:r w:rsidR="00D52BE0" w:rsidRPr="005753FF">
+      <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>25 µg</w:t>
       </w:r>
-      <w:r w:rsidR="00D52BE0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D52BE0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D52BE0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Normal dosering är </w:t>
       </w:r>
-      <w:r w:rsidR="00D52BE0" w:rsidRPr="005753FF">
+      <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>25 µg</w:t>
       </w:r>
-      <w:r w:rsidR="00D52BE0">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> varannan timma i åtta doser.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B273B2" w14:textId="5CA998F6" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="005753FF">
+    <w:p w14:paraId="718CEE2B" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1772" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="781C1C51" w14:textId="5FA76D86" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00B673BE">
+    <w:p w14:paraId="4699E92C" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Det är viktigt att det inte går mer än 2 timmar mellan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>dostillfällena</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
-      <w:r w:rsidR="007B43A0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Efter två </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007B43A0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>dostillfällen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007B43A0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan man ge dubbel dos; 50 </w:t>
       </w:r>
-      <w:r w:rsidR="004E4873" w:rsidRPr="005753FF">
+      <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>µg</w:t>
       </w:r>
-      <w:r w:rsidR="004E4873">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> men då var fjärde timma)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650BCBC9" w14:textId="039F9360" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="19931913" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1095BBAF" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="005753FF" w:rsidRDefault="00CB4535" w:rsidP="005753FF">
+    <w:p w14:paraId="3B35AA72" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="005753FF" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Minprostin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>® (PGE2-gel) 1 mg eller 2 mg vaginalt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4DDDFF" w14:textId="56FA482E" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00687280">
+    <w:p w14:paraId="14D8A844" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternativ till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Cytotec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> med samma indikationer.  Effekten är </w:t>
       </w:r>
-      <w:r w:rsidR="00687280">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ofta o</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">förutsägbar och potentiell risk finns för värkstorm.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554A6D08" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00687280">
+    <w:p w14:paraId="56BBEBCE" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Behandlingen kan inte avbrytas men motverkas av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bricanyl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, som vid behov kan ges intravenöst 0,25 mg i upprepade doser.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2345AD3D" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
+    <w:p w14:paraId="02521309" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4313D520" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00687280">
+    <w:p w14:paraId="21B0E18A" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1 - 2 mg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Minprostin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> med planering av ny cervixbedömning efter 6 timmar.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE40FE7" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00687280">
+    <w:p w14:paraId="19C9377D" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Om fortsatt omoget status ges då ytterligare 1 - 2 mg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Minprostin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A43049B" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00687280">
+    <w:p w14:paraId="57628469" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid moget status görs </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>amniotomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08149989" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00687280">
+    <w:p w14:paraId="797E8D5A" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Misslyckad induktion: Om fortsatt för omoget status för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>amniotomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> nästa dag kan proceduren från dag 1 upprepas. Har barnet inte reagerat ogynnsamt på 2 mg går det att börja direkt med den högre dosen. Det går också, om planen dragits upp så, avvakta något dygn under övervakning.  </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1952CD7A" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00C20D23">
-[...31 lines deleted...]
-    <w:p w14:paraId="18A17759" w14:textId="6F302330" w:rsidR="00CB4535" w:rsidRPr="005753FF" w:rsidRDefault="00CB4535" w:rsidP="005753FF">
+    <w:p w14:paraId="0701B467" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="005753FF" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Propess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (vaginalinlägg PGE2) 10 mg</w:t>
       </w:r>
       <w:r w:rsidRPr="005753FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056C4363" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00972A93">
+    <w:p w14:paraId="67728CE3" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternativ till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Cytotec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> med samma indikationer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2561ED55" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00972A93">
+    <w:p w14:paraId="3093C685" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Förstahandsalternativ om prostaglandiner behöver användas på patient med tidigare </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DA8A7B" w14:textId="4F4D9A95" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00972A93">
+    <w:p w14:paraId="30339EEE" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Propess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -4014,227 +4147,234 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Använd endast vattenlösligt glidmedel. Tömd urinblåsa. Stoppa in trådarna i vagina för att undvika att patienten drar ut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Propess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> av misstag. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FF57CB" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00972A93">
+    <w:p w14:paraId="4764D64B" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Propess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> avlägsnas efter 24 timmar eller tidigare vid värkar (3 - 4 smärtsamma kontraktioner under 10 minuter med progress av cervixstatus).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D7C8B0" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00972A93">
+    <w:p w14:paraId="027DE02E" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Amniotomi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> bör göras inom 60 minuter efter att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Propess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> har tagits ut på grund av värkstart. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593AB56B" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00972A93">
+    <w:p w14:paraId="320DEB86" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Syntocinondropp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan ges efter 60 minuter från uttag av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Propess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4EAD87" w14:textId="77777777" w:rsidR="00CB4535" w:rsidRPr="00C20D23" w:rsidRDefault="00CB4535" w:rsidP="00972A93">
+    <w:p w14:paraId="5B1150F7" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid misslyckad cervixutmognad med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Propess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C20D23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan fortsatt induktion göras med annan metod. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00C20D23" w:rsidRDefault="00536A5A" w:rsidP="00C20D23">
+    <w:p w14:paraId="425C0A0B" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00C20D23" w:rsidRDefault="00D608CE" w:rsidP="00D608CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00C20D23" w:rsidSect="00CB4535">
+    <w:p w14:paraId="5FFA1A91" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00E730CE" w:rsidRDefault="00D608CE" w:rsidP="00D608CE"/>
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00262A4C" w:rsidRDefault="00536A5A" w:rsidP="00262A4C"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00262A4C" w:rsidSect="00CB4535">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F8A07AB" w14:textId="77777777" w:rsidR="002C647C" w:rsidRDefault="002C647C">
+    <w:p w14:paraId="15387384" w14:textId="77777777" w:rsidR="005E6D38" w:rsidRDefault="005E6D38">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="202DD43E" w14:textId="77777777" w:rsidR="002C647C" w:rsidRDefault="002C647C">
+    <w:p w14:paraId="6E5665BF" w14:textId="77777777" w:rsidR="005E6D38" w:rsidRDefault="005E6D38">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7CD2D96F" w14:textId="77777777" w:rsidR="002C647C" w:rsidRDefault="002C647C">
+    <w:p w14:paraId="6B5C8CF2" w14:textId="77777777" w:rsidR="005E6D38" w:rsidRDefault="005E6D38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4245,134 +4385,323 @@
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EC4E36D" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4255B08D" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="2142759229"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2BA6C20D" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00EC0A68" w:rsidRDefault="00D608CE" w:rsidP="00EC0A68">
+        <w:pPr>
+          <w:pStyle w:val="Sidfot"/>
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B004D45" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00FB2F0F">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:left="6237" w:hanging="141"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26833068" wp14:editId="11E4D210">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4388307</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-27355</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1897920" cy="384860"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="97964224" name="Bildobjekt 97964224">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1953671" cy="396165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -4400,52 +4729,52 @@
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="25" name="Bildobjekt 25">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4479,73 +4808,405 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E20CB53" w14:textId="77777777" w:rsidR="002C647C" w:rsidRDefault="002C647C"/>
+    <w:p w14:paraId="4F42430C" w14:textId="77777777" w:rsidR="005E6D38" w:rsidRDefault="005E6D38"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15D135B8" w14:textId="77777777" w:rsidR="002C647C" w:rsidRDefault="002C647C">
+    <w:p w14:paraId="42234132" w14:textId="77777777" w:rsidR="005E6D38" w:rsidRDefault="005E6D38">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1226561D" w14:textId="77777777" w:rsidR="002C647C" w:rsidRDefault="002C647C">
+    <w:p w14:paraId="6A8DB4A3" w14:textId="77777777" w:rsidR="005E6D38" w:rsidRDefault="005E6D38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BF6B11C" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRPr="00DA65C4" w:rsidRDefault="00D608CE" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F7B2495" wp14:editId="42374E55">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="504545448" name="Textruta 504545448"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="18DA0CF6" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4F7B2495" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 504545448" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251660291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="18DA0CF6" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D8C9E09" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE" w:rsidP="00413A60">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0" w:right="567"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30441F92" wp14:editId="407BEDB2">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-65405</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2058837839" name="Textruta 2058837839"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4309D2F3" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="30441F92" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 2058837839" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251661315;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="4309D2F3" w14:textId="77777777" w:rsidR="00D608CE" w:rsidRDefault="00D608CE">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D5A8E58" wp14:editId="4613A727">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>17744</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>198873</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="216408"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="738545404" name="Bild 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="8" name="Bild 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="216408"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -4589,85 +5250,85 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -4712,51 +5373,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -4833,51 +5494,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9108,54 +9769,54 @@
   <w:num w:numId="31" w16cid:durableId="1688674754">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1724138836">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="66534098">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="363096761">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="821963672">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="978001779">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="554393925">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -9223,50 +9884,51 @@
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A06CE"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00220AAE"/>
     <w:rsid w:val="00232BFC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="00262A4C"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A0768"/>
     <w:rsid w:val="002A346A"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C6322"/>
     <w:rsid w:val="002C647C"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
@@ -9346,50 +10008,51 @@
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="0055659B"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005753FF"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A07C1"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E6D38"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00687280"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1203"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C0535"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
@@ -9560,59 +10223,61 @@
     <w:rsid w:val="00C50570"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C660AC"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C756E3"/>
     <w:rsid w:val="00C84733"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB4535"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF28D2"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D404D8"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D52BE0"/>
     <w:rsid w:val="00D55D8D"/>
+    <w:rsid w:val="00D608CE"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E4174D"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
@@ -9664,51 +10329,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12078,51 +12743,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12150,58 +12815,66 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
@@ -12490,71 +13163,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1713</Words>
-  <Characters>9079</Characters>
+  <Words>1627</Words>
+  <Characters>9659</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>254</Lines>
+  <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10771</CharactersWithSpaces>
+  <CharactersWithSpaces>11332</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Induktion av förlossning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>64</revision>
+  <revision>66</revision>
   <lastPrinted>2025-05-08T09:35:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>