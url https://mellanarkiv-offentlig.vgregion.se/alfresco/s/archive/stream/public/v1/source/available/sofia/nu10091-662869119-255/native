--- v1 (2026-02-25)
+++ v2 (2026-09-14)
@@ -11,195 +11,195 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0AF887F1" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00702745" w:rsidSect="004C14F7">
+    <w:p w14:paraId="326C2C82" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
+      <w:pPr>
+        <w:sectPr w:rsidR="00CF619F" w:rsidSect="00CF619F">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="7B83E371" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="004C14F7" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="7AF4338A" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="004C14F7" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C14F7">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB95D6A" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="056A3DCE" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B416CA0" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="57D1C74D" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Graviditetsdiabetes (GDM) – kontrollschema under graviditet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F0E3AF" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="25D7A90B" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5B74D6" w14:textId="1F24A55C" w:rsidR="00702745" w:rsidRPr="00ED1D96" w:rsidRDefault="0051570E" w:rsidP="00440D93">
+    <w:p w14:paraId="5D7CDD31" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00ED1D96" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Inga ändringar i denna version.</w:t>
+        <w:t>Ändring avseende punkten ”Information 7-punktsprofiler” under rubriken ”Nybesök Barnmorskemottagning (BMM) vid GDM”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629DFB6C" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="1A3E849C" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_1314629194"/>
       <w:bookmarkStart w:id="2" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00872C23">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C35B96" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="6B72060C" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Skapa enhetliga rutiner för handläggning av graviditetsdiabetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9D8547" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="105EEF1A" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:t>Sammanfattning/Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0EAAF8" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="25076BEC" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Strukturerad rutin för handläggning av graviditetsdiabetes med syfte att sträva efter optimala förhållanden för moder och foster.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C1AC14" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="28C40E68" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:t>Diagnos GDM – BMM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F3801E" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="0469852D" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73DE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vid slumpblodsocker ≥8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -207,89 +207,89 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/l genomförs </w:t>
       </w:r>
       <w:r w:rsidRPr="00C73DE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>glukosbelastning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3986B453" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00C73DE5" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="5F26B735" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00C73DE5" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid slumpblodsocker 12,2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/l eller högre sätts diagnos GDM. Glukosbelastning genomförs inte. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC09B2E" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00C73DE5" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="6B4F5E5E" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00C73DE5" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73DE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">GDM-diagnos sätts vid glukosbelastning med 2-timmarsvärde ≥10 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C73DE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
@@ -297,51 +297,51 @@
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C73DE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00C73DE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0E3B69" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00C73DE5" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="5EE42E7D" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00C73DE5" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73DE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vid fast</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -349,112 +349,112 @@
       </w:r>
       <w:r w:rsidRPr="00C73DE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">p-glukos inför OGTT ≥7 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C73DE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C73DE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/l avstås från OGTT. GDM diagnos sätts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C09DCD3" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00C73DE5" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="72D85271" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00C73DE5" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C73DE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Remiss till dietist omgående vid GDM-diagnos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71694E89" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="0006154B" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="6FDF9B81" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="0006154B" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006154B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Om kraftigt förhöjda slumpblodsocker (≥15mmol/l) ring diabetesmottagningen för diskussion, handläggning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF6CD56" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="705D97C6" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:t xml:space="preserve">GDM-diagnos efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00872C23">
         <w:t>Gastric</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00872C23">
         <w:t>-Bypass operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3047E9" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00B075B8" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="51948722" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00B075B8" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B075B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">OGTT (oral </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B075B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -463,1147 +463,1152 @@
         <w:t>gluostolerans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B075B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> test) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">inte </w:t>
       </w:r>
       <w:r w:rsidRPr="00B075B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>möjlig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5943B698" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00B075B8" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="4A10F519" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00B075B8" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B075B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7-punktsprofil (v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ar god </w:t>
       </w:r>
       <w:r w:rsidRPr="00B075B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>se nedan) under 3 dygn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C0D637" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00ED1D96" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="0797A072" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00ED1D96" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED1D96">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">GDM-diagnos sätts om faste-p-glukos är 7 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED1D96">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED1D96">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/l eller mer, eller p-glukos &gt;8 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED1D96">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED1D96">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/l vid minst tre tillfällen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E6AC29" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="5EF2D927" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nybesök </w:t>
       </w:r>
       <w:r>
         <w:t>barnmorskemottagning (BMM)</w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:t xml:space="preserve"> vid GDM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296772DE" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="25819FA9" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631A19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Information GDM (muntlig samt skriftlig)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AE7D8D" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00631A19" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="78D6DED9" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00631A19" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="004D72CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Information på olika språk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="411347F7" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00631A19" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="66301D78" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00631A19" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.diabetes.lilly.se/hcp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00631A19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ”graviditetsdiabetes” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBC9BFC" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00631A19" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="5EE7817F" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00631A19" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631A19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Broschyr ”Mat vid diabetes” Bayer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB8DBE7" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00631A19" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="725FDD78" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00631A19" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631A19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Blodsockerdagbok</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D90017" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00631A19" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="62C039DB" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00631A19" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00631A19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>App</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ”Gravid med diabetes”</w:t>
+        <w:t>App ”Gravid med diabetes”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE53DA8" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="03786ABE" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="577B44ED" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="004D72CE" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="3DA3A8E1" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="004D72CE" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D72CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Beställs via Marknadsplatsen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F100B58" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="004D72CE" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="4A929FDF" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="004D72CE" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D72CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Glukosmätare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1590013E" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="004D72CE" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="760C0992" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="004D72CE" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D72CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teststickor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508C6BEF" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="004D72CE" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="46D824E4" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="004D72CE" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D72CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lancetter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="36158372" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="6D0C2C98" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72607B29" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="004D72CE" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="0717C765" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="004D72CE" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D72CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Information 7-punktsprofiler</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A61D06C" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00253B18" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="3649310E" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00253B18" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253B18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kontroll P-glukos fastande, före varje måltid, 1 – 1,5 timma efter måltid samt inför natten. </w:t>
+        <w:t>Kontroll P-glukos fastande, före måltid, 1 timma efter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> påbörjad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> måltid samt inför natten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1585BB3E" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="30EBA4E1" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="466D04AD" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00253B18" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="5B210774" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00253B18" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253B18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Information målvärde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5941CE" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00253B18" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="1D27E46E" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00253B18" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0971321A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ej överstiga P-glukos </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0971321A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;5.3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0971321A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0971321A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/l fastande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3E5752" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="1E730A08" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4368" w:right="-2" w:firstLine="848"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;6.0 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/l före måltider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A8DCAD" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="3E54A5FB" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4056" w:right="-2" w:firstLine="1160"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;8.0 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/l efter måltid</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4126A44D" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="50705630" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0279F472" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="00A75EA3" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761D78">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dagliga 7-punktsprofiler fram till första återbesök.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA35E0E" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="2FE6359C" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 850 mg 1 x 1 förskrivs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655C121B" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="2DA36376" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om BMI &lt;25 tas i första hand kontakt med diabetesmottagningen innan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> insätts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182F908B" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00CF1938" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="702B7746" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00CF1938" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1938">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Informationsblad ”</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00CF1938">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">Till dig som medicinerar med </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00CF1938">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Metformin</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1938">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">” lämnas ut </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C8EC33" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="4E8BB2F9" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367522">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Information livsstilsfaktorer; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1A5A35" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="605DEA53" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2024" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00833DD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kostinformation, vikt, motion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5403A2DB" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00AC66EE" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="0DF35343" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00AC66EE" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Återbesök 1 vecka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8B9249" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="4ACDF466" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:t xml:space="preserve">Återbesök 1 BMM vid </w:t>
       </w:r>
       <w:r>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:t>ost/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00872C23">
         <w:t>Metforminbehandlad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00872C23">
         <w:t xml:space="preserve"> GDM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4777D57B" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="009F483C" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="5A25DCB2" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="009F483C" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F483C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dietistbesök, planerat? genomfört?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B45BD27" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="009F483C" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="79908B3A" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="009F483C" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F483C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Genomgång blodsockerprofiler</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D766978" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="393A25DC" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1352" w:right="-2" w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alt 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">– P-glukos inom </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>målvärden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="62B8F470" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="06CB3115" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– 7-punktsprofiler 3 dagar/vecka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C865057" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="3C26A308" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2296" w:right="-2" w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– Nytt återbesök/telefonåterbesök 3 veckor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C509C5" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="314950C9" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D14C79F" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="64ACF18E" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013AFEC0" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="59BBB9D0" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Alt 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">– ≥ 3 blodsocker överstigande </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>målvärden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4F4BB303" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="11D4499D" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="-2" w:firstLine="1259"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– Påskynda dietistbesök</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261F5AD3" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="1818D8D7" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– Upplys om vanliga fällor i kost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEC22B4" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00052901" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="0C436A8E" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00052901" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Socker/honung i te/kaffe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFC02E5" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00052901" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="115B70C7" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00052901" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Frukt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B07EB2C" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00052901" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="7C0235B1" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00052901" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mjölkprodukter, juice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D5EAF8" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00ED1D96" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="7BD2B85D" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00ED1D96" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
@@ -1635,195 +1640,195 @@
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Metformindos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ökas till 850 mg x 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA43331" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="5DF7CBBB" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2296" w:right="-2" w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– Återbesök/telefonåterbesök 1 vecka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4CA576" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="064FC032" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43745E5C" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="3C8CE9EC" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:t>Återbesök/telefonåterbesök 2 o s v BMM vid kost/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00872C23">
         <w:t>Metforminbehandlad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00872C23">
         <w:t xml:space="preserve"> GDM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6254B5A1" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="04F6DF93" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66C8C2E5" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00AE2AF1" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="0DEBBFE8" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00AE2AF1" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2AF1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Återbesöksfrekvens varannan – var tredje vecka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE9AA20" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00AE2AF1" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="282DCEEC" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00AE2AF1" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1661" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2AF1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Genomgång blodsockerprofiler</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25306CC9" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="0067EA96" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="-2" w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alt 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>– P-glukos inom målvärde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCA28B8" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="2D9F2E79" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="-2" w:firstLine="1259"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">– Fortsatt uppföljning BMM </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F89028B" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="4EC6915A" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1840,178 +1845,178 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">med kost och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Metforminbehandling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="26337753" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="32C3172B" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2296" w:right="-2" w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">– 7-punktsprofiler </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tre</w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dagar/vecka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F75630D" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="015C8E90" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7565B087" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="56D5D7CB" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:right="0" w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alt 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Diabetesmottagningen NÄL kontaktas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59321DD5" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="64C46A66" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>om ≥3 blodsockervärden överstigande</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AF58B5" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="5E32C6AF" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
@@ -2036,163 +2041,163 @@
         <w:t>målvärden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt kostfaktorer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEAF9E9" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="5CFD1C89" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>påverkas ytterligare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108237B0" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="753CA25C" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E9F1ED2" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="322DA786" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2296" w:right="-2" w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– Remiss ”GDM Insulinindikation?” faxas till</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696E4DDB" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="1C807C26" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Diabetesmottagningen NÄL, fax 010 - 435 71 29</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47ADB63B" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="082787B0" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2203,368 +2208,368 @@
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tfn 010 – 435 48 40, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 09.15 – 11.15</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E34CFF2" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="6F8D2228" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B1A60EF" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="146453B7" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Diabetesmottagningen NÄL beslutar om fortsatt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E05B1ED" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="67EC5EA2" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kost-/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Metforminbehandling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> via BMM alternativt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B87A9BC" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="71F74DCE" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>övertag Diabetesmottagningen NÄL för</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E878CEE" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="3770D9B0" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>insulininsättning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51365536" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="7F5C0688" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:t xml:space="preserve">Förmodat sista besök före </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00872C23">
         <w:t>partus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2C6FCEC9" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00872C23" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="08738832" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00872C23" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585CCA83" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00AB788C" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="533C9225" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00AB788C" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB788C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Framtida risk utveckla typ-2-diabetes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB788C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mellitus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7AD1E717" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00AB788C" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="55BF872E" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00AB788C" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB788C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Livsstilsfaktorer; kost, motion, viktstabilitet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB788C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>postpartum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB788C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619B65F3" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00AB788C" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="2FB1E593" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00AB788C" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1400" w:right="-2" w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB788C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>förebygga insjuknande typ-2-diabetes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A2FA37" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00AB788C" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="56C10787" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00AB788C" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB788C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB788C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> utsätts efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB788C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>partus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0465C8C8" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00C218EA" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="464A98B0" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00C218EA" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C218EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Egenkontroll 7-punktsprofil inom 2 veckor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C218EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
@@ -2632,132 +2637,132 @@
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C218EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/l 2 timmar efter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C218EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>måltid</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD447FE" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00AB788C" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="36D07F31" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00AB788C" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB788C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Remiss VC för uppföljning GDM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDAC2FA" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00320DCD" w:rsidRDefault="00702745" w:rsidP="00702745">
+    <w:p w14:paraId="77AC39D0" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00320DCD" w:rsidRDefault="00CF619F" w:rsidP="00CF619F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320DCD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sammanfattning vårdförlopp samt förtryckt remiss</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00DD306A" w:rsidRDefault="00536A5A" w:rsidP="00DD306A"/>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00DD306A" w:rsidSect="004C14F7">
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00D05244" w:rsidRDefault="00536A5A" w:rsidP="00D05244"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00D05244" w:rsidSect="004C14F7">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49A2F2D9" w14:textId="77777777" w:rsidR="000209B6" w:rsidRDefault="000209B6">
+    <w:p w14:paraId="1255C09A" w14:textId="77777777" w:rsidR="00D81474" w:rsidRDefault="00D81474">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6257FE58" w14:textId="77777777" w:rsidR="000209B6" w:rsidRDefault="000209B6">
+    <w:p w14:paraId="3C71D81F" w14:textId="77777777" w:rsidR="00D81474" w:rsidRDefault="00D81474">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="035C69CD" w14:textId="77777777" w:rsidR="000209B6" w:rsidRDefault="000209B6">
+    <w:p w14:paraId="30910F9B" w14:textId="77777777" w:rsidR="00D81474" w:rsidRDefault="00D81474">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2798,123 +2803,122 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="51FB309A" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A9BD4F7" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2C847709" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00C43BDD">
+  <w:p w14:paraId="7745E863" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1100061692"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="13A7F9D9" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00EC0A68" w:rsidRDefault="00702745" w:rsidP="00EC0A68">
+      <w:p w14:paraId="6C3116A1" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00EC0A68" w:rsidRDefault="00CF619F" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -2927,63 +2931,63 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="034A1556" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68C7D4ED" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F80A3A5" wp14:editId="0512E875">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EE4C92E" wp14:editId="1A06B0D2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -3005,89 +3009,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3116,51 +3120,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="19" name="Bildobjekt 19">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3194,320 +3198,320 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CD67A46" w14:textId="77777777" w:rsidR="000209B6" w:rsidRDefault="000209B6"/>
+    <w:p w14:paraId="6A1A913B" w14:textId="77777777" w:rsidR="00D81474" w:rsidRDefault="00D81474"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BF0ADDF" w14:textId="77777777" w:rsidR="000209B6" w:rsidRDefault="000209B6">
+    <w:p w14:paraId="46BFA2BD" w14:textId="77777777" w:rsidR="00D81474" w:rsidRDefault="00D81474">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="069221C0" w14:textId="77777777" w:rsidR="000209B6" w:rsidRDefault="000209B6">
+    <w:p w14:paraId="79263FC2" w14:textId="77777777" w:rsidR="00D81474" w:rsidRDefault="00D81474">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="636ABA26" w14:textId="77777777" w:rsidR="00702745" w:rsidRPr="00DA65C4" w:rsidRDefault="00702745" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BA6367D" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRPr="00DA65C4" w:rsidRDefault="00CF619F" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31635F85" wp14:editId="4C543B58">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="252D4101" wp14:editId="54238526">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="33223961" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="2A8400C9" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="31635F85" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="252D4101" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251663363;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="33223961" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="2A8400C9" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="698201E3" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12D62D5E" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56758A7D" wp14:editId="764ED059">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71B7EF13" wp14:editId="385B97CD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="75FEC50E" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745">
+                        <w:p w14:paraId="251EDA37" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="56758A7D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="71B7EF13" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251662339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="75FEC50E" w14:textId="77777777" w:rsidR="00702745" w:rsidRDefault="00702745">
+                  <w:p w14:paraId="251EDA37" w14:textId="77777777" w:rsidR="00CF619F" w:rsidRDefault="00CF619F">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="489BD899" wp14:editId="1DD13F93">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CDB5C87" wp14:editId="767984B3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -3548,51 +3552,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3670,51 +3674,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3880,51 +3884,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8819,87 +8823,91 @@
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B82335"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B874B8"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD3F29"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C218EA"/>
+    <w:rsid w:val="00C32062"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C55BF5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C73DE5"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC3D38"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC59B1"/>
     <w:rsid w:val="00CD39D3"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF619F"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00F11"/>
+    <w:rsid w:val="00D05244"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D12670"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D81474"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D952BC"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD306A"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E015AA"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E5501C"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E70FB7"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
@@ -11803,56 +11811,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>629</Words>
-  <Characters>3336</Characters>
+  <Words>508</Words>
+  <Characters>3539</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3958</CharactersWithSpaces>
+  <CharactersWithSpaces>3944</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>GRAVIDITETSDIABETES (GDM), kontrollschema under graviditet</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>67</revision>
+  <revision>69</revision>
   <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>