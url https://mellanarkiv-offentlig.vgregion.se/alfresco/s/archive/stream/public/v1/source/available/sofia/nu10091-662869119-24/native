--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3705567B" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7"/>
     <w:p w14:paraId="62D370DE" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7"/>
     <w:p w14:paraId="649DD9BA" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B68FB0" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="117C2F11" wp14:editId="64265280">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
@@ -218,61 +218,59 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>10152</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="01796246" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_1314629194"/>
       <w:bookmarkStart w:id="1" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="0"/>
@@ -281,69 +279,69 @@
     <w:p w14:paraId="74B3019D" w14:textId="28BBD04D" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="001330D9">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Graviditetsdiabetes (GDM)</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Handläggning av graviditet och förlossning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1251EA76" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F1468B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007802E9">
         <w:t>Revidering</w:t>
       </w:r>
       <w:r w:rsidRPr="375B1955">
         <w:t xml:space="preserve"> i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9C5F3F" w14:textId="77D57770" w:rsidR="00F86AC7" w:rsidRPr="00E6550A" w:rsidRDefault="00816309" w:rsidP="00665252">
+    <w:p w14:paraId="6B9C5F3F" w14:textId="401A7DFE" w:rsidR="00F86AC7" w:rsidRPr="00E6550A" w:rsidRDefault="00AB616B" w:rsidP="00665252">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Uppdaterad länk</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> till barnklinikens rutin ”Hypoglykemi och tillmatning av nyfödda”</w:t>
+        <w:t xml:space="preserve">Tillägg av länkar till ”Patientinformation och blankett – Tre dagars </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glukosprofil Barnmorskemottagningar” på svenska och engelska. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FEDE6F" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="004A130C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007802E9">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A82D8E" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="004A130C">
       <w:pPr>
         <w:pStyle w:val="Rubrik"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
@@ -523,51 +521,69 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="365E221C" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-1419"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Slump p-glukos &lt;8 mmol/L</w:t>
+        <w:t xml:space="preserve">Slump p-glukos &lt;8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3E64B95E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3E64B95E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/L</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -592,51 +608,69 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Slump p-glukos </w:t>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">8 och &lt;12,2 mmol/L         </w:t>
+        <w:t xml:space="preserve">8 och &lt;12,2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3E64B95E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3E64B95E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/L         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>glukosbelastning utförs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03740500" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:right="-1419"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -684,51 +718,69 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Slump p-glukos </w:t>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>15 mmol/l</w:t>
+        <w:t xml:space="preserve">15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3E64B95E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3E64B95E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/l</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -820,81 +872,115 @@
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6B07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6B07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">8 och &lt;12,2 mmol/L </w:t>
+        <w:t xml:space="preserve">8 och &lt;12,2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C6B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C6B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/L </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727EC01F" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="001C6B07" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C6B07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Polyhydramnios eller misstänkt stort barn (viktskattning &gt;+2SD)</w:t>
+        <w:t>Polyhydramnios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C6B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller misstänkt stort barn (viktskattning &gt;+2SD)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039D5881" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46590E6D" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1147,52 +1233,64 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oral glukos tolerans test)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="592E5088" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Utförs på BMM eller klinisk kemi lab</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Utförs på BMM eller klinisk kemi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="60D460AC" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
@@ -1362,51 +1460,69 @@
               <w:t>Kommentar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w14:paraId="2D058070" w14:textId="77777777" w:rsidTr="00417CD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74BDD918" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
             <w:pPr>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>&lt;10 mmol/l</w:t>
+              <w:t xml:space="preserve">&lt;10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F37AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>mmol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F37AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="323E544C" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
             <w:pPr>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Normalt, ej graviditetsdiabetes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1456,51 +1572,69 @@
             <w:pPr>
               <w:pStyle w:val="Underrubrik"/>
               <w:ind w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10 mmol/l</w:t>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F37AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mmol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F37AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/l</w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F729860" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
             <w:pPr>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
@@ -1645,51 +1779,67 @@
               </w:rPr>
               <w:t>Omhändertagande enligt nedan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w14:paraId="5B5BEEE0" w14:textId="77777777" w:rsidTr="00417CD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6381F6B8" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
             <w:pPr>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>8,9 – 9,9 mmol/l</w:t>
+              <w:t xml:space="preserve">8,9 – 9,9 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F37AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>mmol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F37AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BE2D5ED" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
             <w:pPr>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Nedsatt glukostolerans under </w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1757,103 +1907,230 @@
     <w:p w14:paraId="70E7E76E" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:ind w:right="-1419"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BA661EC" w14:textId="0E1C2A8B" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005260D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Gastric by-pass opererade gravida ska inte genomgå OGTT</w:t>
+        <w:t>Gastric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005260D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by-pass opererade gravida ska inte genomgå OGTT</w:t>
       </w:r>
       <w:r w:rsidR="00710C5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> men gastric sleeve opererade gravida kan genomgå OGTT.</w:t>
+        <w:t xml:space="preserve"> men </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00710C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gastric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00710C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00710C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sleeve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00710C5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opererade gravida kan genomgå OGTT.</w:t>
       </w:r>
       <w:r w:rsidRPr="005260D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faste</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BD7A5F" w14:textId="3DDBC70C" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="002550DC">
+    <w:p w14:paraId="6C6924B7" w14:textId="3B2962FF" w:rsidR="009075D1" w:rsidRDefault="00F86AC7" w:rsidP="002550DC">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="1706" w:right="-2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005260D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p-glukos och p-glukos 1-1 1/2 timmar efter måltid kontrolleras istället som 7-punktsprofil i 3 dygn. Diagnos GDM sättes om ett faste-p-glukos är 7 eller mer eller p-glukos efter måltid är &gt;8 vid minst 3 tillfällen.</w:t>
+      </w:r>
+      <w:r w:rsidR="002361F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4C0074" w14:textId="77777777" w:rsidR="002361F5" w:rsidRDefault="009075D1" w:rsidP="002361F5">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+        <w:ind w:left="992" w:right="-710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="002361F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Patientinformation och blankett - Tre dagars Glukosprofil Barnmorskemottagningar</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78BD7A5F" w14:textId="6357D001" w:rsidR="00F86AC7" w:rsidRPr="002361F5" w:rsidRDefault="00AB616B" w:rsidP="00AB616B">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+        <w:ind w:left="992" w:right="-1561"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="36"/>
-[...12 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00AB616B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Patientinformation och blankett - Tre dagars Glukosprofil (engelska) Barnmorskemottagningar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F86AC7" w:rsidRPr="002361F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="180C8B1F" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="002633E2">
         <w:lastRenderedPageBreak/>
         <w:t>Omhändertagande</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> av patienter med graviditetsdiabetes i samarbete mellan BMM, SMVC och Diabetesmottagningen NÄL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3441DA70" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:right="-1419"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2011,51 +2288,51 @@
         <w:t>Nybesök och kontrollbesök BMM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8C8B37" w14:textId="45C8823B" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00A93F75">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b w:val="0"/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Graviditetsdiabetes</w:t>
         </w:r>
         <w:r w:rsidR="00664391">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b w:val="0"/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A93F75">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
@@ -2135,59 +2412,71 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid BMI &gt;25 förskrivs </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Metformin 850 mg 1 x 1 av läkare på digital planeringsrond eller på mottagningen för gravida och nyförlösta. </w:t>
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 850 mg 1 x 1 av läkare på digital planeringsrond eller på mottagningen för gravida och nyförlösta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6504F653" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22B220D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
@@ -2224,91 +2513,135 @@
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="num" w:pos="1800"/>
           <w:tab w:val="num" w:pos="1968"/>
         </w:tabs>
         <w:ind w:left="1706" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044187D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Uppföljning och bedömning. Om tre eller fler blodsockervärden överstiger målvärde och kostfaktorer inte kan påverkas ytterligare ökas Metforminbehandling till 850 mg 1</w:t>
+        <w:t xml:space="preserve">Uppföljning och bedömning. Om tre eller fler blodsockervärden överstiger målvärde och kostfaktorer inte kan påverkas ytterligare ökas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0044187D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Metforminbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0044187D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till 850 mg 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0044187D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0044187D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2. Om efter denna dosökning tre eller fler blodsockervärden fortsatt överstiger målvärden skickas remiss till Diabetesmottagningen</w:t>
+        <w:t xml:space="preserve">2. Om efter denna dosökning tre eller fler blodsockervärden fortsatt överstiger </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0044187D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>målvärden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0044187D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skickas remiss till Diabetesmottagningen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0044187D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”GDM Insulinindikation”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
@@ -2429,78 +2762,118 @@
     </w:p>
     <w:p w14:paraId="61D5D5A8" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="637281F2" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kontroller SMVC vid Kost eller Metforminbehandlad graviditetsdiabetes</w:t>
+        <w:t xml:space="preserve">Kontroller SMVC vid Kost eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Metforminbehandlad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graviditetsdiabetes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AEFFAAE" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Vid enbart Kost eller Metforminbehandling fortsatta kontroller BMM</w:t>
+        <w:t xml:space="preserve">Vid enbart Kost eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Metforminbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fortsatta kontroller BMM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2370AFEB" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2564,51 +2937,73 @@
     </w:p>
     <w:p w14:paraId="1622D5E6" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ställningstagande till induktion cirka vecka 38 - 40 om misstanke om diabetesfetopati, såsom vid insulinbehandling. </w:t>
+        <w:t xml:space="preserve">Ställningstagande till induktion cirka vecka 38 - 40 om misstanke om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diabetesfetopati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, såsom vid insulinbehandling. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517492C6" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2836,129 +3231,189 @@
     </w:p>
     <w:p w14:paraId="31DC3663" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ställningstagande till induktion cirka vecka 38 – 40. Induktion rekommenderas senast v 40+0, tidigare vid misstanke om diabetesfetopati. </w:t>
+        <w:t xml:space="preserve">Ställningstagande till induktion cirka vecka 38 – 40. Induktion rekommenderas senast v 40+0, tidigare vid misstanke om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diabetesfetopati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681F3CA5" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11666720" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Förlossning vid Metformin-och/eller insulinbehandling, vid graviditetsdiabetes</w:t>
+        <w:t xml:space="preserve">Förlossning vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-och/eller insulinbehandling, vid graviditetsdiabetes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208F00A8" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Induktion utifrån fostertillväxt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2918F231" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Insulin och Metformin sätts ut i samband med aktivt förlossningsarbete. </w:t>
+        <w:t xml:space="preserve">Insulin och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sätts ut i samband med aktivt förlossningsarbete. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D100E61" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
@@ -2990,135 +3445,186 @@
     <w:p w14:paraId="2C046B24" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CTG kontinuerligt i aktiv fas på grund av hög asfyxirisk</w:t>
-      </w:r>
+        <w:t xml:space="preserve">CTG kontinuerligt i aktiv fas på grund av hög </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asfyxirisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="408F1DFE" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D7E71EA" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Elektivt sectio</w:t>
-      </w:r>
+        <w:t>Elektivt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Narkosbedömning kan göras på operationsdagen om inga andra komplikationer finns. I övriga fall ska patienten ha bedömts tidigare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E4F348" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ienten</w:t>
       </w:r>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tar insulin dagen innan sectio, men inte långverkande kvällsdos. </w:t>
+        <w:t xml:space="preserve"> tar insulin dagen innan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, men inte långverkande kvällsdos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1855B965" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inget insulin på operationsdagens morgon. P-glukoskontroll vid ankomst till förlossningsavdelningen. Vid p-glukos &gt;8 ges snabbverkande insulin. Vid lågt p-glukos rekommenderas infusion med tillsatt glukos. Glukoskurva följs operationsdagen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB61FED" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
@@ -3139,84 +3645,176 @@
     <w:p w14:paraId="04F37E79" w14:textId="43D673FB" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Barnet</w:t>
       </w:r>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tillmatas inom första timmen. Se barnklinikens rutin </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tillmatas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inom första timmen. Se barnklinikens rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="007A3BD2" w:rsidRPr="007A3BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Hypoglykemi och tillmatning av nyfödda</w:t>
+          <w:t xml:space="preserve">Hypoglykemi och </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="007A3BD2" w:rsidRPr="007A3BD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>tillmatning</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="007A3BD2" w:rsidRPr="007A3BD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> av nyfödda</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C47A45A" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="0096506E" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Barnet ammas innan första tillmatningen såvida det inte fördröjer tillmatningen. P-glukos tas 30 - 60 minuter efter tillmatning av barnsköterska. Om P-glukos &lt;1,5 vid denna tidiga provtagning får barnläkare ta ställning till intravenös Glukos-infusion. </w:t>
+        <w:t xml:space="preserve">Barnet ammas innan första </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tillmatningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> såvida det inte fördröjer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tillmatningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. P-glukos tas 30 - 60 minuter efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tillmatning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av barnsköterska. Om P-glukos &lt;1,5 vid denna tidiga provtagning får barnläkare ta ställning till intravenös Glukos-infusion. </w:t>
       </w:r>
       <w:r w:rsidRPr="0096506E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Symtom på hypoglykemi</w:t>
       </w:r>
       <w:r w:rsidRPr="0096506E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> är till exempel slöhet, hypotermi, andningsstörning, avvikande färg, tonus och ökad irritabilitet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3378D39B" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="0096506E" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="993"/>
@@ -3277,163 +3875,289 @@
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1877FA3B" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>BB-vård mamma vid graviditetsdiabetes, kost-, metformin- och insulinbehandling</w:t>
-[...49 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">BB-vård mamma vid graviditetsdiabetes, kost-, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F37AD">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:right="-2"/>
+        <w:t>metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
+        <w:t>- och insulinbehandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC778A2" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+        <w:ind w:left="992" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allmän kost. P-glukoskurva, så kallad 7-punktsprofil, dokumenteras någon gång inom 2 veckor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Detta görs med fördel efter utskrivning (P-glukos ska inte överstiga 9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/L efter måltid och inte mer än 7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/L fastande). Patient instrueras att kontakta sin vårdcentral vid avvikande 7-punktsprofil.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Modern ska informeras om fortsatt hälsosamma kostvanor och fysisk aktivitet och att undvika viktuppgång. Graviditetsdiabetes innebär en minst 40 % risk att drabbas av typ 2-diabetes inom 10 år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786BB876" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+        <w:ind w:left="992" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Epikris till diabetesmottagningen för uppföljning enbart vid insulinbehandling, annars remiss till vårdcentral för uppföljning 6 - 12 månader </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vid remiss till vårdcentral ska patienten ta med sig sin 7-punktsprofil. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5790905C" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFEFF3F" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>Uppföljning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54930E52" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Efterkontroll av graviditeten på BMM. Kontroll av p-glukos görs. Uppföljning 6 - 12 månader postpartum på vårdcentral.</w:t>
+        <w:t xml:space="preserve">Efterkontroll av graviditeten på BMM. Kontroll av p-glukos görs. Uppföljning 6 - 12 månader </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på vårdcentral.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467213BE" w14:textId="216C2D6D" w:rsidR="00A318BE" w:rsidRDefault="00A318BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E177A6D" w14:textId="69B9C00E" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
@@ -3504,201 +4228,257 @@
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F115A82" w14:textId="77777777" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
       <w:pPr>
         <w:ind w:right="-1703"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="053CFC65" w14:textId="650BB1C0" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ovanstående rubricerad patient har kontrollerats på barnmorskemottagning (BMM) på grund av Metforminbehandlad graviditetsdiabetes. </w:t>
+        <w:t xml:space="preserve">Ovanstående rubricerad patient har kontrollerats på barnmorskemottagning (BMM) på grund av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Metforminbehandlad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graviditetsdiabetes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDC35D4" w14:textId="67AD4AD9" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Då det föreligger klart förhöjd framtida risk för utveckling av typ-2-diabetes hos denna patientgrupp rekommenderas starkt aktiv regelbunden uppföljning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4696D201" w14:textId="3DBC161D" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tacksam kallelse varje till vartannat år för genomgång av livsstilsfaktorer med kontroll; vikt, BMI, HbA1c, f-P-glukos, eventuell glukosbelastning vid behov, lipider, alb/krea, blodtryck. </w:t>
+        <w:t xml:space="preserve">Tacksam kallelse varje till vartannat år för genomgång av livsstilsfaktorer med kontroll; vikt, BMI, HbA1c, f-P-glukos, eventuell glukosbelastning vid behov, lipider, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>krea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, blodtryck. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA5CE0B" w14:textId="2BB23E47" w:rsidR="00A318BE" w:rsidRPr="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Förstagångsbesök är lämpligt sex månader efter partus. </w:t>
+        <w:t xml:space="preserve">Förstagångsbesök är lämpligt sex månader efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289931FD" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="00F64FA5" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="181F745B" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="00241E01" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BF7871" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="0016055F" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00DF7007" w:rsidRDefault="00536A5A" w:rsidP="00DF7007"/>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00DF7007" w:rsidSect="000265EF">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DA51C4B" w14:textId="77777777" w:rsidR="003419F5" w:rsidRDefault="003419F5">
+    <w:p w14:paraId="4F875FFC" w14:textId="77777777" w:rsidR="00840E20" w:rsidRDefault="00840E20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B8009F6" w14:textId="77777777" w:rsidR="003419F5" w:rsidRDefault="003419F5">
+    <w:p w14:paraId="453330E0" w14:textId="77777777" w:rsidR="00840E20" w:rsidRDefault="00840E20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15B9098E" w14:textId="77777777" w:rsidR="003419F5" w:rsidRDefault="003419F5">
+    <w:p w14:paraId="4EED5938" w14:textId="77777777" w:rsidR="00840E20" w:rsidRDefault="00840E20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -3706,89 +4486,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3817,51 +4597,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bildobjekt 11">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3895,73 +4675,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C1285F5" w14:textId="77777777" w:rsidR="003419F5" w:rsidRDefault="003419F5"/>
+    <w:p w14:paraId="0D424E2C" w14:textId="77777777" w:rsidR="00840E20" w:rsidRDefault="00840E20"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D0A0206" w14:textId="77777777" w:rsidR="003419F5" w:rsidRDefault="003419F5">
+    <w:p w14:paraId="5C248655" w14:textId="77777777" w:rsidR="00840E20" w:rsidRDefault="00840E20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33D1524E" w14:textId="77777777" w:rsidR="003419F5" w:rsidRDefault="003419F5">
+    <w:p w14:paraId="0B02451F" w14:textId="77777777" w:rsidR="00840E20" w:rsidRDefault="00840E20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -4039,51 +4819,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -4249,51 +5029,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8096,95 +8876,97 @@
   <w:num w:numId="27" w16cid:durableId="671298270">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1337728518">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="211044198">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="111242916">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1743992057">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="207960284">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="552031">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00013A4F"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="000265EF"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0007557D"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00086809"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A65DB"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
@@ -8204,50 +8986,51 @@
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="0016055F"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00192793"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B4960"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C6B07"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002361F5"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="002550DC"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002633E2"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="002670A5"/>
     <w:rsid w:val="0027623C"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E1D00"/>
     <w:rsid w:val="002E263F"/>
@@ -8341,50 +9124,51 @@
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C05AF"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C6A70"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00640B8E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00664391"/>
     <w:rsid w:val="00665252"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00666F24"/>
+    <w:rsid w:val="00671AB7"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006801E9"/>
     <w:rsid w:val="00692D0D"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00710C5B"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
@@ -8393,71 +9177,73 @@
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="007802E9"/>
     <w:rsid w:val="00781DAC"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A3BD2"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B768F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00816309"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00840E20"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00902062"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="009075D1"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009851DD"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
@@ -8466,97 +9252,100 @@
     <w:rsid w:val="009F778D"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A03D85"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A318BE"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB616B"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE01C6"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE6A77"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B8147E"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB52B9"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C824D3"/>
+    <w:rsid w:val="00C83CED"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC180A"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D9730A"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA5162"/>
@@ -8633,51 +9422,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11132,51 +11921,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:semiHidden/>
     <w:rsid w:val="006801E9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007A3BD2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11204,51 +11993,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/30616?a=false&amp;guest=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/44789/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-1983749542-323/surrogate/Hypoglykemi%20och%20tillmatning%20av%20nyf%c3%b6dda.pdf" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-661/surrogate/Patientinformation%20och%20blankett%20-%20Tre%20dagars%20Glukosprofil%20Barnmorskemottagningar.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/44789/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-1983749542-323/surrogate/Hypoglykemi%20och%20tillmatning%20av%20nyf%c3%b6dda.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/30616?a=false&amp;guest=true" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs18081-222908268-387/surrogate/Patientinformation%20och%20blankett%20-%20Tre%20dagars%20Glukosprofil%20(engelska)%20Barnmorskemottagningar.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11544,71 +12333,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1469</Words>
-  <Characters>7788</Characters>
+  <Words>1305</Words>
+  <Characters>8685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>241</Lines>
+  <Paragraphs>131</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Graviditetsdiabetes (GDM) Handläggning av graviditet och förlossning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9239</CharactersWithSpaces>
+  <CharactersWithSpaces>9859</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Graviditetsdiabetes (GDM) Handläggning av graviditet och förlossning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>7</revision>
+  <revision>12</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>