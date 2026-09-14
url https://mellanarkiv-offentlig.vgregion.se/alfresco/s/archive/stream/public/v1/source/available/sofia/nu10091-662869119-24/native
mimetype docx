--- v1 (2026-05-17)
+++ v2 (2026-09-14)
@@ -6,73 +6,73 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3705567B" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="649DD9BA" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="007F472A" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49"/>
+    <w:p w14:paraId="2DD9B98D" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49"/>
+    <w:p w14:paraId="14B01EE8" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B68FB0" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="439E709A" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="117C2F11" wp14:editId="64265280">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D374617" wp14:editId="7C88DB9C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="3810" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1244600" cy="222885"/>
                         </a:xfrm>
@@ -83,51 +83,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="470F74EC" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003D37FD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+                          <w:p w14:paraId="576CB597" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003D37FD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
@@ -166,58 +166,58 @@
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="117C2F11" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="6D374617" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="470F74EC" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003D37FD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+                    <w:p w14:paraId="576CB597" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003D37FD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
@@ -245,225 +245,219 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>10152</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01796246" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="30529CA0" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_1314629194"/>
       <w:bookmarkStart w:id="1" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="74B3019D" w14:textId="28BBD04D" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="001330D9">
+    <w:p w14:paraId="6C4F6BA8" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Graviditetsdiabetes (GDM)</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Handläggning av graviditet och förlossning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1251EA76" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F1468B">
+    <w:p w14:paraId="3DE1FB73" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007802E9">
         <w:t>Revidering</w:t>
       </w:r>
       <w:r w:rsidRPr="375B1955">
         <w:t xml:space="preserve"> i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9C5F3F" w14:textId="401A7DFE" w:rsidR="00F86AC7" w:rsidRPr="00E6550A" w:rsidRDefault="00AB616B" w:rsidP="00665252">
+    <w:p w14:paraId="21784884" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="00E6550A" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tillägg av länkar till ”Patientinformation och blankett – Tre dagars </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Glukosprofil Barnmorskemottagningar” på svenska och engelska. </w:t>
+        <w:t>Ändrad information om 7-punktsprofil och tidpunkt för faste p-glukos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FEDE6F" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="004A130C">
+    <w:p w14:paraId="1E82AC59" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003541D8" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007802E9">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A82D8E" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="004A130C">
+    <w:p w14:paraId="161A953F" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Inom NU-sjukvården förlöses årligen cirka 30 - 35 gravida patienter som fått diagnosen graviditetsdiabetes under graviditeten. För bakgrund se </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:cs="Calibri"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12E86346" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="001330D9">
+    <w:p w14:paraId="14DC4D3C" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003541D8" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007802E9">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:r w:rsidRPr="003541D8">
         <w:t>/syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7835413A" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="628BA4E0" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003541D8" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Strukturerad handläggning av graviditetsövervakning och förlossningsvård vid graviditetsdiabetes för optimalt omhändertagande av mor och barn på barnmorskemottagning (BMM), specialistmödravården (SMVC), förlossningsavdelning och BB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E14553E" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="001330D9">
+    <w:p w14:paraId="22411A6A" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003541D8" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="007802E9">
         <w:t>Definition</w:t>
       </w:r>
       <w:r w:rsidRPr="003541D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D16F913" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="369F23B5" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003541D8" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Graviditetsdiabetes (GDM) definieras som diabetes eller nedsatt glukostolerans som debuterar eller upptäcks under graviditet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555E27AA" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="001330D9">
+    <w:p w14:paraId="1229B05F" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003541D8" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003541D8">
         <w:t>Screening på Barnmorskemottagning (BMM)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182495D4" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="645FE947" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Slumpmässigt p-glukos tas kapillärt </w:t>
       </w:r>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -486,64 +480,64 @@
       </w:r>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">på BMM. Vid inskrivning vecka 10 - 12, vecka 25, vecka 29, vecka 32 och </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vecka 35. Värden skrivs in på MHV2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E949D2A" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="4E852E8C" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003541D8" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:right="-1419"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="365E221C" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="66577DF5" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-1419"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Slump p-glukos &lt;8 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="3E64B95E">
@@ -569,51 +563,51 @@
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bedöms normalt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544F5B72" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="45881CAF" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-1419"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Slump p-glukos </w:t>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
@@ -645,84 +639,84 @@
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/L         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>glukosbelastning utförs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03740500" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="11C14902" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:right="-1419"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Slump p-glukos 12,2 eller högre                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>glukosbelastning utförs inte GDM diagnos sätts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F089A6" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="3F1A86A0" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-1419"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Slump p-glukos </w:t>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
@@ -763,102 +757,112 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>faxa diabetesmottagningen, 010-4357129</w:t>
-      </w:r>
+        <w:t xml:space="preserve">faxa diabetesmottagningen, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3E64B95E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>010-4357129</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7E8BEDB2" w14:textId="0C192B51" w:rsidR="00640B8E" w:rsidRDefault="00640B8E" w:rsidP="00F86AC7">
+    <w:p w14:paraId="77AB8B1A" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5712BD1F" w14:textId="77777777" w:rsidR="00640B8E" w:rsidRDefault="00640B8E">
+    <w:p w14:paraId="0B0462A1" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADD6511" w14:textId="592AB947" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="42486978" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Indikation glukosbelastning innan v.36</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7B2D1E" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="6F02F629" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -897,700 +901,766 @@
         <w:t xml:space="preserve">8 och &lt;12,2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C6B07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C6B07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/L </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727EC01F" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="001C6B07" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="5FAA6D5E" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="001C6B07" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C6B07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Polyhydramnios</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C6B07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eller misstänkt stort barn (viktskattning &gt;+2SD)</w:t>
+        <w:t xml:space="preserve"> eller misstänkt stort barn (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C6B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>viktskattning &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C6B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>+2SD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039D5881" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="28328D56" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46590E6D" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="3664DC15" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Glukosbelastning görs snarast inom c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>irka</w:t>
       </w:r>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 vecka. Upprepade glukosbelastningar kan behöva göras vid fortsatt förhöjda p-glukos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618B42F6" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="565BE22D" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="1080" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3694CFA1" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="1E00BC4E" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Övriga indikationer för glukosbelastning i graviditetsvecka 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 - 29</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EE1B6C" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="1D44BBA7" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tidigare graviditetsdiabetes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9EC019" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="70DFBBCC" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tidigare stort barn (&gt;4,5 kg eller stor för tiden (LGA &gt;+2 SD)</w:t>
+        <w:t>Tidigare stort barn (&gt;4,5 kg eller stor för tiden (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="375B1955">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LGA &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="375B1955">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>+2 SD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573C4BF5" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="523481E9" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BMI &gt;35 vid inskrivning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3ADDC8" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="4368AAC6" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ 2-diabetes hos förstagradssläkting </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505B0B16" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="216C53AF" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003541D8" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="1080" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003541D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC52521" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="53D32DAD" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Glukosbelastning (OGTT 75 g = </w:t>
       </w:r>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>oral glukos tolerans test)</w:t>
+        <w:t xml:space="preserve">oral </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>glukos tolerans</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> test)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592E5088" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="678C1C2A" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Utförs på BMM eller klinisk kemi </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="60D460AC" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="05215AB1" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>75 g glukos tillförs peroralt under standardiserade betingelser. Förberedelser och utförande se beskrivning från lab.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8D9C92" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="6BA0ED33" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E64B95E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Faste p-glukos och 2-timmars p-glukos dokumenteras på MHV3. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BC7112" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="17B8A083" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7332A601">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Om faste p-glukos innan belastningen är 7 eller mer ska man inte gå vidare med OGTT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4A85D3" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="20F2731F" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:right="-1419"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w14:paraId="6095FAA8" w14:textId="77777777" w:rsidTr="00417CD4">
+      <w:tr w:rsidR="00431A49" w:rsidRPr="004F37AD" w14:paraId="29A9D8FC" w14:textId="77777777" w:rsidTr="008743E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EFCB1A9" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="10372237" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2-tim p-glukos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F38A191" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="2E284311" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bedömning svar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A9B3D92" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="59A1A7A9" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kommentar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w14:paraId="2D058070" w14:textId="77777777" w:rsidTr="00417CD4">
+      <w:tr w:rsidR="00431A49" w:rsidRPr="004F37AD" w14:paraId="01C9453F" w14:textId="77777777" w:rsidTr="008743E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74BDD918" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="73F6062C" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;10 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="323E544C" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="4057C2E4" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Normalt, ej graviditetsdiabetes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C34B4B7" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="01DC76E1" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Om OGTT görs före vecka 28 ska </w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">den göras om efter vecka 28 om </w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
               <w:t>nytt förhöjt slump P-Glukos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w14:paraId="331EC238" w14:textId="77777777" w:rsidTr="00417CD4">
+      <w:tr w:rsidR="00431A49" w:rsidRPr="004F37AD" w14:paraId="0B517C44" w14:textId="77777777" w:rsidTr="008743E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="471D05C1" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="21723B83" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:pStyle w:val="Underrubrik"/>
               <w:ind w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1606,828 +1676,882 @@
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/l</w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F729860" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="3661CEDA" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Graviditetsdiabetes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4C7DDB" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="61495138" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Omhändertagande enligt nedan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53851260" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="54BDAAE2" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w14:paraId="5A32A21C" w14:textId="77777777" w:rsidTr="00417CD4">
+      <w:tr w:rsidR="00431A49" w:rsidRPr="004F37AD" w14:paraId="0486EF39" w14:textId="77777777" w:rsidTr="008743E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0DB3EA" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="50190036" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:pStyle w:val="Underrubrik"/>
               <w:ind w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">faste p-glukos </w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBBDC1E" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="6A2A0AB4" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:pStyle w:val="Underrubrik"/>
               <w:ind w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Graviditetsdiabetes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77F84901" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="69E99B97" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:pStyle w:val="Underrubrik"/>
               <w:ind w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B15B0F7" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="4202E7E4" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Omhändertagande enligt nedan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w14:paraId="5B5BEEE0" w14:textId="77777777" w:rsidTr="00417CD4">
+      <w:tr w:rsidR="00431A49" w:rsidRPr="004F37AD" w14:paraId="4806BA17" w14:textId="77777777" w:rsidTr="008743E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6381F6B8" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="47940592" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">8,9 – 9,9 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>mmol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>/l</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE2D5ED" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="14A67DCB" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Nedsatt glukostolerans under </w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
               <w:t>graviditet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="183599DA" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00417CD4">
+          <w:p w14:paraId="5234A0B9" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="008743E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lindrig form av glukos-metabol </w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
               <w:t>störning.</w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Kostråd och livsstilsråd </w:t>
             </w:r>
             <w:r w:rsidRPr="004F37AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
               <w:t>erbjuds på BMM.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70E7E76E" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="451DD8E0" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003541D8" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:ind w:right="-1419"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BA661EC" w14:textId="0E1C2A8B" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="2515DF05" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005260D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gastric</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005260D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by-pass opererade gravida ska inte genomgå OGTT</w:t>
       </w:r>
-      <w:r w:rsidR="00710C5B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> men </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00710C5B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gastric</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00710C5B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00710C5B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sleeve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00710C5B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> opererade gravida kan genomgå OGTT.</w:t>
       </w:r>
       <w:r w:rsidRPr="005260D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faste</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6924B7" w14:textId="3B2962FF" w:rsidR="009075D1" w:rsidRDefault="00F86AC7" w:rsidP="002550DC">
+    <w:p w14:paraId="53198DE5" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="1706" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005260D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>p-glukos och p-glukos 1-1 1/2 timmar efter måltid kontrolleras istället som 7-punktsprofil i 3 dygn. Diagnos GDM sättes om ett faste-p-glukos är 7 eller mer eller p-glukos efter måltid är &gt;8 vid minst 3 tillfällen.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002361F5">
+        <w:t xml:space="preserve">p-glukos och p-glukos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>just innan måltid och 1 timma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005260D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> efter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">påbörjad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005260D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">måltid kontrolleras </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005260D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005260D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som 7-punktsprofil i 3 dygn. Diagnos GDM sättes om ett faste-p-glukos är 7 eller mer eller p-glukos efter måltid är &gt;8 vid minst 3 tillfällen.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4C0074" w14:textId="77777777" w:rsidR="002361F5" w:rsidRDefault="009075D1" w:rsidP="002361F5">
+    <w:p w14:paraId="1665642F" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-710"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="002361F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Patientinformation och blankett - Tre dagars Glukosprofil Barnmorskemottagningar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78BD7A5F" w14:textId="6357D001" w:rsidR="00F86AC7" w:rsidRPr="002361F5" w:rsidRDefault="00AB616B" w:rsidP="00AB616B">
+    <w:p w14:paraId="4AC11852" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="002361F5" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-1561"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00AB616B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Patientinformation och blankett - Tre dagars Glukosprofil (engelska) Barnmorskemottagningar</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F86AC7" w:rsidRPr="002361F5">
+      <w:r w:rsidRPr="002361F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180C8B1F" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="6CCED2EF" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003541D8" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="002633E2">
         <w:lastRenderedPageBreak/>
         <w:t>Omhändertagande</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> av patienter med graviditetsdiabetes i samarbete mellan BMM, SMVC och Diabetesmottagningen NÄL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3441DA70" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="003541D8" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="557F1029" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="003541D8" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:right="-1419"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D65BAAD" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="069BE01F" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Remiss från BMM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B75D56" w14:textId="7BA8BA1D" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="24F1B5F8" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Till dietist </w:t>
       </w:r>
-      <w:r w:rsidR="00481FC2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t>inom</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Primärvårdens dietistenhet</w:t>
+        <w:t>inom Primärvårdens dietistenhet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F846197" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="67DEA11D" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44A0C448" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="62D7D450" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dietist</w:t>
       </w:r>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6696E3AF" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="0CF8E7CB" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kallar patienten och ger information om kostbehandling </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A98F22" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="43E10B59" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14E4EE09" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="2B7D1C71" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:t>Nybesök och kontrollbesök BMM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8C8B37" w14:textId="45C8823B" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="79B8DCFC" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00A93F75">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b w:val="0"/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Graviditetsdiabetes</w:t>
         </w:r>
-        <w:r w:rsidR="00664391">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b w:val="0"/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A93F75">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b w:val="0"/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>- kontrollschema under graviditet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03C57C73" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="4402A9C1" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1706" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22B220D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A43F57C" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="353734D8" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22B220D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vid BMI &lt;25 kontakt med Diabetesmottagningen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2D683F" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="21F3133E" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="375B1955">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2435,99 +2559,99 @@
         <w:t xml:space="preserve">Vid BMI &gt;25 förskrivs </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 850 mg 1 x 1 av läkare på digital planeringsrond eller på mottagningen för gravida och nyförlösta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6504F653" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="05360406" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22B220D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lära självkontroll av P-glukos (7-punkts dygnsprofil = faste P-glukos, innan lunch och middag, 1</w:t>
+        <w:t>Lära självkontroll av P-glukos (7-punkts dygnsprofil = faste P-glukos, innan lunch och middag, 1 timma efter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> påbörjad</w:t>
       </w:r>
       <w:r w:rsidRPr="22B220D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>- 1,5 timma efter frukost, lunch och middag samt kväll.)</w:t>
+        <w:t xml:space="preserve"> frukost, lunch och middag samt kväll.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6ACC43" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="04450D23" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="num" w:pos="1800"/>
           <w:tab w:val="num" w:pos="1968"/>
         </w:tabs>
         <w:ind w:left="1706" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044187D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
@@ -2630,560 +2754,560 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0044187D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”GDM Insulinindikation”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2ACE5A" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="6815989B" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="num" w:pos="1800"/>
           <w:tab w:val="num" w:pos="1968"/>
         </w:tabs>
         <w:ind w:left="1706" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diabetessjuksköterska konsulterar diabetesläkare för ställningstagande till insulinindikation. BMM meddelas beslut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3B2C63" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="1F8C688C" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="num" w:pos="1800"/>
           <w:tab w:val="num" w:pos="1968"/>
         </w:tabs>
         <w:ind w:left="1706" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vid insulinindikation ordnas nybesök på diabetesmottagningen NÄL snarast. Remiss från diabetesmottagningen skickas till SMVC för kännedom om insulininsättning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782295B2" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="68938E76" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="num" w:pos="1800"/>
           <w:tab w:val="num" w:pos="1968"/>
         </w:tabs>
         <w:ind w:left="1706" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OBS</w:t>
       </w:r>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lägsta möjliga viktuppgång ska eftersträvas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D5D5A8" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="7FCD2944" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="637281F2" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="7CB52530" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kontroller SMVC vid Kost eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Metforminbehandlad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> graviditetsdiabetes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEFFAAE" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="4C609CA5" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid enbart Kost eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metforminbehandling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fortsatta kontroller BMM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2370AFEB" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="316649AC" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Normal förlossning eftersträvas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35198185" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="3C251C42" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Läkarbesök SMVC i graviditetsvecka 26 - 28 för viktskattning eller vid senare diagnos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8A992B" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="76B9E278" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Läkarbesök SMVC i graviditetsvecka 38 för viktskattning, CTG och bedömning inför förlossning. Därefter CTG 1 gång/vecka om barnet är stort.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1622D5E6" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="54321545" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ställningstagande till induktion cirka vecka 38 - 40 om misstanke om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>diabetesfetopati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, såsom vid insulinbehandling. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517492C6" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="2066E5B0" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Induktion senast vecka 41</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002F94F1" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="268660D0" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C71A151" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="0C3CD72B" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Kontroller SMVC vid insulinbehandlad graviditetsdiabetes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E466A01" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="15174AAA" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SMVC och diabetesmottagningen NÄL tar över kontroller vid insulininsättning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5D9ED4" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="39981E85" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Läkarbesök SMVC för viktskattning och bedömning med start graviditetsvecka 26 - 28 eller vid diagnos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A2E53D" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="1BD7A817" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tillväxt var fjärde vecka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C410DCE" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="3B5830AE" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vecka 36 - 38 viktskattning och bedömning inför förlossning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BB7DF7" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="41505123" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ställningstagande till CTG x 1 - 2 gånger/vecka om skattad fostervikt </w:t>
       </w:r>
@@ -3207,541 +3331,531 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>% eller accelererad fostertillväxt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DC3663" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="414581F5" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ställningstagande till induktion cirka vecka 38 – 40. Induktion rekommenderas senast v 40+0, tidigare vid misstanke om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>diabetesfetopati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681F3CA5" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="22977078" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11666720" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="26C2649E" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Förlossning vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-och/eller insulinbehandling, vid graviditetsdiabetes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208F00A8" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="0A9ABDA5" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Induktion utifrån fostertillväxt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2918F231" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="6D6A17EA" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Insulin och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metformin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sätts ut i samband med aktivt förlossningsarbete. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D100E61" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="1A2455F6" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">P-glukos kontrolleras vid ankomst till förlossningen. Om patienten haft insulin under graviditeten, kontrolleras p-glukos minst var fjärde timma, vid höga värden mer ofta. </w:t>
       </w:r>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Om p-glukos &gt;8 ordineras snabbverkande insulin (2 – 4 E) och vid eventuellt låga värden tillförs glukos, antingen per oralt eller intravenöst, beroende på situation. Sträva mot p-glukos 4,0 – 7,0. </w:t>
       </w:r>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Det är viktigt för barnet att p-glukos ligger så normalt som möjligt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C046B24" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="7F026BD8" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1706" w:right="-2" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CTG kontinuerligt i aktiv fas på grund av hög </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asfyxirisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="408F1DFE" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="1AF0477D" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D7E71EA" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="0EF3505E" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elektivt </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Elektivt</w:t>
+        <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Narkosbedömning kan göras på operationsdagen om inga andra komplikationer finns. I övriga fall ska patienten ha bedömts tidigare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275EE457" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+        <w:ind w:left="992" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ienten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tar insulin dagen innan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-        <w:t>Narkosbedömning kan göras på operationsdagen om inga andra komplikationer finns. I övriga fall ska patienten ha bedömts tidigare.</w:t>
+        <w:t xml:space="preserve">, men inte långverkande kvällsdos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E4F348" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="7E6AAE4D" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pat</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>Inget insulin på operationsdagens morgon. P-glukoskontroll vid ankomst till förlossningsavdelningen. Vid p-glukos &gt;8 ges snabbverkande insulin. Vid lågt p-glukos rekommenderas infusion med tillsatt glukos. Glukoskurva följs operationsdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DADB1DD" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> tar insulin dagen innan </w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8D48B8" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:left="992" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Barnet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-[...3 lines deleted...]
-        <w:t>sectio</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tillmatas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-[...82 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> inom första timmen. Se barnklinikens rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="007A3BD2" w:rsidRPr="007A3BD2">
+        <w:r w:rsidRPr="007A3BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Hypoglykemi och </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="007A3BD2" w:rsidRPr="007A3BD2">
+        <w:r w:rsidRPr="007A3BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>tillmatning</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="007A3BD2" w:rsidRPr="007A3BD2">
+        <w:r w:rsidRPr="007A3BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> av nyfödda</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C47A45A" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="0096506E" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="262BA817" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="0096506E" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Barnet ammas innan första </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="713437D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -3791,643 +3905,664 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> av barnsköterska. Om P-glukos &lt;1,5 vid denna tidiga provtagning får barnläkare ta ställning till intravenös Glukos-infusion. </w:t>
       </w:r>
       <w:r w:rsidRPr="0096506E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Symtom på hypoglykemi</w:t>
       </w:r>
       <w:r w:rsidRPr="0096506E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> är till exempel slöhet, hypotermi, andningsstörning, avvikande färg, tonus och ökad irritabilitet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3378D39B" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="0096506E" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="73DC4DE6" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="0096506E" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="992" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096506E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fortsatt P-glukos på BB var sjätte timma före vartannat mål under minst första dygnet.</w:t>
       </w:r>
       <w:r w:rsidRPr="0096506E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5AC304" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="65A55EB3" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DF844E5" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="142ED378" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1877FA3B" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="004F37AD" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="63735F49" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">BB-vård mamma vid graviditetsdiabetes, kost-, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>BB-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t>metformin</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>vård mamma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t>- och insulinbehandling</w:t>
-[...122 lines deleted...]
-        <w:t xml:space="preserve">Epikris till diabetesmottagningen för uppföljning enbart vid insulinbehandling, annars remiss till vårdcentral för uppföljning 6 - 12 månader </w:t>
+        <w:t xml:space="preserve"> vid graviditetsdiabetes, kost-, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F37AD">
-        <w:rPr>
-[...18 lines deleted...]
-        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:right="-2"/>
+        <w:t>metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
+        <w:t>- och insulinbehandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1B524D" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+        <w:ind w:left="992" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allmän kost. P-glukoskurva, så kallad 7-punktsprofil, dokumenteras någon gång inom 2 veckor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Detta görs med fördel efter utskrivning (P-glukos ska inte överstiga 9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/L efter måltid och inte mer än 7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mmol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/L fastande). Patient instrueras att kontakta sin vårdcentral vid avvikande 7-punktsprofil.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="713437D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Modern ska informeras om fortsatt hälsosamma kostvanor och fysisk aktivitet och att undvika viktuppgång. Graviditetsdiabetes innebär en minst 40 % risk att drabbas av typ 2-diabetes inom 10 år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F314B8F" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+        <w:ind w:left="992" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Epikris till diabetesmottagningen för uppföljning enbart vid insulinbehandling, annars remiss till vårdcentral för uppföljning 6 - 12 månader </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vid remiss till vårdcentral ska patienten ta med sig sin 7-punktsprofil. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412C82E4" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A64BC7" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="004F37AD" w:rsidRDefault="00431A49" w:rsidP="00431A49">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F37AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>Uppföljning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54930E52" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="7DB60128" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
         <w:ind w:left="992" w:right="-1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Efterkontroll av graviditeten på BMM. Kontroll av p-glukos görs. Uppföljning 6 - 12 månader </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>postpartum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F37AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> på vårdcentral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467213BE" w14:textId="216C2D6D" w:rsidR="00A318BE" w:rsidRDefault="00A318BE">
+    <w:p w14:paraId="4A576300" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E177A6D" w14:textId="69B9C00E" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
+    <w:p w14:paraId="157DE06D" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Bilaga</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F21A8C1" w14:textId="42C35813" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
+    <w:p w14:paraId="19177EE1" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Graviditetsdiabetes, uppföljning på vårdcentral </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619232AF" w14:textId="77777777" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
+    <w:p w14:paraId="356B49F1" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31A957C7" w14:textId="4AE132FE" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
+    <w:p w14:paraId="700071F9" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:ind w:right="-1703"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Namn + personnummer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F115A82" w14:textId="77777777" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
+    <w:p w14:paraId="5C214BFA" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:ind w:right="-1703"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="053CFC65" w14:textId="650BB1C0" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
+    <w:p w14:paraId="046C8CAB" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ovanstående rubricerad patient har kontrollerats på barnmorskemottagning (BMM) på grund av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Metforminbehandlad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> graviditetsdiabetes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDC35D4" w14:textId="67AD4AD9" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
+    <w:p w14:paraId="535D1D3D" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Då det föreligger klart förhöjd framtida risk för utveckling av typ-2-diabetes hos denna patientgrupp rekommenderas starkt aktiv regelbunden uppföljning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4696D201" w14:textId="3DBC161D" w:rsidR="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
+    <w:p w14:paraId="363791F1" w14:textId="77777777" w:rsidR="00431A49" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tacksam kallelse varje till vartannat år för genomgång av livsstilsfaktorer med kontroll; vikt, BMI, HbA1c, f-P-glukos, eventuell glukosbelastning vid behov, lipider, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>alb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>krea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, blodtryck. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA5CE0B" w14:textId="2BB23E47" w:rsidR="00A318BE" w:rsidRPr="00A318BE" w:rsidRDefault="00A318BE" w:rsidP="00A318BE">
+    <w:p w14:paraId="0CE689CB" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="00A318BE" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Förstagångsbesök är lämpligt sex månader efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>partus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289931FD" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="00F64FA5" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="0340EFEA" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="00F64FA5" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="181F745B" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="00241E01" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="6D409C34" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="00241E01" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09BF7871" w14:textId="77777777" w:rsidR="00F86AC7" w:rsidRPr="0016055F" w:rsidRDefault="00F86AC7" w:rsidP="00F86AC7">
+    <w:p w14:paraId="62B55992" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="0016055F" w:rsidRDefault="00431A49" w:rsidP="00431A49">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00DF7007" w:rsidRDefault="00536A5A" w:rsidP="00DF7007"/>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00DF7007" w:rsidSect="000265EF">
+    <w:p w14:paraId="623A2F59" w14:textId="77777777" w:rsidR="00431A49" w:rsidRPr="00DF7007" w:rsidRDefault="00431A49" w:rsidP="00431A49"/>
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00431A49" w:rsidRDefault="00536A5A" w:rsidP="00431A49"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00431A49" w:rsidSect="000265EF">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F875FFC" w14:textId="77777777" w:rsidR="00840E20" w:rsidRDefault="00840E20">
+    <w:p w14:paraId="534514A8" w14:textId="77777777" w:rsidR="00E3141F" w:rsidRDefault="00E3141F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="453330E0" w14:textId="77777777" w:rsidR="00840E20" w:rsidRDefault="00840E20">
+    <w:p w14:paraId="6D24B92D" w14:textId="77777777" w:rsidR="00E3141F" w:rsidRDefault="00E3141F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4EED5938" w14:textId="77777777" w:rsidR="00840E20" w:rsidRDefault="00840E20">
+    <w:p w14:paraId="33FAC4D5" w14:textId="77777777" w:rsidR="00E3141F" w:rsidRDefault="00E3141F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4468,107 +4603,106 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -4597,51 +4731,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bildobjekt 11">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4675,73 +4809,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D424E2C" w14:textId="77777777" w:rsidR="00840E20" w:rsidRDefault="00840E20"/>
+    <w:p w14:paraId="2099F0DE" w14:textId="77777777" w:rsidR="00E3141F" w:rsidRDefault="00E3141F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C248655" w14:textId="77777777" w:rsidR="00840E20" w:rsidRDefault="00840E20">
+    <w:p w14:paraId="1D995A2D" w14:textId="77777777" w:rsidR="00E3141F" w:rsidRDefault="00E3141F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B02451F" w14:textId="77777777" w:rsidR="00840E20" w:rsidRDefault="00840E20">
+    <w:p w14:paraId="732BF5A9" w14:textId="77777777" w:rsidR="00E3141F" w:rsidRDefault="00E3141F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -4819,51 +4953,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -5029,51 +5163,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8879,51 +9013,51 @@
   <w:num w:numId="28" w16cid:durableId="1337728518">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="211044198">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="111242916">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1743992057">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="207960284">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="552031">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -9053,50 +9187,51 @@
     <w:rsid w:val="003600AE"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00431A49"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00481FC2"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A130C"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="0050656D"/>
@@ -9289,100 +9424,102 @@
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B8147E"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB52B9"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C32062"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C824D3"/>
     <w:rsid w:val="00C83CED"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC180A"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D9730A"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA5162"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC15FC"/>
     <w:rsid w:val="00DC3F4F"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF7007"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E25956"/>
+    <w:rsid w:val="00E3141F"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E6550A"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA2782"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F1468B"/>
     <w:rsid w:val="00F22264"/>
@@ -9933,50 +10070,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -12333,71 +12471,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1305</Words>
-  <Characters>8685</Characters>
+  <Words>1292</Words>
+  <Characters>8664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>241</Lines>
-  <Paragraphs>131</Paragraphs>
+  <Lines>234</Lines>
+  <Paragraphs>129</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Graviditetsdiabetes (GDM) Handläggning av graviditet och förlossning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9859</CharactersWithSpaces>
+  <CharactersWithSpaces>9827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Graviditetsdiabetes (GDM) Handläggning av graviditet och förlossning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>12</revision>
+  <revision>13</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>