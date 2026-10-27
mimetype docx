--- v1 (2026-05-17)
+++ v2 (2026-10-27)
@@ -13,162 +13,153 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0ACC3D81" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="038C3E1A" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="004C1E91" w:rsidSect="004C1E91">
+        <w:sectPr w:rsidR="00C45102" w:rsidSect="00C45102">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="586043F5" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="36371A34" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="001BF825" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7AF4FD8D" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc228187206"/>
       <w:bookmarkStart w:id="2" w:name="_Toc228187430"/>
       <w:bookmarkStart w:id="3" w:name="_Toc228362373"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> – rutin vid </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> – rutin vid elektivt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>sectio</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1433194980"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4E3E879F" w14:textId="230C7884" w:rsidR="00992A2C" w:rsidRDefault="004C1E91" w:rsidP="00992A2C">
+        <w:p w14:paraId="23B00110" w14:textId="109962F2" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>Innehåll</w:t>
           </w:r>
           <w:r w:rsidRPr="003F2F59">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="003F2F59">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="003F2F59">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc228362373" w:history="1"/>
         </w:p>
-        <w:p w14:paraId="4FE5C99C" w14:textId="6931DCA9" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="32257996" w14:textId="2CF7BFF0" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362374" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Revidering i denna version</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -185,69 +176,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362374 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D744043" w14:textId="2EDA9CF8" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="62B640DD" w14:textId="717D4C0A" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362375" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Preoperativt</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -264,69 +255,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362375 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2FD214F8" w14:textId="7A39C587" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="04E3422B" w14:textId="67A7E866" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362376" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Samvård</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -343,69 +334,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362376 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="297B44A3" w14:textId="7F7D8A32" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="1D6E23F8" w14:textId="171FB05C" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362377" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Operationsdagen</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -422,69 +413,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362377 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7904F32F" w14:textId="3BD65AC2" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="2566AB5A" w14:textId="412F6C65" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362378" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Barnmorskan ansvarar för följande</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -501,69 +492,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362378 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4DF24756" w14:textId="14E671EB" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="6EC84F65" w14:textId="62C23306" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362379" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förlossningsundersköterskan ansvarar för följande</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -580,69 +571,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362379 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62A7926B" w14:textId="73C0D993" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="159ABC45" w14:textId="70B8DBF8" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362380" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ansvarig anestesiläkare</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -659,69 +650,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362380 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51A90D74" w14:textId="54309080" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="6C35702A" w14:textId="4BD6C795" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362381" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Huvudoperatör och assisterande operatör</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -738,69 +729,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362381 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D75FB46" w14:textId="1B71F260" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="591CF7F0" w14:textId="47C9B605" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362382" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Operationssjuksköterska och undersköterska från Operation</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -817,69 +808,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362382 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="123587FF" w14:textId="34B21EB8" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="4760959E" w14:textId="08286715" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362383" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Anestesisjuksköterska</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -896,69 +887,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362383 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2AAEF3C4" w14:textId="3AD255C4" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="5F58A9A9" w14:textId="61C92F14" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362384" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Barnsjuksköterskan ansvarar för</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -975,69 +966,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362384 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="14CA6D8A" w14:textId="1D685036" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="67719B5F" w14:textId="2C12FE11" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362385" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Undersköterskan från Neoavdelning ansvarar för</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -1054,69 +1045,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362385 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34D8F79D" w14:textId="51B6F964" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="0C6289B2" w14:textId="56BB1ADB" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362386" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Neojour ansvarar för</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -1133,69 +1124,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362386 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02A00985" w14:textId="1B614312" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="3B4920A5" w14:textId="62F52650" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362387" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vid pågående operation</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -1212,69 +1203,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362387 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5099F1BB" w14:textId="07416A3A" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="7F762F82" w14:textId="2D4B3A8A" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362388" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Postoperativ övervakning ska ske på UVA/IVA om</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -1291,69 +1282,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362388 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3CDB788A" w14:textId="33714E1E" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="740978B2" w14:textId="4D3EDA4E" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362389" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Postoperativ övervakning på Förlossningsavdelningen</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -1370,69 +1361,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362389 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4AAC1C4D" w14:textId="3E3AEF8B" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+        <w:p w14:paraId="2A684937" w14:textId="4BF58E50" w:rsidR="00C45102" w:rsidRPr="00992A2C" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc228362390" w:history="1">
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Postoperativ övervakning och omvårdnad på BB</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -1449,637 +1440,553 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc228362390 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00992A2C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00992A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51956823" w14:textId="47C68B77" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+        <w:p w14:paraId="7DCD82E4" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
           <w:r w:rsidRPr="003F2F59">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6BC8D6A9" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="502362B5" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_1314629194"/>
       <w:bookmarkStart w:id="5" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E00A55" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00841F26" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="788E9996" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00841F26" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc228362374"/>
       <w:r w:rsidRPr="00841F26">
         <w:lastRenderedPageBreak/>
         <w:t>Revidering i denna version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="37F918F3" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="11A6F58C" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00B40DDA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
+      <w:pPr>
+        <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40DDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förtydligar nytt arbetssätt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kring samvård vid elektiva och akuta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40DDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B40DDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Revidering med Förtydligande om arbetsbeskrivning/ansvarsfördelning för personal på förlossningen/an-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40DDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40DDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40DDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>neo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40DDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och BB avdelning. Förtydligar rutin vid samvård (förlöst/förälder/barn) på operationssalen. Förtydligar postoperativt omhändertagande.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D26BE9F" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E04">
-[...78 lines deleted...]
-      <w:r w:rsidRPr="008B5E04">
+    </w:p>
+    <w:p w14:paraId="626BAD88" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Elektiva</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Elektiva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>sectio</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> utförs cirka 7 dagar före BPU om inte speciella skäl finns för annan tid.</w:t>
       </w:r>
       <w:r w:rsidRPr="008B5E04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5138F076" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00841F26" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="57ED1717" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00841F26" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc228362375"/>
       <w:r>
         <w:t>Preoperativt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="008B5E04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106DC705" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="3D9BC1A5" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00E505A6" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beslut om </w:t>
+        <w:t xml:space="preserve">Beslut om elektivt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>elektivt</w:t>
+        <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> tas av läkare vid besök på specialistmödravård, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>sectio</w:t>
+        <w:t>antenatalavdelning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tas av läkare vid besök på specialistmödravård, </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> eller läkarbesök vid planeringsrond på barnmorskemottagning.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E78D0B9" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1B60AD30" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00E505A6" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gynekolog ansvarar för anmälan i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Orbit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEC351A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="66E0C089" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00E505A6" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tid bokas i </w:t>
       </w:r>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ELVIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> tidbok, vilket ombesörjs av barnmorska.  Patienten får information om tiden direkt vid besöket alternativ brevledes via sekreterare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBE15DE" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="57472727" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00E505A6" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Blodgruppering</w:t>
       </w:r>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontrolleras. Ny blodgruppering måste tas om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Rhprofylax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> har getts efter det senaste provet.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A599CF3" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="5FB5E5C6" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00E505A6" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bastest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och Hb tas 2 - 3 dagar före operationsdatum på närmaste vårdcentral, laboratorium eller barnmorskemottagning. Använd blodbeställningen i blodgrupperingssvaret i barnmorskemottagningens journal. Kryssa för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bastest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och fyll i beställande avdelning: förlossningen. Patienten tar med sig blodbeställningsdelen vid provtagningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE6CBB4" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="603CB844" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00E505A6" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Skriftlig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectioinformation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73217F6B" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1475F2A8" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00E505A6" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="00E505A6">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Hälsodeklaration</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="00E505A6">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ges till patienten att fylla i och ta med operationsdagen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67223390" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="0BEAC45E" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00E505A6" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Preoperativ bedömning av narkosläkare</w:t>
       </w:r>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> görs operationsdagen på förlossningen, om patienten är frisk med BMI &lt;40 (vid senaste mätning/beräkning), vikt &lt;120 kg utan förväntade anestesiproblem.  I de fall patienten behöver narkos bedömas före operationsdagen görs detta genom att tid bokas i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E505A6">
@@ -2096,68 +2003,67 @@
         <w:t xml:space="preserve"> via operationsplaneringssjuksköterska på gynmottagningen, telefonnummer </w:t>
       </w:r>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>52210</w:t>
       </w:r>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262119B8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="487BF981" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sterilisering i samband med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE46BBA" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="571F9BE9" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00E505A6" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">I de fall patienten önskar sterilisering </w:t>
       </w:r>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -2232,670 +2138,629 @@
       <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="00E505A6">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="3333FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>dokument för sterilisering</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="00E505A6">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="3333FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">ska skrivas på vid besöket på mottagningen och sedan skannas till E-arkiv samt kopia till förlossningsavdelningen. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C05AE23" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+        <w:t xml:space="preserve">ska skrivas på vid besöket på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mottagningen och sedan skannas till E-arkiv samt kopia till förlossningsavdelningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AD0F82" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc228362376"/>
       <w:r>
         <w:t>Samvård</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="00F66051" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7438F492" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00E505A6" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Samvård beskriver den praktiska vårdinsatsen som tillämpas för att mamman och barnet ska kunna vårdas tillsammans. Samvårdsnivåerna är inte statiska- så snart barnets och/eller mammans tillstånd förändras ska ett nytt ställningstagande tas för lämpligaste samvårdsnivå. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D9B09D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="480B791A" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416A9B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Samvård på operationssalen innebär att sträva efter att inte separera familjen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68591874" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00416A9B" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7B31C238" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00B40DDA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="57" w:line="271" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40DDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Att barnet, i så snar anslutning efter födsel som möjligt, kan få ligga hud mot hud med mamma om hon är välmående alternativt hos pappa/medföljare </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF4CE23" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003B640A" w:rsidRDefault="00C45102" w:rsidP="00C45102">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="23" w:line="271" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid akut dåligt barn påbörja ventilation på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>barnbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inne på operationssalen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Courier New" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det finns ett utrustat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>barnbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på operationssalen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Courier New" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal från neonatal (barnsjuksköterska, undersköterska) närvarar på elektiva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid behov och på alla akuta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B640A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> från start.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5094EEDA" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00416A9B">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>Neojour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="3D0BFFEE" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00416A9B" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+        <w:t xml:space="preserve"> närvarar utifrån barnets vårdbehov (riskfaktorer). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal från neoavdelningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>närvarar alltid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>larmsectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9C0EBD" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Vid akut dåligt barn påbörja ventilation på </w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samvård på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00416A9B">
-[...3 lines deleted...]
-        <w:t>barnbord</w:t>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>operationsalen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00416A9B">
-[...6 lines deleted...]
-    <w:p w14:paraId="10663145" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gäller inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>urakuta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i narkos,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>flerbördsgraviditete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r eller om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> måste ske på IVA:s reservsal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EE57EF" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Det finns ett utrustat </w:t>
+        <w:t xml:space="preserve">Då sker barnets första omhändertagande på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>barnbord</w:t>
+        <w:t>barnsal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> på operationssalen</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B7CD572" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B01543" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...75 lines deleted...]
-    <w:p w14:paraId="3F1544CA" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Om patienten måste sövas akut under pågående operation och barnet är för instabilt för en förflyttning får pappa/medföljande välja om hen vill kvarstanna hos barnet på operationssalen. Förlossningspersonalen ansvarar och stöttar pappa/medföljare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592C6FF9" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002939EA">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>närvarar alltid</w:t>
-      </w:r>
+        <w:t>Max antal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> vid </w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personer på operationssalen är 15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (exklusive patient och </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anhörig)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neonatal max 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>larmsectio</w:t>
+        <w:t>AnOpIVA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> max 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kvinnokliniken max 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...123 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7141A5D8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
-[...143 lines deleted...]
-    <w:p w14:paraId="331700A5" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="18D08BFC" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="148096C8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="139704F0" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B166AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid akut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B166AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2912,1150 +2777,1130 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, se larmrutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="002939EA">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Sectio</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="002939EA">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> – larmrutin för akuta </w:t>
+          <w:t xml:space="preserve"> – larmrutin</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002939EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="002939EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">för akuta </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="002939EA">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>sectio</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24252C28" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="23A51C1E" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="411BC888" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="103475D4" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00B166AD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00B166AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Allmänt att tänka på om arbete på operationssal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE413BD" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="47991211" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Alla medarbetare bär heltäckande personalkläder (använd byxa under klänning), samt har allt hår instoppat i mössa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED6196B" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="5656FE06" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Respektera </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Respektera max antal</w:t>
+      </w:r>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> medarbetare på operationssalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0699FCF5" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="625C22F0" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Operationssjuksköterskan är arbetsledaren och ansvarar för salens säkerhet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8A09BC" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="03B54D93" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Onödiga dörröppningar måste undvikas. Gå företrädesvis in/ut gemensamt. Använd glasluckan i dörren om du behöver få in material på salen av någon kollega.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A45D1F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="5D6DA198" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Undvik onödiga rörelser inne i operationssalen (detta påverkar ventilationen och sterila miljön)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A953059" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="51DD2FF7" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Respektera arbetsmiljön </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286CA81D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="2D85F837" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Det måste finnas fri passage för personal på salen. Inga kablar eller sladdar ska ligga i vägen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7A3BF2" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="07901586" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I den nedre delen av operationssalen ska så få som möjligt vistas (“sterila sidan”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5AA3D5" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00841F26" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="3D966A5B" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00841F26" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc228362377"/>
       <w:r w:rsidRPr="00841F26">
         <w:t>Operationsdagen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="6F4BF206" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="4E7AF322" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B166AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid </w:t>
+        <w:t xml:space="preserve">Vid elektiva </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B166AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>elektiva</w:t>
+        <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B166AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> kommer patienten till förlossningsavdelningen kl. 07.00 förberedd och fastande från kl. 24.00.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F90D39A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="5DCE4387" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Hälsodeklarationen ska vara ifylld. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0212ABDE" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="4D018CA0" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Säte verifieras med ultraljud av barnmorska eller läkare vid ankomst. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21580CDC" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="4F7CB642" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="002939EA" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Avdelning 34 koordinator meddelas</w:t>
       </w:r>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">angående dagens planerade </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F22A04" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00504FE9" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7E68DD89" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00504FE9" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc228362378"/>
       <w:r>
         <w:t>Barnmorskan ansvarar för följande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="6A42C0FB" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1807CFA0" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Id-kontroll</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt att patienten får ett Id-band. Skriver in patienten i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Obstetrix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, ELVIS samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF23BBF" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7EB4F487" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Fosterljud avlyssnas med tratt eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>doptone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EACAB4" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7F15E337" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontrollerar att blodgruppering, giltigt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bastest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt HB finns och är dokumenterat i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6F3DB1" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="05BA9EB5" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Blodtryck, puls, vikt dokumenteras i FV1 vid inskrivning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189EBB7F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="6367449E" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Registrerar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>barnnummer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8BA4EC" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="0BC04A74" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">P-glukos tas på patienter med insulinbehandlad diabetes/graviditetsdiabetes enligt rutin följ individuell vårdplan – </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="00D56115">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Diabetes typ 1 och typ 2 under graviditet - Kvinnosjukvård NU-sjukvården</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3442A489" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="6AF4EA94" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumentera riskbedömning i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Obstetrix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7BAEFB73" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="50D81093" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Applicerar grön PVK med fördel på patientens vänster arm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F16943" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="0C00A4F5" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Urinkateter sätts inför operation innan patienten kommer till operationssalen. I undantagsfall kan detta ske på operationssalen då med försiktighet med tanke på spinalbedövning eller narkos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025FD3D6" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="0FC4FE68" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ansvarar för att ge barnet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>K-Vitamin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314E5777" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1360A67D" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontrollerar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>barnbord</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, gör funktionstest. Se till att gasslangar och sladdar är upphängda och inte ligger på golvet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257E4CD7" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7DDFC08E" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 07:50</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> operationspersonal på plats. Barnmorskan ger SBAR-rapport om patienten till personal på operationssalen samt Neonatal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7956936B" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="0BEAFBCE" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Stämmer av med an/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och neonatal om antal personal som skall medverka under operation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09625C5F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="50CAB6D2" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Lämnar namn på huvudoperatör och assistent till operationssjuksköterskan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7E5C97" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="0BD47DD8" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ger antibiotika </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00D56115">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Antibiotikaprofylax vid </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00D56115">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>sectio</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="00D56115">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13B2C98D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="71EC7BFE" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tar in patienten till operationssalen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 08.00  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEADEA5" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="185DA5C7" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Barnmorskan meddelar operatören att patienten är på operationssalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696C3129" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="5BAD8959" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid lämplig tidpunkt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sterilklär</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> sig barnmorskan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A6EE33" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="2B7B152B" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid akuta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> meddela och ge rapport till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>neo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">-personal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0D017A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="2BE7D370" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Påbörja omhändertagande av dåligt barn enligt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>alogritm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="76FE9556" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="77A727BB" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vid behov larma för dåligt barn, utifrån situation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB3F35D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="008706EB" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="62AC2C0A" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="008706EB" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-569"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008706EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dåligt barn på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008706EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -4095,56 +3940,56 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">“dåligt barn </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008706EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>barnsal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008706EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558BF8A5" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="008706EB" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="02226643" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="008706EB" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dåligt barn på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4203,382 +4048,346 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ring larmtelefon 2222 “dåligt barn på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008706EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>sectiosal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008706EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CEC52E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00504FE9" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7CB9B7A8" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00504FE9" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc228362379"/>
       <w:r w:rsidRPr="008706EB">
         <w:t>Förlossningsundersköterskan ansvarar för följande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="186F5D7D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7BC7A563" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ombesörjer om behov av håravkortning är aktuellt på patienten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03624DEB" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="3520B363" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Förser patienten med patientskjorta, operationsstrumpor, kläder till anhörig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D53EB1D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="428EB083" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisterar vid KAD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476FA0F6" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7716595E" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ombesörjer att det finns varma dukar i värmeskåp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207EC6B9" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="2F6F6BCD" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kontrollerar </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="3A9A7A61" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+        <w:t xml:space="preserve">Kontrollerar barnbordet gör funktionstest.                                                                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60876CAA" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Se till att gasslangar och sladdar är upphängda och inte ligger på golvet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5355A68A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="4660A3C1" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ställer fram </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>avnavlingsset</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vid </w:t>
+        <w:t xml:space="preserve"> vid barnbordet (på operation eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>barnbordet</w:t>
+        <w:t>barnsal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (på operation eller </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E2EB08" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="0476EF78" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansvarar för partner/anhörig </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775F3EC9" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="61CD8597" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tar tid för födelsen är behjälplig med att sätta på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>apgar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> klocka på </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="1BF89DA8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+        <w:t xml:space="preserve"> klocka på barnbordet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248AD822" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ombesörjer navelsträngsprover</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC4FA98" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7D9267DD" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid behov larma för dåligt barn, utifrån situation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECE546A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="74A78F7B" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-569"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dåligt barn på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -4618,56 +4427,56 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">“dåligt barn </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>barnsal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C892D05" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="5B3847CF" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dåligt barn </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4715,199 +4524,209 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ring larmtelefon 2222 “dåligt barn på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>sectiosal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0590C960" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1927C038" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vara barnmorskan behjälplig med första omhändertagandet av dåligt barn tills neonatalpersonal anländer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8A0FF7" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="2505ED07" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ansvarar för att återlämna operationspeanger (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>guldskaft</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31933107" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="6F62E05C" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Städ/återställning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>barnsal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>barnbord</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="76CC9927" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="3F4619D1" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00D56115" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tömning av sopor i </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Tömning av sopor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/tvätt</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>barnrum</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> i barnrum </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>och säck för tvätt på operationssal vid barnbordet eft</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D56115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sker efter operationens slut</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="221C758A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+        <w:t>er operationens slut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F592C15" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc228362380"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Ansvarig anestesiläkare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="38D5F916" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1AFD1492" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kommer till förlossningsavdelningen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
@@ -4920,384 +4739,384 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">preoperativ bedömning av planerat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> nr 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C1A58D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7A0AF117" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 bedöms av anestesiläkare och obstetriker efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1, innan patienten tas in på operationssal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F8BC8F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="10CFE736" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Stämmer av med ansvarig narkossköterska och hjälper till att förbereda operationssalen </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="003827B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Sectio</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="003827B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> – anestesirutin.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F668579" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="12E5ACCE" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bistå </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>neopersonal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> vid behov av ventilering/intubation av barnet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1B76C2" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1023186E" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc228362381"/>
       <w:r>
         <w:t>Huvudoperatör och assisterande operatör</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="07A7B770" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="2D6CF347" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Huvudoperatör meddelar förlossningen och hälsar på patienten </w:t>
       </w:r>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">före </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 07:45</w:t>
       </w:r>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> på förlossningsrummet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4834F7B0" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="47BDB0ED" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Huvudoperatör samt planerad assistent ska finnas på förlossningsavdelningen när patienten tas in till operationssalen och vara beredda på att bege sig till dit när operationspersonalen ringer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330EF707" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="53394E89" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Huvudoperatör dokumenterar och ordinerar läkemedel, smärtmall, trombosprofylax  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60278415" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="5886C0D3" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc228362382"/>
       <w:r>
         <w:t>Operationssjuksköterska och undersköterska från Operation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="670310D6" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="44A03D70" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Förbereda och duka upp sterilt material till planerad operation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA9E191" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="5261C2E9" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Operationssjuksköterskan ansvarar för att maxantal personer på salen hålls. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3F733C" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="0B7F3A97" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Hlk227156719"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Max antal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> personer på operationssalen är 15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (exklusive patient och anhörig). Detta ur patientsäkerhetsperspektiv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00348C82" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="2AF77372" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Neonatal max 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -5319,51 +5138,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, kvinnokliniken max 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p w14:paraId="7AFF042E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7214A5EA" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:ind w:left="1304" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-645455372-317/surrogate/Samv%c3%a5rd%20vid%20kejsarsnitt%20(sectio).pdf"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
@@ -5382,1001 +5201,959 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24505851" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1D2E097B" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc228362383"/>
       <w:r>
         <w:t>Anestesisjuksköterska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="3958EA2D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="0A2E76BF" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="31" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Stämmer av med ansvarig narkosläkare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231C9684" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="338E46AB" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Förbereder operationssalen och läkemedel inför planerad operation, se rutin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00C96608">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Sectio</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00C96608">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> – anestesirutin.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AC71B73" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7439DA52" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc228362384"/>
       <w:r>
         <w:t>Barnsjuksköterskan ansvarar för</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="6374C7EB" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00C96608" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="6A797193" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00C96608" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kontrollerar </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="1226649B" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00C96608" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+        <w:t>Kontrollerar barnbordet, funktionstest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500702EC" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00C96608" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Närvarar vid </w:t>
+        <w:t xml:space="preserve">Närvarar vid elektiv </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>elektiv</w:t>
+        <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> vid behov</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EE46CD" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00C96608" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="3807EE81" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00C96608" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Att antal personal med från neoavdelningen är korrekt (utifrån maxantal på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>opsal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011F2508" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00C96608" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="23558B61" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00C96608" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Övertar ansvaret av barnet vid behov av ventilation/akut omhändertagande enligt algoritm tills </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>neojour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> är på plats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DC4F5E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="23D0CAC7" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisterar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>neojour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DD8A1C" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1BFFF329" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc228362385"/>
       <w:r>
         <w:t>Undersköterskan från Neoavdelning ansvarar för</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="66084C05" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="45202E95" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kontrollerar </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="67593701" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+        <w:t>Kontrollerar barnbordet gör funktionstest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA7D6ED" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Se till att gasslangar och sladdar är upphängda och inte ligger på golvet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649FFD60" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="07ED4946" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumenterar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C827CF" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="3520A99E" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ombesörja att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>neojour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt fler neonatal personal kontaktas vid behov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AC2B88" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="4117EC2A" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc228362386"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Neojour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ansvarar för</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="250ED97F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00C96608" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="4DCBD1F6" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00C96608" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C96608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ledarskapet/huvudansvar för barnets vård. Åtgärder efter behov, följa algoritmen  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BAB5DA" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1F42A7E1" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Apgar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-bedömning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DF486F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="5B2F3096" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Beslutar om när barnet är stabilt för en förflyttning från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>operationsalen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEA94CD" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="3C67E021" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003827B7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Beslut om att tillkalla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Neonatolog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003827B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, barnbakjour eller narkosjour. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685B6B70" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="780E3291" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc228362387"/>
       <w:r>
         <w:t>Vid pågående operation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="1635A844" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="53B6EA0C" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Barnmorskan bedömer barnet initialt och beslutar om behov om vidare vårdinsatser. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238506DB" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="2B3DB47D" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Barnmorskan ansvarar för barnet på operationssalen när barnet är välmående</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4164C458" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7941E8FD" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Barn med behov av ventilering påbörjas av barnmorska.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CD3411" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="709419FC" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Larmar för dåligt barn enligt rutin med 2222 “dåligt barn på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>sectiosal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485350AF" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7CB5BDEC" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Barnmorskan id-märker barnet enligt rutin och registrerar födelse. Dator (vid skrivbord) på operationssalen skall/kan användas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4B219E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="6343FDCB" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Barnet läggs “hud mot hud” med patienten och barnmorskan ansvarar för säker position för barnet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40556E49" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="426C46B6" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Barnmorskan lämnar inte operationssalen när barnet ligger “hud mot hud” med patienten. Denna uppgift kan delegeras (till undersköterskan från förlossningen eller annan kollega)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2874AFBA" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="4EE19885" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc228362388"/>
       <w:r>
         <w:t>Postoperativ övervakning ska ske på UVA/IVA om</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="1F8637CE" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="3FA50F71" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Allvarlig graviditetssjukdom (till exempel preeklampsi med stor organpåverkan) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B17AD61" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="3A4E35D2" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Allvarlig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>interkurrent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> sjukdom (till exempel njursvikt) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56635062" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="657395F9" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>BMI &gt;40 (vid senaste mätning/beräkning)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0F9A0A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1E4D65C0" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc228362389"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Postoperativ övervakning på Förlossningsavdelningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="609554B0" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003F2F59" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1A4526A2" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="003F2F59" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Postoperativ övervakning på förlossningsrummet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDEC2B8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="69E7CAF3" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Patienten kopplas upp med kontinuerlig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pox</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt blodtryckskontroller 1g/15minut i två timmar från det att patienten anländer till förlossningsrummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE1046F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7C61ABA8" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienten skall övervakas och vara </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>cirkulatoriskt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> stabil innan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>överflytt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> till BB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5273C5E7" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="4A035500" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid akuta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> även ONEWS kontroller enligt rutin </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7C15DF" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7CE0BC56" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Följ rutin med kontroller efter intrathekalt morfin och fyll i formulär</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395FD584" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="54A61931" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Postop</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="000D1AAD">
@@ -6413,499 +6190,499 @@
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>intrathecal</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> eller </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>epiduralt</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C8F0A10" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="032140A6" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Uteruspalpation och kontroll av postoperativ blödning, 2 - 3 gånger/timme. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0681CAE1" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="2DB9DD99" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fragmin enligt rutin </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2 - 6 timmar efter operation eller 2 – 6 timmar efter att epiduralkatetern är dragen eller spinalbedövningen är lagd, enligt läkarordination. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C50BCA8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="4E770063" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Fragmin ges när patienten är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>cirkulatorisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> stabil och inte vid pågående blödning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0062453D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="4656C396" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Länk till Epidural/spinal vid förlossning/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> vid pågående trombosprofylax?</w:t>
       </w:r>
       <w:r w:rsidRPr="00504FE9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-76/surrogate/Epidural%20eller%20spinal%20vid%20f%C3%B6rlossning%20eller%20sectio%20vid%20p%C3%A5g%C3%A5ende%20trombosprofyla</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5506DE38" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="099A215F" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1712" w:right="979"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">Epidural eller spinal vid förlossning eller </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>sectio</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> vid pågående trombosprofylax</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0387F8DE" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="78FEDEBF" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dokumentera klockslag i läkemedelsjournalen/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Läkemedelsjournalen följer med patienten till postoperativ avdelning/IMA/IVA/BB</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12631B71" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="64B45027" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Frikostig smärtlindring inför mobilisering enligt gällande rutin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2079C4" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="7473D14A" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Patienten mobiliseras så snart som möjlig.  Innan patienten överflyttas till BB vid okomplicerat efterförlopp, ska patienten ha gjort försök till att sitta på sängkanten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEC4B7E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1A30FE05" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid akuta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> individuell bedömning av mobilisering av patienten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5318DAD8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="648DBC4A" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Barnmorskan/undersköterskan ska kontrollera och dokumentera patientens post </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> tillstånd, tömning av urin KAD, tillsyn av förband, byte av binda samt vitala parametrar i OBS lista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Obstetrix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B90618A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="2C7D3EBF" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Barnmorskan dokumenterar i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>efterskötning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och sammanfattning till BB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFAD980" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="5BDCF363" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Barnet och medförälder/partner kan flyttas över till BB </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>avd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> alternativt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>samvårdas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> på förlossningen med BB om patienten övervakas på UVA/IVA/IMA längre vårdtid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E76F2C4" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="4671FA2D" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc228362390"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Postoperativ övervakning och omvårdnad på BB</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="644C3F5D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1D9768B1" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Snar mobilisering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C27BDDB" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="549807B2" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">KAD avvecklas vid 6 timmar, om väl mobiliserad patient. Observera att patienten kissar utan anmärkning, vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>miktionsvårigheter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -6914,76 +6691,76 @@
       <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">Urinretention </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>postpartum</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAB6A0C" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="676C16BF" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Uteruspalpation vid ankomst till BB, samt därefter varannan timme till och med 8 timmar postoperativt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A105959" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="38B18A7C" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontroller efter intrathekalt morfin i 12 timmar, följs enligt rutin </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId31">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -7019,300 +6796,294 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>intrathecal</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> eller </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>epiduralt</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6040A96F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="0E1A7C82" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Smärtlindring ges enligt ordinationsmall ”Obstetrisk smärtlindring”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB0FC24" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="29274951" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid kvarvarande EDA dras denna på BB, om inte speciella skäl finns att ha den kvar. Fragmininjektion ges två timmar efter att EDA dragits. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC5AB5F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="633463D8" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Fragmin enligt ordination. Ges som subkutan injektion i låret, då risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hematom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ökar vid administrering i bukväggen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4C417E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="6BE730E1" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">VAS-mätning var 3 - 4 timma på BB. VAS mer än 3 innebär att patienten ska ha ytterligare smärtlindring. Effekt av given smärtbehandling utvärderas efter 30 - 45 minuter. Ytterligare smärtbehandling ges vid kvarstående VAS mer än 3. Registrering av VAS-mätning görs i omvårdnadsjournal under sökord ”smärta”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11793A6B" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1F4B18A8" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Hb kontrolleras dagen efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C2E4D3" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="1EFDB4AF" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Temp x 1 under vårdtiden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D15735" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+    <w:p w14:paraId="06095447" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="000D1AAD" w:rsidRDefault="00C45102" w:rsidP="00C45102">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1AAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Daglig inspektion av operationsförband. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0B5D1A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00BD4083" w:rsidRDefault="004C1E91" w:rsidP="004C1E91"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="004C1E91" w:rsidSect="00841F26">
+    <w:p w14:paraId="2EF2CBD6" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00BD4083" w:rsidRDefault="00C45102" w:rsidP="00C45102"/>
+    <w:p w14:paraId="33829261" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="004C1E91" w:rsidRDefault="00C45102" w:rsidP="00C45102"/>
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00ED189A" w:rsidRDefault="00536A5A" w:rsidP="00ED189A"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00ED189A" w:rsidSect="00841F26">
       <w:headerReference w:type="default" r:id="rId32"/>
       <w:footerReference w:type="even" r:id="rId33"/>
       <w:footerReference w:type="default" r:id="rId34"/>
       <w:headerReference w:type="first" r:id="rId35"/>
       <w:footerReference w:type="first" r:id="rId36"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4966CAA9" w14:textId="77777777" w:rsidR="009B7D78" w:rsidRDefault="009B7D78">
+    <w:p w14:paraId="5FCBBC19" w14:textId="77777777" w:rsidR="00FD0302" w:rsidRDefault="00FD0302">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EB2145F" w14:textId="77777777" w:rsidR="009B7D78" w:rsidRDefault="009B7D78">
+    <w:p w14:paraId="4F66D6EB" w14:textId="77777777" w:rsidR="00FD0302" w:rsidRDefault="00FD0302">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="39660DE0" w14:textId="77777777" w:rsidR="009B7D78" w:rsidRDefault="009B7D78">
+    <w:p w14:paraId="0C00D9F7" w14:textId="77777777" w:rsidR="00FD0302" w:rsidRDefault="00FD0302">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
@@ -7327,104 +7098,104 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5643BC73" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="00C43BDD">
+  <w:p w14:paraId="6FD8E22A" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7FA16E0D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="00C43BDD">
+  <w:p w14:paraId="6E694EFB" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="787246138"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="1D2681C8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00EC0A68" w:rsidRDefault="004C1E91" w:rsidP="00EC0A68">
+      <w:p w14:paraId="1D061D45" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00EC0A68" w:rsidRDefault="00C45102" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -7438,62 +7209,62 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33BCDA85" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="00FB2F0F">
+  <w:p w14:paraId="6791BCB5" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14ACA930" wp14:editId="3EE3536E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46A96F2F" wp14:editId="6D1B33F1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="346899807" name="Bildobjekt 346899807">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -7706,318 +7477,318 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="259C2ED4" w14:textId="77777777" w:rsidR="009B7D78" w:rsidRDefault="009B7D78"/>
+    <w:p w14:paraId="21C0ACB2" w14:textId="77777777" w:rsidR="00FD0302" w:rsidRDefault="00FD0302"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D4B56D3" w14:textId="77777777" w:rsidR="009B7D78" w:rsidRDefault="009B7D78">
+    <w:p w14:paraId="68C8815D" w14:textId="77777777" w:rsidR="00FD0302" w:rsidRDefault="00FD0302">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79FE70FF" w14:textId="77777777" w:rsidR="009B7D78" w:rsidRDefault="009B7D78">
+    <w:p w14:paraId="7EA71D03" w14:textId="77777777" w:rsidR="00FD0302" w:rsidRDefault="00FD0302">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="632B61BC" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00DA65C4" w:rsidRDefault="004C1E91" w:rsidP="00DA65C4">
+  <w:p w14:paraId="5884C704" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00DA65C4" w:rsidRDefault="00C45102" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0377BE24" wp14:editId="23C6260C">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="153C455E" wp14:editId="443DE364">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="822443747" name="Textruta 822443747"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="61FF87E8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="33367193" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0377BE24" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="153C455E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 822443747" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251663363;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="61FF87E8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="33367193" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="606A19D0" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="00413A60">
+  <w:p w14:paraId="5308F56D" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03AE7254" wp14:editId="5664BD6E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15494EAB" wp14:editId="385BB9B5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1104475208" name="Textruta 1104475208"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="230DCAD7" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91">
+                        <w:p w14:paraId="4AAFE22D" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="03AE7254" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="15494EAB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1104475208" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251662339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="230DCAD7" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91">
+                  <w:p w14:paraId="4AAFE22D" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71C418A6" wp14:editId="0AF28388">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31F02873" wp14:editId="654C997E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="64897325" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -8392,210 +8163,50 @@
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...158 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="044D35A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="984C2CE8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8664,616 +8275,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...564 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18D712A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C598FEE4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9342,277 +8388,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9682,164 +8502,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DCF4C8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCBEE200"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9908,51 +8615,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21FC71BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D7A4284"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10021,164 +8728,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27CD235B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8E8B344"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10247,51 +8841,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CDE0DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76AE8FF4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10360,51 +8954,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="345A2E58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33C8066C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10473,51 +9067,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36592BA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5486221C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10586,191 +9180,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...139 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B277D55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDA8E9C8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10839,164 +9293,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11066,531 +9407,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...479 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="441E65DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B760BCC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11659,390 +9520,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F343AF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="649C1790"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12111,277 +9633,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53A64E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BAE50D4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12450,51 +9746,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12564,390 +9860,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5779754F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7088AACE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13016,51 +9973,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CF01A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="501EDFF0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="73FCEF4C">
       <w:start w:val="16"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
@@ -13129,277 +10086,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AD82254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6024A7D4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13468,277 +10199,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C873677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2503C8E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13807,51 +10312,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EAD2565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFC8F0B8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13920,390 +10425,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73891008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91947A50"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14372,51 +10538,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79D112CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E15E7F0C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14485,563 +10651,117 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-[...339 lines deleted...]
-    <w:abstractNumId w:val="55"/>
+  <w:num w:numId="1" w16cid:durableId="1400859792">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1497262814">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="2" w16cid:durableId="1088229999">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1072966225">
+  <w:num w:numId="3" w16cid:durableId="2089763274">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1658535346">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1400859792">
+  <w:num w:numId="5" w16cid:durableId="1686402666">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1325931690">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="259488181">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="405805552">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1935552127">
-    <w:abstractNumId w:val="50"/>
+  <w:num w:numId="9" w16cid:durableId="1996105836">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="988438814">
+  <w:num w:numId="10" w16cid:durableId="1608082606">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1336570091">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="804810139">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="269975335">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="653219523">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1120879421">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1194415312">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="547105051">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1043601743">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="18" w16cid:durableId="904602591">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="207109476">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="19" w16cid:durableId="133180504">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1100032885">
+  <w:num w:numId="20" w16cid:durableId="1846247005">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1160658751">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1134329384">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1810660429">
-[...145 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
@@ -15068,91 +10788,93 @@
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00001B0F"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00022BCB"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00067CE3"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000A736C"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F40C1"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00116909"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00144D8D"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="001932F5"/>
     <w:rsid w:val="00193477"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C3E4E"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E737E"/>
     <w:rsid w:val="002011D1"/>
+    <w:rsid w:val="00201BEA"/>
     <w:rsid w:val="00204BA6"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B6052"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C54E2"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
@@ -15309,50 +11031,51 @@
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B162A"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00826968"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00841F26"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00871690"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A5FE6"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C1C4A"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F41C8"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F63F2"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009171AE"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
@@ -15419,52 +11142,54 @@
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B91658"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA6F72"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC2227"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD4083"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF1EB4"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C15EEF"/>
+    <w:rsid w:val="00C27F21"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C45102"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC37E8"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC5DA1"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE7CCA"/>
@@ -15490,69 +11215,71 @@
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E3756B"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E709A5"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E738F5"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E85CA3"/>
     <w:rsid w:val="00E869D6"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA4F3A"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00ED189A"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F65A12"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F871B5"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FD0302"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="2F13BA5F"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -16352,51 +12079,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -16506,51 +12233,51 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -17794,51 +13521,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -18077,51 +13804,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/7754dda4-f4f9-48f0-b294-d7f166131d43/H%c3%a4lsodeklaration%20vuxen%20-%20ny.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-645455372-284/surrogate/Sectio%20%e2%80%93%20anestesirutin.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-1252922689-206/surrogate/Sectio%20%e2%80%93%20larmrutin%20f%c3%b6r%20akuta%20sectio.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/7754dda4-f4f9-48f0-b294-d7f166131d43/H%c3%a4lsodeklaration%20vuxen%20-%20ny.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-645455372-284/surrogate/Sectio%20%e2%80%93%20anestesirutin.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/ansoka-tillstand-till-sterilisering-steriliseringslagen-hslf-fs-2016-6.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-76/surrogate/Epidural%20eller%20spinal%20vid%20f%c3%b6rlossning%20eller%20sectio%20vid%20p%c3%a5g%c3%a5ende%20trombosprofylax.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-78/surrogate/Antibiotikaprofylax%20vid%20sectio.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-78/surrogate/Antibiotikaprofylax%20vid%20sectio.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-76/surrogate/Epidural%20eller%20spinal%20vid%20f%C3%B6rlossning%20eller%20sectio%20vid%20p%C3%A5g%C3%A5ende%20trombosprofyla" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/ansoka-tillstand-till-sterilisering-steriliseringslagen-hslf-fs-2016-6.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu7667-238904894-43/surrogate/Postop%20sm%c3%a4rt%20beh%20med%20Morfin%20intrathecal%20eller%20epiduralt.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-109/surrogate/Diabetes%20typ%201%20och%20typ%202%20under%20graviditet%20-%20Kvinnokliniken%20N%c3%84L.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu7667-238904894-43/surrogate/Postop%20sm%c3%a4rt%20beh%20med%20Morfin%20intrathecal%20eller%20epiduralt.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-234/surrogate/Urinretention%20postpartum.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/7754dda4-f4f9-48f0-b294-d7f166131d43/H%c3%a4lsodeklaration%20vuxen%20-%20ny.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-645455372-284/surrogate/Sectio%20%e2%80%93%20anestesirutin.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-1252922689-206/surrogate/Sectio%20%e2%80%93%20larmrutin%20f%c3%b6r%20akuta%20sectio.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu3254-254677362-292/surrogate/H%c3%a4lsodeklaration%20vuxen%20-%20ny.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-645455372-284/surrogate/Sectio%20%e2%80%93%20anestesirutin.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/ansoka-tillstand-till-sterilisering-steriliseringslagen-hslf-fs-2016-6.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-76/surrogate/Epidural%20eller%20spinal%20vid%20f%c3%b6rlossning%20eller%20sectio%20vid%20p%c3%a5g%c3%a5ende%20trombosprofylax.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-78/surrogate/Antibiotikaprofylax%20vid%20sectio.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-78/surrogate/Antibiotikaprofylax%20vid%20sectio.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-76/surrogate/Epidural%20eller%20spinal%20vid%20f%C3%B6rlossning%20eller%20sectio%20vid%20p%C3%A5g%C3%A5ende%20trombosprofyla" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/ansoka-tillstand-till-sterilisering-steriliseringslagen-hslf-fs-2016-6.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu7667-238904894-43/surrogate/Postop%20sm%c3%a4rt%20beh%20med%20Morfin%20intrathecal%20eller%20epiduralt.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-109/surrogate/Diabetes%20typ%201%20och%20typ%202%20under%20graviditet%20-%20Kvinnokliniken%20N%c3%84L.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu7667-238904894-43/surrogate/Postop%20sm%c3%a4rt%20beh%20med%20Morfin%20intrathecal%20eller%20epiduralt.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-234/surrogate/Urinretention%20postpartum.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
@@ -18425,56 +14152,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2540</Words>
-  <Characters>17023</Characters>
+  <Words>1925</Words>
+  <Characters>12966</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>405</Lines>
-  <Paragraphs>260</Paragraphs>
+  <Lines>305</Lines>
+  <Paragraphs>177</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19303</CharactersWithSpaces>
+  <CharactersWithSpaces>15037</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Sectio - rutin elektivt sectio</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>49</revision>
+  <revision>52</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>