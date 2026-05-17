--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -13,2316 +13,7262 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="37FB5858" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
+    <w:p w14:paraId="0ACC3D81" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00204BA6" w:rsidSect="00204BA6">
+        <w:sectPr w:rsidR="004C1E91" w:rsidSect="004C1E91">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="407906C1" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
+    <w:p w14:paraId="586043F5" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E04EB55" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
+    <w:p w14:paraId="001BF825" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc228187206"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc228187430"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc228362373"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> – rutin vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>elektivt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>sectio</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1DC51830" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-1433194980"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4E3E879F" w14:textId="230C7884" w:rsidR="00992A2C" w:rsidRDefault="004C1E91" w:rsidP="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:t>Innehåll</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003F2F59">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="003F2F59">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="003F2F59">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc228362373" w:history="1"/>
+        </w:p>
+        <w:p w14:paraId="4FE5C99C" w14:textId="6931DCA9" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362374" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Revidering i denna version</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362374 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3D744043" w14:textId="2EDA9CF8" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362375" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Preoperativt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362375 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2FD214F8" w14:textId="7A39C587" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362376" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Samvård</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362376 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="297B44A3" w14:textId="7F7D8A32" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362377" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Operationsdagen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362377 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7904F32F" w14:textId="3BD65AC2" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362378" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Barnmorskan ansvarar för följande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362378 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4DF24756" w14:textId="14E671EB" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362379" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förlossningsundersköterskan ansvarar för följande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362379 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="62A7926B" w14:textId="73C0D993" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362380" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Ansvarig anestesiläkare</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362380 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="51A90D74" w14:textId="54309080" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362381" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Huvudoperatör och assisterande operatör</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362381 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5D75FB46" w14:textId="1B71F260" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362382" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Operationssjuksköterska och undersköterska från Operation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362382 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="123587FF" w14:textId="34B21EB8" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362383" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Anestesisjuksköterska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362383 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2AAEF3C4" w14:textId="3AD255C4" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362384" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Barnsjuksköterskan ansvarar för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362384 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="14CA6D8A" w14:textId="1D685036" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362385" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Undersköterskan från Neoavdelning ansvarar för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362385 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="34D8F79D" w14:textId="51B6F964" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362386" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Neojour ansvarar för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362386 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="02A00985" w14:textId="1B614312" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362387" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vid pågående operation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362387 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5099F1BB" w14:textId="07416A3A" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362388" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Postoperativ övervakning ska ske på UVA/IVA om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362388 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3CDB788A" w14:textId="33714E1E" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362389" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Postoperativ övervakning på Förlossningsavdelningen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362389 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4AAC1C4D" w14:textId="3E3AEF8B" w:rsidR="00992A2C" w:rsidRPr="00992A2C" w:rsidRDefault="00992A2C">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228362390" w:history="1">
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Postoperativ övervakning och omvårdnad på BB</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228362390 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="51956823" w14:textId="47C68B77" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+          <w:r w:rsidRPr="003F2F59">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6BC8D6A9" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_1314629194"/>
+      <w:bookmarkStart w:id="5" w:name="Rubrik"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E00A55" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00841F26" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_1314629194"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc228362374"/>
       <w:r w:rsidRPr="00841F26">
+        <w:lastRenderedPageBreak/>
         <w:t>Revidering i denna version</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="2D3DAA1A" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="37F918F3" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förtydligar nytt arbetssätt kring samvård vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elektivt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3EF359" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Revidering med Förtydligande om arbetsbeskrivning/ansvarsfördelning för personal på förlossningen/an-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>neo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och BB avdelning. Förtydligar rutin vid samvård (förlöst/förälder/barn) på operationssalen. Förtydligar postoperativt omhändertagande. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Utifrån detta använder vi även begreppen patient/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mamma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som den födande föräldern, och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pappa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som den andre föräldern och medföljare som annan stödperson.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t>Tillägg gällande antibiotikabehandling preoperativt på operationsdagen.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B377EB" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
+    <w:p w14:paraId="0C0A8BB4" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9E4139" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Elektiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utförs cirka 7 dagar före BPU om inte speciella skäl finns för annan tid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5138F076" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00841F26" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc228362375"/>
+      <w:r>
+        <w:t>Preoperativt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="008B5E04">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4D0C4F5B" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-[...41 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="106DC705" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="44"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Beslut om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>elektivt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> tas av läkare vid besök på specialistmödravård, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>antenatalavdelning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> eller läkarbesök vid planeringsrond på barnmorskemottagning. </w:t>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller läkarbesök vid planeringsrond på barnmorskemottagning.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A97A0AE" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="5E78D0B9" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="44"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gynekolog ansvarar för anmälan i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
+      <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-        <w:t>rbit</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Orbit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FC113F" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="5BEC351A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="44"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tid bokas i </w:t>
       </w:r>
-      <w:r w:rsidRPr="00841F26">
+      <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>ELVIS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841F26">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> tidbok, vilket ombesörjs av barnmorska.  Patienten får information om tiden direkt vid besöket alternativ brevledes via sekreterare.</w:t>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tidbok, vilket ombesörjs av barnmorska.  Patienten får information om tiden direkt vid besöket alternativ brevledes via sekreterare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422E7627" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="0FBE15DE" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="44"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00841F26">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Blodgruppering</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841F26">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontrolleras. Ny blodgruppering måste tas om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...4 lines deleted...]
-        <w:t>Rh</w:t>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rhprofylax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">-profylax har getts efter det senaste provet. </w:t>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har getts efter det senaste provet.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B778EF6" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="0A599CF3" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="44"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
+      <w:r w:rsidRPr="00E505A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Bastest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och Hb tas 2 - 3 dagar före operationsdatum på närmaste vårdcentral, laboratorium eller barnmorskemottagning. Använd blodbeställningen i blodgrupperingssvaret i barnmorskemottagningens journal. Kryssa för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bastest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> och fyll i beställande avdelning: förlossningen. Patienten tar med sig blodbeställningsdelen vid provtagningen.</w:t>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och fyll i beställande avdelning: förlossningen. Patienten tar med sig blodbeställningsdelen vid provtagningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B43037" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="2AE6CBB4" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="44"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Skriftlig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectioinformation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...20 lines deleted...]
-        <w:t>, samt tablett Alvedon 1,5 g ges.</w:t>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAA4DFA" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="73217F6B" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="44"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="259" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00841F26">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00E505A6">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:color w:val="0000FF"/>
+            <w:bCs/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Hälsodeklaration</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00841F26">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> ges till patienten att fylla i och ta med operationsdagen.</w:t>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00E505A6">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ges till patienten att fylla i och ta med operationsdagen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137E38CE" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="67223390" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="44"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...104 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Preoperativ bedömning av narkosläkare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> görs operationsdagen på förlossningen, om patienten är frisk med BMI &lt;40 (vid senaste mätning/beräkning), vikt &lt;120 kg utan förväntade anestesiproblem.  I de fall patienten behöver narkos bedömas före operationsdagen görs detta genom att tid bokas i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Orbit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via operationsplaneringssjuksköterska på gynmottagningen, telefonnummer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>52210</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262119B8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sterilisering i samband med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE46BBA" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I de fall patienten önskar sterilisering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>sectio</w:t>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tid bokas på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>polmottagning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...23 lines deleted...]
-        <w:t>ska</w:t>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alternativt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Spec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-MVC för inskrivning. Anmälan i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Orbit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, görs speciellt för sterilisering. Dokumentation angående åtgärden ska vara tydlig i förlossningsjournalen/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="20"/>
-[...59 lines deleted...]
-        <w:r w:rsidRPr="009171AE">
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mappen och </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00E505A6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="3333FF"/>
-            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>dokument för sterilisering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009171AE">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00E505A6">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3333FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska skrivas på vid besöket på mottagningen och sedan skannas till E-arkiv samt kopia till förlossningsavdelningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C05AE23" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc228362376"/>
+      <w:r>
+        <w:t>Samvård</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="00F66051" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00E505A6" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E505A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samvård beskriver den praktiska vårdinsatsen som tillämpas för att mamman och barnet ska kunna vårdas tillsammans. Samvårdsnivåerna är inte statiska- så snart barnets och/eller mammans tillstånd förändras ska ett nytt ställningstagande tas för lämpligaste samvårdsnivå. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D9B09D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Samvård på operationssalen innebär att sträva efter att inte separera familjen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68591874" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00416A9B" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Att barnet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00416A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>i så snar anslutning efter födsel som möjligt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00416A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> få ligga hud mot hud med mamma om hon är välmående alternativt hos pappa/medföljare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0BFFEE" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00416A9B" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid akut dåligt barn påbörja ventilation på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00416A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00416A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inne på operationssalen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10663145" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det finns ett utrustat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på operationssalen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7CD572" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Personal från neonatal (barn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sjuksköterska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ndersköterska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) närvarar på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elektiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B91658">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> skrivas på vid besöket på mottagningen och sedan skannas till E-arkiv samt kopia till förlossningsavdelningen.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> från start. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Neojour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> närvarar utifrån barnets vårdbehov (riskfaktorer).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5B7482" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3F1544CA" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal från neoavdelningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>närvarar alltid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>larmsectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7291A6FE" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2DFCD313" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samvård på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>operationsalen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gäller inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>larmsectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i narkos,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>flerbördsgraviditete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r eller om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> måste ske på IVA:s reservsal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573A43A3" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Då sker barnets första omhändertagande på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnsal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7141A5D8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Om patienten måste sövas akut under pågående operation och barnet är för instabilt för en förflyttning får pappa/medföljande välja om hen vill kvarstanna hos barnet på operationssalen. Förlossningspersonalen ansvarar och stöttar pappa/medföljare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E84434E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Max antal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personer på operationssalen är 15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (exklusive patient och </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anhörig)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neonatal max 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> max 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kvinnokliniken max 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331700A5" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148096C8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B166AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid akut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B166AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B166AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se larmrutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="002939EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Sectio</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="002939EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – larmrutin för akuta </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="002939EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>sectio</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="24252C28" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411BC888" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E8E69E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00B166AD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B166AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Allmänt att tänka på om arbete på operationssal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE413BD" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alla medarbetare bär heltäckande personalkläder (använd byxa under klänning), samt har allt hår instoppat i mössa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED6196B" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respektera </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>max antal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medarbetare på operationssalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0699FCF5" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Operationssjuksköterskan är arbetsledaren och ansvarar för salens säkerhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8A09BC" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onödiga dörröppningar måste undvikas. Gå företrädesvis in/ut gemensamt. Använd glasluckan i dörren om du behöver få in material på salen av någon kollega.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A45D1F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Undvik onödiga rörelser inne i operationssalen (detta påverkar ventilationen och sterila miljön)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A953059" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respektera arbetsmiljön </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286CA81D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Det måste finnas fri passage för personal på salen. Inga kablar eller sladdar ska ligga i vägen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7A3BF2" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>I den nedre delen av operationssalen ska så få som möjligt vistas (“sterila sidan”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5AA3D5" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00841F26" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc228362377"/>
       <w:r w:rsidRPr="00841F26">
         <w:t>Operationsdagen</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="58C06392" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-[...2 lines deleted...]
-        <w:ind w:right="0"/>
+    <w:p w14:paraId="6F4BF206" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00841F26">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B166AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">Patienten kommer till förlossningsavdelningen kl. 07.00 för </w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
+      <w:r w:rsidRPr="00B166AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>elektiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B166AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B166AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
+      <w:r w:rsidRPr="00B166AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">, förberedd och fastande från kl. 24.00.  </w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kommer patienten till förlossningsavdelningen kl. 07.00 förberedd och fastande från kl. 24.00.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B8B745" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="4F90D39A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t>Hälsodeklarationen ska vara ifylld.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hälsodeklarationen ska vara ifylld. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345BCD1A" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="0212ABDE" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t>Säte verifieras med ultraljud av barnmorska eller läkare.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Säte verifieras med ultraljud av barnmorska eller läkare vid ankomst. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D81BA9" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="21580CDC" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="002939EA" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00841F26">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Avdelning 34 koordinator meddelas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> angående </w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">angående dagens planerade </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t>elektivt</w:t>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> nr 507 91</w:t>
+      <w:r w:rsidRPr="002939EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAA0B98" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="49F22A04" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00504FE9" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc228362378"/>
+      <w:r>
+        <w:t>Barnmorskan ansvarar för följande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="6A42C0FB" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t>doptone</w:t>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Id-kontroll</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt att patienten får ett Id-band. Skriver in patienten i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ELVIS samt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8BA0F5" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="1DF23BBF" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t>Utför håravkortning. Operationsstrumpor på. KAD, kan sättas före operationssal eller efter att spinal har lagts. Barnmorska ansvarar för detta.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fosterljud avlyssnas med tratt eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doptone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AAAAF91" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-[...15 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="70EACAB4" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t>Hb och blodtryck kontrolleras och förs in i Obstetrix. P-glukos tas på patienter med insulinbehandlad diabetes/graviditetsdiabetes.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrollerar att blodgruppering, giltigt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bastest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt HB finns och är dokumenterat i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E3D653" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="7A6F3DB1" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...31 lines deleted...]
-        <w:t>preoperativ bedömning.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blodtryck, puls, vikt dokumenteras i FV1 vid inskrivning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA21C5F" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="189EBB7F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Opererande läkare hälsar på patienten före </w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registrerar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t>kl</w:t>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnnummer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 08.00 på förlossningsrummet.</w:t>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392749D8" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="1C8BA4EC" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...48 lines deleted...]
-        <w:r w:rsidRPr="004A5AD7">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P-glukos tas på patienter med insulinbehandlad diabetes/graviditetsdiabetes enligt rutin följ individuell vårdplan – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00D56115">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
+          <w:t>Diabetes typ 1 och typ 2 under graviditet - Kvinnosjukvård NU-sjukvården</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3442A489" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumentera riskbedömning i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7BAEFB73" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Applicerar grön PVK med fördel på patientens vänster arm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F16943" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Urinkateter sätts inför operation innan patienten kommer till operationssalen. I undantagsfall kan detta ske på operationssalen då med försiktighet med tanke på spinalbedövning eller narkos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025FD3D6" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ansvarar för att ge barnet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>K-Vitamin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314E5777" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrollerar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, gör funktionstest. Se till att gasslangar och sladdar är upphängda och inte ligger på golvet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257E4CD7" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 07:50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operationspersonal på plats. Barnmorskan ger SBAR-rapport om patienten till personal på operationssalen samt Neonatal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7956936B" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Stämmer av med an/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och neonatal om antal personal som skall medverka under operation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09625C5F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lämnar namn på huvudoperatör och assistent till operationssjuksköterskan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7E5C97" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ger antibiotika </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00D56115">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="006298"/>
+            <w:u w:val="single"/>
+          </w:rPr>
           <w:t xml:space="preserve">Antibiotikaprofylax vid </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="004A5AD7">
+        <w:r w:rsidRPr="00D56115">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="006298"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>sectio</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00D56115">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="13B2C98D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tar in patienten till operationssalen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 08.00  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEADEA5" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Barnmorskan meddelar operatören att patienten är på operationssalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696C3129" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid lämplig tidpunkt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sterilklär</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sig barnmorskan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A6EE33" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid akuta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meddela och ge rapport till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>neo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0D017A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Påbörja omhändertagande av dåligt barn enligt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alogritm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="76FE9556" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Vid behov larma för dåligt barn, utifrån situation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB3F35D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="008706EB" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-569"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008706EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dåligt barn på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008706EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>barnsal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008706EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008706EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Larma via blå knapp samt ringer larmtelefon 2222 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008706EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“dåligt barn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008706EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>barnsal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008706EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558BF8A5" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="008706EB" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dåligt barn på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>operationsalens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>barnbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008706EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring larmtelefon 2222 “dåligt barn på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008706EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>sectiosal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008706EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CEC52E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00504FE9" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc228362379"/>
+      <w:r w:rsidRPr="008706EB">
+        <w:t>Förlossningsundersköterskan ansvarar för följande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="186F5D7D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ombesörjer om behov av håravkortning är aktuellt på patienten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03624DEB" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Förser patienten med patientskjorta, operationsstrumpor, kläder till anhörig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D53EB1D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assisterar vid KAD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476FA0F6" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ombesörjer att det finns varma dukar i värmeskåp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207EC6B9" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrollerar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnbordet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gör funktionstest.                                                                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9A7A61" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Se till att gasslangar och sladdar är upphängda och inte ligger på golvet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5355A68A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ställer fram </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>avnavlingsset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnbordet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (på operation eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnsal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E2EB08" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ansvarar för partner/anhörig </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775F3EC9" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tar tid för födelsen är behjälplig med att sätta på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>apgar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klocka på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnbordet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1BF89DA8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ombesörjer navelsträngsprover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC4FA98" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid behov larma för dåligt barn, utifrån situation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECE546A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-569"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dåligt barn på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>barnsal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Larma via blå knapp samt ringer larmtelefon 2222 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“dåligt barn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>barnsal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C892D05" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dåligt barn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>operationsalens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>barnbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ring larmtelefon 2222 “dåligt barn på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>sectiosal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0590C960" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Vara barnmorskan behjälplig med första omhändertagandet av dåligt barn tills neonatalpersonal anländer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8A0FF7" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ansvarar för att återlämna operationspeanger (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>guldskaft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31933107" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Städ/återställning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnsal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnbord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="76CC9927" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00D56115" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tömning av sopor i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sker efter operationens slut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221C758A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc228362380"/>
+      <w:r>
+        <w:t>Ansvarig anestesiläkare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="38D5F916" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kommer till förlossningsavdelningen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 07.45 för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">preoperativ bedömning av planerat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C1A58D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 bedöms av anestesiläkare och obstetriker efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, innan patienten tas in på operationssal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F8BC8F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stämmer av med ansvarig narkossköterska och hjälper till att förbereda operationssalen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003827B7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Sectio</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003827B7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – anestesirutin.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F668579" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bistå </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>neopersonal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid behov av ventilering/intubation av barnet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1B76C2" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc228362381"/>
+      <w:r>
+        <w:t>Huvudoperatör och assisterande operatör</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="07A7B770" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Huvudoperatör meddelar förlossningen och hälsar på patienten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">före </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 07:45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på förlossningsrummet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4834F7B0" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Huvudoperatör samt planerad assistent ska finnas på förlossningsavdelningen när patienten tas in till operationssalen och vara beredda på att bege sig till dit när operationspersonalen ringer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330EF707" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Huvudoperatör dokumenterar och ordinerar läkemedel, smärtmall, trombosprofylax  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60278415" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc228362382"/>
+      <w:r>
+        <w:t>Operationssjuksköterska och undersköterska från Operation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="670310D6" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Förbereda och duka upp sterilt material till planerad operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA9E191" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operationssjuksköterskan ansvarar för att maxantal personer på salen hålls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3F733C" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk227156719"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Max antal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personer på operationssalen är 15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (exklusive patient och anhörig). Detta ur patientsäkerhetsperspektiv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00348C82" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neonatal max 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> max 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kvinnokliniken max 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="7AFF042E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:ind w:left="1304" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-645455372-317/surrogate/Samv%c3%a5rd%20vid%20kejsarsnitt%20(sectio).pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Samvård vid kejsarsnitt (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24505851" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc228362383"/>
+      <w:r>
+        <w:t>Anestesisjuksköterska</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="3958EA2D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stämmer av med ansvarig narkosläkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231C9684" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Förbereder operationssalen och läkemedel inför planerad operation, se rutin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00C96608">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Sectio</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00C96608">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – anestesirutin.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1AC71B73" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc228362384"/>
+      <w:r>
+        <w:t>Barnsjuksköterskan ansvarar för</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="6374C7EB" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00C96608" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrollerar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnbordet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, funktionstest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1226649B" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00C96608" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Närvarar vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elektiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid behov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EE46CD" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00C96608" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Att antal personal med från neoavdelningen är korrekt (utifrån maxantal på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opsal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011F2508" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00C96608" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Övertar ansvaret av barnet vid behov av ventilation/akut omhändertagande enligt algoritm tills </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>neojour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är på plats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DC4F5E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assisterar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>neojour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DD8A1C" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc228362385"/>
+      <w:r>
+        <w:t>Undersköterskan från Neoavdelning ansvarar för</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="66084C05" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrollerar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnbordet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gör funktionstest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67593701" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Se till att gasslangar och sladdar är upphängda och inte ligger på golvet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649FFD60" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumenterar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C827CF" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ombesörja att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>neojour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt fler neonatal personal kontaktas vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AC2B88" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc228362386"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Neojour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ansvarar för</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="250ED97F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00C96608" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ledarskapet/huvudansvar för barnets vård. Åtgärder efter behov, följa algoritmen  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BAB5DA" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Apgar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DF486F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beslutar om när barnet är stabilt för en förflyttning från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>operationsalen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEA94CD" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003827B7" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beslut om att tillkalla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Neonatolog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003827B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, barnbakjour eller narkosjour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685B6B70" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc228362387"/>
+      <w:r>
+        <w:t>Vid pågående operation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="1635A844" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barnmorskan bedömer barnet initialt och beslutar om behov om vidare vårdinsatser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238506DB" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Barnmorskan ansvarar för barnet på operationssalen när barnet är välmående</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4164C458" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Barn med behov av ventilering påbörjas av barnmorska.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CD3411" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Larmar för dåligt barn enligt rutin med 2222 “dåligt barn på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>sectiosal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485350AF" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Barnmorskan id-märker barnet enligt rutin och registrerar födelse. Dator (vid skrivbord) på operationssalen skall/kan användas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4B219E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Barnet läggs “hud mot hud” med patienten och barnmorskan ansvarar för säker position för barnet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40556E49" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Barnmorskan lämnar inte operationssalen när barnet ligger “hud mot hud” med patienten. Denna uppgift kan delegeras (till undersköterskan från förlossningen eller annan kollega)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2874AFBA" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc228362388"/>
+      <w:r>
+        <w:t>Postoperativ övervakning ska ske på UVA/IVA om</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="1F8637CE" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allvarlig graviditetssjukdom (till exempel preeklampsi med stor organpåverkan) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B17AD61" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allvarlig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>interkurrent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sjukdom (till exempel njursvikt) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56635062" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>BMI &gt;40 (vid senaste mätning/beräkning)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0F9A0A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc228362389"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Postoperativ övervakning på Förlossningsavdelningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="609554B0" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="003F2F59" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F2F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Postoperativ övervakning på förlossningsrummet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDEC2B8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patienten kopplas upp med kontinuerlig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt blodtryckskontroller 1g/15minut i två timmar från det att patienten anländer till förlossningsrummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE1046F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patienten skall övervakas och vara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cirkulatoriskt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stabil innan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>överflytt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till BB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5273C5E7" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid akuta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> även ONEWS kontroller enligt rutin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7C15DF" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Följ rutin med kontroller efter intrathekalt morfin och fyll i formulär</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395FD584" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Postop</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> smärt </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>beh</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> med Morfin </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>intrathecal</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> eller </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>epiduralt</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C8F0A10" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uteruspalpation och kontroll av postoperativ blödning, 2 - 3 gånger/timme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0681CAE1" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fragmin enligt rutin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 - 6 timmar efter operation eller 2 – 6 timmar efter att epiduralkatetern är dragen eller spinalbedövningen är lagd, enligt läkarordination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C50BCA8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fragmin ges när patienten är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cirkulatorisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stabil och inte vid pågående blödning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0062453D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Länk till Epidural/spinal vid förlossning/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid pågående trombosprofylax?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504FE9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-76/surrogate/Epidural%20eller%20spinal%20vid%20f%C3%B6rlossning%20eller%20sectio%20vid%20p%C3%A5g%C3%A5ende%20trombosprofyla</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5506DE38" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1712" w:right="979"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Epidural eller spinal vid förlossning eller </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000D1AAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>sectio</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> vid pågående trombosprofylax</w:t>
+        </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3348BB83" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="0387F8DE" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="57"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00841F26">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">tar in patienten till operationssalen </w:t>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dokumentera klockslag i läkemedelsjournalen/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t>kl</w:t>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 08.00.</w:t>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Läkemedelsjournalen följer med patienten till postoperativ avdelning/IMA/IVA/BB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084E547B" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-[...44 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="12631B71" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="57"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:t>ska finnas på förlossningsavdelningen från det att patienten tas in till operationssalen och vara beredda på att bege sig till salen när operationspersonalen ringer.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frikostig smärtlindring inför mobilisering enligt gällande rutin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2D7456" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="7F2079C4" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="57"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">ringer operatören då dessa ska bege sig till operationssalen, detta vanligen när bedövningen är lagd, dock i undantagsfall på narkosläkarens begäran även innan. </w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Patienten mobiliseras så snart som möjlig.  Innan patienten överflyttas till BB vid okomplicerat efterförlopp, ska patienten ha gjort försök till att sitta på sängkanten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D4F563" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-[...32 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1BEC4B7E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="57"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid akuta </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t>Sectio</w:t>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 1, innan patienten tas in på operationssal.</w:t>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individuell bedömning av mobilisering av patienten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2745EFF6" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="5318DAD8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="57"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barnmorskan/undersköterskan ska kontrollera och dokumentera patientens post </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t>Sectio</w:t>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2 sker så snart det är möjligt efter </w:t>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tillstånd, tömning av urin KAD, tillsyn av förband, byte av binda samt vitala parametrar i OBS lista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t>sectio</w:t>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1.</w:t>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411380D7" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00D76267" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="7B90618A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="57"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-        <w:br/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barnmorskan dokumenterar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>efterskötning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och sammanfattning till BB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24429518" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00D76267" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-[...21 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6CFAD980" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="57"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:t>Allvarlig graviditetssjukdom (till exempel preeklampsi med stor organpåverkan)</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barnet och medförälder/partner kan flyttas över till BB </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>avd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alternativt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samvårdas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på förlossningen med BB om patienten övervakas på UVA/IVA/IMA längre vårdtid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F42D4B" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="6E76F2C4" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc228362390"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Postoperativ övervakning och omvårdnad på BB</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="644C3F5D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> sjukdom (till exempel njursvikt)</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Snar mobilisering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7A4DD8" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00D76267" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="5C27BDDB" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>BMI &gt;40 (vid senaste mätning/beräkning)</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KAD avvecklas vid 6 timmar, om väl mobiliserad patient. Observera att patienten kissar utan anmärkning, vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miktionsvårigheter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se PM </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Urinretention </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>postpartum</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010928C5" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00E869D6" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-[...33 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7BAB6A0C" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t>Barnmorskan bedömer barnet och om det mår bra behöver ingen undersökning göras av barnsjuksköterskan.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uteruspalpation vid ankomst till BB, samt därefter varannan timme till och med 8 timmar postoperativt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A023E7D" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="7A105959" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontroller efter intrathekalt morfin i 12 timmar, följs enligt rutin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Postop</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> smärt </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>beh</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> med Morfin </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>intrathecal</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> eller </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="000D1AAD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>epiduralt</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73243D57" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="6040A96F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t>Följ rutin med kontroller efter intrathekalt morfin och fyll i formulär.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smärtlindring ges enligt ordinationsmall ”Obstetrisk smärtlindring”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50521D14" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="2BB0FC24" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t>Uteruspalpation och kontroll av postoperativ blödning, 2 - 3 gånger/timme.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid kvarvarande EDA dras denna på BB, om inte speciella skäl finns att ha den kvar. Fragmininjektion ges två timmar efter att EDA dragits. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79326673" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="3FC5AB5F" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">2 - 6 timmar efter operation eller 2 – 6 timmar efter att epiduralkatetern är dragen eller spinalbedövningen är lagd, enligt läkarordination. Fragmin ges när patienten är </w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fragmin enligt ordination. Ges som subkutan injektion i låret, då risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t>cirkulatoriskt</w:t>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hematom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> stabil och inte vid pågående blödning.</w:t>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ökar vid administrering i bukväggen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D912FFB" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-[...33 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1D4C417E" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Frikostig smärtlindring inför mobilisering. Patienten mobiliseras så snart som möjligt. </w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VAS-mätning var 3 - 4 timma på BB. VAS mer än 3 innebär att patienten ska ha ytterligare smärtlindring. Effekt av given smärtbehandling utvärderas efter 30 - 45 minuter. Ytterligare smärtbehandling ges vid kvarstående VAS mer än 3. Registrering av VAS-mätning görs i omvårdnadsjournal under sökord ”smärta”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705969E3" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="11793A6B" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Patienten stannar på förlossningsavdelningen minst 2 timmar och ska vara </w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hb kontrolleras dagen efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00841F26">
-[...3 lines deleted...]
-        <w:t>cirkulatoriskt</w:t>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00841F26">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31400F25" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="72C2E4D3" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:t>på operation.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temp x 1 under vårdtiden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0191C4A7" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-      <w:pPr>
+    <w:p w14:paraId="39D15735" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="000D1AAD" w:rsidRDefault="004C1E91" w:rsidP="004C1E91">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t>Barnet övervakas av ansvarig barnmorska.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daglig inspektion av operationsförband. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5031F5B6" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00841F26" w:rsidRDefault="00204BA6" w:rsidP="00204BA6">
-[...396 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:p w14:paraId="2F0B5D1A" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00BD4083" w:rsidRDefault="004C1E91" w:rsidP="004C1E91"/>
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="004C1E91" w:rsidRDefault="00536A5A" w:rsidP="004C1E91"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="004C1E91" w:rsidSect="00841F26">
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="even" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="first" r:id="rId35"/>
+      <w:footerReference w:type="first" r:id="rId36"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CC6158E" w14:textId="77777777" w:rsidR="00AE2B55" w:rsidRDefault="00AE2B55">
+    <w:p w14:paraId="4966CAA9" w14:textId="77777777" w:rsidR="009B7D78" w:rsidRDefault="009B7D78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="715207C0" w14:textId="77777777" w:rsidR="00AE2B55" w:rsidRDefault="00AE2B55">
+    <w:p w14:paraId="5EB2145F" w14:textId="77777777" w:rsidR="009B7D78" w:rsidRDefault="009B7D78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6B7F7138" w14:textId="77777777" w:rsidR="00AE2B55" w:rsidRDefault="00AE2B55">
+    <w:p w14:paraId="39660DE0" w14:textId="77777777" w:rsidR="009B7D78" w:rsidRDefault="009B7D78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2362,124 +7308,123 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37F85CE4" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRDefault="00204BA6" w:rsidP="00C43BDD">
+  <w:p w14:paraId="5643BC73" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4E105F35" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRDefault="00204BA6" w:rsidP="00C43BDD">
+  <w:p w14:paraId="7FA16E0D" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="787246138"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="4C69E19C" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00EC0A68" w:rsidRDefault="00204BA6" w:rsidP="00EC0A68">
+      <w:p w14:paraId="1D2681C8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00EC0A68" w:rsidRDefault="004C1E91" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -2493,62 +7438,62 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DED14F4" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRDefault="00204BA6" w:rsidP="00FB2F0F">
+  <w:p w14:paraId="33BCDA85" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CA55ED7" wp14:editId="5F34334C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14ACA930" wp14:editId="3EE3536E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="346899807" name="Bildobjekt 346899807">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -2761,318 +7706,318 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F5287EF" w14:textId="77777777" w:rsidR="00AE2B55" w:rsidRDefault="00AE2B55"/>
+    <w:p w14:paraId="259C2ED4" w14:textId="77777777" w:rsidR="009B7D78" w:rsidRDefault="009B7D78"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E9EE4F2" w14:textId="77777777" w:rsidR="00AE2B55" w:rsidRDefault="00AE2B55">
+    <w:p w14:paraId="3D4B56D3" w14:textId="77777777" w:rsidR="009B7D78" w:rsidRDefault="009B7D78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B028F2E" w14:textId="77777777" w:rsidR="00AE2B55" w:rsidRDefault="00AE2B55">
+    <w:p w14:paraId="79FE70FF" w14:textId="77777777" w:rsidR="009B7D78" w:rsidRDefault="009B7D78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E7005FF" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRPr="00DA65C4" w:rsidRDefault="00204BA6" w:rsidP="00DA65C4">
+  <w:p w14:paraId="632B61BC" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRPr="00DA65C4" w:rsidRDefault="004C1E91" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1957C127" wp14:editId="5699A545">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0377BE24" wp14:editId="23C6260C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="822443747" name="Textruta 822443747"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1CF5A514" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRDefault="00204BA6" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="61FF87E8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1957C127" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="0377BE24" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 822443747" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251663363;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 822443747" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251663363;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="1CF5A514" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRDefault="00204BA6" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="61FF87E8" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63911253" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRDefault="00204BA6" w:rsidP="00413A60">
+  <w:p w14:paraId="606A19D0" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F66396E" wp14:editId="6FB62A58">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03AE7254" wp14:editId="5664BD6E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1104475208" name="Textruta 1104475208"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7682A6FF" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRDefault="00204BA6">
+                        <w:p w14:paraId="230DCAD7" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5F66396E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="03AE7254" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1104475208" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251662339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1104475208" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251662339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="7682A6FF" w14:textId="77777777" w:rsidR="00204BA6" w:rsidRDefault="00204BA6">
+                  <w:p w14:paraId="230DCAD7" w14:textId="77777777" w:rsidR="004C1E91" w:rsidRDefault="004C1E91">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A8355B3" wp14:editId="5B7B84E0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71C418A6" wp14:editId="0AF28388">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="64897325" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -3201,51 +8146,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -3324,51 +8269,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -3607,50 +8552,163 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="044D35A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="984C2CE8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3719,51 +8777,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3832,51 +8890,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1315487E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E8889C4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3945,51 +9116,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4058,51 +9229,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18D712A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C598FEE4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A4E693D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BE28D48"/>
     <w:lvl w:ilvl="0" w:tplc="90E2A06E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="24449306">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4171,51 +9455,164 @@
     <w:lvl w:ilvl="7" w:tplc="CBC4CE6C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C0F625DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AB96C59"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B338F824"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4285,51 +9682,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4398,51 +9795,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DCF4C8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCBEE200"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21FC71BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D7A4284"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="276217CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60EA570A"/>
     <w:lvl w:ilvl="0" w:tplc="211EF99E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BE28B770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4511,51 +10134,503 @@
     <w:lvl w:ilvl="7" w:tplc="A1A024D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E1982CAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27CD235B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8E8B344"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CDE0DD8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76AE8FF4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="345A2E58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33C8066C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36592BA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5486221C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4651,51 +10726,277 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B277D55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDA8E9C8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B2A7BC1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0AAF3C8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4765,51 +11066,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D743A79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E48ED0E6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4878,51 +11292,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40F71571"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADAAE272"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5019,51 +11546,277 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441E65DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B760BCC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C7A35F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EEE6733E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D4F1DC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CAAB270"/>
     <w:lvl w:ilvl="0" w:tplc="1EC852D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="89982598">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5132,51 +11885,277 @@
     <w:lvl w:ilvl="7" w:tplc="F51016FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="53460A7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DE51DF9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2228E0E6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F343AF0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="649C1790"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5245,51 +12224,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53982376"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E70BF5E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53A64E4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6BAE50D4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5359,51 +12564,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="563C785C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F12C0F6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5472,51 +12790,503 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="576B7B26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D5ED9AA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5779754F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7088AACE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CF01A87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="501EDFF0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="73FCEF4C">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="621C0F4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7974D9EA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A021732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29CE3CA6"/>
     <w:lvl w:ilvl="0" w:tplc="506EF57A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="14EE5C22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5585,51 +13355,164 @@
     <w:lvl w:ilvl="7" w:tplc="6010B81C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C0F653E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AD82254"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6024A7D4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B7A0462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0A2D474"/>
     <w:lvl w:ilvl="0" w:tplc="C93C7B54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AAF29500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5698,51 +13581,51 @@
     <w:lvl w:ilvl="7" w:tplc="DFD0EC1A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="28189F6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C501745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA0E5AD8"/>
     <w:lvl w:ilvl="0" w:tplc="DC30C972">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D494DE7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5811,51 +13694,390 @@
     <w:lvl w:ilvl="7" w:tplc="93C4433A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5A12F2D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C873677"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2503C8E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EAD2565"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFC8F0B8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EB55D43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EAE292B6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5924,51 +14146,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72DD4BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D2E1A84"/>
     <w:lvl w:ilvl="0" w:tplc="95E87F56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="950A0F02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6037,51 +14259,277 @@
     <w:lvl w:ilvl="7" w:tplc="9EA24238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AE44DCDA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73891008"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91947A50"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79D112CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E15E7F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6150,51 +14598,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6263,127 +14711,336 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EEA2273"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E9EE0C8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1324549842">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1497262814">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1072966225">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1400859792">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1935552127">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="988438814">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1043601743">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="207109476">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1100032885">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1810660429">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1504078985">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1522433099">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1088229999">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2089763274">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="166143687">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="795874013">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="883520122">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="835732327">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1105923599">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1039168529">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="76558549">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1411849694">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="692611918">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="784350313">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="92556858">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="136580309">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1131635917">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1658535346">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="482551105">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="666175058">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1686402666">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="847866516">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="923340715">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="899825986">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="9184963">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1325931690">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="259488181">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1315333612">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1111630731">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="2107071492">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1270357365">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1506893451">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="866604321">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="405805552">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1996105836">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1608082606">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1336570091">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="804810139">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="269975335">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="653219523">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1120879421">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1194415312">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="547105051">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="904602591">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="133180504">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1846247005">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1160658751">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2089763274">
-[...2 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="166143687">
+  <w:num w:numId="58" w16cid:durableId="1134329384">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
@@ -6403,50 +15060,51 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00001B0F"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00022BCB"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="00067CE3"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F40C1"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00116909"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
@@ -6470,50 +15128,51 @@
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C3E4E"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E737E"/>
     <w:rsid w:val="002011D1"/>
     <w:rsid w:val="00204BA6"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B6052"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C54E2"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="003561B2"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
@@ -6538,66 +15197,68 @@
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A2C45"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004C1E91"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531994"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00573C41"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00585011"/>
     <w:rsid w:val="00587EA4"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A7586"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="006059F5"/>
     <w:rsid w:val="00605B99"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
@@ -6659,198 +15320,207 @@
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00841F26"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00871690"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C1C4A"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F41C8"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F63F2"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009171AE"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00963786"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00992A2C"/>
     <w:rsid w:val="009A5A46"/>
+    <w:rsid w:val="009B0CEB"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B7D78"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C5B3E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A35431"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB427D"/>
+    <w:rsid w:val="00AB639E"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE2B55"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B02F1E"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B91658"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA6F72"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC2227"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD4083"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF1EB4"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C15EEF"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC37E8"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC5DA1"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE7CCA"/>
     <w:rsid w:val="00CF652C"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D179AC"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51016"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D76267"/>
     <w:rsid w:val="00D76A0A"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E3756B"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E709A5"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E738F5"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E85CA3"/>
     <w:rsid w:val="00E869D6"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA4F3A"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F65A12"/>
@@ -7832,50 +16502,51 @@
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
@@ -9307,50 +17978,73 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF652C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE7CCA"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:ind w:right="868"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9383,51 +18077,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/ansoka-tillstand-till-sterilisering-steriliseringslagen-hslf-fs-2016-6.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/7754dda4-f4f9-48f0-b294-d7f166131d43/H%c3%a4lsodeklaration%20vuxen%20-%20ny.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-78/surrogate/Antibiotikaprofylax%20vid%20sectio.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/7754dda4-f4f9-48f0-b294-d7f166131d43/H%c3%a4lsodeklaration%20vuxen%20-%20ny.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-645455372-284/surrogate/Sectio%20%e2%80%93%20anestesirutin.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-1252922689-206/surrogate/Sectio%20%e2%80%93%20larmrutin%20f%c3%b6r%20akuta%20sectio.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/7754dda4-f4f9-48f0-b294-d7f166131d43/H%c3%a4lsodeklaration%20vuxen%20-%20ny.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10093-645455372-284/surrogate/Sectio%20%e2%80%93%20anestesirutin.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/ansoka-tillstand-till-sterilisering-steriliseringslagen-hslf-fs-2016-6.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-76/surrogate/Epidural%20eller%20spinal%20vid%20f%c3%b6rlossning%20eller%20sectio%20vid%20p%c3%a5g%c3%a5ende%20trombosprofylax.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-78/surrogate/Antibiotikaprofylax%20vid%20sectio.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-78/surrogate/Antibiotikaprofylax%20vid%20sectio.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10033-657870698-76/surrogate/Epidural%20eller%20spinal%20vid%20f%C3%B6rlossning%20eller%20sectio%20vid%20p%C3%A5g%C3%A5ende%20trombosprofyla" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/ansoka-tillstand-till-sterilisering-steriliseringslagen-hslf-fs-2016-6.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu7667-238904894-43/surrogate/Postop%20sm%c3%a4rt%20beh%20med%20Morfin%20intrathecal%20eller%20epiduralt.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-109/surrogate/Diabetes%20typ%201%20och%20typ%202%20under%20graviditet%20-%20Kvinnokliniken%20N%c3%84L.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu7667-238904894-43/surrogate/Postop%20sm%c3%a4rt%20beh%20med%20Morfin%20intrathecal%20eller%20epiduralt.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-234/surrogate/Urinretention%20postpartum.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
@@ -9730,57 +18424,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6395</Characters>
+  <Pages>9</Pages>
+  <Words>2540</Words>
+  <Characters>17023</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>405</Lines>
+  <Paragraphs>260</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7315</CharactersWithSpaces>
+  <CharactersWithSpaces>19303</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Sectio - rutin elektivt sectio</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>41</revision>
+  <revision>49</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>