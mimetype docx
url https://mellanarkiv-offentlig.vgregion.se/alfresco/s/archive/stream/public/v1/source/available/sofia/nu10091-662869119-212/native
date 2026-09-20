--- v0 (2025-12-13)
+++ v1 (2026-09-20)
@@ -1,126 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44F022C1" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRDefault="00FB2CCD" w:rsidP="00F35B05">
+    <w:p w14:paraId="6EFB177E" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00FB2CCD" w:rsidSect="00FB2CCD">
+        <w:sectPr w:rsidR="00504B16" w:rsidSect="00504B16">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="1EC8B319" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00FB2CCD" w:rsidRDefault="00FB2CCD" w:rsidP="00FB2CCD">
+    <w:p w14:paraId="31C13B2E" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00FB2CCD" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="148B7E82" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00FB2CCD" w:rsidRDefault="00FB2CCD" w:rsidP="00FB2CCD">
+    <w:p w14:paraId="5D0817AB" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00FB2CCD" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4680EC16" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00FB2CCD" w:rsidRDefault="00FB2CCD" w:rsidP="00FB2CCD">
+    <w:p w14:paraId="1A80F1A9" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00FB2CCD" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB2CCD">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEDDDEF" w14:textId="32BA571C" w:rsidR="00FB2CCD" w:rsidRPr="00FB2CCD" w:rsidRDefault="00FB2CCD" w:rsidP="00957C9A">
+    <w:p w14:paraId="5FC3A181" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00FB2CCD" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB2CCD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76E9E6A9" wp14:editId="6C299D2D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24F8A038" wp14:editId="71274322">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="3810" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1244600" cy="222885"/>
                         </a:xfrm>
@@ -131,3102 +136,2393 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0642CF8B" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="003D37FD" w:rsidRDefault="00FB2CCD" w:rsidP="00FB2CCD">
+                          <w:p w14:paraId="13197CA9" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="003D37FD" w:rsidRDefault="00504B16" w:rsidP="00504B16">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>35102</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="76E9E6A9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="24F8A038" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="0642CF8B" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="003D37FD" w:rsidRDefault="00FB2CCD" w:rsidP="00FB2CCD">
+                    <w:p w14:paraId="13197CA9" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="003D37FD" w:rsidRDefault="00504B16" w:rsidP="00504B16">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>35102</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> på NÄL</w:t>
+      <w:r>
+        <w:t>Sectio – operationsteknik vid sectio på NÄL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684FC24A" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="6F17CC25" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_1314629194"/>
       <w:bookmarkStart w:id="2" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00374507">
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DD8146" w14:textId="3C95B97D" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="004F5C89" w:rsidP="00374507">
+    <w:p w14:paraId="7EFF9210" w14:textId="407FCA2B" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Omfattande ändringar under rubrik ”Utskaffande av barnet”.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Språkliga ändringar. </w:t>
+        <w:t>Mindre ändringar avseende suturering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB545F5" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="2D935BEF" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67496E37" w14:textId="47CD16A0" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="093ABDDD" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Metod för typoperation sammanställd av Obstetriska teamet för undervisning av ST-läkare</w:t>
       </w:r>
-      <w:r w:rsidR="00957C9A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(underlag bland annat SFOG rapport 65 om Kejsarsnitt).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C618CC" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="2D927930" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:t>Förberedelser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B2491E" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="673FFF3A" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Anatomi studeras/repeteras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23ABB2E1" w14:textId="7F6C091C" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="1D2F3747" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operationsteknik studeras. Se operationsatlas på </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> eller </w:t>
+        <w:t xml:space="preserve">Operationsteknik studeras. Se operationsatlas på Gynop eller </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00374507">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.internetmedicin.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och även Youtube kan ha filmer med </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F5C89">
+        <w:t xml:space="preserve"> och även Youtube </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">filmer med </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kejsarsnitt</w:t>
       </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dock lite varierande kvalitet). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFA374F" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="37686527" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Instrumentkännedom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762895CE" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="3AFD5226" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Att känna till operationsgallret</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E080450" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="23455280" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Att kunna sluta och öppna peang med höger och vänster hand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649A29EE" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="357AB20C" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Att kunna klippa med höger och vänster hand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09478A7F" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="3F0D3D04" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Att kunna föra skalpell i jämna, raka snitt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1898E75B" w14:textId="55C6EAF3" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="79EAA74E" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Knyta operationsknutar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF050E5" w14:textId="186457DB" w:rsidR="00FB2CCD" w:rsidRPr="004F5C89" w:rsidRDefault="004F5C89" w:rsidP="004F5C89">
+    <w:p w14:paraId="3A2147E8" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="004F5C89" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Du </w:t>
       </w:r>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+      <w:r w:rsidRPr="004F5C89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ska kunna knyta operationsknutar så pass stramt att </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
-[...19 lines deleted...]
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+      <w:r w:rsidRPr="004F5C89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> säkrar hemostas. Detta uppnås enklast med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5C89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>tvåhandsteknik</w:t>
       </w:r>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+      <w:r w:rsidRPr="004F5C89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+      <w:r w:rsidRPr="004F5C89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Enhandsteknik</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> uppnås. Instruktion finns i operationsatlas och bra finns på </w:t>
+      <w:r w:rsidRPr="004F5C89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan vara tillräckligt om hemostas uppnås. Instruktion finns i operationsatlas och bra finns på </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+        <w:r w:rsidRPr="004F5C89">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.internetmedicin.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+      <w:r w:rsidRPr="004F5C89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, sök operationsteknik. </w:t>
       </w:r>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+      <w:r w:rsidRPr="004F5C89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Start</w:t>
       </w:r>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+      <w:r w:rsidRPr="004F5C89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">- och </w:t>
       </w:r>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+      <w:r w:rsidRPr="004F5C89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>stoppknut</w:t>
       </w:r>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+      <w:r w:rsidRPr="004F5C89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> för fortlöpande sutur ska behärskas.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+      <w:r w:rsidRPr="004F5C89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+      <w:r w:rsidRPr="004F5C89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Instrumentknut</w:t>
       </w:r>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="004F5C89">
+      <w:r w:rsidRPr="004F5C89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> är fördel att kunna vid enkel adaptation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5C3BED" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="29D070C4" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:lastRenderedPageBreak/>
         <w:t>Åtgärder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F73F206" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00935494">
+    <w:p w14:paraId="3C82CEBE" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:t>KAD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E18C4D8" w14:textId="0369A4B0" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="01422A11" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sätts preoperativt, vid </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="004F5C89">
+        <w:t xml:space="preserve">Sätts preoperativt, vid urakut </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kejsarsnitt</w:t>
       </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> postoperativt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27446544" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00935494">
+    <w:p w14:paraId="625475E3" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374507">
         <w:t>Hudincision</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="05EDB088" w14:textId="33F4E934" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="5D3B69A5" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Föreslår så kallad modifierat </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Föreslår så kallad modifierat Pfannenstiel-snitt som är en cirka 15 cm lång, lätt bågformad incision 4 – 5 cm ovanför symfysen (till skillnad från det egentliga snittet ad modum Pfannenstiel som är närmare symfysen och från det som kallas Joel Cohen som är ett rakt tvärsnitt högre upp på bukväggen). Ju högre upp snittet läggs desto lättare att använda trubbig teknik eftersom </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Pfannenstiel</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> då undviker pyramidalismuskulatur och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">-snitt som är en cirka 15 cm lång, lätt bågformad </w:t>
-[...135 lines deleted...]
-        <w:t>. Nackdelen är ett mera synligt ärr.</w:t>
+        <w:t xml:space="preserve"> behöver ofta inte heller fridissekera rectusmuskulaturen från fascian. Nackdelen är ett mera synligt ärr.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9A082F" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="0002707F">
+    <w:p w14:paraId="4B50BEA0" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00504B16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73ADD83D" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nedre medellinjesnitt kan användas om patienten har ett befintligt sådant. Det kan även användas vid uttalat stor brådska och vid uttalat svår blödningssituation (till exempel ablatio placenta med DIC). Sedan också vid samarbete med kirurg om denna ska göra bukingrepp i anslutning till sectiot. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4D8D60" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374507">
         <w:t>Subcutis</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="52389E15" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="0D358767" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Incideras</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> och vidgas sedan digitalt åt sidorna. Håll knivbladet i 90 grader mot huden genom hela bukväggen. Blodstillning vid behov.</w:t>
+        <w:t>Incideras cirka 3 cm i mitten av snittet ner till fascian och vidgas sedan digitalt åt sidorna. Håll knivbladet i 90 grader mot huden genom hela bukväggen. Blodstillning vid behov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61156F82" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="0002707F">
+    <w:p w14:paraId="599820B5" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374507">
         <w:t>Fascia</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0E63ACF0" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="3C2B92A0" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Incideras</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 2 - 3 cm och klipps sedan upp med sax i fiberriktning. Lateralt kan öppningen vidgas med fingrarna. Undvik att skära i muskeln. </w:t>
+        <w:t xml:space="preserve">Incideras på tvären över rectusmuskler 2 - 3 cm och klipps sedan upp med sax i fiberriktning. Lateralt kan öppningen vidgas med fingrarna. Undvik att skära i muskeln. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EE3D72" w14:textId="6ED0C533" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="6EA4D9EA" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">I medellinjen lyfts </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">I medellinjen lyfts fascian med klopeang och lossas med sax och trubbigt i linea alba från rectusmuskeln uppåt och pyramidalis nedåt. Åt sidorna behöver </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>fascian</w:t>
-[...59 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> oftast inte dissekera skarpt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D0291D" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00475406">
+    <w:p w14:paraId="4548E563" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:t xml:space="preserve">Muskelbukarna </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C60AA3" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="1894D8B7" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Förs isär digitalt i medellinjen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D92E588" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="0002707F">
+    <w:p w14:paraId="214A9E7A" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374507">
-        <w:t>Peritoneum</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> parietale</w:t>
+        <w:t>Peritoneum parietale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177C75D7" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="46AE786D" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kan öppnas med fingrarna eller försiktigt med sax och pincett.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC16E02" w14:textId="4F0389B6" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00935494">
+    <w:p w14:paraId="2E4EB9BA" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:t xml:space="preserve">Vid upprepade </w:t>
       </w:r>
-      <w:r w:rsidR="004F5C89">
+      <w:r>
         <w:t>kejsarsnitt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A5FF58" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="1D37DD07" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skarp teknik ofta nödvändig vid alla moment samtidigt som anatomin är svårare att bedöma. Öppna </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> tarm, så högt som möjlig för att inte skada blåsan.</w:t>
+        <w:t>Skarp teknik ofta nödvändig vid alla moment samtidigt som anatomin är svårare att bedöma. Öppna peritoneum försiktigt för att inte skada adherent tarm, så högt som möjlig för att inte skada blåsan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5241AAC9" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="032721D3" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C41B65D" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="0F494BAF" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">När bukhålan öppnats sätt i lösa hakar, känn efter föregående </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">När bukhålan öppnats sätt i lösa hakar, känn efter föregående fosterdel och förvissa dig att åtkomlighet är tillräcklig. Vid tvär- eller snedläge korrigera till </w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>fosterdel</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> rätt.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>längsläge innan uterus öppnas. Ta dig tid att bedöma anatomin för att lägga hysterotomin rätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFDE35B" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="09E93C9D" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A07DE2C" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00D31E31">
+    <w:p w14:paraId="53C71AD1" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374507">
-        <w:lastRenderedPageBreak/>
-[...20 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Peritoneum viscerale (blåsperitoneum)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE2F5BB" w14:textId="4DE8CB00" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="185C9E38" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Blåsperitoneums</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Blåsperitoneums övergång till uterus serosa ses lätt genom att lyfta upp blåsperitoneum med en pincett. Kan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> övergång till uterus </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> men behöver inte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>serosa</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> klippas upp. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Du</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ses lätt genom att lyfta upp </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> kan incidera serosan och uterusväggen direkt 1 - 3 cm ovan blåsans omslagsveck. Väljer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>blåsperitoneum</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> att klippa upp blåsperitoneum </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> med en pincett. Kan</w:t>
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> och blåsan ska inte skjutas ner.</w:t>
+        <w:t xml:space="preserve"> det inte klippas upp långt lateralt mot ligamentum latum och blåsan ska inte skjutas ner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616D3523" w14:textId="77777777" w:rsidR="00F12D02" w:rsidRDefault="00FB2CCD" w:rsidP="00F12D02">
+    <w:p w14:paraId="342E791A" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374507">
         <w:t>Hysterotomi</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1FF9E62B" w14:textId="6FFF9311" w:rsidR="00FB2CCD" w:rsidRPr="00F12D02" w:rsidRDefault="00FB2CCD" w:rsidP="00F12D02">
+    <w:p w14:paraId="75E89B1B" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00F12D02" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F12D02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Innan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Innan hysterotomin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F12D02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>hysterotomin</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> alltid föregående fosterdel palperas. Sned/tvärläge </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F12D02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...121 lines deleted...]
-        <w:t xml:space="preserve"> kan öppnas trubbigt med sax. Behåll vinkelrät riktning genom uterusväggen.</w:t>
+        <w:t xml:space="preserve"> om möjligt korrigeras innan uterus öppnas. Sedan görs hysterotomin 1 – 3 cm ovanför blåsans omslagsveck brett över isthmus i de yttersta lagren. Genom en bågformad incision skapas extra utrymme och motverkas rifter åt sidan och neråt mot cervix. I mitten görs kortare och djupare incision och innersta delen av myometriet kan öppnas trubbigt med sax. Behåll vinkelrät riktning genom uterusväggen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FFD45D" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="779351A4" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0182DE56" w14:textId="4787213B" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="69B00413" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Det är ingen skillnad i operationsteknik mellan akut och </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Det är ingen skillnad i operationsteknik mellan akut och elektivt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kejsarsnitt</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>elektivt</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> men akut kejsarsnitt med mera öppen eller till och med fullvidgad cervix och nedträngt föregående fosterdel är tekniskt svårare. Anatomin är mera svårbedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>kejsarsnitt</w:t>
+        <w:t xml:space="preserve"> och det är risk att hysterotomin hamnar för långt ner och att den blir asymmetrisk (och att det uppstår rifter mot cervix och uterinakärl). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Du</w:t>
       </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> men akut kejsarsnitt med mera öppen eller till och med fullvidgad cervix och nedträngt föregående </w:t>
-[...78 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> har blåsans omslagsveck och rotundaligament som hjälp för att orientera sig.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149847F6" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00F12D02">
+    <w:p w14:paraId="209944B7" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:t>Utskaffande av barnet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310D5D1E" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="32EDE4F7" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Föregående </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Föregående fosterdel lyfts upp och sedan utförskaffas barnet med hjälp av funduspress.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01655C12" w14:textId="77777777" w:rsidR="00DC1D88" w:rsidRDefault="00DC1D88" w:rsidP="00374507">
+    <w:p w14:paraId="6B75B251" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58032DEA" w14:textId="11AED693" w:rsidR="000F5B98" w:rsidRPr="000F5B98" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
+    <w:p w14:paraId="1D46BE6C" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="000F5B98" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Råd vid </w:t>
       </w:r>
-      <w:r w:rsidR="00F8090C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kejsarsnitt</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> med djupt nedträng</w:t>
       </w:r>
-      <w:r w:rsidR="00A4703F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> fosterhuvud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D053BD5" w14:textId="23AD5008" w:rsidR="000F5B98" w:rsidRPr="000F5B98" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
+    <w:p w14:paraId="3E03E56A" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="000F5B98" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Håll handen nedom och runt fosterhuvudet och tryck uppåt parallellt med pa</w:t>
       </w:r>
-      <w:r w:rsidR="00F8090C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tientens</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ryggrad innan du lyfter upp genom </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> ryggrad innan du lyfter upp genom uterotomin och laparatomin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD51B58" w14:textId="453316B8" w:rsidR="000F5B98" w:rsidRPr="000F5B98" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
+    <w:p w14:paraId="3684E57B" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="000F5B98" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gör som </w:t>
       </w:r>
-      <w:r w:rsidR="00F8090C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">punkt </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1 och håll också hand på fostrets axel samt ev</w:t>
       </w:r>
-      <w:r w:rsidR="00F8090C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>entuellt</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E50137">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">att </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>assistenten håller andra axel</w:t>
       </w:r>
-      <w:r w:rsidR="00E50137">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eller att assistenten håller båda axlar</w:t>
       </w:r>
-      <w:r w:rsidR="00E50137">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>); tryck även axel eller axlar uppåt parallellt med ryggrad innan du lyfter fram.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3686C4F4" w14:textId="591CE968" w:rsidR="000F5B98" w:rsidRPr="000F5B98" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
+    <w:p w14:paraId="23646E96" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="000F5B98" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gör som </w:t>
       </w:r>
-      <w:r w:rsidR="007B6520">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">punkt </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1 + 2 samt att ytterligare en person samtidigt</w:t>
       </w:r>
-      <w:r w:rsidR="007B6520">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>via vagina</w:t>
       </w:r>
-      <w:r w:rsidR="007B6520">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">trycker fosterhuvudet uppåt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3E9124" w14:textId="6EED36DA" w:rsidR="000F5B98" w:rsidRPr="000F5B98" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
+    <w:p w14:paraId="5EF32E3B" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="000F5B98" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Nitroglycerin kan ges; 0,25 mg i</w:t>
       </w:r>
-      <w:r w:rsidR="007B6520">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ntravenöst.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Detta kan ges båd</w:t>
       </w:r>
-      <w:r w:rsidR="007B6520">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> vid långvarig uteruskontraktion eller för att få muskelrelaxation i uterus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A52FD60" w14:textId="41CF092A" w:rsidR="000F5B98" w:rsidRPr="000F5B98" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
+    <w:p w14:paraId="3241810D" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="000F5B98" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Upprepa </w:t>
       </w:r>
-      <w:r w:rsidR="00DA1367">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">punkt </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00DA1367">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00DA1367">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>4 en gång till.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCF29E9" w14:textId="77777777" w:rsidR="000F5B98" w:rsidRPr="000F5B98" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
+    <w:p w14:paraId="16008D9E" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="000F5B98" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>En Kiwi klocka, helst med den smalare koppen, kan fästas på fosterhuvudet och med drag kan det korrigera fosterhuvudets riktning och kraft.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7287A7E8" w14:textId="075BFFC9" w:rsidR="000F5B98" w:rsidRPr="000F5B98" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
+    <w:p w14:paraId="2E459B39" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="000F5B98" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Uterotomin</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Uterotomin kan försöka</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kan försöka</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> vidgas lite utåt sidorna och snett uppåt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59416E6F" w14:textId="57284661" w:rsidR="000F5B98" w:rsidRPr="000F5B98" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
+    <w:p w14:paraId="3F60B5B8" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="000F5B98" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Uterotomin</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Uterotomin kan förstoras genom att anlägga ett så kalla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kan förstoras genom att anlägga ett så kalla</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00075984">
+        <w:t xml:space="preserve"> T-snitt eller omvän</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> T-snitt eller omvän</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00075984">
+        <w:t xml:space="preserve"> T-snitt (som e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>och nedvän</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> T-snitt (som e</w:t>
-[...42 lines deleted...]
-        <w:t>olika handgrepp (men kräver mer suturering och ger ökad risk i framtiden).</w:t>
+        <w:t xml:space="preserve"> T). Det ger bättre utrymme för olika handgrepp (men kräver mer suturering och ger ökad risk i framtiden).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BA2871" w14:textId="594CE7A9" w:rsidR="00FB2CCD" w:rsidRPr="00075984" w:rsidRDefault="000F5B98" w:rsidP="00B5152E">
+    <w:p w14:paraId="7C282FC7" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00075984" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
-      <w:r w:rsidR="00075984" w:rsidRPr="00075984">
+      <w:r w:rsidRPr="00075984">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">punkt </w:t>
       </w:r>
       <w:r w:rsidRPr="000F5B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1 – 8 inte hjälper; försök att nå en fot och extrahera fostret på fot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1F2681" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00F12D02">
+    <w:p w14:paraId="2CBDE0A0" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:t>Avnavling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246F1D79" w14:textId="77777777" w:rsidR="004E6839" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="0B5F335E" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Görs direkt vid brådskande behov av barnläkarbedömning, annars avvakta cirka </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C14FB93" w14:textId="2500A2B7" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00BA4BA2" w:rsidP="00374507">
+    <w:p w14:paraId="5E425D6F" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00FB2CCD" w:rsidRPr="00374507">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> under tiden. </w:t>
+      <w:r w:rsidRPr="00374507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minut vid piggt barn. Se till att säkra uterotomihörnen under tiden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C043900" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00F12D02">
+    <w:p w14:paraId="330765AF" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:t>Utförskaffande av placenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490BA5EB" w14:textId="76B7DA62" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="3DD4B5CD" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">8,3µg (5E) </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>8,3µg (5E) Syntocinon ges lå</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Syntocinon</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">gsamt intravenöst. Löses med hjälp av drag i navelsträngen och massage av uterus utifrån. Vill </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ges lå</w:t>
-[...5 lines deleted...]
-        <w:t>n</w:t>
+        <w:t xml:space="preserve"> att det </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">gsamt intravenöst. Löses med hjälp av drag i navelsträngen och massage av uterus utifrån. Vill </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> gå fortare (vid blödning) löses placenta manuellt. Försök ändå att få ut hinnor i sin helhet och känn med fingrarna upp i kaviteten att det inte är placentarester kvar. Torka inte ut med duk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244F6166" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
       <w:r w:rsidRPr="00374507">
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> gå fortare (vid blödning) löses placenta manuellt. Försök ändå att få ut hinnor i sin helhet och känn med fingrarna upp i kaviteten att det inte är placentarester kvar. Torka inte ut med duk.</w:t>
+        <w:t>Suturering av hysterotomi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE8F805" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="003D52EA">
-[...12 lines deleted...]
-    <w:p w14:paraId="2A7FB4E1" w14:textId="35D20CD2" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="14585D6D" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Uterus kan lyftas ur bukhåla för bättre åtkomlighet inför sutureringen. Sätt korssuturer för blodstillning i </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Uterus kan lyftas ur bukhåla för bättre åtkomlighet inför sutureringen. Sätt korssuturer för blodstillning i incisionshörnen och sy sedan hysterotomin i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ett</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>incisionshörnen</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> lager fortlöpande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vid god hemostas och god adaptation räcker det med att sy ett lager. Vid behov sys ett lager till eller enstaka korssuturer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D04CA22" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och sy sedan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Undvik att invaginera endometrium i suturen. Blåsperi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>hysterotomin</w:t>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> sys inte.</w:t>
+        <w:t>oneum sys inte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004AE625" w14:textId="2DDD05F2" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="006166CE">
+    <w:p w14:paraId="5BCB4248" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374507">
         <w:t>Re</w:t>
       </w:r>
-      <w:r w:rsidR="004F5C89">
+      <w:r>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00374507">
         <w:t>tusmuskulaturen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="546BDB14" w14:textId="3BD54399" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="1FBAAC62" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rektusmuskulaturbukarna faller oftast ihop i samband med fasciasuturen. Vid stor diastas kan en sutur för approximation göras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5773F87A" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Adapteras med enstaka suturer så att </w:t>
       </w:r>
-      <w:r w:rsidR="004F5C89">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> även får en adaptation av </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> parietale.</w:t>
+        <w:t xml:space="preserve"> även får en adaptation av peritoneum parietale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C06C9A" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="006166CE">
+    <w:p w14:paraId="17104819" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
-        <w:t xml:space="preserve">Sutur av </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Sutur av fascia</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="19132C1C" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="66AAB082" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">PDS Plus </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> 2-0 enkel på GS24. Sy 5 – 10 mm från kanten till suturtaget och cirka 5 mm mellan suturtagen.</w:t>
+        <w:t>PDS Plus 2-0, eller PDS 2-0, eller Maxon 2-0 enkel på GS24. Sy 5 – 10 mm från kanten till suturtaget och cirka 5 mm mellan suturtagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8FF1B0" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="006166CE">
+    <w:p w14:paraId="3D426BBB" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00374507">
         <w:t>Subcutis</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2037934E" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="382BAC1E" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Adapteras vid behov med fortlöpande sutur om tjockare än 2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1ACAD1" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="006166CE">
+    <w:p w14:paraId="7E76C3CD" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:t>Huden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E35F3D" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="2D428590" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sys fortlöpande med monofilament </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Sys fortlöpande med monofilament intrakutant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC95A2F" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="6C0AA2FA" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7995B1A9" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00A62620">
+    <w:p w14:paraId="6F1B3D77" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
+        <w:lastRenderedPageBreak/>
         <w:t>Antibiotikaprofylax</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECD9282" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="0311E6C2" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ges efter att barnet avnavlats, se rutin ”</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00374507">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Antibiotikaprofylax vid </w:t>
+          <w:t>Antibiotikaprofylax vid sectio</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7A77A5" w14:textId="77777777" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00A62620">
+    <w:p w14:paraId="60CE62F0" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:t>Trombosprofylax</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084CB682" w14:textId="0A6FE55A" w:rsidR="00FB2CCD" w:rsidRPr="00374507" w:rsidRDefault="00FB2CCD" w:rsidP="00374507">
+    <w:p w14:paraId="68B66F73" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ges till alla </w:t>
       </w:r>
-      <w:r w:rsidR="004F5C89">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kejsarsnitt</w:t>
       </w:r>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> enligt rutin, minst en veckas behandling, se rutin ”</w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00374507">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Trombosprofylax vid </w:t>
+          <w:t>Trombosprofylax vid sectio</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00374507">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00374507" w:rsidRDefault="00536A5A" w:rsidP="00374507">
+    <w:p w14:paraId="39DE6C97" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00374507" w:rsidRDefault="00504B16" w:rsidP="00504B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00374507" w:rsidSect="00FB2CCD">
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00504B16" w:rsidRDefault="00536A5A" w:rsidP="00504B16"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00504B16" w:rsidSect="00FB2CCD">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4974FBF5" w14:textId="77777777" w:rsidR="00003436" w:rsidRDefault="00003436">
+    <w:p w14:paraId="3A3D0AF7" w14:textId="77777777" w:rsidR="00A916A3" w:rsidRDefault="00A916A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25DEFCD8" w14:textId="77777777" w:rsidR="00003436" w:rsidRDefault="00003436">
+    <w:p w14:paraId="22F55A5E" w14:textId="77777777" w:rsidR="00A916A3" w:rsidRDefault="00A916A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B783B9D" w14:textId="77777777" w:rsidR="00003436" w:rsidRDefault="00003436">
+    <w:p w14:paraId="2EB68227" w14:textId="77777777" w:rsidR="00A916A3" w:rsidRDefault="00A916A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3545664C" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="42722E9A" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="344906262"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="152D7144" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00EC0A68" w:rsidRDefault="00504B16" w:rsidP="00EC0A68">
+        <w:pPr>
+          <w:pStyle w:val="Sidfot"/>
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42D3DB03" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00FB2F0F">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:left="6237" w:hanging="141"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B510ED9" wp14:editId="5FB36994">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4388307</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-27355</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1897920" cy="384860"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2028617115" name="Bildobjekt 2028617115">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1953671" cy="396165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3254,52 +2550,52 @@
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3333,73 +2629,405 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4590C70D" w14:textId="77777777" w:rsidR="00003436" w:rsidRDefault="00003436"/>
+    <w:p w14:paraId="141C6F0D" w14:textId="77777777" w:rsidR="00A916A3" w:rsidRDefault="00A916A3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F10C214" w14:textId="77777777" w:rsidR="00003436" w:rsidRDefault="00003436">
+    <w:p w14:paraId="38B50425" w14:textId="77777777" w:rsidR="00A916A3" w:rsidRDefault="00A916A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="477A11E0" w14:textId="77777777" w:rsidR="00003436" w:rsidRDefault="00003436">
+    <w:p w14:paraId="4F3D8ED5" w14:textId="77777777" w:rsidR="00A916A3" w:rsidRDefault="00A916A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="444D3BD1" w14:textId="77777777" w:rsidR="00504B16" w:rsidRPr="00DA65C4" w:rsidRDefault="00504B16" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BDAA796" wp14:editId="7E5BF0CB">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="228513936" name="Textruta 228513936"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7BA99130" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2BDAA796" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 228513936" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251677697;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="7BA99130" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53FB4785" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16" w:rsidP="00413A60">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0" w:right="567"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28318AA4" wp14:editId="0FA088D4">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-65405</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1298449335" name="Textruta 1298449335"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6602A191" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="28318AA4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1298449335" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251676673;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="6602A191" w14:textId="77777777" w:rsidR="00504B16" w:rsidRDefault="00504B16">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CADD8ED" wp14:editId="5467C082">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>17744</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>198873</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="216408"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1540190276" name="Bild 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="8" name="Bild 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="216408"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3443,85 +3071,85 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3566,51 +3194,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -3687,51 +3315,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6099,54 +5727,53 @@
   <w:num w:numId="16" w16cid:durableId="1741709676">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="333991407">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1660648424">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1662152886">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="610092173">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1720785099">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1783259558">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -6174,78 +5801,80 @@
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00064293"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00075984"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F5B98"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="00102C45"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001646D2"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E342F"/>
+    <w:rsid w:val="00201C36"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E0643"/>
     <w:rsid w:val="002E263F"/>
@@ -6294,55 +5923,57 @@
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00475406"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D373F"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E6839"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F5C89"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00504B16"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
+    <w:rsid w:val="005454D9"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="006166CE"/>
@@ -6363,50 +5994,51 @@
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6395"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="0076360A"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B6520"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
@@ -6446,50 +6078,51 @@
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F704A"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A4703F"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A62620"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A916A3"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
@@ -6610,51 +6243,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7121,50 +6754,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -9023,51 +8657,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9095,58 +8729,66 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internetmedicin.se" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internetmedicin.se" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/17211?a=false&amp;guest=true" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/26284/Antibiotikaprofylax%20vid%20sectio.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internetmedicin.se" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internetmedicin.se" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/17211?a=false&amp;guest=true" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/26284/Antibiotikaprofylax%20vid%20sectio.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
@@ -9434,72 +9076,72 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6386</Characters>
+  <Pages>5</Pages>
+  <Words>1181</Words>
+  <Characters>6640</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>158</Lines>
+  <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7443</CharactersWithSpaces>
+  <CharactersWithSpaces>7735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Sectio - operationsteknik vid sectio på NÄL</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>30</revision>
+  <revision>34</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>