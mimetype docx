--- v0 (2025-12-13)
+++ v1 (2026-04-26)
@@ -13,366 +13,373 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3EE176F2" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="5036A0C8" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="003B0125" w:rsidSect="003B0125">
+        <w:sectPr w:rsidR="008C3DE8" w:rsidSect="008C3DE8">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="6A9D02A5" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="5AC2EC93" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="247B60E4" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00082757" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="02FAAE08" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00082757" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Rutinultraljud - RUL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C40C25A" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00470BEB" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="65F30839" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00470BEB" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501440349"/>
       <w:r w:rsidRPr="00470BEB">
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6CC106" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="378F7011" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Förtydligande Extremiteter.</w:t>
-[...6 lines deleted...]
-        <w:t>Ändring gällande Handläggning vid avvikelser foster; se punkt 2 b.</w:t>
+        <w:t>Tillägg avseende handläggning vid avvikelser navelsträng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2635E437" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="14CB023D" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C80CE12" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="4B218B44" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Att </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>komplettera Tidigt ultraljud (TUL, se denna</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00530B69">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> rutin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746E7C4D" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="60E896E1" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Att datera om inte detta är gjort vid TUL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA3883D" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="55F11426" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Att bedöma fostret ur flertal perspektiv, se lista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AE6627" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="1C9ECA8D" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Att bedöma placenta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E919F69" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="12CD4769" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Handläggning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139D76A8" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="683945DB" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Nedanstående förutsätter att TUL är gjort (utesluta spontanabort, datera, antal foster och större missbildningar). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADDDA02" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="007C198B" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="7839E408" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="007C198B" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>I Obstetrix finns en checklista som bockas av och nedanstående beskrivning är den ursprungliga text vi hade för denna bedömning. Nu finns hela tiden uppdateras checklista enligt Ultra-ARG SFOG. Se denna som bifogad länk nederst i dokumentet. Vid avvikelse, se handläggning nedan. Om en eller flera faktorer inte kan bedömas, kan patienten erbjudas en ny tid för bedömning om 1 – 4 veckor beroende på frågeställningen</w:t>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns en checklista som bockas av och nedanstående beskrivning är den ursprungliga text vi hade för denna bedömning. Nu finns hela tiden uppdateras checklista enligt Ultra-ARG SFOG. Se denna som bifogad länk nederst i dokumentet. Vid avvikelse, se handläggning nedan. Om en eller flera faktorer inte kan bedömas, kan patienten erbjudas en ny tid för bedömning om 1 – 4 veckor beroende på frågeställningen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C01436F" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="5FEE0250" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Även vid normalt organutseende på ultraljud kan inte garanti för normal organfunktion lämnas. Det finns många sjukdomar som inte kan påvisas med ultraljud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6784E8D1" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="48DB9732" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8075" w:type="dxa"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1697"/>
         <w:gridCol w:w="6378"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B0125" w14:paraId="06F0A6A2" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="749AB300" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70E47E8D" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="2B4434BA" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Skalle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08D7E541" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="72A79C0F" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Skallformen normalt oval.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D82B62B" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="231AD925" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">PD: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mitteko</w:t>
@@ -405,51 +412,51 @@
               </w:rPr>
               <w:t>septum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>pellucidum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A937B5D" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="58093748" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Sidoventriklar utan anmärkning och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>cisterna</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -462,635 +469,634 @@
               </w:rPr>
               <w:t>magn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>&lt;10 mm) ska ses i bakhuvudet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="1A4B5D1E" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="5A3114AA" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59355477" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="6DD1EBC7" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF63B3C" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="294F16F9" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="50E25B81" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="67284FF5" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5840062A" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="27F29F2B" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ansikte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3950ED" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="21D0ED32" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Profilbild visualiseras.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="01F7CF69" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="739D0F32" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16DD41AD" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="10905E12" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="412D4D35" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="0D7599E1" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="230235B1" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="15629D0C" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADCAADD" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="6B5CF5C9" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Nacke/hals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E93B136" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="684E0D56" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Tvärsnitt i lillhjärnans plan: Nackveck &lt;6 mm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="3A92342A" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="2FABDB74" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26D28F4F" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="032F920E" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76D09287" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="5302DB82" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="1707B048" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="5152A643" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15E7F11F" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="6F0EB7B8" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ryggrad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E19FF22" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="22AB1218" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Undersöks i tre plan; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>längssnitt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>, tvärsnitt och</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="465DC97E" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="17E1ED20" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>coronarsnitt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> inklusive hudytan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="26395A77" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="7863BA6D" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0274E7" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="6AC136AC" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="024B84FC" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="115B58A0" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="252602A2" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="46F20491" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01505370" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="24F3F2AB" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Thorax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="019DAFC1" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="3DB14265" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Form utan anmärkning. Lungorna </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ska</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> ha en jämn och</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="196C3E35" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="544CDFFA" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">låg </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ekogenicitet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>. Runt lungorna finns normalt ingen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="689B33FB" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="24395802" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ätska. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="274A5B22" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="65DB6612" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3FC5F0" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="4DA5FF39" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F994DCC" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="743D11A9" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="0133B70F" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="682DD017" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A9700E3" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="2CE7AD1D" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hjärta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0A06FE" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="4EE8EC94" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Fyrkammarbild obligat. Om detta inte kan ses görs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21BB01C9" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="58C8C8B3" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>second opinion vid samma tillfälle eller bokas ny tid</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E4048C0" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="29C85A30" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>inom två</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">veckor. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2333A13A" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="0638B124" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Se vidare så långt som möjligt:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EBCFFBF" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="47F0736A" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Hjärtat med hjärtspetsen åt vänster, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ska</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> fylla upp cirk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>a 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">/3 av thorax. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03ABF56B" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="6E889254" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Två </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>likstora</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -1103,222 +1109,222 @@
               </w:rPr>
               <w:t>foramen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ovaleflappen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> i vänster</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76F2B1BB" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="0862A524" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">örmak. Två </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>likstora</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> kammare som kontraheras lika,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5799450C" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="4B661D09" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">höger kammares </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>apex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> har moderatorband.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DFACFC7" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="2774BCA3" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ammarseptum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> ska vara helt och kunna följas till</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A01C6C9" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="44756EF0" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">aortaövergången. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="47B0C7FF" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="10667F46" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38026A1B" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="4094F991" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FAD555E" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="2E370924" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="70A86035" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="3172FA9F" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F55B19" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="472D6810" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>In- och utflöden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56B4C9A3" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="33FDFA2A" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mitralisklaffen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> till vänster och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1365,1423 +1371,1416 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> mot höger och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>pulmonalisartären</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> går från höger kammare och bakåt/vänster mot kotorna. I de fall avgång av de stora kärlen inte kan ses normalt, alltså att transposition av de stora kärlen inte kan uteslutas, får patienten ny tid för hjärtundersökning med ultraljud i graviditetsvecka 24. Läkartid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="539ECE4A" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="0F15509F" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="067FC3F9" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="230565AD" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8DDE87" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="211A755E" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="4D4F6A50" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="4D9DC0F2" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5CC06E" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="3FC2A373" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Diafragma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="174F03BF" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="29055BC1" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ekofattig linje mellan thorax och buk.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="145FD636" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="2D255E3B" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AAE542E" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="37FFE8D8" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE04FBE" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="6F9473A4" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="4031BFF5" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="1FA914BA" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA99335" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="0D9CB675" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Buk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73813DEE" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="501062BF" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">AD-mätning. Hel bukvägg </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ska</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> ses. Magsäck </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ska</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> ses på vänster sida. Visualisera navelsträngsroten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="0E3AC899" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="5E442FC9" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9DF471" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="348CE728" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79B7761A" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="1C8CBD3B" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="57F1D51E" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="75B60C25" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="002E4085" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="78EA2A6D" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Urinvägar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="096DE4DE" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="4A6A93D4" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Njurarna är bilateralt ekofattiga strukturer vid ryggraden. Njurbäcken &lt;7 mm medför obetydlig risk för hydronefros. Urinblåsan ska ses i andra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>trimestern</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> nedom navelplanet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="668A5A73" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="03DF81A8" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7389B827" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="63FCE95D" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="056AA00A" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="789193C9" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="7B196F04" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="6AC01A20" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64BCDE2B" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="307DB26B" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Extremiteter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA40325" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="61328909" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Övre och nedre extremiteter undersöks. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Femur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> mäts. S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> hand- och fotställning. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="2E5C54FD" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="0E2D3035" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19C4DEB9" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="66B72121" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30A112D5" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="1A7ED139" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="44FAA74F" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="0F81C91B" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27353F0F" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="769F1314" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Navelsträng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40C0F16D" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="4FABDE73" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Normalt ses tre kärl i navelsträngen – kan vara svårt före vecka 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="008A109D" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="5B2BBA2F" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF14AD4" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="010CD6CC" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69D08BA4" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="6498F63F" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0125" w14:paraId="32BECF17" w14:textId="77777777" w:rsidTr="003B2C71">
+      <w:tr w:rsidR="008C3DE8" w14:paraId="6BB11FBF" w14:textId="77777777" w:rsidTr="00C20420">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BABF814" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="003D252F" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="37928693" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003D252F" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D252F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Genitalia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F58F514" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B2C71">
+          <w:p w14:paraId="0B4185A7" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="00C20420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Kan ses från andra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>trimestern</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>. Har betydelse vid duplex och vissa avvikelser. (Ingår inte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> i RUL</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA33E9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D1B827D" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="051BD88D" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:lastRenderedPageBreak/>
         <w:t>Handläggning vid avvikelser</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> foster</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0369ED26" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00730174" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="184F5DEF" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00730174" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730174">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Avvikelse rörande antal foster</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BB8853" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="37D362F4" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Barnmorska daterar enligt största foster. Det beskrivs om skiljevägg finns, om den är tunn eller tjock och utseende av skiljevägg mot placenta (så kallat lambdatecken). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6269907F" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="43880F45" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Barnmorska sätter upp för läkarkontroll. Se PM </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tvillingar</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D948C2" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="004B53D2" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="55BEA1BB" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="004B53D2" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B53D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Avvikelse i tid</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C8EE2D" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="001342D9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="0D4F70B5" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="001342D9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001342D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid datering som ger BPU &gt;2 veckors differens mot BPSM ges patienten en ny tid om 2 veckor för uppföljning (om ingen rimlig förklaring föreligger). </w:t>
       </w:r>
       <w:r w:rsidRPr="001342D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Vid stationär, förväntad tillväxt följs sedan BPU. Vid samtidig avvikelse i utseendet; patienten får läkartid för anatomibedömning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F661AED" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="001342D9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="3BA38734" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="001342D9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001342D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001342D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>femurlängd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001342D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> som motsvarar &lt;2 veckor än BPD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>; be om läkarbedömning alternativt ge ny tid inom några dagar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B23C31F" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="001342D9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="0B869941" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="001342D9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001342D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om patienten flyttar till vårt upptagningsområde och har gjort ett ultraljud tidigare i graviditeten för datering och om detta ser vederhäftigt ut (enligt gängse internationell standard) så är det rimligt att acceptera denna som grund för beräkning av BPU. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260171FA" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="001342D9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="45B21167" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="001342D9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001342D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid sen datering: Om patienten inte har gjort något</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> TUL eller RUL </w:t>
       </w:r>
       <w:r w:rsidRPr="001342D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">erbjuds hen ett ultraljud. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207E4516" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="5B527E7F" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2072" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4882">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Mät BPD, AD och FL. Om det är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F4882">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>samsvar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F4882">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> mellan dessa, proportionerliga mått använd BPD för beräkning av BPU. Om AD är mindre än motsvarande BPD och/eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F4882">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>oligohydramnion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F4882">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> föreligger; patienten kan få nytt ultraljud efter två veckor. (IUGR kan föreligga.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272D187D" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00730174" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="06CBC56D" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00730174" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730174">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Avvikelse i utseende</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08112F6E" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00B308AD" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="5261A0AB" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00B308AD" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B308AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid större och tydliga missbildningar meddelar barnmorskan att avvikelse finns och kontaktar läkare</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0C53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. I första hand förlossningsbakjour (FBJ) alternativt den läkare som har mottagning på SMVC. Denne överväger, och organiserar kompletterande ultraljudsundersökning. Det görs så snart det är praktiskt möjligt, i regel samma arbetsdag, men i de fall detta inte är möjligt, nästkommande arbetsdag</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B308AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Läkare bedömer avvikelse och beskriver så långt som möjligt och tar sedan ställning till fortsatt åtgärd. Det kan till exempel vara att boka second opinion ultraljud, internt eller på SMVC KKÖ (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ultraljuds</w:t>
       </w:r>
       <w:r w:rsidRPr="00B308AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">jour 031-343 82 20). Det kan även vara i att bistå patienten med avbrytande. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16555565" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="065D9133" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2072" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Avbrytande innan graviditetsvecka 18; fyll i ordination i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och ring Abortmottagningen, 524 23. Avbrytande efter graviditetsvecka 18; fyll i medicinskt underlag som skrivs ut från </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>länk på kvinnoklinikens hemsida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B9D3A3" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="4E97F32B" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1760" w:right="-2" w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ring kuratorsexpeditionen, 553 80.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF90D27" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
-[...23 lines deleted...]
-    <w:p w14:paraId="3C9F747E" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00E3295E" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="3658A7D1" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00E3295E" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3295E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid mindre eller osäker avvikelse kan barnmorska </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0C53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kontakta FBJ alternativt läkare på SMVC, som helst gör anatomibedömning vid samma vårdtillfälle. Annars bokas ny tid till läkare för denna</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3295E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> undersökning. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E3295E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Vid fosterhjärtundersökning som visar normal 4K bild men där avgående kärl är svårbedömda; boka ny tid för hjärtbedömning vid graviditetsvecka 25 – 26. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C44D605" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00E3295E" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="022AC5AF" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00E3295E" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3295E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Förslag vid några särskilda avvikelser. Så kallade markörer eller soft markers har olika betydelse och är av olika dignitet med hänsyn till risk för kromosomfel framför allt. Generellt relativt svagt prediktivt värde. Undersök om flera sådana markörer kan påvisas. Vid enbart en markör, och om denna inte är uttalad och ingen annan avvikelse påvisas, kan detta lämnas utan åtgärd. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D36C44" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00E3295E" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="3DEE8C5D" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00E3295E" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E3295E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plexus </w:t>
+        <w:t>Plexus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E3295E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E3295E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>choroideuscystor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E3295E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Se efter andra avvikelser till exempel kort lårben, hyperekogent fo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3295E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">us i hjärtat, hand- och fotställning med mera. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54ED1623" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="038B91B3" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plexus </w:t>
+        <w:t>Plexus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA33E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>choroideuscystor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> hos patienter yngre än 35 år lämnas utan avseende förutsatt att fosteranatomin bedöms vara normal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267727B7" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00A75E15" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="1C613634" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00A75E15" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Hyperekogent fo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>us i hjärtat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443B59A4" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="586928E1" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedöm hjärtanatomi och övrig anatomi. Vid normal sådan och inga andra avvikelser – ingen åtgärd. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EAD154" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00B42032" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="55521E39" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00B42032" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42032">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Hyperekogen tarm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526D5ACE" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="4A5E4C6B" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1760" w:right="-2" w:firstLine="672"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Svårtolkad. Ingen åtgärd utan övriga avvikande fynd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48418221" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00B42032" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="1EA68B4D" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00B42032" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42032">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Nackveck mer än 6 mm indicerar ökad uppmärksamhet med hänsyn till andra markörer. Vid så stort nacködem ökad risk för kromosomavvikelser. Läkarbedömning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1429F80B" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00B42032" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="763AC80F" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00B42032" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B42032">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dilaterade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B42032">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> njurbäcken avseende hydronefrosutveckling. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291D7F7C" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA33E9" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="4819E567" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Förslag: Behåll nuvarande regim – second opinion vid AP-mått &gt;7 mm. Återbesök i vecka 32 - 34 och om AP-diameter då är</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;10 mm ska barnläkare aviseras för postnatal utredning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB08871" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="2482874C" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D8">
         <w:t>Handläggning vid avvikelser placenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6F536E" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="007C23F0" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="3E8D3125" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="007C23F0" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Placenta bedöms främst med hänsyn till lokalisation men se även om utseendet avviker tydligt (till exempel tumör, kärlnystan eller liknande). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE090E2" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00FD7BD3" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="49A33DAB" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00FD7BD3" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD7BD3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Om placenta har normal lokalisation, ingen ytterligare åtgärd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2522F390" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="1681B22C" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om placenta ligger över och täcker inre modermunnen, bokas tid för nytt ultraljud till barnmorska i graviditetsvecka 28. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E69D66" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00F37249" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="089D0ECA" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00F37249" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Om normalt placentaläge, behövs ingen ytterligare åtgärd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523133D6" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00F37249" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="0C4D15D5" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00F37249" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Om placenta fortfarande täcker inre modermunnen bokas tid till läkare om 2 – 4 veckor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449E7428" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00F37249" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="044B3392" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00F37249" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om placenta täcker </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F37249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>uteri</w:t>
       </w:r>
@@ -2811,142 +2810,294 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectioförlöst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F37249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> patient, så bokas tid </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">direkt </w:t>
       </w:r>
       <w:r w:rsidRPr="00F37249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>till läkare för ultraljud i graviditetsvecka 28 – 30.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDAED17" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="54061B70" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handläggning vid avvikelser navelsträng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095788C2" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUA – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00892606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Single</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00892606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00892606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>umbilical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00892606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cord, det vill säga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 artär i navelsträng förutom 1 ven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E26319F" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se efter andra avvikelser. Om annan avvikelse ses; kartlägg, sök alternativa diagnoser, överväg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>amniocentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1A4A94FA" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid isolerad SUA utan andra avvikande fynd; boka tid för viktskattning i graviditetsvecka 32 och 36. God prognos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A420A2C" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Navelsträngsknutar; ses sällan och är sällan problem. Vid ovanligt stora eller ovanligt tydliga; överväg viktskattning och bedömning i graviditetsvecka 36. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128CFB2D" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00892606" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Navelsträngstumor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; ses sällan. Bedöm hur mycket det påverkar. Individuell handläggning exempelvis viktskattning + bedömning i graviditetsvecka 32 och 36. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458CA1DF" w14:textId="08EA15C0" w:rsidR="008C3DE8" w:rsidRPr="00DA33E9" w:rsidRDefault="003913DF" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA33E9">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008C3DE8" w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Se vid behov </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00DA33E9">
+        <w:r w:rsidR="008C3DE8" w:rsidRPr="00DA33E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Checklista RUL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69CD6800" w14:textId="52C11BC7" w:rsidR="00082757" w:rsidRPr="003B0125" w:rsidRDefault="003B0125" w:rsidP="003B0125">
+    <w:p w14:paraId="3F2ACE84" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="003B0125" w:rsidRDefault="008C3DE8" w:rsidP="008C3DE8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Se i övrigt dokument; </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00DA33E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Placentabedömning med ultraljud</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:sectPr w:rsidR="00082757" w:rsidRPr="003B0125" w:rsidSect="004034DE">
+    <w:p w14:paraId="69CD6800" w14:textId="2307D175" w:rsidR="00082757" w:rsidRPr="00813B9C" w:rsidRDefault="00082757" w:rsidP="00813B9C"/>
+    <w:sectPr w:rsidR="00082757" w:rsidRPr="00813B9C" w:rsidSect="004034DE">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="993" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61C88778" w14:textId="77777777" w:rsidR="00533160" w:rsidRDefault="00533160">
+    <w:p w14:paraId="1913D92D" w14:textId="77777777" w:rsidR="00363052" w:rsidRDefault="00363052">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1445516A" w14:textId="77777777" w:rsidR="00533160" w:rsidRDefault="00533160">
+    <w:p w14:paraId="163DE6B0" w14:textId="77777777" w:rsidR="00363052" w:rsidRDefault="00363052">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="380099D3" w14:textId="77777777" w:rsidR="00533160" w:rsidRDefault="00533160">
+    <w:p w14:paraId="0BC57BDF" w14:textId="77777777" w:rsidR="00363052" w:rsidRDefault="00363052">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2996,123 +3147,122 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B3574BA" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="00C43BDD">
+  <w:p w14:paraId="25FBAF04" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7CCBE5A6" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="00C43BDD">
+  <w:p w14:paraId="4375F0A3" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="204918197"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="74F7493B" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00EC0A68" w:rsidRDefault="003B0125" w:rsidP="00EC0A68">
+      <w:p w14:paraId="1B9C525D" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00EC0A68" w:rsidRDefault="008C3DE8" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -3126,62 +3276,62 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="651FA2C3" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="00FB2F0F">
+  <w:p w14:paraId="3E00A8EF" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="337947D9" wp14:editId="4EC61045">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="395412BB" wp14:editId="695F5C49">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="828298220" name="Bildobjekt 828298220">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -3394,318 +3544,318 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BD313E6" w14:textId="77777777" w:rsidR="00533160" w:rsidRDefault="00533160"/>
+    <w:p w14:paraId="651EB5B4" w14:textId="77777777" w:rsidR="00363052" w:rsidRDefault="00363052"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E0775F0" w14:textId="77777777" w:rsidR="00533160" w:rsidRDefault="00533160">
+    <w:p w14:paraId="00EC66F5" w14:textId="77777777" w:rsidR="00363052" w:rsidRDefault="00363052">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="280C2ABF" w14:textId="77777777" w:rsidR="00533160" w:rsidRDefault="00533160">
+    <w:p w14:paraId="2E70A492" w14:textId="77777777" w:rsidR="00363052" w:rsidRDefault="00363052">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19586FF9" w14:textId="77777777" w:rsidR="003B0125" w:rsidRPr="00DA65C4" w:rsidRDefault="003B0125" w:rsidP="00DA65C4">
+  <w:p w14:paraId="25844721" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRPr="00DA65C4" w:rsidRDefault="008C3DE8" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BA1C64C" wp14:editId="684137F6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34C79605" wp14:editId="67D319E7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1069264175" name="Textruta 1069264175"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="78820C09" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="68416402" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5BA1C64C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="34C79605" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1069264175" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251663363;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1069264175" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251663363;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="78820C09" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="68416402" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D28951B" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125" w:rsidP="00413A60">
+  <w:p w14:paraId="2B847D4A" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="290CB6DA" wp14:editId="67CFA4E8">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="289595D3" wp14:editId="0DA19081">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="31820585" name="Textruta 31820585"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="26CA65F6" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125">
+                        <w:p w14:paraId="2FA69A90" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="290CB6DA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="289595D3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 31820585" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251662339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 31820585" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251662339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="26CA65F6" w14:textId="77777777" w:rsidR="003B0125" w:rsidRDefault="003B0125">
+                  <w:p w14:paraId="2FA69A90" w14:textId="77777777" w:rsidR="008C3DE8" w:rsidRDefault="008C3DE8">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23F63EB6" wp14:editId="38D08B35">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A3157F8" wp14:editId="220873ED">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1390729719" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -3834,51 +3984,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -3957,51 +4107,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -5592,50 +5742,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB676F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFCEE7F8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5704,51 +5967,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5845,51 +6108,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="488734DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58C01EF2"/>
     <w:lvl w:ilvl="0" w:tplc="08CE32E8">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="33CC5FBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5961,51 +6224,51 @@
     <w:lvl w:ilvl="7" w:tplc="4E3E131E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B31A8910" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49434C72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBB0DAD0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6047,51 +6310,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E5132B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAAC2A2C"/>
     <w:lvl w:ilvl="0" w:tplc="060E85C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5088DD9E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6FCA101E" w:tentative="1">
@@ -6136,51 +6399,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="21367A16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2C2880F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F664A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D01EB94A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6222,51 +6485,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7832" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6335,51 +6598,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6449,51 +6712,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6562,51 +6825,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61D903E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B2231EE"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6648,51 +6911,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69482DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDDC8DA4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6761,51 +7024,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69D4454D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5048726"/>
     <w:lvl w:ilvl="0" w:tplc="A21815EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="481836F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6880,51 +7143,51 @@
     <w:lvl w:ilvl="7" w:tplc="F2BEF918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="96524176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -6993,51 +7256,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="741D47FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="947CCA04"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BB29C82">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -7082,51 +7345,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75546F90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE6AC9C2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7168,51 +7431,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8192" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B6D5700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E354CFCC"/>
     <w:lvl w:ilvl="0" w:tplc="947608F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="23D8909E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7284,51 +7547,51 @@
     <w:lvl w:ilvl="7" w:tplc="C166F1A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F5126CBE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B972985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="295E6D78"/>
     <w:lvl w:ilvl="0" w:tplc="7FC41786">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E9283CB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BA54B38C">
@@ -7373,51 +7636,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6B62FDF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C6DC67FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7486,51 +7749,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7600,153 +7863,156 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1659992743">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="535854668">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1956790536">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="846023103">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="110101270">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="873158759">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="517932438">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="872494406">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="76833734">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="960377390">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1478496212">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1302686746">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1760835167">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="363872503">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1942300838">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="157426435">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="661545905">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="300549034">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="36897284">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="132066757">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="221871083">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1250238317">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="90275664">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="550264839">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="481971589">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="207186095">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="866337144">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1885869960">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1876000167">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1196624757">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1258367070">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="344022263">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1083138533">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1010529066">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="343173784">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1536960902">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
@@ -7838,84 +8104,87 @@
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="002430F7"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00267520"/>
     <w:rsid w:val="00277B64"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00283E6D"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00292611"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B354E"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C416D"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E08D8"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F10D0"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="003313D4"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00363052"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="003913DF"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B0125"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D1F85"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D24D5"/>
     <w:rsid w:val="003D252F"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="004034DE"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="0045207E"/>
@@ -8014,72 +8283,74 @@
     <w:rsid w:val="00730174"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00773E8B"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A5D11"/>
     <w:rsid w:val="007C198B"/>
     <w:rsid w:val="007C23F0"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="008052A1"/>
+    <w:rsid w:val="00813B9C"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00834308"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="008654C8"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="008878A6"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00896DBE"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B35A3"/>
     <w:rsid w:val="008B3BD7"/>
+    <w:rsid w:val="008C3DE8"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D2AB4"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00910B3B"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00936236"/>
     <w:rsid w:val="00941EB8"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950DDB"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
@@ -11151,72 +11422,72 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7117</Characters>
+  <Pages>5</Pages>
+  <Words>1304</Words>
+  <Characters>7554</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>222</Lines>
+  <Paragraphs>115</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RUL - rutinultraljud</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8227</CharactersWithSpaces>
+  <CharactersWithSpaces>8743</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>RUL - rutinultraljud</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>84</revision>
+  <revision>87</revision>
   <lastPrinted>2023-01-26T10:28:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>