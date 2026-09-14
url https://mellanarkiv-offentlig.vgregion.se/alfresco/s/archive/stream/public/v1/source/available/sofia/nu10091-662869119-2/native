--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -11,83 +11,83 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3F820A4A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="00BE4618" w:rsidSect="00BE4618">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:id="1" w:name="_Toc175659049"/>
     <w:p w14:paraId="7AD18A54" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="007B1BCA" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc175659049"/>
       <w:r w:rsidRPr="007B1BCA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C8A0B41" wp14:editId="46DE9029">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="222885"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -2500,555 +2500,520 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc175659050"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57302EE5" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00915C58">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Revidering i </w:t>
       </w:r>
       <w:r w:rsidRPr="00E350D3">
         <w:t>denna</w:t>
       </w:r>
       <w:r w:rsidRPr="00915C58">
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="6E83E3E0" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-[...63 lines deleted...]
-        <w:t>Nya länkar</w:t>
+    <w:p w14:paraId="63EEDC00" w14:textId="4E47260D" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="008A7DB9" w:rsidP="00BE4618">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Inga ändringar i denna version.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7AC876" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00894DD7" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc175659051"/>
       <w:r w:rsidRPr="00894DD7">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="4A693640" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="4A693640" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekommendationerna bygger på </w:t>
       </w:r>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Stockholms Läns Landstings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415317DB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="415317DB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">regionala vårdprogram: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="00392AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Bröstkomplikationer i samband med amning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> tillsammans med övriga dokument samt beprövad klinisk erfarenhet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC707E6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="2BC707E6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De viktigaste åtgärderna för att förebygga bröstkomplikationer är </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D86C625" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="0D86C625" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Rätt amningsteknik för att förebygga såriga bröstvårtor och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mastit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066C26C7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="066C26C7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">God hygien för att förebygga bakteriell infektion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E184FA5" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00915C58" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc175659052"/>
       <w:r w:rsidRPr="00915C58">
         <w:t>Handläggning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="05B4655B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="05B4655B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienter med bröstkomplikationer som söker dagtid (alla dagar) hänvisas direkt till BB-/Amningsmottagning på Mottagning för gravida och nyförlösta (MGN). På övriga tider hänvisas patienten akut till BB-enheten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A103A3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="74A103A3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Meddela alltid BB-/Amningsmottagningen om patienter som har kommit på jourtid. Patienten får i första hand hjälp av barnmorskor som gör en bedömning och ger råd om egenvård och amningshjälp. Vid misstanke om infektion anordnas en konsult hos förlossningsläkaren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60156B2A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="60156B2A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Inskrivning på grund av bröstkomplikationer sker i första hand på gynekologisk avdelning 35. Journal skrivs då i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> med notering i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Obstetrix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Alternativt inläggning på BB avdelning 37.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30BD1A47" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00915C58" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc175659053"/>
       <w:r w:rsidRPr="00915C58">
         <w:t>Klinik</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="61A5DE79" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="61A5DE79" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bröstkomplikationer</w:t>
       </w:r>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> delas in i olika kliniska tillstånd även om gränsen mellan dessa ibland är svår att dra och tillstånden kan övergå i varandra. Spända bröst som är ett normalt fysiologiskt tillstånd beskrivs här för att det inte ska blandas ihop med de patologiska tillstånden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3354A924" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="004059FA" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="Rubrik"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc175659054"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc175659054"/>
+      <w:bookmarkStart w:id="8" w:name="Rubrik"/>
       <w:r w:rsidRPr="004059FA">
-        <w:lastRenderedPageBreak/>
         <w:t>Såriga bröstvårtor</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="51E9941B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bakomliggande orsak till såriga bröstvårtor är ofta felaktig amningsteknik som ger ett litet tag vid bröstet och mekanisk nötning av bröstvårtan. Annan bidragande orsak som kort tungband bör alltid åtgärdas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E3BB56" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="08E3BB56" w14:textId="1A8B98C4" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Egenvård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23967875" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="23967875" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Målet är att förhindra avdunstning i sårytan och bildning av en sårskorpa. Utifrån detta används produkter för att främja fuktig sårläkning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E97EC68" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="5E97EC68" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Länk:</w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00392AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00392AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>VGR Föräldrainformation Egenvård såriga bröstvårtor</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05552BB3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="05552BB3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Behandling svårläkt sår</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7A244E" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="2F7A244E" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sår som inte läker trots justeringar av amningsposition för optimalt tag vid bröstet kan bero på en infektion med bakterier eller svamp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCF999A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="7BCF999A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Risk finns för utveckling av bröstinflammation eller infektion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66449DE8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="66449DE8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Microcid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> salva påstryks x 3 i 3 - 5 dagar. Kan varvas med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Purelansalva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller annan produkt för fuktig sårläkning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716ABBF3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="716ABBF3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternativ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Mepitel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kompress</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B93DFC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="26B93DFC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Medicinsk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -3060,242 +3025,243 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="Behandlingsdelen" w:history="1">
         <w:r w:rsidRPr="00392AE6">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>läkemedelsbehandlingsdelen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B8BA4D2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00A51596" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc175659055"/>
       <w:r w:rsidRPr="00A51596">
         <w:t>Mjölkstas (spända bröst)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="273ECF94" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Spända bröst i samband med att mjölkproduktionen etablerar sig (på cirka 3 - 4 dygnet efter förlossningen) är ett normalt fysiologiskt tillstånd. Det innebär en ökning i vävnadsvätska, lymfvätska och blodvolym i bröstet. Om barnet har fri tillgång till bröstet och suger med ordentligt tag brukar bröstspänningen lägga sig inom ett par dagar. Mammorna kan behöva extra stöd och råd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAE1897" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="2FAE1897" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Behandling sker med egenvård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F218B2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="44F218B2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00392AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>VGR Föräldrainformation Spända bröst</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16AA3537" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00953478" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc175659056"/>
       <w:r w:rsidRPr="00953478">
         <w:t xml:space="preserve">Bröstinflammation = inflammatorisk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00953478">
         <w:t>mastit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1AC83C93" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="1AC83C93" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I det friska bröstet finns en rad olika mikroorganismer och bakterier i balans. Dessa utgör ”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mjölkmikrobiomet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">”. En obalans i det friska </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mikrobiomet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tillsammans med tömningsproblematik kan leda till förträngning av mjölkgångarna, utvidgning av mjölkalveolerna och mjölkstas. Mjölken pressas ut i bröstvävnaden och orsakar en </w:t>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> tillsammans med tömningsproblematik kan leda till förträngning av mjölkgångarna, utvidgning av mjölkalveolerna och mjölkstas. Mjölken pressas ut i bröstvävnaden och orsakar en inflammatorisk reaktion utan förekomst av bakteriell infektion. Orsaken är således otillräckligt mjölkflöde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC892B8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Symtom </w:t>
       </w:r>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(&lt;2 - 3 dagar brukar anges som hållpunkt).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB162FA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="3FB162FA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Avgränsat område med lokal värmeökning, rodnad, förhårdnad, ömhet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132EEB43" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="132EEB43" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00392AE6" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Frossa, feber, huvudvärk, nedsatt allmäntillstånd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A042609" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00DE2CA4" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0" w:firstLine="992"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc175659057"/>
       <w:r w:rsidRPr="00DE2CA4">
         <w:t xml:space="preserve">Bröstinfektion = infekterad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DE2CA4">
         <w:t>mastit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DE2CA4">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C33DFB0" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="5C33DFB0" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kan uppstå till följd av en förvärring av bröstinflammationen. Obalansen i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mjölkmikrobiomet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och överväxt av skadliga bakterier (vanligtvis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3305,360 +3271,371 @@
         </w:rPr>
         <w:t>Staphylococcus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>aureus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">) tycks vara den primära orsaken till bröstinfektion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D195A86" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="4D195A86" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Symtom </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>är som vid bröstinflammation, dock kvarstående eller tilltagande (&gt;2 - 3 dagar brukar anges som hållpunkt).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B29C9F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="60B29C9F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Egenvård Bröstinflammation/infektion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2F66B7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="3F2F66B7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Länk: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00C66B66">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>VGR Föräldrainformation Egenvård mjölkstockning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188443FD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="188443FD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Medicinskbehandling: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">nligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="Behandlingsdelen" w:history="1">
         <w:r w:rsidRPr="00C66B66">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>läkemedelsbehandlingsdelen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2530FBA8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="2530FBA8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uppföljning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63331F17" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="63331F17" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bestäms utifrån kliniskbedömning och i samråd med patienten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3CA500" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="3B3CA500" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kvinnor med recidiverande bröstinfektion ska remitteras till Bröstmottagningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2092BD34" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc175659058"/>
       <w:r w:rsidRPr="00A56DA0">
         <w:t>Diagnos bröstinflammation kontra bröstinfektion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00A80863">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38714351" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="38714351" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00A30EBE">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Diagnosen baseras på </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>klinisk bedömning</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> vad gäller gränsdragning mellan bröstinflammation och bröstinfektion. Utebliven förbättring trots påbörjad egenvård, långdraget/svårt förlopp eller återkommande symtom talar för infektion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C304294" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6C304294" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Infektionsprover </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>CRP och LPK</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tas inte</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> rutinmässigt. Detta för att provsvaren inte är av kliniskt värde för differentialdiagnostik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127724E6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="127724E6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Odling </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">från bröstmjölk och/eller sår </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tas inte</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> rutinmässigt. Detta för att både falskt positiva och falskt negativa svar förekommer. Positiv odling kräver inte alltid antibiotikabehandling där egenvård har gett bra effekt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCF4C37" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="7FCF4C37" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Odling tas</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> vid insättning av behandling eller vid komplicerat förlopp för att säkerställa rätt val av antibiotika (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>se ruta 1:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Odlingsteknik). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EABD0D1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:r w:rsidRPr="00C66B66">
@@ -3924,64 +3901,66 @@
         </w:rPr>
         <w:t xml:space="preserve"> använd 2 odlingsrör, 2 remiss</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C7884D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00685A50" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46C4A67F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00BE4618"/>
     <w:p w14:paraId="01343CA5" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00F740B2" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc175659059"/>
       <w:r w:rsidRPr="00F740B2">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Blandinfektion = </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F740B2">
         <w:t>erysipelas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F740B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0725A3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="4C0725A3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00487DA0">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Blandinfektioner med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Staphylococcus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3991,52 +3970,53 @@
         </w:rPr>
         <w:t>aureus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och Streptokocker (grupp A, B, C eller G) föranleder oftast </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Erysipelas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">; en akut infektion i huden och bindvävnaden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493BB1B0" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="493BB1B0" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00487DA0">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Symtom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
@@ -4053,1847 +4033,1907 @@
         </w:rPr>
         <w:t>Staphylococcus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>aureus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121C7938" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="121C7938" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Snabbuppseglande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6963095F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6963095F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Skärpt avgränsad ytlig infektion med intensiv/ ilsken rodnad som sprider sig successivt över bröstet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176B6BEA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="176B6BEA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Generellt förstorat och ödematöst bröst (lokala förhårdnader palperas inte)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F17A0CA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="0F17A0CA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraftig värmeökning och smärta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18802261" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="18802261" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Frossa, feber, huvudvärk, nedsatt allmäntillstånd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B3912C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="06B3912C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ödemet kan orsaka mjölkstas vilket försvårar brösttömning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D505B9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="31D505B9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00487DA0">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Diagnos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544961A6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="544961A6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Diagnosen baseras på klinisk bedömning - generellt förstorat och ödematöst bröst är det starkaste tecknet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E33F62C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="1E33F62C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Erysipelas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> skiljer sig något från ”vanlig” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mastit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> i att de kliniska symtomen är annorlunda och förloppet är oftast svårare och mer långdraget. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A77B9CB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="4A77B9CB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Odling från bröstmjölk och/eller sår tas vid misstanke om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>erysipelas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Positiv odling på blandinfektion underlättar diagnosen, men det är viktigt att utgå från klinisksymtomen i första hand. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1F8958" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6E1F8958" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Infektionsprover CRP och LPK tas inte rutinmässigt. Detta för att provsvaren inte är av kliniskt värde för differentialdiagnostik.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE4E4B0" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="4AE4E4B0" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00487DA0">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Egenvård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A26072F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="4A26072F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Använd enbart kalla omslag (viktig att undvika värmeomslag eftersom detta förvärrar ödemet)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEE6859" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="2FEE6859" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Om pumpning eller amning är för smärtsamt och inte ger effekt, låt bröstet vara i det akuta skedet. Handmjölka om möjligt lite och ofta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6825E2BD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6825E2BD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Smärtlindring: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och Ibuprofen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107866A6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="107866A6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00487DA0">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Medicinsk behandling: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">viktigt med snabb insättning av kombinerad behandling enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="Behandlingsdelen">
         <w:r w:rsidRPr="00C66B66">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>läkemedelsbehandlingsdelen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760696B0" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="760696B0" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Efter insatt behandling kan rodnaden fortsätta breda ut sig ytterligare några dygn för att mycket långsamt blekna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CFDA77" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="75CFDA77" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00487DA0">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uppföljning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FD033D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="41FD033D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bestäms utifrån klinisk bedömning och i samråd med patienten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22720651" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="22720651" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kvinnor med recidiverande bröstinfektion ska remitteras till Bröstcentrum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B690C06" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc175659060"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00612298">
+        <w:lastRenderedPageBreak/>
         <w:t>Galaktocele</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="57FEF74D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="57FEF74D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00CE0167">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ett cyst-liknade hålrum orsakad av en förträngning av mjölkgångarna och flödeshinder. I motsats till bröstabscess fylls inte en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>galaktocele</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> på, vilket gör att de är svåra att dränera. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B623CDB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="6B623CDB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00CE0167">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Symtom och diagnos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C58F60" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="32C58F60" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>id palpation – måttlig till fast resistens/vid ultraljud kan vara mellan 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2 cm uppemot 10 cm i storlek - storlek kan fluktuera under dagen, med en tillfällig minskning efter amning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601A2C6A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="601A2C6A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pplevs som obekväma men ej smärtsamma såsom vid abscess</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6726D6D7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6726D6D7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">vsaknad av systemiska symtom på </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580CEB5E" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="580CEB5E" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>röstinflammation/infektion samt bröstet ej rodnat (förutom om det blir infekterat)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AE5942" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="02AE5942" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00C66B66" w:rsidRDefault="00BE4618" w:rsidP="00CE0167">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Upprepade punktion kan föranleda att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>galaktocelen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> blir infekterad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A2DFDD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="75A2DFDD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00CE0167">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
       <w:r w:rsidRPr="00C66B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Remittera alltid till bröstmottagningen för ställningstagande till dränering och insättning antibiotika. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0473058C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="006B431E" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc175659061"/>
       <w:r w:rsidRPr="006B431E">
         <w:t>Bröstböld = bröstabscess</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="4BA87166" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="4BA87166" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00CE0167">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Symtom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18132FF9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="18132FF9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="15"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Föregås alltid av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mastit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> som inte läkt ut. Det ömmande området kan vara mindre smärtsamt än den tidigare </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mastiten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Feber kan vara lägre, svängande eller ibland ingen alls. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332415BC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="332415BC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00CE0167">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Diagnos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A62A292" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="0A62A292" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="15"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klinik: I typiska fall fluktuation, ibland hudnekros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05036348" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="05036348" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="15"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ultraljud: Abdominal givare med handske på. Bedömning avseende storlek och djup. Abscess saknar flöde till skillnad från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mastit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E046305" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Behandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3957BAEA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="3957BAEA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">I de flesta fall kan abscess dräneras polikliniskt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75AA85D6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="75AA85D6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om patienten kommer akut på jourtid men efter bedömning förväntas kunna klara sig natten hemma med smärtlindring, meddelas BB/amningsmottagningen som tar kontakt och anordnar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>polbesök</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> nästföljande dag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DD52FD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="29DD52FD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid behov av dränering av abscessen på jourtid finns utrustning i expeditionen på BB/-amningsmottagningen (på MGN).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC56B49" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="2AC56B49" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antibiotika</w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kan undvikas om abscessen dräneras fullständigt och om patienten är opåverkad i övrigt. Vid feber, allmänpåverkan eller tecken på infektion i övriga delen av bröstet behövs behandling enligt </w:t>
+        <w:t xml:space="preserve"> kan undvikas om abscessen dräneras fullständigt och om patienten är opåverkad i övrigt. Vid feber, allmänpåverkan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">eller tecken på infektion i övriga delen av bröstet behövs behandling enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="Behandlingsdelen" w:history="1">
         <w:r w:rsidRPr="00182B67">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>läkemedelsbehandlingsdelen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B18BE9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="72B18BE9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Smärtstillande vid behov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="Behandlingsdelen" w:history="1">
         <w:r w:rsidRPr="00182B67">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>läkemedelsbehandlingsdelen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="205152EC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="205152EC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dränage</w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">örs av förlossningsjouren eller annan läkare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE6E326" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="6AE6E326" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00611E90">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abscess &lt;3 cm:</w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> punkteras med rosa kanyl. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A52A95" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="36A52A95" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Lokalanestesi (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Carbocain</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 mg/ml med Adrenalin 5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mcg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795F60AE" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="795F60AE" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Punktering med rosa kanyl och därefter görs en liten </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hudincision</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> med skalpell.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0CE926" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="5B0CE926" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid ytlig abscess och tillräckligt stor ingång till hålrummet kan Suprasorb gel användas för att fylla upp sårytan och eventuellt förebygga behov av upprepade tömningar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19592D0D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="19592D0D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Åter om 2 - 3 dagar, eventuellt upprepad punktion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2201D3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6CACB4AC" w14:textId="5778C1FF" w:rsidR="00BE4618" w:rsidRPr="00611E90" w:rsidRDefault="00BE4618" w:rsidP="00835801">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Abscess &gt;3 cm:</w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> dränage med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Pigtail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">-kateter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389C0D17" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="389C0D17" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Lokalanestesi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AF06B1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="55AF06B1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Eventuellt provpunktering med rosa kanyl. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A09E40" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="36A09E40" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gör en liten </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hudincision</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> med skalpell – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pigtail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">-katetern ska sitta </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>tight.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE3D0F2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="4AE3D0F2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Stick med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pigtail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-kateter (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>French</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr 8), aspirera pus. </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abscessen odlas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D3A9A2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="20D3A9A2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid utbyte ”knorras” katetern genom att dra i tråden. Lås tråden genom att vira den runt katetern och dra plaststycket över tråden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731F7DE5" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="731F7DE5" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Töm kaviteten på pus, uppskatta mängden och spola med motsvarande mängd </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>NaCl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2DB66D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="1A2DB66D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Katetern fästs med förband. Bröstvårtan lämnas fri så att amningen inte försvåras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BC2D5E" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="66BC2D5E" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienten instrueras att själv </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">spola 3 gånger dagligen, </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">visas av barnmorska och patienten erhåller skriftlig information. Amningen kan fortsätta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C254AB6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="5C254AB6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">När mängden av spolvätska understiger 10 ml vid minst 3 spolningstillfällen kan kateterbehandlingen avslutas. Katetern klipps av och dras ut. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB0009C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="1DB0009C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00835801">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uppföljning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04142802" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="04142802" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefonkontakt nästföljande dag. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144F8535" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="144F8535" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Återbesök bokas utifrån behandlingsförlopp, ofta kan kateterbehandling avslutas efter 3 - 4 dagar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B609BC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="49B609BC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Efter borttagning av katetern ska resistensen minska successivt. Om den kvarstår efter 3 månader bör ny läkarkontakt tas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A05613" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00915C58" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc175659062"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Spontanperforerad abscess</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="0D12FC82" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="0D12FC82" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00835801">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid tidpunkten för spontanperforering kan såret vara relativt litet men blir oftast mer omfattande inom 1 - 3 dagar vilket föranleder bra tömning av abscesskaviteten. För denna anledning behövs oftast ingen ytterligare åtgärd.</w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I det fall det bedöms nödvändigt med ytterligare punktion eller dränage:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6DC665" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="2C6DC665" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">undvik att lägga katetern i perforeringen, </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>punktera i frisk hud</w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A60C8E4" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="0A60C8E4" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00835801">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Där ingång till abscessen tillåter kan Hydrosorb gel användas för att fylla upp abscessen och uppmuntra tömning och läkning inifrån</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E078F25" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="3E078F25" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00835801">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Såret rengörs med koksalt och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Mepilex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Border eller annan absorberande kompress appliceras över området.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430B60BF" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00915C58" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc175659063"/>
       <w:r w:rsidRPr="00915C58">
         <w:t>Eksem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="268B6537" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="268B6537" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Även grundsjukdomar som eksem kan orsaka att såren inte läker.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB6C30D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="4CB6C30D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Behandling</w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="Behandlingsdelen" w:history="1">
         <w:r w:rsidRPr="00182B67">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>läkemedelsbehandlingsdelen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A659BEC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00BC55C4" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc175659064"/>
       <w:r w:rsidRPr="00BC55C4">
         <w:t xml:space="preserve">Bröstsmärta = </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC55C4">
         <w:t>Mastodyni</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="471B6A2D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="471B6A2D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bröstsmärta uppstår oftast till följd av felaktig amningsteknik. Svår smärta som inte svarar på justering av amningsposition kan bero på infektion med bakterier och/eller svamp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C51818" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="01C51818" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Diagnos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0139F8BC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="0139F8BC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Diagnosen baseras på </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>klinisk bedömning</w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2807F7A0" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="2807F7A0" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Odling </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">från bröstmjölk kan tas men både falskt positiva och falskt negativa svar förekommer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B38FDB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00267D4D" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="54B38FDB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00267D4D" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00267D4D">
         <w:t>Bakteriell infektion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A2B059" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="07A2B059" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Den vanligaste bakterien är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Staphylococcus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -5903,480 +5943,499 @@
         </w:rPr>
         <w:t>aureus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, men andra bakterier kan förekomma. Bakterieinfektion kan oftast kopplas till </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>djup bröstsmärta</w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0753F1CB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="0753F1CB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Symtom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6FB9B6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="3A6FB9B6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="69"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ihållande smärta under hela amningstillfället </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B344119" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6B344119" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="69"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Smärta efter amningen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB24EF2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="4EB24EF2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="69"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Smärta mellan amningstillfällena</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298B854A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="298B854A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="69"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Smärta som strålar bakåt ryggen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68852685" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="68852685" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00182B67" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Behandling </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="Behandlingsdelen" w:history="1">
         <w:r w:rsidRPr="00182B67">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>läkemedelsbehandlingsdelen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5723B6D3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00324B85" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="5723B6D3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00324B85" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00324B85">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Svampinfektion </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102995D2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="102995D2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Högre risk om den ammande nyligen fått antibiotikabehandling eller haft långvariga besvär med såriga bröstvårtor. Svampinfektion orsakar oftast </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ytlig smärta i bröstvårtan</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> men djup bröstsmärta kan förekomma till följd av långvarig infektion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2665529C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="2665529C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Symtom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181F02CA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="181F02CA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="23"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Smärta vid amning, beskrivs oftast som skärande, brännande, ilande, strålande, svidande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BACA3C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="78BACA3C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="23"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Fortsatt smärta efter avslutad amning och emellanåt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30ED4B3F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="30ED4B3F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="23"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Eventuellt rosa, svullen bröstvårta och vårtgård, klåda, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6C75A6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="1A6C75A6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="23"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Eventuellt har barnet eller har haft torsk (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Candida</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>) i munnen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEA18E7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="4DEA18E7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Egenvård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CA2738" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="28CA2738" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="24"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Den ammande och barnet behandlas parallellt. Behandlingen ska fortsatta tills båda är besvärsfria plus ytterligare en vecka. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4F45E4" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6E4F45E4" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="24"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Brösten:</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kräm </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Daktar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 % påstryks x 4 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72391EA8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="72391EA8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="24"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Barnet:</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bikarbonat ½ tesked/1 dl kokt vatten penslas i munnen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145A035A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="145A035A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="1712"/>
+        <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">x 4. Obs det finns inget vetenskapligt belägg för detta, men basisk lösning tycks förhindra tillväxt av svamp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3F51F6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="5C3F51F6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Medicinsk behandling</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="Behandlingsdelen">
         <w:r w:rsidRPr="005C5F63">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>läkemedelsbehandlingsdelen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0438220A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00915C58" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc175659065"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00915C58">
         <w:t>Raynaud´s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00915C58">
         <w:t xml:space="preserve"> fenomen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00915C58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787E7AAC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="787E7AAC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Mer än 20 % av patienter i fertil ålder lider av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Raynaud´s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> fenomen i någon form. Fenomenet kan orsaka kärlspasm även i bröstvårtorna vilket föranleder smärtsam amning och bröstsmärta</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
@@ -6398,290 +6457,304 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nipple</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> syndrom vilket föranleder</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lokal retning till följd av litet tag vid bröstet och/eller bakterie/svamp infektion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27351CA9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="27351CA9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gravida kvinnor kan uppge </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Raynauds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> liknande symptom med brännande, skärande smärta och färgskiftning kopplad till köldprovokation eller psykisk stress. Klinisk erfarenhet har visat god effekt till följd av ovanstående behandling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9942C1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="3B9942C1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Symtom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A2CB45" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="01A2CB45" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="25"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Färgskiftning: bröstvårtan vitnar (kärlkramp), övergår till blå (syrebrist), sedan rött (reflexmässigt kärlvidgande)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5CD1C8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="5D5CD1C8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="25"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Avdomning, ilning, smärta, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE8DCF1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="4CE8DCF1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="25"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Förvärras vid exposition för kyla eller vid stress</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C70F573" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="1C70F573" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Egenvårdsbehandling:"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Egenvård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348505D5" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="348505D5" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Varm våt kompress direkt efter amning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3D9A09" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6E3D9A09" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Skydda mot kyla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4B4D6B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="4C4B4D6B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Minska på koffein och tobaksanvändning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE5EF56" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="7FE5EF56" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kosttillskott kalcium/magnesium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331BC4E8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="331BC4E8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ökad motion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5DCC20" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="4B5DCC20" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Medicinsk behandling</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="Behandlingsdelen">
         <w:r w:rsidRPr="005C5F63">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>läkemedelsbehandlingsdelen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="686CCB47" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="686CCB47" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Adalat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Nifedipin</w:t>
       </w:r>
@@ -6710,288 +6783,292 @@
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>vasospasm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> som sker vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Raynaud’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> attacker. Patienter med även ett normalt blodtryck kan drabbas av ett mycket lågt blodtryck - vilket kräver kontroll.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BF52F6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>OBS</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>Försiktighet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> tillråds hos patienter med </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DE7DFC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="36DE7DFC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="27"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Mycket lågt blodtryck</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1094057D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="1094057D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="27"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tidigare anamnes</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>på</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> depression</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A35731" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00915C58" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="19A35731" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00915C58" w:rsidRDefault="00BE4618" w:rsidP="002772CA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+      </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabletterna får </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0D9F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> delas eller krossas. Tabletterna sväljs hela tillsammans med vätska, oberoende av måltid. Intaget av grapefrukt, grapefruktjuice eller grapefruktkärnextrakt ska därför undvikas vid behandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Adalat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A54B0EB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00612298" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc175659066"/>
       <w:r w:rsidRPr="00612298">
         <w:t>White spot och mjölkblåsa</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="0E13F11B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="0E13F11B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="007A36B2">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Whitespot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och mjölkblåsa uppstår senare under amningsperioden, oftast på det ena bröstet, men kan vara bilateral och är oftast återkommande. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E154218" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="2E154218" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="007A36B2">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Symtom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00956FC9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="00956FC9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="28"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Mjölkblåsa uppstår där hud har växt över en mynning. Vid handmjölkning buktar blåsan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEE160E" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="7FEE160E" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="28"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Whitespot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ”bröstmjölksproppar” tros uppstå till följd av att inflammationsceller har fortplantat sig till ytan. Den beskrivs oftast av patienten som en beläggning. Kan vara vit i färgen eller rosa/gulaktig.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD12573" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="6BD12573" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="007A36B2">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Trots att blåsan/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>white</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> spot kan vara endast knappnålsstorlek kan de orsaka mycket smärta vid amning samt ökar risken för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -7018,443 +7095,452 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/ bröstsmärta. Huden runt omkring den kan vara lite inflammerad. Orsakar smärta i bröstvårtan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519696A6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Orsaker</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191E5179" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="191E5179" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="007A36B2">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tros vara kopplad till nötningsskada orsakad av litet tag vid bröstet tidigare under amningsperioden – typiskt är att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>white</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> spot uppstår efter några månaders amning. Andra faktorer som behöver uteslutas (framför allt vid utebliven effekt av egenvård)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B284967" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="3B284967" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="29"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kort tung- eller läppband</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1394C1F9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="1394C1F9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="29"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Överproduktion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE220DB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="4CE220DB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="29"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Svamp, bakterie- eller viral/ herpesinfektion (vid svampinfektion uppstår det vanligtvis fler </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>white</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> spot)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1362A1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="74BB71A2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="007A36B2">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Egenvård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56034810" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="56034810" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="30"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Justera amningsposition för optimalt tag vid bröstet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F08386" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="56F08386" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="30"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">För att </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">mjuka upp blåsan eller beläggningen kan </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">fuktig värme appliceras på vårtan före amning </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">samt en matolja (exempelvis oliv- eller kokosolja masseras försiktigt in på bröstvårtan mellan amningar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F2933B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="63F2933B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="30"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Uppmuntra till fortsatt amning /brösttömning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C071952" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6C071952" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="30"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>värme på bröstet innan amning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6763454A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6763454A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="30"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>börja om möjligt amma på det drabbade bröstet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6666144D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6666144D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="30"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>variera amningsposition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7525C7CE" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="7525C7CE" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="30"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>om bröstet känns svullet – kalla omslag används efter amning (enligt råd för mjölkstockning)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456F1103" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="456F1103" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="30"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Skrapa EJ bort</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>whitespot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>stick Ej</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> hål på mjölkblåsan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EC7E93" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="50EC7E93" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="30"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Behandla lokalt med kräm Hydrokortison 1mg/g 1 x 2 i 7 dagar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC0A91E" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="1BC0A91E" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="30"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid misstanke om svamp kan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Pevisone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> salva användas (receptbelagt) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4924A3F6" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00612298" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc175659067"/>
       <w:r w:rsidRPr="00612298">
         <w:t>Övriga tillstånd</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="1DB2F9D3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="004873B4" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc175659068"/>
       <w:r w:rsidRPr="004873B4">
         <w:t>Bröstsekretioner under graviditet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="7626C4E1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="7626C4E1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BD004D">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tvåsidiga sekretioner från brösten, så kallad ”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>rusty</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> pipes syndrom” kan uppstå i samband till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -7474,52 +7560,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">22. Det orsakas troligtvis av små blödningar i mjölkgångarna efter att råmjölken har runnit till i brösten och behöver vanligtvis inte utredas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485BD28A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="485BD28A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BD004D">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensidig klar, serös eller blodig sekretion orsakas ofta av en benign lesion, såsom </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>intraduktal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> papillom(er) eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -7559,203 +7646,211 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan förekomma. Patienten ska remitteras till bröstmottagningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A8DA11" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="008A1AE5" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc175659069"/>
       <w:r w:rsidRPr="008A1AE5">
         <w:t>Bröstcancer under graviditet</w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="008A1AE5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C2812A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="39C2812A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BD004D">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bröstcancer är näst efter melanom den vanligaste </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>maligniteten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> under graviditet och incidensen ökar. </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Knölar som uppstår under graviditeten ska alltid utredas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E1EA91" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00694144" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc175659070"/>
       <w:r w:rsidRPr="00694144">
         <w:t>Oklara eller avvikande fynd</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="76F0B35C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="76F0B35C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BD004D">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Alla knölar, infektioner och hudförändringar som avviker från det normala eller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1DC5D7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="0B1DC5D7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BD004D">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>inte ger sig, ska kvinnan remitteras för vidare undersökningar på bröstmottagningen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103B6E7F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="103B6E7F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="31"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Klinisk undersökning med palpation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530ACA1D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="530ACA1D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="31"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Radiologisk undersökning med mammografi, ultraljud, mm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF89B6A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="5FF89B6A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="31"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Morfologisk diagnostik med finnålspunktion för cytologi eller grovnålsbiopsi för PAD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6F2C63" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00D27FAB" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc175659071"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D27FAB">
         <w:t>Galaktorré</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4706CDF9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="4706CDF9" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BD004D">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Efter avslutad amning kan den ammande uppleva spontanläckage av bröstmjölk i uppemot ett år (det finns en stor individuell variation).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B189488" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="6B189488" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BD004D">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>När en mjölkaktig flytning förekommer utan nyligen anamnes av graviditet eller</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">amning kallas det </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
@@ -7775,351 +7870,361 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ökad prolaktinfrisättning, till följd av exempelvis ett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>prolaktinom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, en prolaktinproducerande benign tumör i hypofysen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290725C3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="290725C3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid fortsatt läckage ett år efter avslutad amning bör en remiss skrives till primärvården för utredning av eventuellt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hyperprolaktinemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1240632A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="009B29BC" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rStyle w:val="Stark"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc167180221"/>
       <w:bookmarkStart w:id="28" w:name="_Toc175659072"/>
       <w:r w:rsidRPr="009B29BC">
         <w:rPr>
           <w:rStyle w:val="Stark"/>
         </w:rPr>
         <w:t>Amningsnedläggning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="4B28F403" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="4B28F403" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BD004D">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Det tar ungefär lika lång tid att avsluta mjölkproduktionen med eller utan läkemedelsbehandling. Vid läkemedelsbehandling kan besvären från brösten med ömhet och svullnad vara mindre uttalade 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">4 dagar efter förlossningen, men hos en del kan svullnad och ömhet i brösten </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>istället</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> komma senare, i samband med avslutade behandling. Tillsammans med en tveksam effekt finns det flera kontraindikationer och biverkningar kopplad till läkemedelsbehandling. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D25E1F1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="7D25E1F1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BD004D">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Fysiologisk amningsnedläggning </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rekommenderas alltid i första hand, oavsett situation</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Förklara förloppet och ge muntlig och skriftlig information om egenvård för symtomlindring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3159C600" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="3159C600" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BD004D">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Länk: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="005C5F63">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>VGR Föräldrainformation Amningsnedläggning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C0DB3C2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc175659073"/>
       <w:r>
         <w:t>Läkemedelsbehandling – ges endast undantagsvis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="14B5F771" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="14B5F771" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Farmakologisk amningsnedläggning tillämpas endast där det finns tvingande medicinska skäl för att avbryta amningen </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>och/eller starkt önskemål</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> om läkemedelsbehandling från patienten, exempelvis i samband med:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E254FD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="23E254FD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sent avbrytande av graviditet eller missfall i graviditetsvecka 15+0 eller senare </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE32475" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="3CE32475" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">IUFD eller barnet avlidit </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FA7F55" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="70FA7F55" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Medicinsk anledning för amningsnedläggning (till exempel HIV- positiv)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F3D01F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="54F3D01F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>För nyförlösta med uttalat önskemål att inte amma samt har starkt önskemål om att förhindra etablering av mjölkproduktionen på cirka 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">4 dygnet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>postpartum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28841300" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="28841300" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="005C5F63" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rStyle w:val="Starkbetoning"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:color w:val="0D0D0D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>BS</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Om den nyförlöst</w:t>
       </w:r>
@@ -8128,52 +8233,53 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> är ambivalent inför amning, eller om det råder någon osäkerhet, är det viktig att </w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>avvakta med medicinsk behandling</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD9A364" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="6DD9A364" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tablett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dostinex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -8199,52 +8305,53 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1 mg (2 tabletter à 0,5 mg) som en engångsdos inom 24 timmar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>postpartum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (förstahandspreparat)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515E1C9A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="515E1C9A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tablett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pravidel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -8294,426 +8401,440 @@
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BS</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> restriktivanvändning</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, får inte användas till kvinnor med ökad risk för allvarliga biverkningar (EMEA 2008, 2014). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227C21BB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="227C21BB" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vanligt förekommande biverkningar av båda preparaten inkluderar:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> yrsel, huvudvärk, trötthet, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hypotension</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, illamående, kräkningar. Vid biverkningar är det rimligt för patienten att avbryta behandling och övergå till fysiologisk amningsnedläggning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F26B7FC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
-      <w:pPr>
+    <w:p w14:paraId="0F26B7FC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kontraindikation av båda preparaten inkluderar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6D0919" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="5B6D0919" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="33"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Känd psykos i anamnes eller där risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>postpartum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> psykos föreligger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0102FA06" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="0102FA06" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="33"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Preeklampsi eller hypertension efter förlossning med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>antihypertensiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> behandling efter förlossning (på grund av risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hypotension</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3E67E8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="6A3E67E8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="33"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Nedsatt leverfunktion - överväg lägre dos om behandlingen behöver ges </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7725242B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="7725242B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="33"/>
         </w:numPr>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Fibrotiska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> förändringar i hjärtat, lungor eller buken och klaffpåverkan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E978B5" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25C8B7F5" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="204603AE" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00915C58" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc175659074"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Referenser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00915C58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3907DD3D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="3907DD3D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7DBF3B62" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBF3B62" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00EA5001">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Galactorrhea</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00EA5001">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Milk Discharge) | AAFP</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C5610B8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="2C5610B8" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7CCC2EE5" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CCC2EE5" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00EA5001">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Hyperprolaktinemi</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00EA5001">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> - AKO Skåne-riktlinje för primärvården - Vårdgivare Skåne (skane.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="402FEF0B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="402FEF0B" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="09F2498C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F2498C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00EA5001">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">Nipple Discharge Fact Sheet | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00EA5001">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Westmead</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00EA5001">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> BCI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EFC3D74" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="2EFC3D74" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DCE4A75" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="1DCE4A75" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mitchell, K. B., Johnson, H. M., Rodríguez, J. M., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Eglash</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, A., Scherzinger, C., </w:t>
+        <w:t>, A., Scherzinger, C., Zakarija-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Zakarija-Grkovic</w:t>
+        <w:t>Grkovic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, I., Cash, K. W., Berens, P., Miller, B., &amp; Academy of Breastfeeding Medicine (2022). Academy of Breastfeeding Medicine Clinical Protocol #36: The Mastitis Spectrum, Revised 2022. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Breastfeeding </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -8749,63 +8870,65 @@
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 360–376. </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00EA5001">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1089/bfm.2022.29207.kbm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E0B30A4" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="0E0B30A4" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E55B7A7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="5E55B7A7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Panzironi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, G., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -8866,139 +8989,146 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(1), 20180016. https://doi.org/10.1259/bjro.20180016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197364BA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="197364BA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7AEBEBFD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEBEBFD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Regionalt vårdprogram</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">(utgåva 3.) SLL. 2016. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Bröstkomplikationer i samband med amning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C9407F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="47C9407F" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0EBC1E15" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBC1E15" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Strama. Farmakologisk behandling av bakteriella hud- och mjukdelsinfektioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DACC37" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="61DACC37" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Information från Läkemedelsverket 5: 2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D949DA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+    <w:p w14:paraId="21D949DA" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="27F2EAF1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00D63568" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F2EAF1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00D63568" w:rsidRDefault="00BE4618" w:rsidP="00AB099B">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA5001">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>White</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> spot. </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">White spot | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Australian</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
@@ -14796,393 +14926,378 @@
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1702"/>
         <w:gridCol w:w="943"/>
         <w:gridCol w:w="2163"/>
         <w:gridCol w:w="596"/>
         <w:gridCol w:w="1475"/>
         <w:gridCol w:w="2443"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE4618" w:rsidRPr="00EA5001" w14:paraId="0B20CDE1" w14:textId="77777777" w:rsidTr="00530D1C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44C3159C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Infektionsdiagnoser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE4618" w:rsidRPr="00EA5001" w14:paraId="32001C7E" w14:textId="77777777" w:rsidTr="00530D1C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0486D9CE" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Stafylokocker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="445E55A1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0" w:right="-128"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Staff A   B956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4858" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7207D841" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0" w:right="-128"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Koagulas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> neg </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>staff</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">   B957</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE4618" w:rsidRPr="00EA5001" w14:paraId="63BDC47C" w14:textId="77777777" w:rsidTr="00530D1C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4951D062" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Streptokocker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62B42BCC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0" w:right="-34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>GBS   B951</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3501160A" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0" w:right="-34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">GAS   B950 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2626" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05B74AD0" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0" w:right="-34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Strep</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> C, G   B954  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE4618" w:rsidRPr="00EA5001" w14:paraId="52698141" w14:textId="77777777" w:rsidTr="00530D1C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0227A85C" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Candida</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="467286B2" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>B379</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32A63A20" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2626" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E10B7D7" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE4618" w:rsidRPr="00EA5001" w14:paraId="1D7280B5" w14:textId="77777777" w:rsidTr="00530D1C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="349085C3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Övrigt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="276859F1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Meticillin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> resistens   U821</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="694F2CB1" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00530D1C">
             <w:pPr>
               <w:ind w:left="0" w:right="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5001">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Bärare av andra bakterie   Z22.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="4CC063A3" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EA5001" w:rsidRDefault="00BE4618" w:rsidP="00BE4618">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -15193,245 +15308,237 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00BE4618" w:rsidRDefault="00536A5A" w:rsidP="00BE4618"/>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00BE4618" w:rsidSect="00D63568">
       <w:headerReference w:type="default" r:id="rId27"/>
       <w:footerReference w:type="even" r:id="rId28"/>
       <w:footerReference w:type="default" r:id="rId29"/>
       <w:headerReference w:type="first" r:id="rId30"/>
       <w:footerReference w:type="first" r:id="rId31"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B466C54" w14:textId="77777777" w:rsidR="00505399" w:rsidRDefault="00505399">
+    <w:p w14:paraId="75BA74C7" w14:textId="77777777" w:rsidR="00A9746C" w:rsidRDefault="00A9746C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78495658" w14:textId="77777777" w:rsidR="00505399" w:rsidRDefault="00505399">
+    <w:p w14:paraId="73A4A8C4" w14:textId="77777777" w:rsidR="00A9746C" w:rsidRDefault="00A9746C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="17369AD2" w14:textId="77777777" w:rsidR="00505399" w:rsidRDefault="00505399">
+    <w:p w14:paraId="76A04153" w14:textId="77777777" w:rsidR="00A9746C" w:rsidRDefault="00A9746C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings 3">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75C1FD45" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00A51596">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2E1E2C90" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00A51596">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1523622379"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="632C2ACE" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00EC0A68" w:rsidRDefault="00BE4618" w:rsidP="00A51596">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E86F65D" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00A51596">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04728C4C" wp14:editId="397D0046">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1662830030" name="Bildobjekt 1662830030">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -15463,89 +15570,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -15574,51 +15681,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="27" name="Bildobjekt 27">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -15652,73 +15759,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BE704A4" w14:textId="77777777" w:rsidR="00505399" w:rsidRDefault="00505399"/>
+    <w:p w14:paraId="1F7C83E7" w14:textId="77777777" w:rsidR="00A9746C" w:rsidRDefault="00A9746C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CDFA201" w14:textId="77777777" w:rsidR="00505399" w:rsidRDefault="00505399">
+    <w:p w14:paraId="64F72EE9" w14:textId="77777777" w:rsidR="00A9746C" w:rsidRDefault="00A9746C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E34EEA3" w14:textId="77777777" w:rsidR="00505399" w:rsidRDefault="00505399">
+    <w:p w14:paraId="2C4C42A9" w14:textId="77777777" w:rsidR="00A9746C" w:rsidRDefault="00A9746C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65347A54" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRPr="00DA65C4" w:rsidRDefault="00BE4618" w:rsidP="00A51596">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20D852FE" wp14:editId="25F49D56">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1824098877" name="Textruta 1824098877"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -15772,51 +15879,51 @@
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1824098877" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251677697;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="634D3CAD" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00A51596">
                     <w:r w:rsidRPr="00762EE0">
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="46C547FC" w14:textId="77777777" w:rsidR="00BE4618" w:rsidRDefault="00BE4618" w:rsidP="00A51596">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3444B586" wp14:editId="4AF4A1E2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1794803861" name="Textruta 1794803861"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -15951,51 +16058,51 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -16073,51 +16180,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -16283,51 +16390,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014B55C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9044FB50"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16398,276 +16505,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01AF3733"/>
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03976529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F77852B8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16736,51 +16617,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0576330B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED64ACA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16849,51 +16730,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05780B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D04EB7E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16962,390 +16843,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C9E4E8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F847E72"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17414,51 +16956,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D72083E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B614A138"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17527,164 +17069,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E3E1DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D292C5FE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17753,164 +17182,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10537182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C486C940"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17979,955 +17295,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...903 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C9F2482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0E4D554"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18996,51 +17408,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CDE26C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D9C6CB2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19109,51 +17521,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19223,51 +17635,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DAF69F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CD20698"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19336,390 +17748,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="259F6B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76F64318"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19788,164 +17861,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D8C0DD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42C04A68"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20014,616 +17974,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...564 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="391110D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8F68E48"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20692,51 +18087,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20806,277 +18201,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EAE6C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44E8E8F8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21145,51 +18314,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FA44376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8744C0B8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21258,164 +18427,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="430F5591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDB2A65C"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21457,51 +18513,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8192" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="438161D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5100050A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21570,51 +18626,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45D956FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F1E375A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21683,503 +18739,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C350B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A1A881C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22248,51 +18852,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53070A09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B1A176C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22361,164 +18965,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22588,51 +19079,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55EE62B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="262007F2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22701,390 +19192,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57D43987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E261510"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23153,164 +19305,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A0B2C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7E68646"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23379,164 +19418,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D5E2268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58D660FC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23605,137 +19531,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="607E050B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3006C58E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23804,51 +19644,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63AE52A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0FA36B8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23917,51 +19757,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66866524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7845EBC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24030,51 +19870,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66EF2D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0925D1A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24143,51 +19983,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67575186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF86287E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24256,1340 +20096,155 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-[...1042 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1085109391">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1986473295">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1850950090">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="885525309">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1999455229">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1713845530">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1814784295">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2040206471">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="387842332">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="180583909">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1950114312">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1688674608">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1149326690">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="72161876">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1835560440">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="50085665">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="862130925">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="765737478">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1662810339">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1141507528">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="153836729">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="304706701">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1920476142">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1002508497">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="845553456">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1185747257">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1702322059">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="343436151">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2146584987">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="727262201">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1414819695">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1986473295">
-    <w:abstractNumId w:val="55"/>
+  <w:num w:numId="32" w16cid:durableId="309136507">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1850950090">
-[...38 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="793403126">
+  <w:num w:numId="33" w16cid:durableId="1106845686">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1013148280">
-[...191 lines deleted...]
-  <w:numIdMacAtCleanup w:val="29"/>
+  <w:numIdMacAtCleanup w:val="33"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -25664,52 +20319,54 @@
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00200007"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="0021724D"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002314C4"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00240702"/>
     <w:rsid w:val="00240E45"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="00265126"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="002772CA"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
@@ -25737,292 +20394,303 @@
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E1704"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E429B"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="004059FA"/>
     <w:rsid w:val="00406581"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004630CF"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
+    <w:rsid w:val="00487DA0"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B01E6"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00505399"/>
     <w:rsid w:val="00506774"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00515C62"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2607"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D22B4"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00611E90"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B431E"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6908"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D2BE0"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E612D"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A36B2"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C1E36"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D6827"/>
     <w:rsid w:val="007D68C7"/>
     <w:rsid w:val="007D7069"/>
     <w:rsid w:val="007E0661"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="0081396A"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00835801"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
+    <w:rsid w:val="008A7DB9"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00915C58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00924D37"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953478"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00981B63"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F0796"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A30EBE"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A663CB"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A9746C"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA4CF5"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
+    <w:rsid w:val="00AB099B"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB1521"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC55C4"/>
+    <w:rsid w:val="00BD004D"/>
     <w:rsid w:val="00BE4618"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA2043"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB6814"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE0167"/>
     <w:rsid w:val="00CE3932"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D63568"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE15B0"/>
     <w:rsid w:val="00DE2CA4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E266C9"/>
     <w:rsid w:val="00E350D3"/>
     <w:rsid w:val="00E52A86"/>
@@ -26087,51 +20755,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -28652,51 +23320,51 @@
     <w:rsid w:val="00BE4618"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Stark">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00BE4618"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -28724,51 +23392,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/amning/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.breastfeeding.asn.au/resources/white-spot" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/amning/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kunskapsstodforvardgivare.se/omraden/kvinnosjukdomar-och-forlossning/regionala-vardprogram/brostkomplikationer-i-samband-med-amning" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/bfm.2022.29207.kbm" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/amning/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bci.org.au/breast-cancer-information/fact-sheets/nipple-discharge/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.skane.se/vardriktlinjer/endokrina-sjukdomar/ako/hyperprolaktinemi/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/amning/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafp.org/pubs/afp/issues/2012/0601/p1073-s1.html" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/amning/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.breastfeeding.asn.au/resources/white-spot" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/amning/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kunskapsstodforvardgivare.se/omraden/kvinnosjukdomar-och-forlossning/regionala-vardprogram/brostkomplikationer-i-samband-med-amning" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/bfm.2022.29207.kbm" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/amning/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bci.org.au/breast-cancer-information/fact-sheets/nipple-discharge/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.skane.se/vardriktlinjer/endokrina-sjukdomar/ako/hyperprolaktinemi/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/amning/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafp.org/pubs/afp/issues/2012/0601/p1073-s1.html" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
@@ -29071,72 +23739,72 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>26187</Characters>
+  <Pages>20</Pages>
+  <Words>4177</Words>
+  <Characters>26737</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>218</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>990</Lines>
+  <Paragraphs>594</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Amningsproblem och bröstinfektioner</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31065</CharactersWithSpaces>
+  <CharactersWithSpaces>30320</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Amningsproblem och bröstinfektioner</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>59</revision>
+  <revision>70</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>