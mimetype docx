--- v0 (2026-01-10)
+++ v1 (2026-06-13)
@@ -42,56 +42,50 @@
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="78210DFB" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005B510E">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27224215" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005B510E">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FE45F3D" w14:textId="5CE37D3D" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="0046239B" w:rsidP="005B1C55">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc190775671"/>
       <w:bookmarkStart w:id="2" w:name="_Toc190775837"/>
       <w:r>
         <w:t>Preeklampsi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="001929AF" w:rsidRPr="001929AF">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -174,61 +168,59 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>21566</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -311,81 +303,90 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="059FCF04" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005B510E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_1314629194"/>
       <w:bookmarkStart w:id="4" w:name="_Toc190775838"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="001929AF">
         <w:t>Revideringar i denna version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="001929AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBCEB1D" w14:textId="6A4007E4" w:rsidR="00A30920" w:rsidRPr="001929AF" w:rsidRDefault="00B91E6F" w:rsidP="007B30F3">
+    <w:p w14:paraId="1EBCEB1D" w14:textId="4D6E8119" w:rsidR="00A30920" w:rsidRPr="000311BF" w:rsidRDefault="00B91E6F" w:rsidP="007B30F3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tillägg av läkemedel </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> under information om Antidot i bilaga 6 och 7.</w:t>
+        <w:t>Tilläg</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB40D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>g under rubrik Postpartumvård</w:t>
+      </w:r>
+      <w:r w:rsidR="000311BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Vårdtid: </w:t>
+      </w:r>
+      <w:r w:rsidR="000311BF" w:rsidRPr="000311BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid obehandlad graviditetshypertoni avgörs vårdtidens längd utifrån en individuell bedömning, som görs av läkare. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F963264" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005B510E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc190775839"/>
       <w:r w:rsidRPr="001929AF">
         <w:t>Ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="001929AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3017E379" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00CB42D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -1944,941 +1945,511 @@
         <w:tblInd w:w="1157" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="7" w:type="dxa"/>
           <w:left w:w="142" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2979"/>
         <w:gridCol w:w="6383"/>
       </w:tblGrid>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="1499814A" w14:textId="77777777" w:rsidTr="00C90008">
         <w:trPr>
           <w:trHeight w:val="1390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F0BD6C8" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AA5BD6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Graviditetshypertoni </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="443B887A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AA5BD6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Systoliskt blodtryck (</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> och/</w:t>
+              <w:t>Systoliskt blodtryck (sBT) ≥ 140 mmHg och/</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>eller</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> diastoliskt blodtryck (</w:t>
-[...83 lines deleted...]
-              <w:t xml:space="preserve"> ska vara förhöjt vid båda mätningar för att sätta diagnos.  </w:t>
+              <w:t xml:space="preserve"> diastoliskt blodtryck (dBT)≥ 90 mmHg uppmätt vid två tillfällen med 15 minuters intervall. sBT eller dBT ska vara förhöjt vid båda mätningar för att sätta diagnos.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AEF97A6" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AA5BD6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Debut efter 20 graviditetsveckor och normaliserat inom 12 veckor </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Debut efter 20 graviditetsveckor och normaliserat inom 12 veckor postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="79320796" w14:textId="77777777" w:rsidTr="00C90008">
         <w:trPr>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6001C062" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AA5BD6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Svår hypertoni </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E3E5AE6" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AA5BD6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> och/</w:t>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>sBT ≥160 mmHg och/</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>eller</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> dBT ≥ 110 mmHg uppmätt vid två tillfällen med 15 minuters intervall. Debut efter 20 graviditetsveckor och normaliserat inom 12 veckor postpartum.</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="07C47FAC" w14:textId="77777777" w:rsidTr="00C90008">
         <w:trPr>
           <w:trHeight w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F5A0420" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AA5BD6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Kronisk hypertoni</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B5CF235" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AA5BD6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Hypertonidiagnos före graviditet eller nytillkommen hypertoni under graviditet (</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> och/</w:t>
+              <w:t>Hypertonidiagnos före graviditet eller nytillkommen hypertoni under graviditet (sBT ≥ 140 mmHg och/</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>eller</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">) före graviditetsvecka 20. </w:t>
+              <w:t xml:space="preserve"> dBT ≥ 90 mmHg) före graviditetsvecka 20. </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="47A932B0" w14:textId="77777777" w:rsidTr="00C90008">
         <w:trPr>
           <w:trHeight w:val="5652"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1862A79A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AA5BD6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Preeklampsi</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BC488AD" w14:textId="2EAA3311" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AA5BD6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiorgansyndrom med hypertoni och nydebuterat engagemang av </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>ett eller flera</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> organsystem och/eller den </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> enheten. </w:t>
+              <w:t xml:space="preserve"> organsystem och/eller den fetoplacentära enheten. </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Diagnosen preeklampsi ställs alltså vid hypertoni tillsammans med minst ett av följande organengagemang</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DBC247F" w14:textId="0CD3F503" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004C2FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Njurpåverkan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15D0F933" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00D91783" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D91783">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Proteinuri</w:t>
-[...62 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:t xml:space="preserve">Proteinuri verifierad med slumpmässig urin-alb/krea ≥8 mg/mmol (signifikant proteinuri) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CF4E3EF" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00D91783" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D91783">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Njurinsufficiens: </w:t>
-[...41 lines deleted...]
-              <w:t>/dygn</w:t>
+              <w:t>Njurinsufficiens: Kreatinin ≥ 90 µmol/L, oliguri &lt;500 mL/dygn</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29D90977" w14:textId="3F439008" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004C2FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Leverpåverkan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="064CD235" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00D91783" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D91783">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transaminasstegring &gt;1,2 µkat/L (fördubbling), svår </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">Transaminasstegring &gt;1,2 µkat/L (fördubbling), svår epigastriesmärta eller smärta under höger arcus  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C28E2AA" w14:textId="1DF9697C" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004C2FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Hematologisk påverkan </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="578C826D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00D91783" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D91783">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>TPK &lt;100x10</w:t>
             </w:r>
             <w:r w:rsidRPr="00D91783">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00D91783">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">/L eller </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> &lt;0,25 g/L eller LD &gt;10 µkat/L) </w:t>
+              <w:t xml:space="preserve">/L eller hemolys (haptoglobin &lt;0,25 g/L eller LD &gt;10 µkat/L) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4474744D" w14:textId="205AB341" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004C2FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Neurologisk påverkan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="429E8C9B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00D91783" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
@@ -2906,63 +2477,55 @@
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D91783">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Persisterande synstörning </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="245C3831" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00D91783" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D91783">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Fotklonus</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">Fotklonus  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00E46FA5" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00D91783" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D91783">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Kramper (eklampsi) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="569BB720" w14:textId="529B85CD" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004C2FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3006,384 +2569,321 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284871">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Bröstsmärta utan annan förklaring </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A7D88C3" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004C2FAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
-              <w:t>Uteroplacentär</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> dysfunktion </w:t>
+              <w:t xml:space="preserve">Uteroplacentär dysfunktion </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CF46A91" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00D91783" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D91783">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Intrauterin</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> tillväxthämning (IUGR) </w:t>
+              <w:t xml:space="preserve">Intrauterin tillväxthämning (IUGR) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="410A6713" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005B510E">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9362" w:type="dxa"/>
         <w:tblInd w:w="1157" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="7" w:type="dxa"/>
           <w:left w:w="142" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2979"/>
         <w:gridCol w:w="6383"/>
       </w:tblGrid>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="7F15F81D" w14:textId="77777777" w:rsidTr="00C90008">
         <w:trPr>
           <w:trHeight w:val="955"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47211546" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00464705">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Pålagrad preeklampsi</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B3A024F" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00464705">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Kronisk hypertoni där patienten efter graviditetsvecka 20 utvecklar </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>en eller flera av följande:</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B776F68" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00464705" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464705">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ny eller försämrad </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Ny eller försämrad proteinuri </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FF9D967" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00464705" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464705">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Organpåverkan, en eller flera enligt ovan </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="2C3A6571" w14:textId="77777777" w:rsidTr="00C90008">
         <w:trPr>
           <w:trHeight w:val="1431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08DC7D7B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00464705">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Svår preeklampsi</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DC67E6D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00464705">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Preeklampsi med </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>minst ett av följande</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12ECCB8E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00464705" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464705">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Svår hypertoni (</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> ≥110 mm Hg) </w:t>
+              <w:t xml:space="preserve">Svår hypertoni (sBT ≥160 mm Hg och/eller dBT ≥110 mm Hg) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2149C3A8" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00464705" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464705">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Organpåverkan/kliniska symptom enligt ovan (definition preeklampsi) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25E3B8EF" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00464705" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
@@ -3397,218 +2897,110 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464705">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnos och/eller förlossning på preeklampsiindikation före graviditetsvecka 34 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="60692E9B" w14:textId="77777777" w:rsidTr="00C90008">
         <w:trPr>
           <w:trHeight w:val="1430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="575277DE" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00464705">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>HELLP (</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:t xml:space="preserve">HELLP (Hemolysis Elevated  Liver Enzymes Low Platelets) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11CD54FF" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00464705">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Samtliga kriterier nedan ska vara uppfyllda: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D4269D8" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00464705" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464705">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecken på </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> &lt;0,25 g/L eller LD&gt; 10 µkat/L) </w:t>
+              <w:t xml:space="preserve">Tecken på hemolys (det vill säga haptoglobin &lt;0,25 g/L eller LD&gt; 10 µkat/L) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47E34794" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00464705" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464705">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>TPK &lt;100x 10</w:t>
             </w:r>
             <w:r w:rsidRPr="00464705">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
@@ -3630,171 +3022,137 @@
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464705">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Leverpåverkan (ASAT eller ALAT &gt;1,2 µkat/L)  </w:t>
             </w:r>
             <w:r w:rsidRPr="00464705">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00464705">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertoni eller </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> krävs inte för diagnos</w:t>
+              <w:t>Hypertoni eller proteinuri krävs inte för diagnos</w:t>
             </w:r>
             <w:r w:rsidRPr="00464705">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="70ACF85F" w14:textId="77777777" w:rsidTr="00C90008">
         <w:trPr>
           <w:trHeight w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E2DEB6B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00464705">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Eklampsi</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02AD2C0F" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00464705">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Generella kramper i samband med graviditet, förlossning eller de första veckorna efter förlossning hos patienter med preeklampsi som inte kan förklaras av andra orsaker, exempelvis epilepsi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="487FFA2A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00464705">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertoni eller </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> krävs inte för diagnos.</w:t>
+              <w:t>Hypertoni eller proteinuri krävs inte för diagnos.</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36C1408F" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005B510E">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ED68518" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00102B99">
@@ -3819,326 +3177,134 @@
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc190775842"/>
       <w:r w:rsidRPr="001929AF">
         <w:t>Mätmetoder och screening</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="001929AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E546869" w14:textId="63789708" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004728B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Blodtryck mäts enligt basprogram eller läkarordination på mödrahälsovården (MHV) eller på sjukhus, sittande med armen i hjärthöjd efter 5 minuters vila. Adekvat manschettbredd i förhållande till armens omkrets. Automatisk blodtrycksmätare validerad för gravida rekommenderas, annars kalibrerad manuell </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Blodtryck mäts enligt basprogram eller läkarordination på mödrahälsovården (MHV) eller på sjukhus, sittande med armen i hjärthöjd efter 5 minuters vila. Adekvat manschettbredd i förhållande till armens omkrets. Automatisk blodtrycksmätare validerad för gravida rekommenderas, annars kalibrerad manuell blodtrycksmätare. Vid sBT ≥ 140 mmHg och/eller dBT ≥ 90 mmHg </w:t>
       </w:r>
       <w:r w:rsidR="00C9373A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> blodtrycket tas om efter 15 minuter (se tabell 2, ovan). Om blodtryck nummer två är normalt, bedömning av läkare (på MHV via administrationslista).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47366B52" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004728B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Om första blodtrycket &gt;160 mm Hg systoliskt och/eller &gt;110 mm Hg diastoliskt och andra blodtrycket är normalt, kontakta läkare.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC00734" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004728B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alla gravida screenas för </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> ske vid varje kontroll på MHV. </w:t>
+        <w:t xml:space="preserve">Alla gravida screenas för proteinuri vid inskrivning på MHV, därefter vid blodtrycksförhöjning eller annan misstanke om preeklampsi. Vid riskfaktorer för preeklampsi (se nedan) ska screening för proteinuri med morgonurinpov ske vid varje kontroll på MHV. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE10446" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004728B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kvantifiering av </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">) utan hypertoni ska patienten bedömas av läkare för att upprätta vårdplan, inklusive tätare kontroller av blodtrycket. </w:t>
+        <w:t xml:space="preserve">Kvantifiering av proteinuri vid u- albumin 2+ eller upprepade 1+ på urinsticka. Vid signifikant proteinuri (&gt; 8 mg/mmol) utan hypertoni ska patienten bedömas av läkare för att upprätta vårdplan, inklusive tätare kontroller av blodtrycket. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456DB59D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRDefault="001929AF" w:rsidP="004728B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">När signifikant </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> registrerats och diagnos preeklampsi satts behöver ytterligare kvantifiering inte göras. </w:t>
+        <w:t xml:space="preserve">När signifikant proteinuri registrerats och diagnos preeklampsi satts behöver ytterligare kvantifiering inte göras. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17123304" w14:textId="5D47B24A" w:rsidR="00BD6281" w:rsidRDefault="00BD6281" w:rsidP="004728B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00BD6281">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Högt blodtryck - diagnos och akut trycksänkning (Lathund) Barnmorskemottagningar, Norra (M1).pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1CDD2D1E" w14:textId="3BBDC43C" w:rsidR="001929AF" w:rsidRPr="00AF5DFB" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
@@ -4175,174 +3341,117 @@
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>högriskgrupper</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D8915A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F56CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Autoimmun sjukdom såsom SLE eller APS (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">Autoimmun sjukdom såsom SLE eller APS (antifosfolipidsyndrom) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034CE378" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F56CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tidigare preeklampsi, oavsett svårighetsgrad </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37BF27CB" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F56CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tidigare graviditetshypertoni med debut eller förlossning före graviditetsvecka 34, eller med IUGR, </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Tidigare graviditetshypertoni med debut eller förlossning före graviditetsvecka 34, eller med IUGR, intrauterin fosterdöd (IUFD) eller ablatio </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B666F3D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007F56CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pregestationell</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> diabetes  </w:t>
+        <w:t xml:space="preserve">Pregestationell diabetes  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C6557E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F56CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Flerbörd </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACAB6E9" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
@@ -4428,65 +3537,56 @@
         <w:t xml:space="preserve">Profylax med ASA förskrivs även vid </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tre eller fler måttliga riskfaktorer </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6568A064" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007F56CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nullipara</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Nullipara </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DDFA83" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F56CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Förstagradshereditet för preeklampsi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E059CB" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
@@ -4547,113 +3647,56 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F56CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Graviditetsintervall &gt;10 år </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE66034" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007F56CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>sBT</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> vid inskrivning </w:t>
+        <w:t xml:space="preserve">sBT &gt;130 mmHg eller dBT &gt;80 mmHg vid inskrivning </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54059763" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F56CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Afrikansk etnicitet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D8B66" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
@@ -4675,115 +3718,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Läkardiagnostiserad obstruktiv sömnapné </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5229D179" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F56CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">”White </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> men normala blodtryck registrerade i hemmet) </w:t>
+        <w:t xml:space="preserve">”White coat hypertension” (upprepat förhöjda blodtryck vid mätning inom sjukvården men normala blodtryck registrerade i hemmet) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2955EDE5" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="007F56CC" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F56CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tidigare graviditetshypertoni med debut efter 34 graviditetsveckor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0F119D" w14:textId="4ED871B6" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="007F56CC">
@@ -4922,405 +3901,365 @@
           <w:top w:w="9" w:type="dxa"/>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1411"/>
         <w:gridCol w:w="2345"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2627"/>
       </w:tblGrid>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="7DFBAE7F" w14:textId="77777777" w:rsidTr="007B6450">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42FD28FC" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008D52E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Blodtryck, mm Hg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="051A36D9" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008D52E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;150/100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59B6DA81" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008D52E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">≥ 150/100 och  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56E95F21" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008D52E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;160/110 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2627" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51F34DC7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008D52E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">≥ 160/110 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="4997E97D" w14:textId="77777777" w:rsidTr="007B6450">
         <w:trPr>
           <w:trHeight w:val="1621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B622ADC" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008D52E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Vårdnivå </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="401302FA" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A465D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">MHV  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34660E7B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A465D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Läkarbedömning inom en vecka </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A466078" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A465D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Läkarbedömning på </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08EFC8FE" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A465D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mottagningen för gravida och nyförlösta inom ett dygn inklusive ordination/byte av </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> behandling. </w:t>
+              <w:t xml:space="preserve">Mottagningen för gravida och nyförlösta inom ett dygn inklusive ordination/byte av antihypertensiv behandling. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2627" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71FE733D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008D52E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Akut bedömning vid Mottagningen för gravida och nyförlösta. Räcker med </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ett </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> &gt;160 eller </w:t>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sBT &gt;160 eller </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ett </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">&gt;110 mm Hg. </w:t>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sBT&gt;110 mm Hg. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="695FA2CD" w14:textId="77777777" w:rsidTr="007B6450">
         <w:trPr>
           <w:trHeight w:val="2081"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63E543D7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A465D0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Blodtryck </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D686A5E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A465D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Var fjärde vecka till och med vecka 20 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59C57B21" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A465D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
@@ -5348,999 +4287,772 @@
           <w:p w14:paraId="21572C0D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A465D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2841C02C" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A465D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">2 gånger per vecka efter påbörjad behandling. Om blodtrycket fortsatt är inom ovanstående intervall, remiss till Mottagning för gravida och nyförlösta. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D761C77" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A465D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2627" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="372F022F" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A465D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4 gånger dagligen. Om insättning av </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> och god effekt ska effekten säkerställas närmsta dygnet innan kontrollerna kan glesas ut. </w:t>
+              <w:t xml:space="preserve"> 4 gånger dagligen. Om insättning av blodtrycks- mediciner och god effekt ska effekten säkerställas närmsta dygnet innan kontrollerna kan glesas ut. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21738FC8" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A465D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="123348FA" w14:textId="77777777" w:rsidTr="007B6450">
         <w:trPr>
           <w:trHeight w:val="1160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14F586B0" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Behandling* </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A3CDD37" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BFF4132" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Sjukskrivning vid behov. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A75208A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5320" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A6E0DE5" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Betablockerare </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B17FA22" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Kalciumantagonister </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61E3D26D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">(inte i första </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:t xml:space="preserve">(inte i första trimestern) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C0C84F9" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (kontraindicerat vid SLE) </w:t>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydralazin (kontraindicerat vid SLE) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07563B72" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Sjukskrivning </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="2FDDB9C1" w14:textId="77777777" w:rsidTr="007B6450">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54835A03" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Målblodtryck</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E2111F6" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65BAE148" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;150/80–100** </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D617BF8" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="06D0C8A1" w14:textId="77777777" w:rsidTr="007B6450">
         <w:trPr>
           <w:trHeight w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="682BE0BA" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Test av </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">*** </w:t>
+              <w:t xml:space="preserve">Test av proteinuri*** </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76592193" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5469F4B8" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vid varje besök tills signifikant </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> bekräftas, då handläggning enligt 5) nedan. </w:t>
+              <w:t xml:space="preserve">Vid varje besök tills signifikant alb/kreatininkvot bekräftas, då handläggning enligt 5) nedan. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FDE1B78" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="58422DF3" w14:textId="77777777" w:rsidTr="007B6450">
         <w:trPr>
           <w:trHeight w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12AD69AF" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultraljud </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21BC23F6" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49BC4F7C" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viktskattning och DVP**** vid diagnos och därefter var fjärde vecka. Om kronisk </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> i vecka 28, 32 och 36. Remiss utfärdas av MHV-barnmorska efter läkarordination. </w:t>
+              <w:t xml:space="preserve">Viktskattning och DVP**** vid diagnos och därefter var fjärde vecka. Om kronisk hypertoni undersökning i vecka 28, 32 och 36. Remiss utfärdas av MHV-barnmorska efter läkarordination. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="5F08ADD4" w14:textId="77777777" w:rsidTr="007B6450">
         <w:trPr>
           <w:trHeight w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DE99E50" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Förlossning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="066B5781" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008C0BC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Senast vecka 40+0 hypertoni utan tecken på preeklampsi och välkontrollerat blodtryck. Förlossningsplanering ska ske vid viktskattningen i graviditetsvecka 36 om diagnos före graviditetsvecka 36, annars vid diagnos.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="079CFA96" w14:textId="77777777" w:rsidR="00AF16B2" w:rsidRDefault="00AF16B2" w:rsidP="00634760">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B01802B" w14:textId="5D7FB704" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AF16B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>DVP ”</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> pocket” </w:t>
+        <w:t xml:space="preserve">DVP ”deepest vertical pocket” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339EEFE0" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AF16B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Se ANTIHYPTERTENSIV BEHANDLING </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736540C2" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AF16B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">** Vid njursjukdom och </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">** Vid njursjukdom och pregestationell diabetes är målblodtryck sBT </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>≤</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">130 mm Hg och </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">130 mm Hg och dBT </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>≤</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">80 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">80 mmHg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E725142" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AF16B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">*** Kvantifiering för att fastställa </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">signifikant </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>signifikant proteinuri</w:t>
+      </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> utförs om urinsticka är </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2+ utan tecken till infektion eller vid upprepade 1+. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A41157" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AF16B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">**** </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">: DVP &lt;20 mm. </w:t>
+        <w:t xml:space="preserve">**** Oligohydramnios: DVP &lt;20 mm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC0D524" w14:textId="5BED3D08" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc190775845"/>
       <w:r w:rsidRPr="001929AF">
         <w:lastRenderedPageBreak/>
         <w:t>Handläggning av preeklampsi under graviditet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="001929AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BDD4D0" w14:textId="5135D5C4" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00634760">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
@@ -6374,143 +5086,73 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329A30D1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00634760">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">id </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">id sBT ≥140mmHg eller dBT ≥90 mmHg </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="604F8210" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00AE1912" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE1912">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Urinsticka, Hb, TPK, ALAT och </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Urinsticka, Hb, TPK, ALAT och Kreatinin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653D8C3B" w14:textId="66964924" w:rsidR="001929AF" w:rsidRPr="00AE1912" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE1912">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ultraljud med viktskattning av fostret planeras vid diagnos (</w:t>
       </w:r>
       <w:hyperlink w:anchor="_Flödesschema" w:history="1">
         <w:r w:rsidRPr="00AE1912">
@@ -6585,123 +5227,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA7748D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00634760">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> och symptomfrihet</w:t>
+        <w:t>Vid sBT ≥ 150 - &lt;160 mmHg eller dBT ≥100 - &lt;110 mmHg och symptomfrihet</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> krävs bedömning inom 1 dygn på Kvinnokliniken NÄL och ofta sjukhusvård.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762F0968" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00CC2D4A">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:t>Vid slutenvård</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0588BFDD" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00CC2D4A" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
@@ -6767,169 +5337,73 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratorieprover kontrolleras enligt ovan minst varannan dag.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EFF6302" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00CC2D4A" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2D4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Urinsticka kontrolleras dagligen om inte signifikant </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> sedan tidigare. </w:t>
+        <w:t xml:space="preserve">Urinsticka kontrolleras dagligen om inte signifikant proteinuri sedan tidigare. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56863F0F" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00CC2D4A" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2D4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid svår preeklampsi eller patologiska provsvar görs utvidgad provtagning: som ovan med tillägg av ASAT, </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">, APTT, PK(INR). </w:t>
+        <w:t xml:space="preserve">Vid svår preeklampsi eller patologiska provsvar görs utvidgad provtagning: som ovan med tillägg av ASAT, bilirubin, LD, albumin, Na, K, haptoglobin, antitrombin, fibrinogen, d-dimer, APTT, PK(INR). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772DFBB0" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00CC2D4A" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2D4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ultraljud med viktskattning och bedömning av fostervattenmängd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4C4719" w14:textId="77777777" w:rsidR="00CB3947" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
@@ -6966,445 +5440,192 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65CE372A" w14:textId="27A0E4EE" w:rsidR="001929AF" w:rsidRPr="00CB3947" w:rsidRDefault="002A3732" w:rsidP="00E97D20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB3947">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="001929AF" w:rsidRPr="00CB3947">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">id </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> eller symtom/organpåverkan </w:t>
+        <w:t xml:space="preserve">id sBT ≥160 mmHg eller dBT ≥110 mmHg eller symtom/organpåverkan </w:t>
       </w:r>
       <w:r w:rsidR="001929AF" w:rsidRPr="00CB3947">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>krävs akut handläggning på Kvinnokliniken NÄL och sjukhusvård, handläggning</w:t>
       </w:r>
       <w:r w:rsidR="007E642C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink w:anchor="Svår_hypertoni" w:history="1">
         <w:r w:rsidR="007E642C" w:rsidRPr="00300FF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>se nedan</w:t>
         </w:r>
         <w:r w:rsidR="001929AF" w:rsidRPr="00300FF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001929AF" w:rsidRPr="00CB3947">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332725F1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="000F3826">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:ind w:left="1712"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> behandling  </w:t>
+      <w:r w:rsidRPr="001929AF">
+        <w:t xml:space="preserve">Antihypertensiv behandling  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE766AA" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="000F3826" w:rsidRDefault="001929AF" w:rsidP="000F3826">
       <w:pPr>
         <w:ind w:left="1712"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F3826">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Underhållsbehandling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5A78F9" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="009E3287">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Behandling inleds vid </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> och/</w:t>
+        <w:t>Behandling inleds vid sBT ≥150 mmHg och/</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eller</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve"> dBT ≥100 mmHg.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DFD3FC" w14:textId="4B1A6A7B" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="009E3287">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Målsättning</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">: sBT &lt;150 mmHg och dBT  80–100 mmHg. Vid diabetes, njursjukdom eller annan samsjuklighet är målet sBT </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>≤</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">130 mm Hg och </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">130 mm Hg och dBT ≤80 mmHg. </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Läkemedel</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: För utförlig information var god se </w:t>
       </w:r>
       <w:r w:rsidR="006707DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink w:anchor="_Antihypertensiv_behandling_-" w:history="1">
         <w:r w:rsidRPr="001929AF">
@@ -7417,298 +5638,162 @@
           <w:t xml:space="preserve">tabell i Bilaga 1. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD410D7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="009E3287" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009E3287">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Labetalol</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> per oralt som förstahandspreparat, initial dosering 100 mg x 3, överväg tillägg av annat preparat vid högre doser än 1200 mg/dygn.  </w:t>
+        <w:t xml:space="preserve">Labetalol per oralt som förstahandspreparat, initial dosering 100 mg x 3, överväg tillägg av annat preparat vid högre doser än 1200 mg/dygn.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B96B49E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="009E3287" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3287">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tilläggsbehandling innefattar </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 25 - 50 mg 2 - 3 gånger/dag. </w:t>
+        <w:t xml:space="preserve">Tilläggsbehandling innefattar nifedipin (licenspreparat) 10 - 30 mg 2 - 3 gånger/dag och/eller hydralazin 25 - 50 mg 2 - 3 gånger/dag. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3287">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9BC0D3" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00BF7B7C" w:rsidRDefault="001929AF" w:rsidP="00EA6F4E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="1712"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc190775846"/>
       <w:bookmarkStart w:id="13" w:name="Svår_hypertoni"/>
       <w:r w:rsidRPr="00BF7B7C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Akut sänkning av blodtryck vid svår hypertoni</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="15415E09" w14:textId="52AAB43A" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00810A3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>sBT</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001929AF">
+        <w:t xml:space="preserve">sBT ≥ 160mmHg eller dBT ≥110mmHg </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9373A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ≥ 160mmHg eller </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ska</w:t>
+      </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dBT</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> sänkas akut</w:t>
+      </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.  Målsättning</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">: sBT &lt;150 mmHg och dBT  80–100 mmHg. </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C12AA8" w14:textId="4F7019B2" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00233508">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Läkemedel: </w:t>
@@ -7731,151 +5816,78 @@
           <w:t xml:space="preserve">tabell i Bilaga 2. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188E2907" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00810A3B" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00810A3B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Per orala</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 200 mg som engångsdos.  </w:t>
+        <w:t xml:space="preserve">Per orala alternativ är nifedipin 10 mg (kan upprepas med 20 mg om ej effekt) eller labetalol 200 mg som engångsdos.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C8BBA6" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00810A3B" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810A3B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Intravenösa alternativ är </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 5 mg (kan upprepas i stigande dosering enligt tabell).  </w:t>
+        <w:t xml:space="preserve">Intravenösa alternativ är labetalol 20 mg (kan upprepas i stigande dosering enligt tabell) eller dihydralazin 5 mg (kan upprepas i stigande dosering enligt tabell).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD39B6E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00810A3B" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810A3B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid otillräcklig effekt övervägs infusionsbehandling enligt tabell.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03FEB9C9" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005B510E">
@@ -7964,234 +5976,113 @@
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Underhållsbehandling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51504098" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00F16B2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Vid uppnådd effekt (</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> &lt;100 mm Hg) upprepa BT var 10 minut under 1 timma, sedan var 15 minut under 1 timma, sedan var 30 minut under 1 timma och sedan varje timma under 4 timmar. </w:t>
+        <w:t xml:space="preserve">Vid uppnådd effekt (sBT &lt;150 mm Hg och dBT &lt;100 mm Hg) upprepa BT var 10 minut under 1 timma, sedan var 15 minut under 1 timma, sedan var 30 minut under 1 timma och sedan varje timma under 4 timmar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECADB84" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00F16B2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Individuell plan för övervakning rekommenderas därefter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175417B2" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00F16B2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...61 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per oral behandling enligt ovan med målblodtryck sBT &lt;150 mm Hg och dBT 80-100 mm Hg, vid diabetes, njursjukdom eller annan samsjuklighet är målet sBT </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>≤</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">130 mm Hg och </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">130 mm Hg och dBT </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>≤</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">80 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">80 mmHg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101DB8BF" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00F16B2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4529E3" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00F16B2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
@@ -8265,158 +6156,124 @@
         </w:rPr>
         <w:t xml:space="preserve">Individuell vårdplan </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ska upprättas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68004853" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Venflon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> på alla patienter som övervakas på grund av misstänkt eller verifierad svår preeklampsi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE389D1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Allmänt </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patient som kräver intensifierad övervakning på grund av mycket högt blodtryck, svår organpåverkan eller andra svåra symtom ska övervakas på förlossningen eller IVA. Rummet ska vara rofyllt och svagt upplyst. Ansvarig läkare ska skriftligen dokumentera vad som ska övervakas och hur ofta. Överväg kontakt med </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Patient som kräver intensifierad övervakning på grund av mycket högt blodtryck, svår organpåverkan eller andra svåra symtom ska övervakas på förlossningen eller IVA. Rummet ska vara rofyllt och svagt upplyst. Ansvarig läkare ska skriftligen dokumentera vad som ska övervakas och hur ofta. Överväg kontakt med neonatolog. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2B05D2" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Status:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Reflexer och kontroll </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, hjärt- och lungauskultation, bukpalpation, bedömning av perifera ödem. Daglig vikt. </w:t>
+        <w:t xml:space="preserve"> Reflexer och kontroll fotklonus, hjärt- och lungauskultation, bukpalpation, bedömning av perifera ödem. Daglig vikt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068B1C8A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vitalparametrar:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
@@ -8432,411 +6289,185 @@
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Utökad provtagning</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Hb, TPK, ASAT, ALAT, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">: Hb, TPK, ASAT, ALAT, bilirubin, LD, haptoglobin, kreatinin, Na, K, albumin, APTT, PK (INR), </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>bilirubin</w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>antitrombin</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">. Upprepas med 2 – 6 timmars intervall om patologiska svar. </w:t>
+        <w:t xml:space="preserve">antitrombin, fibrinogen, di-dimer. Upprepas med 2 – 6 timmars intervall om patologiska svar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246D1868" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vätskebalans</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vätskeintag/tillförsel bör inte vara mer än cirka 80 ml per timme ~ 2 000 ml per dygn. Om blodtrycksfall vid snabb korrigering av blodtryck ges 200 ml Ringer-Acetat följt av kontinuerlig infusion av resterande 800 ml. Urinmängd bör vara </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">500 ml per dygn. För patienter utan </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> är det av största vikt att noga följa vätskebalans i syfte att undvika såväl över- som undervätskning med risk för inkompensation eller manifest lungödem respektive blodtrycksfall. </w:t>
+        <w:t xml:space="preserve">500 ml per dygn. För patienter utan timdiures bedöms urinmängd en gång per dygn. Vid timdiures summeras urinmängderna var fjärde timme. Om &lt;200 ml per åtta timmar föreligger oliguri. Vid oliguri är det av största vikt att noga följa vätskebalans i syfte att undvika såväl över- som undervätskning med risk för inkompensation eller manifest lungödem respektive blodtrycksfall. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084E2168" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Korrigera eventuell undervätskning med Ringer-Acetat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38643B2B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid misstanke om eller manifest lungödem (nedsatt </w:t>
-[...57 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Vid misstanke om eller manifest lungödem (nedsatt syresaturation, rassel vid auskultation av lungor, dyspné, ge furosemid (Furix</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) 10 mg/ml, 1 – 2 ml (10 – 20 mg) intravenöst och tillkalla narkosläkare och/eller medicinjour. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783EB6C9" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid kvarstående </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> trots adekvat vätsketillförsel bör patienten förlösas. </w:t>
+        <w:t xml:space="preserve">Vid kvarstående oliguri trots adekvat vätsketillförsel bör patienten förlösas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F738E1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fosterövervakning</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
@@ -8852,187 +6483,81 @@
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Neurologisk påverkan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vid svår huvudvärk, synstörningar, medvetandepåverkan, </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> (PRES).  </w:t>
+        <w:t xml:space="preserve"> Vid svår huvudvärk, synstörningar, medvetandepåverkan, fotklonus, eller annan neurologisk påverkan med avvikande förlopp, överväg intracerebral patologi och utred i så fall med akut CT/MRI för undersökning av komplikation såsom blödning eller posterior reversible encephalopathy syndrome (PRES).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BC95D7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kardiell</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kardiell påverkan.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> samt hjärtultraljud som kan påvisa eventuell försämrad systolisk och diastolisk vänsterkammarfunktion. Behandling sköts i samråd med kardiolog.  </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vid misstänkt hjärtsvikt, utredning med EKG, NT-proBNP samt hjärtultraljud som kan påvisa eventuell försämrad systolisk och diastolisk vänsterkammarfunktion. Behandling sköts i samråd med kardiolog.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCD33D8" w14:textId="0594FC83" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Koagulationspåverkan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
@@ -9052,190 +6577,110 @@
           </w:rPr>
           <w:t>se nedan,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vid tecken på koagulationspåverkan se kommande rutin </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>Koagulationsrubbningar för obstetriska tillstånd.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Överväg ROTEM/TEG tidigt i förloppet för snabb bedömning av koagulationsförmåga och eventuellt utveckling av disseminerad intravaskulär </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (DIC). </w:t>
+        <w:t xml:space="preserve"> Överväg ROTEM/TEG tidigt i förloppet för snabb bedömning av koagulationsförmåga och eventuellt utveckling av disseminerad intravaskulär koagulopati (DIC). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4ABE09" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Anestesiolog</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ska informeras och involveras tidigt i teamet för bedömning och behandling av patient med preeklampsi som inkommer till förlossningsavdelning eller </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> ska informeras och involveras tidigt i teamet för bedömning och behandling av patient med preeklampsi som inkommer till förlossningsavdelning eller antenatalavdelning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40692D92" w14:textId="4DA28E9C" w:rsidR="001929AF" w:rsidRPr="00DB1FA5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Eklampsiprofylax.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Magnesiumbehandling är indicerad vid svår preeklampsi, särskilt tillsammans med huvudvärk, synstörningar, medvetandepåverkan, </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> anfall, se </w:t>
+        <w:t xml:space="preserve"> Magnesiumbehandling är indicerad vid svår preeklampsi, särskilt tillsammans med huvudvärk, synstörningar, medvetandepåverkan, fotklonus, svår hypertoni, svårreglerat blodtryck, HELLP samt vid eklamptiskt anfall, se </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bilaga</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Magnesiumbehandling" w:history="1">
         <w:r w:rsidRPr="00DB1FA5">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Magnesiumbehandling</w:t>
@@ -9301,364 +6746,156 @@
       <w:bookmarkStart w:id="15" w:name="_HELLP_och_koagulationsrubbning"/>
       <w:bookmarkStart w:id="16" w:name="_Toc190775848"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="001929AF">
         <w:t>HELLP och koagulationsrubbning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="001929AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69245CB2" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00163E5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">HELLP har ofta ett tvåpuckligt förlopp med övergående förbättring. Vid HELLP sker en </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">HELLP har ofta ett tvåpuckligt förlopp med övergående förbättring. Vid HELLP sker en mikroangiopatisk hemolys och mikrotrombotisering med konsumtion av trombocyter som kan vara mycket snabb. Subkapsulär blödning och spontan ruptur av leverkapseln kan förekomma. Brist på alla typer av koagulationsprodukter uppträder vid svår HELLP med risk för utveckling av DIC, varför TEG / ROTEM är till stor hjälp i bedömningen. Upp till 15 % av patienterna med HELLP utvecklar njursvikt. 30 % av patienterna drabbas av HELLP postpartum. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3304F9EC" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00F96A8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F4A3BB" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00F96A8C" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96A8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Förlossning är alltid indicerad vid HELLP, vid stabil sjukdom kan effekt av </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> inväntas.  </w:t>
+        <w:t xml:space="preserve">Förlossning är alltid indicerad vid HELLP, vid stabil sjukdom kan effekt av Betapred inväntas.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243A2456" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00F96A8C" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96A8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Magnesiumsulfat är indicerat vid HELLP då risken är större för eklampsi i denna grupp.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6590C431" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00F96A8C" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96A8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provtagning initialt, speciellt innan förlossning 2 – 6 timmars intervall tills förbättring, därefter till normalisering. Hb, TPK, ASAT, ALAT, </w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve">. ROTEM ger snabbt svar på koagulationsförmåga. </w:t>
+        <w:t xml:space="preserve">Provtagning initialt, speciellt innan förlossning 2 – 6 timmars intervall tills förbättring, därefter till normalisering. Hb, TPK, ASAT, ALAT, bilirubin, LD, haptoglobin, kreatinin, Na, K, albumin, APTT, PK (INR), antitrombin, fibrinogen och d-dimer. ROTEM ger snabbt svar på koagulationsförmåga. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC37A8B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00F96A8C" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96A8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Förlossning efter stabilisering av </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">Förlossning efter stabilisering av hemostas.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F41122B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00F96A8C" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96A8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vid koagulationspåverkan</w:t>
       </w:r>
       <w:r w:rsidRPr="00F96A8C">
         <w:rPr>
@@ -9673,173 +6910,109 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">se kommande rutin Koagulationsrubbningar för obstetriska tillstånd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E62D636" w14:textId="5EDA78C8" w:rsidR="001929AF" w:rsidRPr="00F96A8C" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96A8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid sänkt </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> eller andra riskfaktorer </w:t>
+        <w:t xml:space="preserve">Vid sänkt antitrombinnivå &lt;0,7, immobilisering eller andra riskfaktorer </w:t>
       </w:r>
       <w:r w:rsidR="00C9373A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="00F96A8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> trombosprofylax övervägas.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C0A040" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00F96A8C" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96A8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Överväg behandling i samråd med anestesiolog och vid behov </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, koagulationsspecialist, njurmedicinare.   </w:t>
+        <w:t xml:space="preserve">Överväg behandling i samråd med anestesiolog och vid behov hepatolog, koagulationsspecialist, njurmedicinare.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D0676D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00F96A8C" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96A8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vanligen snabb normalisering efter </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, men försämring kan inträffa första 3 – 4 dygnen.  </w:t>
+        <w:t xml:space="preserve">Vanligen snabb normalisering efter partus, men försämring kan inträffa första 3 – 4 dygnen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1CB8EE" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00F96A8C" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96A8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid ny graviditet ökad risk för recidiv, 25 % får svår preeklampsi vid ny graviditet. Skärpt övervakning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EEF8343" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="002A0120">
@@ -9860,304 +7033,209 @@
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Trombosprofylax </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="258B8479" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="002A0120" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0120">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Före </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> vid albumin &lt;20mg/L.  </w:t>
+        <w:t xml:space="preserve">Före partus vid albumin &lt;20mg/L.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7465D558" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="002A0120" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0120">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> är trombosprofylax indicerat. Se rutin</w:t>
+        <w:t>Vid sectio är trombosprofylax indicerat. Se rutin</w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="002A0120">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="002A0120">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Trombosprofylax under </w:t>
-[...19 lines deleted...]
-          <w:t xml:space="preserve"> och</w:t>
+          <w:t>Trombosprofylax under partus och</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="002A0120">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="002A0120">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>puerperiet</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="002A0120">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A0120">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Avvakta trombosprofylax vid svårkontrollerat blodtryck och/eller akut blödningskomplikation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B68470" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="002A0120" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0120">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Observera att svår preeklampsi/eklampsi genererar en riskpoäng för DVT, enligt riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="002A0120">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Trombosprofylax under graviditet vid ökad risk för venös </w:t>
-[...19 lines deleted...]
-          <w:t xml:space="preserve"> (VTE)</w:t>
+          <w:t>Trombosprofylax under graviditet vid ökad risk för venös tromboembolism (VTE)</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="002A0120">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A0120">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52036CB7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00163E5E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="1706" w:hanging="357"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc190775849"/>
       <w:r w:rsidRPr="001929AF">
-        <w:t xml:space="preserve">7. Eklampsi och </w:t>
-[...3 lines deleted...]
-        <w:t>pres</w:t>
+        <w:t>7. Eklampsi och pres</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="686E92E1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00736528">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">PRES är ett hjärnödem framför allt i </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> delar av cortex som förekommer vid 60 – 100 % av de med eklampsi och vid cirka 10 – 15 % av de med svår preeklampsi. Studier är få och små. Vid svårare tillstånd kan cytotoxiskt ödem inträffa som kan leda till infarkter. Det finns ingen </w:t>
+        <w:t xml:space="preserve">PRES är ett hjärnödem framför allt i posteriora delar av cortex som förekommer vid 60 – 100 % av de med eklampsi och vid cirka 10 – 15 % av de med svår preeklampsi. Studier är få och små. Vid svårare tillstånd kan cytotoxiskt ödem inträffa som kan leda till infarkter. Det finns ingen </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">annan behandling än blodtryckssänkning vid konstaterad PRES. Vid eklampsi; ABCD viktigast! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7505AFE1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00611A21" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611A21">
@@ -10183,99 +7261,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ge magnesiumsulfat bolusdos följt av infusion enligt bilaga </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Magnesiumbehandling" w:history="1">
         <w:r w:rsidRPr="00611A21">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Magnesiumbehandling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00611A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> snarast. Observera möjlig interaktion med </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> är</w:t>
+        <w:t xml:space="preserve"> snarast. Observera möjlig interaktion med nifedipin avseende myokarddepression. Dock mycket ovanligt och behandling med nifedipin är</w:t>
       </w:r>
       <w:r w:rsidRPr="00611A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> inte</w:t>
       </w:r>
       <w:r w:rsidRPr="00611A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontraindicerat vid magnesiumsulfatbehandling.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0E1086" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00611A21" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10357,350 +7387,218 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Induktion kan övervägs om gynnsamt cervixstatus. Förlossning bör kunna vara förestående inom 24 timmar om vaginal förlossning planeras. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40900B34" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00611A21" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Det finns ingen </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">! </w:t>
+        <w:t xml:space="preserve">Det finns ingen maternell indikation för omedelbart sectio! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710AA4DA" w14:textId="230B4404" w:rsidR="001929AF" w:rsidRPr="00611A21" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid konstaterad PRES </w:t>
       </w:r>
       <w:r w:rsidR="00C9373A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="00611A21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> patienten planeras för uppföljning </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> och eventuell remiss till neurolog och neurologiska symtom kvarstår.</w:t>
+        <w:t xml:space="preserve"> patienten planeras för uppföljning postpartum och eventuell remiss till neurolog och neurologiska symtom kvarstår.</w:t>
       </w:r>
       <w:r w:rsidRPr="00611A21">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00611A21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B55E22" w14:textId="162BC068" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="1706" w:hanging="357"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc190775850"/>
       <w:r w:rsidRPr="001929AF">
         <w:t>Förlossning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="001929AF">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9192A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AB74D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alla patienter med </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> 36. Tidig EDA är att föredra vid vaginal förlossning. Adekvat venös infart är nödvändig. </w:t>
+        <w:t xml:space="preserve">Alla patienter med hypertensiv sjukdom under graviditet ska ha en förlossningsplan upprättad. För patienter med hypertoni och stabil sjukdom ska förlossningsplan upprättas vid tillväxtkontroll gestationsvecka 36 alternativt vid diagnos om denna sker efter gestationsvecka 36. Tidig EDA är att föredra vid vaginal förlossning. Adekvat venös infart är nödvändig. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D718ED" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="006D5124">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:t xml:space="preserve">Förlossningstidpunkt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE40F32" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="006D5124" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D5124">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:r w:rsidRPr="006D5124">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>graviditetsinducerad hypertoni</w:t>
       </w:r>
       <w:r w:rsidRPr="006D5124">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> planeras för förlossning från graviditetsvecka 37+0. Vid stabilt tillstånd och normal fostertillväxt kan </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> exspektans övervägas till graviditetsvecka 39+6. </w:t>
+        <w:t xml:space="preserve"> planeras för förlossning från graviditetsvecka 37+0. Vid stabilt tillstånd och normal fostertillväxt kan istället exspektans övervägas till graviditetsvecka 39+6. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6727B57F" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="006D5124" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D5124">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:r w:rsidRPr="006D5124">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kronisk hypertoni</w:t>
       </w:r>
       <w:r w:rsidRPr="006D5124">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> planeras för förlossning från graviditetsvecka 37+0. Vid stabilt tillstånd och normal fostertillväxt kan </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> exspektans övervägas till graviditetsvecka 39+6. </w:t>
+        <w:t xml:space="preserve"> planeras för förlossning från graviditetsvecka 37+0. Vid stabilt tillstånd och normal fostertillväxt kan istället exspektans övervägas till graviditetsvecka 39+6. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC0F70B" w14:textId="11861869" w:rsidR="001929AF" w:rsidRPr="002337FA" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002337FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:r w:rsidRPr="002337FA">
         <w:rPr>
@@ -10738,203 +7636,130 @@
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF35D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Förlös oavsett graviditetslängd</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF35D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vid svårkontrollerat blodtryck trots alla försök till </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> fosterdöd (IUFD). </w:t>
+        <w:t xml:space="preserve"> vid svårkontrollerat blodtryck trots alla försök till antihypertensiv behandling enligt denna rutin, eklampsi, HELLP, placentaavlossning, hjärtsvikt, lungödem, njursvikt eller intrauterin fosterdöd (IUFD). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D2BE5A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00DF35D5" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF35D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Överväg förlossning oavsett graviditetslängd</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF35D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vid ett eller flera av följande; sjunkande TPK, stigande transaminaser, stigande </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> vid ett eller flera av följande; sjunkande TPK, stigande transaminaser, stigande kreatinin, ihållande neurologiska symptom, ihållande </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DF35D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>kreatinin</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>epigastriesmärtor</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, illamående och kräkning med påverkade levervärden, allvarlig fosterpåverkan, svår IUGR. </w:t>
+        <w:t xml:space="preserve">epigastriesmärtor, illamående och kräkning med påverkade levervärden, allvarlig fosterpåverkan, svår IUGR. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03DD7291" w14:textId="55882523" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00F11B55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2072" w:right="-2" w:firstLine="60"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6180DF6B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005568FA">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:t xml:space="preserve">Förlossningssätt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2807F54C" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00EB2852" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2852">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Induktion av förlossning kan provas efter graviditetsvecka 32, annars </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Induktion av förlossning kan provas efter graviditetsvecka 32, annars sectio. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545A2DE3" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00EB2852" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2852">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid spontan värkstart kan vaginal förlossning ske oavsett graviditetsvecka. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2852">
         <w:rPr>
@@ -10943,92 +7768,58 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Allmänt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229F5008" w14:textId="6005E277" w:rsidR="001929AF" w:rsidRPr="00EB2852" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2852">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Omedelbart </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Omedelbart sectio utan preoperativ bedömning är kontraindicerat vid preeklampsi och/eller svår hypertoni.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB2852">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> utan möjlighet för anestesiolog att bedöma patienten och förbereda säkert omhändertagande kan utsätta patienten för livsfara, framför</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Omedelbart sectio utan möjlighet för anestesiolog att bedöma patienten och förbereda säkert omhändertagande kan utsätta patienten för livsfara, framför</w:t>
       </w:r>
       <w:r w:rsidR="007E60DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2852">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>allt i form av risk för hjärnblödning eller lungödem.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2852">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CE1254" w14:textId="713CCAEA" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005568FA">
@@ -11096,222 +7887,91 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1035BACF" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="007E60DE">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:t xml:space="preserve">Smärtlindring  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784C4E0B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005568FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">EDA/spinal rekommenderas under </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> om inte koagulationsrubbning (TPK &lt;75 x10</w:t>
+        <w:t>EDA/spinal rekommenderas under partus om inte koagulationsrubbning (TPK &lt;75 x10</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/L relativ kontraindikation). Tidigt anlagd välfungerande EDA minskar också risken för akut generell anestesi vid operationsbehov. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Uterotonika</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Uterotonika </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225AFAB4" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005568FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...109 lines deleted...]
-        <w:t xml:space="preserve">®) kan användas. </w:t>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metylergometrin (Methergin®) är kontraindicerat på grund av blodtryckshöjande effekt. Oxytocin, Misoprostol (Cytotec®) och Karboprost (Prostinfenem®) kan användas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175084DD" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="006A4A8F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="1706" w:hanging="357"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc190775851"/>
       <w:r w:rsidRPr="001929AF">
         <w:t>9. Postpartumvård</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="0705D1FA" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005C2CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1706" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
@@ -11321,67 +7981,51 @@
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Blodtrycksmätning </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0555266F" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="005C2CB7" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C2CB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Blodtryck mäts hos alla patienter vid </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> på förlossningsavdelningen, mätningen ska ske i sittande i höger arm, i hjärthöjd och efter 15 minuters vila. </w:t>
+        <w:t xml:space="preserve">Blodtryck mäts hos alla patienter vid efterskötning på förlossningsavdelningen, mätningen ska ske i sittande i höger arm, i hjärthöjd och efter 15 minuters vila. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB03629" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="005C2CB7" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C2CB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">På BB mäts blodtryck hos patienter med hypertoni x 4 samt vid symtom eller tätare vid behov. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="391A8176" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="005C2CB7" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
@@ -11543,828 +8187,507 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vårdtid </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AEFDE63" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00813EB0" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813EB0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid preeklampsi bör patienten kvarstanna minst 3 dygn på BB, svåra fall minst 4 dygn.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F332CD1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00813EB0" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
+    <w:p w14:paraId="7F332CD1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813EB0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid graviditetshypertoni/kronisk hypertoni bör patienten kvarstanna minst 2 dygn på BB. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="64DFDB7C" w14:textId="7B0A2BE4" w:rsidR="00371D32" w:rsidRPr="00813EB0" w:rsidRDefault="00371D32" w:rsidP="00BE56B7">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2427" w:right="0" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vid obehandlad graviditetshypertoni avgörs vårdtidens längd utifrån en individuell bedömning som görs av läkare.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="694B383F" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00027737">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="1706" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_Toc190775852"/>
       <w:r w:rsidRPr="001929AF">
-        <w:t xml:space="preserve">10. Hypertonibehandling </w:t>
-[...3 lines deleted...]
-        <w:t>postpartum</w:t>
+        <w:t>10. Hypertonibehandling postpartum</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="05B9BF81" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00903DE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Adekvat blodtryckssänkande effekt är av yttersta vikt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F45995" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00903DE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B50718" w14:textId="41A1171B" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00DC3155">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Fortsätt insatt </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Fortsätt insatt antihypertensiv behandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minst 2 dygn postpartum, minska behandlingen succesivt när blodtrycket understiger 130/80 mmHg. Blodtrycket stiger ofta dag 2 – 3 postpartum och för tidig utsättning kan innebära att patienten istället drabbas av akut högt blodtryck. Vid användning av nifedipin, överväg byte till ACE- hämmare direkt postpartum om behandling väntas fortgå efter hemgång från BB. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3155">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45355469" w14:textId="77777777" w:rsidR="00DC3155" w:rsidRDefault="001929AF" w:rsidP="00DC3155">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>antihypertensiv</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Vid nydebuterad hypertoni postpartum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (sBT ≥140 mm Hg eller dBT ≥90 mm Hg) starta antihypertensiv behandling. Vid-behovs-medicinering med nifedipin 10 mg eller labetalol 200 mg kan initialt ges men kontinuerlig medicinering ska tidigt övervägas och</w:t>
+      </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> behandling</w:t>
-[...100 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="45355469" w14:textId="77777777" w:rsidR="00DC3155" w:rsidRDefault="001929AF" w:rsidP="00DC3155">
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bör oftast sättas in om &gt;2 enstaka doser behövts. Observera att högt blodtryck under förlossningsarbetet ska verifieras med två förhöjda blodtryck i vila postpartum för att patienten ska diagnostiseras med hypertoni. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB77600" w14:textId="77777777" w:rsidR="00DC3155" w:rsidRDefault="00DC3155" w:rsidP="00DC3155">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70ED47B8" w14:textId="37CCC1D8" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00DA60E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid nydebuterad hypertoni </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Långvarig hypertonibehandling efter förlossning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blir oftare aktuellt om patienten har essentiell hypertoni, haft långvarig antihypertensiv medicinering</w:t>
+      </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>postpartum</w:t>
-[...154 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">under graviditeten, haft höga max-blodtryck, har högt BMI eller om hypertonin debuterat före 37 graviditetsveckor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E54F36" w14:textId="7AA6ED21" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00903DE3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Då </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, snabbverkande endast finns på licens </w:t>
+        <w:t xml:space="preserve">Då nifedipin, snabbverkande endast finns på licens </w:t>
       </w:r>
       <w:r w:rsidR="00C9373A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> denna behandling fasas ut efter förlossning om </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> behandling beräknas fortgå vid utskrivning från sjukhus.  </w:t>
+        <w:t xml:space="preserve"> denna behandling fasas ut efter förlossning om antihypertensiv behandling beräknas fortgå vid utskrivning från sjukhus.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1C9DB6" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="000227FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Läkemedel godkända vid amning</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDB39D0" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="000227FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nedanstående preparat kan ges i mono- eller kombinationsterapi. Om patienten beräknas kvarstå på medicinering enligt ovan är </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> behövas som tillägg.  </w:t>
+        <w:t xml:space="preserve">Nedanstående preparat kan ges i mono- eller kombinationsterapi. Om patienten beräknas kvarstå på medicinering enligt ovan är enalapril i kombination med metoprolol att föredra som förstahandsbehandling. Initialt kan ofta nifedipin behövas som tillägg.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E45D394" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="000227FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gäller fullgångna barn från och med vecka 37+0. Vid prematuritet alternativt IUGR görs individuell bedömning: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D2A7A4" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00E12B5B" w:rsidRDefault="001929AF" w:rsidP="00E12B5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Betablockad </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0775EE03" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00E12B5B" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Metoprolol</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> depot 50–200 mg x 1, är långverkande och ger jämn effekt över dygnet och är att föredra. </w:t>
+        <w:t xml:space="preserve">Metoprolol depot 50–200 mg x 1, är långverkande och ger jämn effekt över dygnet och är att föredra. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52389BBE" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00E12B5B" w:rsidRDefault="001929AF" w:rsidP="00E12B5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>alternativt</w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BB99C5" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00E12B5B" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Labetalol</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 100–200 mg x 2 - 4.  </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Labetalol 100–200 mg x 2 - 4.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1806FAED" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="000227FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED52033" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="000227FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kalciumblockad</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31413705" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00E12B5B" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nifedipin</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 10–30 mg x 2 – 3 (licenspreparat, undviks/byts ut om behandling förväntas fortgå efter hemgång från BB). </w:t>
+        <w:t xml:space="preserve">Nifedipin 10–30 mg x 2 – 3 (licenspreparat, undviks/byts ut om behandling förväntas fortgå efter hemgång från BB). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE88346" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00E12B5B" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Långverkande </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 2021). </w:t>
+        <w:t xml:space="preserve">Långverkande Nifedipin 20 – 60 mg x 1 (åter på marknaden maj 2021). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C00E0B5" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="000227FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -12388,327 +8711,172 @@
         <w:t>ACE-hämmare</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="592AB3D7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00E12B5B" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Enalapril</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 20 mg x 1. Kan titreras upp till 20 mg under vårdtiden. </w:t>
+        <w:t xml:space="preserve">Enalapril, startdos 5 mg x 1. Maxdos 20 mg x 1. Kan titreras upp till 20 mg under vårdtiden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5642163F" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00E12B5B" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Obs elektrolytstatus innan </w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">samt cirka 2 veckor efter insättning </w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">för kontroll av njurfunktion. </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">/l. </w:t>
+        <w:t xml:space="preserve">för kontroll av njurfunktion. Enalapril ges med fördel vid förväntat längre hypertonibehandling. Referensvärde kreatinin postpartum 48 - 86 umol/l. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405C523E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00E12B5B" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observera dock att </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> uppnås först efter flera dagars behandling. </w:t>
+        <w:t xml:space="preserve">Observera dock att enalaprileffekten uppnås först efter flera dagars behandling. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CBE8D2" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="000227FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AF8108" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="000227FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid blodtryck ≤130/80 </w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> då trycket oftast stiger). </w:t>
+        <w:t>Vid blodtryck ≤130/80 mmHg:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Överväg att reducera dosen (försiktighet första två dygnen postpartum då trycket oftast stiger). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF95C69" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00D77C6B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="1706" w:hanging="357"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc190775853"/>
       <w:r w:rsidRPr="001929AF">
         <w:t>11. Uppföljning efter hemgång från BB</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="4B5B1278" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00CC5345">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
@@ -12845,67 +9013,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ge patienten information om framtida ökad risk för hjärt-kärlsjukdom/metabolt syndrom och värdet av hälsosam livsstil. Patienten ska även informeras om återupprepningsrisk, behandlingsmöjligheter och övervakning vid efterföljande graviditet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5678768E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00CC5345" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5345">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Återbesök hos läkare 8 – 12 veckor efter </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> i MHV eller på specialistmödravården om komplicerande faktorer kring förlossningen. </w:t>
+        <w:t xml:space="preserve">Återbesök hos läkare 8 – 12 veckor efter partus i MHV eller på specialistmödravården om komplicerande faktorer kring förlossningen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666905DE" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00CC5345" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5345">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Av epikrisen ska framgå om besöket</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5345">
         <w:rPr>
@@ -12917,112 +9069,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>planeras på specialistmödravården.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6612FF25" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00CC5345" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5345">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid återbesök 8 – 12 veckor efter </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> skrivs remiss till primärvården för vidare omhändertagande.</w:t>
+        <w:t>Vid återbesök 8 – 12 veckor efter partus hos barnmorska eller läkare ska blodtryck och urinsticka tas. Vid kvarstående hypertoni och/eller proteinuri skrivs remiss till primärvården för vidare omhändertagande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D3250F" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00CC5345">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06793B04" w14:textId="77777777" w:rsidR="00041548" w:rsidRDefault="00041548">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C41522B" w14:textId="3DFBF881" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00041548">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Uppföljning av preeklampsi som inte klassats som svår</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
@@ -13032,67 +9153,51 @@
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10FA0B6D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00041548" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041548">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Informera om att patienten ska ha läkarbedömning under första </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> vid ny graviditet, för vårdplanering och ställningstagande till profylax och dokumentera detta i journalen. </w:t>
+        <w:t xml:space="preserve">Informera om att patienten ska ha läkarbedömning under första trimestern vid ny graviditet, för vårdplanering och ställningstagande till profylax och dokumentera detta i journalen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639509DF" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00041548" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041548">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rekommendera att mäta blodtryck årligen, förslagsvis via distriktssköterska</w:t>
       </w:r>
       <w:r w:rsidRPr="00041548">
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -13172,83 +9277,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vid kvarstående behandlingskrävande hypertoni ska remiss till invärtesmedicin/vårdcentral skickas för eventuell kompletterande utredning och planering av fortsatta kontroller. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1135C0D7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00346037" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346037">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Utredning är indicerad avseende APS (lupus </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> och beta 2 glykoprotein1-antikroppar) efter tidig och/eller svår preeklampsi, HELLP, eklampsi eller svår IUGR.  </w:t>
+        <w:t xml:space="preserve">Utredning är indicerad avseende APS (lupus antikoagulans-, kardiolipin och beta 2 glykoprotein1-antikroppar) efter tidig och/eller svår preeklampsi, HELLP, eklampsi eller svår IUGR.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00346037">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5633BC10" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004F0ACB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="1706" w:hanging="357"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc190775854"/>
       <w:r w:rsidRPr="001929AF">
         <w:t>12. Vid nästa graviditet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="19C2A85A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00EB341A" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
@@ -13264,83 +9337,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Profylaktisk behandling med ASA 75 mg rekommenderas i nästkommande graviditet till alla patienter med hypertoni/preeklampsi i tidigare graviditet. ASA sätts in i graviditetsvecka 12 (kan ha effekt även vid senare insättning, tom graviditetsvecka 28) och tas till kvällen till och med graviditetsvecka 36+0 eller vid eventuell diagnos preeklampsi eller graviditetshypertoni. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC145CE" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00EB341A" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB341A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Det finns otillräcklig evidens för screening med flödesmätning av </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> i graviditetsvecka 24 avseende prognos för preeklampsi.</w:t>
+        <w:t>Det finns otillräcklig evidens för screening med flödesmätning av arteria uterina i graviditetsvecka 24 avseende prognos för preeklampsi.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB341A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB341A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209FEA1F" w14:textId="0748CD05" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00EB341A">
       <w:pPr>
         <w:ind w:left="0" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -13359,100 +9400,68 @@
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Litteraturhänvisning </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495AB95D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008E07C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">SFOG </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> riktlinjer preeklampsi, 2019 </w:t>
+        <w:t xml:space="preserve">SFOG Svenska riktlinjer preeklampsi, 2019 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3885FBC7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008E07C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">SFOG ARG-rapport </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> inom obstetrik och gynekologi nr 79, 2018 Ryggbedövning vid vaginal förlossning, Riktlinje SFOAI 2019 </w:t>
+        <w:t xml:space="preserve">SFOG ARG-rapport Hemostasrubbningar inom obstetrik och gynekologi nr 79, 2018 Ryggbedövning vid vaginal förlossning, Riktlinje SFOAI 2019 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0718D6B7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="008E07C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NEWS 2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF1E0A7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00A33641">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc190775855"/>
       <w:r w:rsidRPr="001929AF">
@@ -13491,67 +9500,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK  \l "_Antihypertensiv_behandling_-" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001929AF" w:rsidRPr="00935252">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Antihypertensiv</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> behandling - Läkemedel</w:t>
+        <w:t>Antihypertensiv behandling - Läkemedel</w:t>
       </w:r>
       <w:r w:rsidR="001929AF" w:rsidRPr="00935252">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574B974D" w14:textId="65C0E995" w:rsidR="001929AF" w:rsidRPr="00375391" w:rsidRDefault="00935252" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -13759,63 +9758,52 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724CEB13" w14:textId="1C7555D4" w:rsidR="001929AF" w:rsidRPr="00375391" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Remiss_för_blodtryckskontroll" w:history="1">
         <w:r w:rsidRPr="00375391">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Remiss för blodtryckskontroll 1 år </w:t>
+          <w:t>Remiss för blodtryckskontroll 1 år postpartum</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00375391">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B53A729" w14:textId="22CF0A54" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C71B69">
       <w:pPr>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Bilaga_1"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
@@ -13824,57 +9812,52 @@
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bilaga 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3340A517" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00935252">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Antihypertensiv_behandling_-"/>
       <w:bookmarkEnd w:id="25"/>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> behandling - Läkemedel  </w:t>
+      <w:r w:rsidRPr="001929AF">
+        <w:t xml:space="preserve">Antihypertensiv behandling - Läkemedel  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B1FF843" w14:textId="73222C66" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C71B69">
       <w:pPr>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDERHÅLLSBEHANDLING </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -13888,699 +9871,508 @@
           <w:top w:w="21" w:type="dxa"/>
           <w:left w:w="142" w:type="dxa"/>
           <w:right w:w="91" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2089"/>
         <w:gridCol w:w="2034"/>
         <w:gridCol w:w="2229"/>
         <w:gridCol w:w="2743"/>
       </w:tblGrid>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="556BDD00" w14:textId="77777777" w:rsidTr="00C71B69">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4483FFB3" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C12C9D">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Läkemedel </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16F55C75" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C12C9D">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Mekanism </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DE8B398" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C12C9D">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Dosering </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="433EA5CF" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C12C9D">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Kommentar </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="15AD78CD" w14:textId="77777777" w:rsidTr="00C71B69">
         <w:trPr>
           <w:trHeight w:val="2619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="260A2AEF" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C070E0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Labetalol</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Labetalol </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F1DD5CF" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C070E0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">(Trandate®)  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66A04EDF" w14:textId="5B29F128" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C070E0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metoprolol </w:t>
             </w:r>
             <w:r w:rsidR="00C070E0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> ZOC®)  </w:t>
+              <w:t xml:space="preserve">(Seloken ZOC®)  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EFEB7C6" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C070E0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CDCFCF2" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C070E0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Betablockerare  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44E0BDD5" w14:textId="26817CC0" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C070E0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">100 - 400 mg per oralt 2–4 </w:t>
             </w:r>
             <w:r w:rsidR="00BE2B89" w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>gånger</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> dagligen. Vanlig </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 100 mg x 3  </w:t>
+              <w:t xml:space="preserve"> dagligen. Vanlig startdos 100 mg x 3  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CDF8033" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C070E0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">25 - 100 mg per oralt </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25460CFB" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00C070E0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 - 2 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> dagligen  </w:t>
+              <w:t xml:space="preserve">1 - 2 gånger dagligen  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B6CB4C1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00994517">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Försiktighet vid astma, AV block II-III. Vid </w:t>
-[...13 lines deleted...]
-              <w:t>-</w:t>
+              <w:t>Försiktighet vid astma, AV block II-III. Vid labetalol-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="645F1319" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00994517">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">doser &gt;1200 mg överväg kombinationsbehandling.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E6C8EC2" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00994517">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Långtidsbruk av selektiva betablockerare (</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Långtidsbruk av selektiva betablockerare (atenolol, metoprolol) undviks under graviditet då det finns risk för negativ påverkan på̊ fostertillväxten. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="5E6A7DB8" w14:textId="77777777" w:rsidTr="00C71B69">
         <w:trPr>
           <w:trHeight w:val="4181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B001F86" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Nifedipin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Nifedipin </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6247456E" w14:textId="43E2C28C" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">(licenspreparat för kortverkande tabletter. </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> 2021)</w:t>
+              <w:t>(licenspreparat för kortverkande tabletter. Adalat Oros för långtidsverkande effekt tillbaka på marknaden maj 2021)</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="633F71F6" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Kalciumantagonist </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1403E4E1" w14:textId="309FB7D1" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>10 - 30 mg per oralt 2</w:t>
             </w:r>
             <w:r w:rsidR="00DC73B9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -14603,420 +10395,244 @@
           <w:p w14:paraId="74703E89" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">depottablett per oralt 20 - 60 mg en gång dagligen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="111C13D2" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">OBS! </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">att det finns </w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">att det finns två̊ olika beredningsformer av nifedipin och isradipin </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D31111D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">(tabletter och depottabletter). Tablett </w:t>
-[...83 lines deleted...]
-              <w:t xml:space="preserve"> pga. otillräcklig kunskap om fosterskadande effekt. </w:t>
+              <w:t xml:space="preserve">(tabletter och depottabletter). Tablett används initialt. Interaktion mellan kalciumantagonister och magnesiumsulfat, myokard depression, finns beskrivet men är mindre vanligt (&lt;1%), Behandlas med kalciumglukonat 10 g iv. Kalciumantagonister rekommenderas ej under första trimestern pga. otillräcklig kunskap om fosterskadande effekt. </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="2A4F4EB8" w14:textId="77777777" w:rsidTr="00C71B69">
         <w:trPr>
           <w:trHeight w:val="1801"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3665E32C" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC8D4F7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Hydralazin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Hydralazin </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C9EFA99" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">®)  </w:t>
+              <w:t xml:space="preserve">(Apresolin®)  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A008498" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20EB79DC" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kärldilaterare </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F318257" w14:textId="0884D229" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 - 50 mg per oralt 3 - 4 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> dagligen </w:t>
+              <w:t xml:space="preserve">25 - 50 mg per oralt 3 - 4 gånger dagligen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69622349" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Om annan behandling </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74F0A5FF" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
@@ -15043,106 +10659,63 @@
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="6DBBBC22" w14:textId="77777777" w:rsidTr="00C71B69">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9095" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F8BB56C" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0005637D">
             <w:pPr>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dosen bör minskas om </w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> vid upprepade mätningar. </w:t>
+              <w:t xml:space="preserve">Dosen bör minskas om dBT är &lt;80 mmHg vid upprepade mätningar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="562D64A1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005B510E">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="267A4D21" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="009C1C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Bilaga_2"/>
@@ -15220,811 +10793,624 @@
           <w:top w:w="5" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="17" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1779"/>
         <w:gridCol w:w="2472"/>
         <w:gridCol w:w="2541"/>
         <w:gridCol w:w="2303"/>
       </w:tblGrid>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="37BEDAB1" w14:textId="77777777" w:rsidTr="00882020">
         <w:trPr>
           <w:trHeight w:val="468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A249760" w14:textId="020DBC73" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00756FA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Preparat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="58CFFA57" w14:textId="640346CA" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00756FA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="66" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Dos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DC3CBD9" w14:textId="6CBFAA5E" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00756FA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Tid till effekt, upprepad dos, </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tid till effekt, upprepad dos, maxdos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B70216C" w14:textId="0FF7DA14" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00756FA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Kommentar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="733A0047" w14:textId="77777777" w:rsidTr="00882020">
         <w:trPr>
           <w:trHeight w:val="2497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2FD88375" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Nifedipin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Nifedipin </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2037DA1A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">(licenspreparat) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="19B6CC92" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">10 mg </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>10 mg nifedipin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (vanlig tablett) efter 20 min om ej effekt  </w:t>
+            </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>nifedipin</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">effekt  </w:t>
+              <w:t>20 mg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>20</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">nifedipin </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">(vanlig tablett) efter ytterligare 20 min om ej effekt </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14D2CE90" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">20 mg </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>20 mg nifedipin</w:t>
+            </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> (vanlig tablett) efter ytterligare 20 min om ej effekt </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="764B35C3" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E5A76AC" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Tid till effekt 5 - 10 min. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F876FA4" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79D2A12B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Ej effekt = kvarstående svår hypertoni (</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> ≥110 mm Hg).  </w:t>
+              <w:t xml:space="preserve">Ej effekt = kvarstående svår hypertoni (sBT ≥160 mm Hg och/eller dBT ≥110 mm Hg).  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="207DF079" w14:textId="346630D8" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 80 mg per 24 timmar. </w:t>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maxdos nifedipin 80 mg per 24 timmar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A7F238E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaktion mellan kalciumantagonister och magnesiumsulfat, </w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> se ovan per oral farmakologisk behandling </w:t>
+              <w:t xml:space="preserve">Interaktion mellan kalciumantagonister och magnesiumsulfat, myokard depression finns beskrivet men är mindre vanligt (&lt;1%), Behandlas med kalciumglukonat 10 g iv. Vid stabilt BT fortsatt med Nifedipin se ovan per oral farmakologisk behandling </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A83D102" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DF60C12" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontroll av BT enligt nedan </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="2B3CDC9F" w14:textId="77777777" w:rsidTr="00882020">
         <w:trPr>
           <w:trHeight w:val="2494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="132999A9" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Labetalol</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> per oralt </w:t>
+              <w:t xml:space="preserve">Labetalol per oralt </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DF8913B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>(Trandate®)</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="03E85E0D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">200 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="046CD57E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Tid till effekt ca 20 min. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E470229" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Försiktighet vid astma, AV block II-III. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="652AD25B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behandling med betablockerare kan medföra risk för neonatal hypoglykemi och bradykardi, informera </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Behandling med betablockerare kan medföra risk för neonatal hypoglykemi och bradykardi, informera neonatolog. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36D4E9BD" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2117DB18" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00031DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
@@ -16035,251 +11421,206 @@
               <w:t>Kvinnor med afrikansk etnicitet är mindre känsliga för betablockerare.</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="222222"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="4CC656E8" w14:textId="77777777" w:rsidTr="00882020">
         <w:trPr>
           <w:trHeight w:val="5391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="58E87C61" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Labetalol</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> intravenöst</w:t>
+              <w:t>Labetalol intravenöst</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F86D0D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">(Trandate®) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A7C876D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">20 mg </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> iv</w:t>
+              <w:t>20 mg labetalol iv</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> under minst 2 min</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16645C88" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Om ej effekt efter 10 min </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="233E91AB" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">40 mg </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>40 mg labetalol</w:t>
+            </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> iv under minst 2 minuter </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="326712CE" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Om ej effekt efter 10 min  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37493FD4" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">80 mg iv </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>80 mg iv labetalol</w:t>
+            </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> under minst 2 min  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10227D70" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>om fortfarande ej effekt</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
@@ -16292,486 +11633,306 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">INFUSION </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39F5C946" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">2,5 mg/ml (blanda </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">2,5 mg/ml (blanda labetalol </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="253760EB" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>(Trandate</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">) 5 mg/ml, 100 ml = 5 ampuller à 20 ml, med </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> 8 ml per timme (20 mg per timme), kan höjas var 30:e minut på följande sätt: </w:t>
+              <w:t xml:space="preserve">) 5 mg/ml, 100 ml = 5 ampuller à 20 ml, med NaCl 9 mg/ml, 100 ml). Infusionstakt: startdos 8 ml per timme (20 mg per timme), kan höjas var 30:e minut på följande sätt: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="588DCCB8" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">16 ml per timme (40 mg per timme) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52F39545" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">32 ml per timme (80 mg per timme) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65B25D84" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">64 ml per timme (160 mg per timme), </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 300 mg i v </w:t>
+              <w:t xml:space="preserve">64 ml per timme (160 mg per timme), maxdos 300 mg i v </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="06BA8EE9" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tid till effekt 5 minuter (iv </w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> ≥110 mm Hg). </w:t>
+              <w:t xml:space="preserve">Tid till effekt 5 minuter (iv inj)  Ej effekt= kvarstående svår hypertoni (sBT ≥160 mm Hg och/eller dBT ≥110 mm Hg). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E094115" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0412A490" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 200 mg. </w:t>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maxdos iv inj 200 mg. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A3FEB4C" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6132AB48" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vid stabilt blodtryck fortsätt med </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> som infusion eller tabletter. </w:t>
+              <w:t xml:space="preserve">Vid stabilt blodtryck fortsätt med labetalol som infusion eller tabletter. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FE1DFD7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A332A12" w14:textId="06268566" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">: 20 - 160 mg/timme. Infusionstakten ska starta på 20 mg/tim och dubbleras var 30:e min tills ett tillfredsställande svar erhålls, dvs 40 mg/tim, 80 mg/tim upp till 160 mg/tim </w:t>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iv infusion labetalol: 20 - 160 mg/timme. Infusionstakten ska starta på 20 mg/tim och dubbleras var 30:e min tills ett tillfredsställande svar erhålls, dvs 40 mg/tim, 80 mg/tim upp till 160 mg/tim </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07E1C085" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AA368D5" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Försiktighet vid astma, AV block II-III. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F9AE42" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00484DF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behandling med betablockerare kan medföra risk för neonatal hypoglykemi och bradykardi, informera </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Behandling med betablockerare kan medföra risk för neonatal hypoglykemi och bradykardi, informera neonatolog. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A9F15FC" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="341B2FA0" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
@@ -16820,254 +11981,195 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="1C46C532" w14:textId="77777777" w:rsidTr="00882020">
         <w:trPr>
           <w:trHeight w:val="5185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7000CDF5" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Dihydralazin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69EA1B60" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">®) </w:t>
+              <w:t xml:space="preserve">(Nepresol®) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="552916F4" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">(licenspreparat) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6E7FE628" w14:textId="3E2191A3" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">5 mg </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>5 mg dihydralazin</w:t>
+            </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> iv under minst 2 min  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="072BB19A" w14:textId="07D4202D" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">om ej effekt efter 20 min </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">5–10 mg </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> iv</w:t>
+              <w:t>5–10 mg dihydralazin iv</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">             under min 2 min </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32492522" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Om ej effekt efter 20 min </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">5–10 mg </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> iv </w:t>
+              <w:t xml:space="preserve">5–10 mg dihydralazin iv </w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">under </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B224811" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">minst 2 min </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D338F4A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
@@ -17089,613 +12191,337 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">INFUSION </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="747F751F" w14:textId="332ADD21" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infusion </w:t>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Infusion dihydralazin 0,05 mg/ml (dihydralazin (Nepresol</w:t>
+            </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">) 12,5 mg/ml, 2 ml blandas med </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> 10 ml per timme, kan höjas med 5 ml per 30 minuter till 30 ml per timme</w:t>
+              <w:t>) 12,5 mg/ml, 2 ml blandas med NaCl 9 mg/ml, 500 ml). Startdos 10 ml per timme, kan höjas med 5 ml per 30 minuter till 30 ml per timme</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58BD293C" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vid otillräcklig effekt: infusion </w:t>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Vid otillräcklig effekt: infusion dihydralazin 0,10 mg/ml (dihydralazin (Nepresol</w:t>
+            </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">) 12,5 mg/ml, 4 ml blandas med </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> 10 ml per timme, kan höjas med 5 ml per 30 minuter till 30 ml per timme. </w:t>
+              <w:t xml:space="preserve">) 12,5 mg/ml, 4 ml blandas med NaCl 9 mg/ml, 500 ml). Startdos 10 ml per timme, kan höjas med 5 ml per 30 minuter till 30 ml per timme. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6BE3D01D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tid till effekt 5 min. Ej effekt =kvarstående </w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> ≥110 mm Hg) </w:t>
+              <w:t xml:space="preserve">Tid till effekt 5 min. Ej effekt =kvarstående svårhypertoni (sBT ≥160 mmHg och/eller dBT ≥110 mm Hg) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DB3E944" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A088B94" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 25 mg som iv injektion </w:t>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maxdos 25 mg som iv injektion </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54DF773E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2323" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="23" w:type="dxa"/>
               <w:left w:w="142" w:type="dxa"/>
               <w:right w:w="91" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BEE747F" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk för </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Risk för maternell </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25F7DFFD" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hypotension </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3158BB10" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="001573B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="340D1999" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vid stabilt blodtryck fortsätt med infusion </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">Vid stabilt blodtryck fortsätt med infusion dihydralazin  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="759BD2AD" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75EE3DB7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Blandning för långsam injektion: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FC293E2" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Dihydralazin (Nepresol</w:t>
+            </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">) 2 mg/ml (beredning: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76B02F6C" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001929AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>dihydralazin (Nepresol</w:t>
+            </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 12,5 mg/ml, 2 ml blandas med 10 ml </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">) och 2,5 ml (≈5 mg) ges intravenöst). Dosen kan upprepas efter 10–15 minuter om utebliven effekt. </w:t>
+              <w:t xml:space="preserve"> 12,5 mg/ml, 2 ml blandas med 10 ml NaCl) och 2,5 ml (≈5 mg) ges intravenöst). Dosen kan upprepas efter 10–15 minuter om utebliven effekt. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="601838C5" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00885FE9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6207CAA8" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005B510E">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -17781,233 +12607,112 @@
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Underhållsbehandling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B18DD3" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0014425F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Vid uppnådd effekt (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001929AF">
+        <w:t xml:space="preserve">Vid uppnådd effekt (sBT &lt;150 mm Hg och dBT &lt;100 mm Hg) upprepa blodtryck var 10 minut under 1 timma, sedan var 15 minut under 1 timma, sedan var 30 minut under 1 timma och sedan varje timma under 4 timmar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9A9ACA" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0014425F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>sBT</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &lt;150 mm Hg och </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Individuell plan för övervakning rekommenderas därefter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FE99EE" w14:textId="0B2D44CB" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00FF2EB1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dBT</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Per oral behandling enligt ovan med mål-blodtryck sBT &lt;150 mm Hg och dBT 80-100 mm Hg, vid diabetes, njursjukdom eller annan samsjuklighet är målet sBT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Segoe UI Symbol"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>≤</w:t>
+      </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &lt;100 mm Hg) upprepa blodtryck var 10 minut under 1 timma, sedan var 15 minut under 1 timma, sedan var 30 minut under 1 timma och sedan varje timma under 4 timmar. </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="1712" w:right="0"/>
+        <w:t xml:space="preserve">130 mm Hg och dBT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Segoe UI Symbol"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>≤</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">80 mmHg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006435A1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Bilaga_3"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="001929AF">
@@ -18216,65 +12921,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Fjärde veckan - en gång </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEE806C" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00183087">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sjätte veckan - en gång </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC1857C" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00183087">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hur du ska göra med din medicinering beror på hur ditt blodtryck är vid mättillfället. Hur du ska gå </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> beroende på ditt blodtryck ser du i listan nedan: </w:t>
+        <w:t xml:space="preserve">Hur du ska göra med din medicinering beror på hur ditt blodtryck är vid mättillfället. Hur du ska gå tillväga beroende på ditt blodtryck ser du i listan nedan: </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2A8CCA" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00306BFD" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00306BFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -18323,65 +13014,51 @@
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00306BFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Blodtrycket </w:t>
       </w:r>
       <w:r w:rsidRPr="00306BFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>är 131 - 140/81 - 90</w:t>
       </w:r>
       <w:r w:rsidRPr="00306BFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>, 131 – 140 systoliskt (”övertryck</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">81 – 90 diastoliskt (”undertryck”) </w:t>
+        <w:t xml:space="preserve">, 131 – 140 systoliskt (”övertryck”)/81 – 90 diastoliskt (”undertryck”) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B7A8D2" w14:textId="3C9CBEBC" w:rsidR="001929AF" w:rsidRPr="00306BFD" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00306BFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>avvakta och ta nästa blodtryck enligt schemat</w:t>
       </w:r>
       <w:r w:rsidR="00D56492">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -18716,218 +13393,212 @@
         <w:tblInd w:w="1712" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2840"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="5280C755" w14:textId="77777777" w:rsidTr="00423D5C">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="510155B1" w14:textId="6C1C1589" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AC537B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Sylfaen" w:hAnsi="Calibri" w:cs="Sylfaen"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NAMN PÅ MEDICIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B414855" w14:textId="0C7316C5" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AC537B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Sylfaen" w:hAnsi="Calibri" w:cs="Sylfaen"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="54A0BC83" w14:textId="77777777" w:rsidTr="00423D5C">
         <w:trPr>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="316BFBA5" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16A1B4C6" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="554579FA" w14:textId="77777777" w:rsidTr="00423D5C">
         <w:trPr>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="356CCA5A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="299BB397" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="656548A8" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
       <w:pPr>
@@ -18972,601 +13643,583 @@
         <w:tblCellMar>
           <w:top w:w="12" w:type="dxa"/>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2066"/>
         <w:gridCol w:w="2372"/>
         <w:gridCol w:w="3517"/>
       </w:tblGrid>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="1B646C9D" w14:textId="77777777" w:rsidTr="00423D5C">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37DD8F31" w14:textId="363D298E" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AC537B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minska i ordningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2372" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49CB2816" w14:textId="637009F2" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AC537B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11CDB34E" w14:textId="5C3A6F31" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00AC537B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Till dos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="4560433D" w14:textId="77777777" w:rsidTr="00423D5C">
         <w:trPr>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76A77C21" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2372" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1251E791" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B2D569A" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="45BD3F4B" w14:textId="77777777" w:rsidTr="00423D5C">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19004737" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2372" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AB8CA78" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E3C2DFE" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="0DEDDCA2" w14:textId="77777777" w:rsidTr="00423D5C">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0831E7CE" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2372" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D968F37" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="140138D4" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="7EE96136" w14:textId="77777777" w:rsidTr="00423D5C">
         <w:trPr>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7935EE7E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2372" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="250B4818" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CD97EFC" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="37C94BB6" w14:textId="77777777" w:rsidTr="00423D5C">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A434263" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2372" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6156ADD9" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55584E86" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="406A6793" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005303D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19779,67 +14432,51 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Symtom som kan förekomma vid preeklampsi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4BE677" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="004A4019" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4019">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>svår huvudvärk som inte släpper efter värktabletter (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve">svår huvudvärk som inte släpper efter värktabletter (paracetamol). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD54DB4" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="004A4019" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A4019">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">smärta i bukens övre del. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B12D080" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="004A4019" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
@@ -20092,314 +14729,290 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8202" w:type="dxa"/>
         <w:tblInd w:w="1712" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="5792"/>
       </w:tblGrid>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="3392B5FE" w14:textId="77777777" w:rsidTr="00FE6AE8">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33B8D48B" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004A09C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Blodprov </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5792" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54BEB781" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00502C70" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00502C70">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Hb = blodvärde, TPK = blodplättar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="6CE23F2A" w14:textId="77777777" w:rsidTr="00FE6AE8">
         <w:trPr>
           <w:trHeight w:val="862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E5C9ADB" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004A09C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61AD8545" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004A09C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Blodtryckskontroller </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5792" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58DE8D5E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00502C70" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00502C70">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALAT = levervärde, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> = njurvärde </w:t>
+              <w:t xml:space="preserve">ALAT = levervärde, Kreatinin = njurvärde </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="1B672C4E" w14:textId="77777777" w:rsidTr="00FE6AE8">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E9E1D4D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004A09C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Urintest </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5792" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52D6F44E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00502C70" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00502C70">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">mätning av äggvita </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="53E77569" w14:textId="77777777" w:rsidTr="00FE6AE8">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="601B6940" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004A09C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">CTG-registrering </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5792" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A1AFF1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00502C70" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00502C70">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">registrering av fostrets hjärtljud  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001929AF" w:rsidRPr="001929AF" w14:paraId="02C556DC" w14:textId="77777777" w:rsidTr="00FE6AE8">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71901435" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="004A09C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001929AF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultraljudsundersökning  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5792" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3F643801" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00502C70" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00502C70">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">fostervikt, fostervattenmängd och blodflödesmätning i navelsträngen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -20585,67 +15198,51 @@
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Förlossning </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8354ED" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00FE6AE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vaginal förlossning är oftast det bästa för både mor och barn. Ibland är det angeläget att sätta </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> förlossningen och i vissa fall i förtid. Ibland är kejsarsnitt att föredra. Efter att ha fått preeklampsidiagnos planerar man för igångsättning av förlossning i graviditetsvecka 37 och för hypertoni utan preeklampsi i graviditetsvecka 40.  </w:t>
+        <w:t xml:space="preserve">Vaginal förlossning är oftast det bästa för både mor och barn. Ibland är det angeläget att sätta igång förlossningen och i vissa fall i förtid. Ibland är kejsarsnitt att föredra. Efter att ha fått preeklampsidiagnos planerar man för igångsättning av förlossning i graviditetsvecka 37 och för hypertoni utan preeklampsi i graviditetsvecka 40.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F5DF173" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00FE6AE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72048B16" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00FE6AE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
@@ -21107,139 +15704,82 @@
     <w:p w14:paraId="4CEC7841" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00660838">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Magnesiumbehandling"/>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="001929AF">
         <w:t xml:space="preserve">Magnesiumbehandling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26CE2916" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="006673F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magnesiumsulfat ersätter tidigare akut behandling med </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Magnesiumsulfat ersätter tidigare akut behandling med Diazepam (Stesolid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>â</w:t>
+      </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Diazepam</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001929AF">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0AF1CE" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="006673F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Stesolid</w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">Magnesiumsulfat är effektivare vid behandling och förebyggande av kramperna än diazepam och ger inte oönskad sedering.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EB4A40" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="006673F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Evidensstyrka Ia</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -21278,127 +15818,95 @@
       </w:pPr>
       <w:r w:rsidRPr="006673F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Akut omhändertagande vid krampanfallet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFADC59" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0041675A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Krampanfallet varar vanligen 60 – 90 sekunder och följs av en </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001929AF">
+        <w:t xml:space="preserve">Krampanfallet varar vanligen 60 – 90 sekunder och följs av en postictal fas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E41D72" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0041675A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>postictal</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001929AF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4A7376" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0041675A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fas.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35E41D72" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0041675A">
+      </w:pPr>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Larma förlossnings- och narkosjour. Hämta eklampsilådan från läkemedelsrummet (innehåller färdigblandad Magnesiumsulfat Bolusdos, Magnesiumsulfat för infusion, infusionsmaterial, PM, dokumentationsmall, reflexhammare). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423C2F90" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0041675A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="2427" w:right="0"/>
+      <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Håll fria luftvägar. Lägg patienten i sidoläge för att undvika aspiration. Koppla syrgas och pulsoxymetri. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADF49CE" w14:textId="77777777" w:rsidR="0041675A" w:rsidRDefault="001929AF" w:rsidP="0041675A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PVK. Behandla med bolusdos och infusion Magnesiumsulfat enligt nedan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F97BE9" w14:textId="2940829B" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="0041675A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -21495,341 +16003,179 @@
         <w:t>Bolusdos</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: Injektion Magnesiumsulfat 0,5mmol/ml 35 ml intravenöst, långsamt under minst 5 minuter, gärna 10 – 15 minuter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07BCDEAA" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00457F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Bolusdos-beredning: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(Bolusdos-beredning: Addex Magnesium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Segoe UI Symbol"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Addex</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> = 4,3 g Magnesiumsulfat).  </w:t>
+        <w:t xml:space="preserve"> 1 mmol/ml 20 ml blandat med NaCl 9 mg/ml 20 ml, total volym 40 ml. 35 ml = 17,5 mmol = 4,3 g Magnesiumsulfat).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B6CA3D" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00457F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467985FD" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00457F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Infusion: </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Infusion Magnesiumsulfat 0,1 </w:t>
-[...17 lines deleted...]
-        <w:t>/ml, 40 ml/timme intravenöst startas efter bolusdos</w:t>
+        <w:t>Infusion Magnesiumsulfat 0,1 mmol/ml, 40 ml/timme intravenöst startas efter bolusdos</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F161041" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00457F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beredning: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Beredning: Addex Magnesium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001929AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Segoe UI Symbol"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Addex</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001929AF">
+        <w:t xml:space="preserve"> 1 mmol/ml 50 ml blandas med NaCl 9 mg/ml 450 ml, total volym 500 ml. 40 ml/timme = 4 mmol/timme = 1 g Magnesiumsulfat/timme </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7A632E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00457F9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Magnesium</w:t>
-[...7 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001929AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3BC630" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00457F9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>mmol</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">/ml 50 ml blandas med </w:t>
-[...81 lines deleted...]
-        <w:t xml:space="preserve">. Infusionslösningen är hållbar i 12 timmar. </w:t>
+        <w:t xml:space="preserve">Infusionen fortsätter 24 timmar efter det senaste krampanfallet och åtminstone 24 timmar efter partus. Infusionslösningen är hållbar i 12 timmar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="262ED730" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="006673F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E02054E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="00457F9B" w:rsidRDefault="001929AF" w:rsidP="00BE56B7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -22009,125 +16355,93 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontrollera eventuella toxiska biverkningar av magnesium, såsom upphävd patellarreflex, andningsdepression och nedsatt urinproduktion. En vanlig biverkning är värmekänsla.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE12836" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00F73FAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">De första 2 timmarna kontrolleras patellarreflexer och andningsfrekvens var 15 minut, därefter med 30 – 60 minuters intervall. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (Protokoll för kontroller finns i eklampsilådan).  </w:t>
+        <w:t xml:space="preserve">De första 2 timmarna kontrolleras patellarreflexer och andningsfrekvens var 15 minut, därefter med 30 – 60 minuters intervall. Timdiures (Protokoll för kontroller finns i eklampsilådan).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D07FE7" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00D863AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C78421" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00F73FAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Om patellarreflexen bortfaller</w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> avbryts infusionen av magnesiumsulfat. Observera andningen noggrant. När patellarreflexen återkommer påbörjas infusionen igen med reducerad dos Magnesiumsulfat (0,5 g/timme = 2 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">/timme), förutsatt att andningsdepression inte föreligger.  </w:t>
+        <w:t xml:space="preserve"> avbryts infusionen av magnesiumsulfat. Observera andningen noggrant. När patellarreflexen återkommer påbörjas infusionen igen med reducerad dos Magnesiumsulfat (0,5 g/timme = 2 mmol/timme), förutsatt att andningsdepression inte föreligger.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0524BD35" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00ED3704">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7B5E36" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00F73FAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -22233,67 +16547,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">men andra symtom på </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EAEA53" w14:textId="42FF0AC9" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00F73FAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magnesiumintoxikation saknas, reduceras infusionshastigheten till 0,5 g/timme (2 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">/timme). Kontrollera vätskebalansen och eventuell blodförlust.  </w:t>
+        <w:t xml:space="preserve">Magnesiumintoxikation saknas, reduceras infusionshastigheten till 0,5 g/timme (2 mmol/timme). Kontrollera vätskebalansen och eventuell blodförlust.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542C5F06" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00ED3704">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2070" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45464019" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00F73FAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -22356,128 +16654,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3704">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Antidot </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667ABB10" w14:textId="35F58FFF" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="003E0600" w:rsidP="00F73FAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2427" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Calcium</w:t>
       </w:r>
       <w:r w:rsidR="006C43B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>gloconat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">gloconat 2,25 mmol/10 ml ska finnas på rummet och 10 ml ges som långsam intravenös injektion under 10 minuter vid andningsdepression. </w:t>
+      </w:r>
       <w:r w:rsidR="006C43B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2,25 </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Alternativt </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> under 10 minuter. </w:t>
+        <w:t xml:space="preserve">Alternativt Zeltacin 100 mg/ml, 10 ml ges långsamt intravennöst under 10 minuter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D673ACB" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="006673F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C473963" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001B6758" w:rsidRDefault="001929AF" w:rsidP="001B6758">
       <w:pPr>
         <w:ind w:left="1712"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Bilaga_7"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -22497,352 +16738,223 @@
     <w:p w14:paraId="4AB17606" w14:textId="6FF47C99" w:rsidR="00433060" w:rsidRDefault="00433060" w:rsidP="00A0234A">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="00433060">
         <w:t>Eklampsibehandling handläggning</w:t>
       </w:r>
       <w:r w:rsidR="00A0234A">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0ECAD6" w14:textId="77777777" w:rsidR="00F11836" w:rsidRDefault="00F11836" w:rsidP="00F11836">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="00B7638B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bolusdos</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: Injektion Magnesiumsulfat 0,5mmol/ml 35 ml intravenöst, långsamt under minst 5 minuter, gärna 10 – 15 minuter. Färdigblandad bolusdos 35 ml finns i eklampsilådan. Magnesiumsulfat APL 123mg/ml (35 ml = 17,5 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> = 4,3 g Magnesiumsulfat). </w:t>
+        <w:t xml:space="preserve">: Injektion Magnesiumsulfat 0,5mmol/ml 35 ml intravenöst, långsamt under minst 5 minuter, gärna 10 – 15 minuter. Färdigblandad bolusdos 35 ml finns i eklampsilådan. Magnesiumsulfat APL 123mg/ml (35 ml = 17,5 mmol = 4,3 g Magnesiumsulfat). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058846B1" w14:textId="77777777" w:rsidR="00F11836" w:rsidRDefault="00F11836" w:rsidP="00F11836">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="580CAAB3" w14:textId="0079873C" w:rsidR="00F11836" w:rsidRDefault="00F11836" w:rsidP="00F11836">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="00B7638B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Infusion:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Infusion Magnesiumsulfat 0,1 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">/ml, 40 ml/timme intravenöst startas efter bolusdos. </w:t>
+        <w:t xml:space="preserve"> Infusion Magnesiumsulfat 0,1 mmol/ml, 40 ml/timme intravenöst startas efter bolusdos. </w:t>
       </w:r>
       <w:r w:rsidR="00AD3A73">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FD69EB" w14:textId="77777777" w:rsidR="00F11836" w:rsidRDefault="00F11836" w:rsidP="00F11836">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="00B7638B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Beredning</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">/timme = 1 g Magnesiumsulfat/timme. </w:t>
+        <w:t xml:space="preserve">: Addex Magnesium® 1 mmol/ml 50 ml blandas med NaCl 9 mg/ml 450 ml, total volym 500 ml. 40 ml/timme = 4 mmol/timme = 1 g Magnesiumsulfat/timme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD554DB" w14:textId="77777777" w:rsidR="00F11836" w:rsidRDefault="00F11836" w:rsidP="00F11836">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="441F9D96" w14:textId="7CD97A41" w:rsidR="00F11836" w:rsidRPr="006E0060" w:rsidRDefault="00F11836" w:rsidP="006E0060">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3544">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antidot:</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3544">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004D3544" w:rsidRPr="004D3544">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Calciumgloconat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Calciumgloconat 2,25 mmol/10 ml ska finnas på rummet och 10 ml ges som långsam intravenös injektion under 10 minuter vid andningsdepression. </w:t>
+      </w:r>
       <w:r w:rsidR="004D3544" w:rsidRPr="004D3544">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2,25 </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Alternativt </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> under 10 minuter. </w:t>
+        <w:t xml:space="preserve">Alternativt Zeltacin 100 mg/ml, 10 ml ges långsamt intravennöst under 10 minuter. </w:t>
       </w:r>
       <w:r w:rsidR="006E0060">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E0060">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Var god se vidare Preeklam</w:t>
       </w:r>
       <w:r w:rsidR="00352638" w:rsidRPr="006E0060">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>psi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BED60B5" w14:textId="058C7EA8" w:rsidR="00F11836" w:rsidRPr="00352638" w:rsidRDefault="00F11836" w:rsidP="00352638">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="00352638">
         <w:t>Alla värden dokumenteras i patientens Observationslista i Obstetrix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA3B1BC" w14:textId="77777777" w:rsidR="00F11836" w:rsidRPr="007C7F3B" w:rsidRDefault="00F11836" w:rsidP="00F11836">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="007C7F3B">
-        <w:t xml:space="preserve">Notera i journal och </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> läkemedelsmodull uppstart av bolusdos samt start av infusion</w:t>
+        <w:t>Notera i journal och Melior läkemedelsmodull uppstart av bolusdos samt start av infusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE632B2" w14:textId="77777777" w:rsidR="00F11836" w:rsidRDefault="00F11836" w:rsidP="00F11836">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1712"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10004" w:type="dxa"/>
         <w:tblInd w:w="1544" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10004"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E24745" w14:paraId="0F9F5D3E" w14:textId="77777777" w:rsidTr="00974655">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10004" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="359516C3" w14:textId="77777777" w:rsidR="00E24745" w:rsidRPr="007A7492" w:rsidRDefault="00E24745" w:rsidP="00F11836">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7492">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Efter given bolusdos uppstart av </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">₄ infusion </w:t>
+              <w:t xml:space="preserve">Efter given bolusdos uppstart av MgSO₄ infusion </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="339712C7" w14:textId="77777777" w:rsidR="00E24745" w:rsidRPr="007A7492" w:rsidRDefault="00E24745" w:rsidP="00F11836">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7492">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kontroller var 15:e minut de första två timmar (lämna inte patienten)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DA50AE3" w14:textId="20EB44AE" w:rsidR="00E24745" w:rsidRPr="007A7492" w:rsidRDefault="00E24745" w:rsidP="006F632E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
@@ -22873,67 +16985,51 @@
           <w:tcPr>
             <w:tcW w:w="10004" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A83C6B2" w14:textId="77777777" w:rsidR="00E24745" w:rsidRPr="007A7492" w:rsidRDefault="00E24745" w:rsidP="006547F0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70E4978F" w14:textId="75949B3D" w:rsidR="00E24745" w:rsidRPr="007A7492" w:rsidRDefault="00E24745" w:rsidP="006F632E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7492">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Kontroller vid </w:t>
-[...15 lines deleted...]
-              <w:t>₄ behandling:</w:t>
+              <w:t>Kontroller vid MgSO₄ behandling:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F11836" w14:paraId="0C0D3957" w14:textId="77777777" w:rsidTr="00974655">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10004" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FFB703B" w14:textId="2E1F75B2" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00F11836">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7492">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -22967,118 +17063,77 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F11836" w14:paraId="68437B2B" w14:textId="77777777" w:rsidTr="00974655">
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10004" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D3DD5E5" w14:textId="77777777" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00F11836">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7492">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Saturation/</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (≥96%)</w:t>
+              <w:t>Saturation/pox (≥96%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E24745" w14:paraId="096ABA23" w14:textId="77777777" w:rsidTr="00974655">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10004" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="475455C1" w14:textId="6AE689DF" w:rsidR="00E24745" w:rsidRPr="007A7492" w:rsidRDefault="00E24745" w:rsidP="00974655">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A7492">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Timdiures</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> eller ≥100ml/4tim) </w:t>
+              <w:t xml:space="preserve">Timdiures (≥25 ml/tim eller ≥100ml/4tim) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F11836" w14:paraId="12EA265E" w14:textId="77777777" w:rsidTr="00974655">
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10004" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E738F34" w14:textId="77777777" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00F11836">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7492">
@@ -23095,104 +17150,72 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F11836" w14:paraId="26E217BD" w14:textId="77777777" w:rsidTr="00974655">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10004" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BCE9CF2" w14:textId="77777777" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="006547F0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
             </w:pPr>
             <w:r w:rsidRPr="007A7492">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Vätskebalans beräknas dagligen mellan </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 06-06</w:t>
+              <w:t>Vätskebalans beräknas dagligen mellan kl 06-06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0067BD9E" w14:textId="77777777" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="006547F0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AB5701F" w14:textId="77777777" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00F11836">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid vård av patient som behandlas med </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">₄ infusion (ett komplement till rutin Eklampsi) </w:t>
+        <w:t xml:space="preserve">Vid vård av patient som behandlas med MgSO₄ infusion (ett komplement till rutin Eklampsi) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9B41E9" w14:textId="38918368" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00F11836">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
         <w:t>Att tänka på vid uppstart och vårdande av patient med Magnesiumbehandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="383C49A8" w14:textId="43796175" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="007A7492">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="34"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -23203,352 +17226,273 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7492">
         <w:t xml:space="preserve"> Patienten är ofta chockad över att behandlingen ändrar sig till ett mycket utökat vårdbehov och kontroller. Förklara upprepat vad som händer och ge fortlöpande information till patienten och partner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE28CD7" w14:textId="6DED20E3" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="007A7492">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="34"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
         <w:t xml:space="preserve">Behandling häver ingen pågående kramp men förebygger nästa. </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Påbörja inte </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A7492">
-        <w:t>MgO</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">₄ behandling om patienten krampar – stabilisera patienten i vänster sidoläge och säkerställ fria luftvägar – larma narkos och förlossningsjour – vänta ut krampen och starta upp behandling när patienten är stabil. </w:t>
+        <w:t xml:space="preserve">MgO₄ behandling om patienten krampar – stabilisera patienten i vänster sidoläge och säkerställ fria luftvägar – larma narkos och förlossningsjour – vänta ut krampen och starta upp behandling när patienten är stabil. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D421A01" w14:textId="541632D2" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00381432">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="34"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
         <w:t xml:space="preserve">Hämta/komplettera med akutvagnen och, om det inte redan finns, även Eklampsilådan i läkemedelsrummet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BEC629E" w14:textId="6537A18B" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00381432">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="34"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
-        <w:t xml:space="preserve">Koppla upp patienten med CTG samt vitalparametrar (blodtryck + </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">Koppla upp patienten med CTG samt vitalparametrar (blodtryck + pox) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26902177" w14:textId="71BE626B" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00381432">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="34"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
-        <w:t xml:space="preserve">Be kollega blanda </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">₄ </w:t>
+        <w:t xml:space="preserve">Be kollega blanda MgSO₄ infusion i läkemedelsrum – sätt dig med patienten och börja spruta långsamt intravenös Bolusdos MgSO₄ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02609273" w14:textId="58C048A6" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00381432">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="34"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
         <w:t xml:space="preserve">Förbered patienten på att det ofta blir obehaglig biverkan när bolusdos sprutas i form av stark värmekänsla/flush och även pulsstegring (många patienter upplever ångest). Att ha en kall/blöt handduk i beredskap för ansikte och hals lindrar ofta bra. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDEEC71" w14:textId="111CE92C" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00381432">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="34"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
-        <w:t xml:space="preserve">Koppla </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">₄ infusion efter avslutad Bolusdos. Förklara för patienten att värmekänslan inte kommer kännas på samma sätt vid infusion. </w:t>
+        <w:t xml:space="preserve">Koppla MgSO₄ infusion efter avslutad Bolusdos. Förklara för patienten att värmekänslan inte kommer kännas på samma sätt vid infusion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C217A66" w14:textId="5E70BBF2" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00381432">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="34"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
-        <w:t xml:space="preserve">Sätt urin-KAD med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> påse/kassett </w:t>
+        <w:t xml:space="preserve">Sätt urin-KAD med timdiures påse/kassett </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B61999C" w14:textId="5B2C3A28" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00381432">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="34"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
         <w:t>Kvarstanna inne hos patienten de 2 första timmarna – täta kontroller med 15 min</w:t>
       </w:r>
       <w:r w:rsidR="009A5708">
         <w:t>uters</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7492">
         <w:t xml:space="preserve"> intervall. Därefter 1 gång/timma, beroende på patientens tillstånd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4EC791" w14:textId="71210D18" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00381432">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="34"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
-        <w:t xml:space="preserve">Vid varje skiftbyte stäm av med förlossningsjour att planering finns för patienten (prover, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, förlossningsförlopp, vätskebalans) samt uppdatera koordinator och undersköterska om planering. </w:t>
+        <w:t xml:space="preserve">Vid varje skiftbyte stäm av med förlossningsjour att planering finns för patienten (prover, timdiures, förlossningsförlopp, vätskebalans) samt uppdatera koordinator och undersköterska om planering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B4AF3F9" w14:textId="42D0AAAE" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00381432">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
-        <w:t xml:space="preserve">Upprätta en vätskelista och lägg inne hos patienten (finns på förlossningsexpeditionen). Vätskebalans för dygnet – räknas från </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 06-06 (oavsett insättningstid) en sammanställning </w:t>
+        <w:t xml:space="preserve">Upprätta en vätskelista och lägg inne hos patienten (finns på förlossningsexpeditionen). Vätskebalans för dygnet – räknas från kl 06-06 (oavsett insättningstid) en sammanställning </w:t>
       </w:r>
       <w:r w:rsidR="009A5708">
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7492">
         <w:t xml:space="preserve"> skrivas i journaltext på dygnets vätskebalans </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257E5952" w14:textId="77777777" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00F11836">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B356BAA" w14:textId="77777777" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="00F11836">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vätskeintag bör vara ~ 2000 ml/dygn </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">– tänk på att räkna med patientens parenterala vätskor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B704088" w14:textId="77777777" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="009A5708">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="1712"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Erytrocyt</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> koncentrat - </w:t>
+        <w:t xml:space="preserve">Erytrocyt koncentrat - </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7492">
         <w:t xml:space="preserve">Blod (B) beräknas som 300 ml per infusion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C689147" w14:textId="77777777" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="009A5708">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Plasma </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7492">
         <w:t xml:space="preserve">(P) beräknas som 250 ml per infusion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429A0B89" w14:textId="77777777" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="009A5708">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r w:rsidRPr="007A7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Trombocyter</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7492">
         <w:t xml:space="preserve"> (TRC) skriv den angivna volymen i ml per påse. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB97032" w14:textId="77777777" w:rsidR="00F11836" w:rsidRPr="007A7492" w:rsidRDefault="00F11836" w:rsidP="009A5708">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="1712"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A7492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Perspiratio</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> - </w:t>
+        <w:t xml:space="preserve">Perspiratio - </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7492">
         <w:t>Beräknas på patient som väger från 40 kg efter 10 ml/kg kroppsvikt/dygn upp till 80 kg. Exempel: 40kg x 10 ml = 400 ml, 60kg x 10 ml = 600 ml, mer än 80 kg = 800 ml.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AAEE10" w14:textId="77777777" w:rsidR="008B5D04" w:rsidRPr="008B5D04" w:rsidRDefault="008B5D04" w:rsidP="008B5D04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F176F38" w14:textId="1D149747" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005E2CA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Övervakningsprotokoll_vid_magnesium"/>
       <w:bookmarkEnd w:id="38"/>
@@ -23566,59 +17510,51 @@
     <w:p w14:paraId="011298D4" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005E2CA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="417DBC8E" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="00660838">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Remiss_för_blodtryckskontroll"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="001929AF">
-        <w:t xml:space="preserve">Remiss för blodtryckskontroll 1 år </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Remiss för blodtryckskontroll 1 år postpartum </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB76EA1" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005E2CA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001929AF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1BC9AB" w14:textId="77777777" w:rsidR="001929AF" w:rsidRPr="001929AF" w:rsidRDefault="001929AF" w:rsidP="005E2CA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -23778,65 +17714,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="005B510E">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00AF16B2">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="709" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49B30DA1" w14:textId="77777777" w:rsidR="009606B8" w:rsidRDefault="009606B8">
+    <w:p w14:paraId="68181669" w14:textId="77777777" w:rsidR="00D84EC7" w:rsidRDefault="00D84EC7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="371FE030" w14:textId="77777777" w:rsidR="009606B8" w:rsidRDefault="009606B8">
+    <w:p w14:paraId="22FBF824" w14:textId="77777777" w:rsidR="00D84EC7" w:rsidRDefault="00D84EC7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58B67380" w14:textId="77777777" w:rsidR="009606B8" w:rsidRDefault="009606B8">
+    <w:p w14:paraId="264F47F7" w14:textId="77777777" w:rsidR="00D84EC7" w:rsidRDefault="00D84EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="OCR B">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -23900,51 +17836,50 @@
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Fet">
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sylfaen">
     <w:panose1 w:val="010A0502050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="04000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -24123,61 +18058,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E31ADE2" w14:textId="77777777" w:rsidR="009606B8" w:rsidRDefault="009606B8"/>
+    <w:p w14:paraId="5DD7A389" w14:textId="77777777" w:rsidR="00D84EC7" w:rsidRDefault="00D84EC7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="236E4CCA" w14:textId="77777777" w:rsidR="009606B8" w:rsidRDefault="009606B8">
+    <w:p w14:paraId="68DA8FA5" w14:textId="77777777" w:rsidR="00D84EC7" w:rsidRDefault="00D84EC7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4ED98763" w14:textId="77777777" w:rsidR="009606B8" w:rsidRDefault="009606B8">
+    <w:p w14:paraId="6E123E55" w14:textId="77777777" w:rsidR="00D84EC7" w:rsidRDefault="00D84EC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -29556,99 +23491,99 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1667323917">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="93788134">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1923836452">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="2057847237">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="893468700">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="44"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00003A66"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="000227FE"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00027737"/>
     <w:rsid w:val="00030DDD"/>
+    <w:rsid w:val="000311BF"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00031DD9"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00040C9C"/>
     <w:rsid w:val="00041548"/>
     <w:rsid w:val="0004331B"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005637D"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056C4A"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00073AAA"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00094B57"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
@@ -29752,91 +23687,93 @@
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00306BFD"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00313060"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="00343012"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00344434"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00346037"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="003513D7"/>
     <w:rsid w:val="00352638"/>
     <w:rsid w:val="003548AA"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="00361BE1"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00371D32"/>
     <w:rsid w:val="00375391"/>
     <w:rsid w:val="00381432"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C70F4"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0600"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004112BB"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00415E9F"/>
     <w:rsid w:val="0041675A"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00423D5C"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00433060"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00457F9B"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046239B"/>
     <w:rsid w:val="00463E61"/>
     <w:rsid w:val="00464705"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004728B4"/>
+    <w:rsid w:val="0047300F"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00484DF0"/>
     <w:rsid w:val="004851E7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A09C1"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4019"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B466D"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C2FAF"/>
     <w:rsid w:val="004C5656"/>
     <w:rsid w:val="004D3544"/>
     <w:rsid w:val="004D7258"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F03D2"/>
     <w:rsid w:val="004F0ACB"/>
     <w:rsid w:val="004F1921"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
@@ -29850,50 +23787,51 @@
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544185"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005568FA"/>
     <w:rsid w:val="005572E5"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00594AE2"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B1C55"/>
     <w:rsid w:val="005B3C21"/>
     <w:rsid w:val="005B510E"/>
+    <w:rsid w:val="005B5FB0"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2CB7"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C5B37"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E193A"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E2CA9"/>
     <w:rsid w:val="005E7548"/>
     <w:rsid w:val="005F291A"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00611A21"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00615601"/>
     <w:rsid w:val="00616E40"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00634760"/>
@@ -30158,67 +24096,69 @@
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB3947"/>
     <w:rsid w:val="00CB3E64"/>
     <w:rsid w:val="00CB42D2"/>
     <w:rsid w:val="00CB6DDD"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC2D4A"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC5345"/>
     <w:rsid w:val="00CC6FE0"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D22FB0"/>
     <w:rsid w:val="00D27AEF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D56492"/>
     <w:rsid w:val="00D65380"/>
     <w:rsid w:val="00D77C6B"/>
+    <w:rsid w:val="00D84EC7"/>
     <w:rsid w:val="00D84F00"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D863AF"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D91783"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA60E9"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB1FA5"/>
     <w:rsid w:val="00DB732C"/>
     <w:rsid w:val="00DC3155"/>
     <w:rsid w:val="00DC73B9"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF35D5"/>
+    <w:rsid w:val="00DF4087"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07585"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E12B5B"/>
     <w:rsid w:val="00E12DD7"/>
     <w:rsid w:val="00E24745"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54AE1"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E7721D"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E91D37"/>
     <w:rsid w:val="00E97D20"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA6F4E"/>
@@ -30234,50 +24174,51 @@
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED74AC"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F11836"/>
     <w:rsid w:val="00F11B55"/>
     <w:rsid w:val="00F16B2C"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F26BE3"/>
     <w:rsid w:val="00F30A55"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F37FFA"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F65D6D"/>
     <w:rsid w:val="00F73FAA"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F9024F"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F96A8C"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB40D5"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC78CE"/>
     <w:rsid w:val="00FD18E3"/>
     <w:rsid w:val="00FD220A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE5DF5"/>
     <w:rsid w:val="00FE6AE8"/>
     <w:rsid w:val="00FF0E5C"/>
     <w:rsid w:val="00FF2EB1"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="5799F83F"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -33435,57 +27376,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>29</Pages>
-[...1 lines deleted...]
-  <Characters>44439</Characters>
+  <Pages>31</Pages>
+  <Words>7343</Words>
+  <Characters>45675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>370</Lines>
-  <Paragraphs>105</Paragraphs>
+  <Lines>1522</Lines>
+  <Paragraphs>697</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52718</CharactersWithSpaces>
+  <CharactersWithSpaces>52321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Preeklampsi</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>239</revision>
+  <revision>244</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>