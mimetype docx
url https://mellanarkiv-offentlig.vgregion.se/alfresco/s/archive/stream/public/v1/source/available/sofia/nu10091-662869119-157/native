--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D8FDB19" w14:textId="77777777" w:rsidR="00D972CF" w:rsidRDefault="00D972CF" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00D972CF" w:rsidSect="00D972CF">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="74AE54E8" w14:textId="77777777" w:rsidR="009B7380" w:rsidRDefault="009B7380" w:rsidP="00F1797D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
@@ -64,63 +64,63 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE2255D" w14:textId="77777777" w:rsidR="001B7515" w:rsidRDefault="001B7515" w:rsidP="001B7515">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501440349"/>
       <w:r w:rsidRPr="001B7515">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
         </w:rPr>
         <w:t>Revidering</w:t>
       </w:r>
       <w:r w:rsidRPr="001B7515">
         <w:rPr>
           <w:rStyle w:val="Formatmall1Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BB084E" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="005B2A6E" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
+    <w:p w14:paraId="72BB084E" w14:textId="401161CD" w:rsidR="00D46A81" w:rsidRPr="005B2A6E" w:rsidRDefault="007676D6" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokumentet är ändrat i sin helhet. </w:t>
+        <w:t>Inga ändringar i denna version.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3A995E" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc501440351"/>
       <w:r w:rsidRPr="001B7515">
         <w:t>Åtgärder</w:t>
       </w:r>
       <w:r w:rsidRPr="00101B36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="3F1A6D76" w14:textId="5668E0B9" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
@@ -135,103 +135,87 @@
       </w:r>
       <w:r w:rsidR="00BF52E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tidig graviditetsmottagning</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00BF52E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>TGM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tel</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 010-435 24 23) snarast och meddelar att det kommer att lämnas in en ansökan till Rättsliga rådet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E61830" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">På fredagen informerar kuratorn patienten om utfallet av ansökan. Vid bifall skriver ansvarig läkare ordination i </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, ordnar med eventuell remiss för PAD/kromosomanalys samt eventuell sjukskrivning. Läkemedelsordinationer ska vara klara innan patienten kommer till mottagningen på fredag. </w:t>
+        <w:t xml:space="preserve">På fredagen informerar kuratorn patienten om utfallet av ansökan. Vid bifall skriver ansvarig läkare ordination i Melior, ordnar med eventuell remiss för PAD/kromosomanalys samt eventuell sjukskrivning. Läkemedelsordinationer ska vara klara innan patienten kommer till mottagningen på fredag. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3ADED9" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Barnmorskan på </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -251,384 +235,184 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Barnmorskan på TGM kontrollerar att Hb tas, att blodgruppering finns och att hälsodeklarationen är ifylld samt bokar patienten i Elvis på söndagen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dag 3)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> efter avstämning med </w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> efter avstämning med gynavdelningen. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Bastest</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> tages.</w:t>
+        <w:t>Bastest tages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05576242" w14:textId="108203FC" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Mifepristone</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 200 mg sväljs av patienten i närvaro av sjuksköterska</w:t>
+        <w:t>Mifepristone 200 mg sväljs av patienten i närvaro av sjuksköterska</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/barnmorska på fredagen</w:t>
       </w:r>
       <w:r w:rsidR="00BF52E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(dag 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04613880" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Söndag eller dag 3: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Första dosen </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> och patienten instrueras om vaginal administrering.      </w:t>
+        <w:t xml:space="preserve">Första dosen Cytotec intas på gynavdelningen alternativt i hemmet. Att inta första dosen Cytotec i hemmet är endast lämpligt för patienten som bor nära sjukhuset, saknar känd blödningsbenägenhet samt där språkförbistring inte föreligger. Om patienten ska inta första dosen Cytotec i hemmet medskickas 4 tabletter Cytotec och patienten instrueras om vaginal administrering.      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C134A8" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F0DE6AD" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00BF52E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">All dokumentation sker i </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E1E0A">
+        <w:t>All dokumentation sker i Melior.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Melior</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Sökord medicinskt avbrytande samt mall 2.  Lämpligen öppnas även en Planering som senare kan flyttas till slutenvårdstillfället.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435745ED" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E1E0A">
         <w:t>Cytotecbehandling</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="06226F17" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid behandlingsstart får patienten 4 tabletter </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Vid behandlingsstart får patienten 4 tabletter Cytotec, 0,2 mg, vaginalt som införs av patienten själv. Kan även ges vid mindre vaginal blödning. De fyra tabletterna appliceras långt upp i bakre fornix. Initialt är vaginal behandling effektivare och ger färre biverkningar jämfört med per oral administrering. Därefter ges 2 tabletter Cytotec, 0,2 mg, per os var tredje timma fram till fostret och moderkakan kommit ut. Upprepas högst fyra gånger på en dag. Givet Cytotec signeras i Läkemedelsmodulen i Melior. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720C7E99" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OBS</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reducerad dos vid tidigare uteruskirurgi.</w:t>
@@ -636,83 +420,51 @@
     </w:p>
     <w:p w14:paraId="6461AB17" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11ED86C5" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om patienten inte aborterat när </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> är given, kontakta ansvarig läkare. </w:t>
+        <w:t xml:space="preserve">Om patienten inte aborterat när maxdos av Cytotec är given, kontakta ansvarig läkare. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6057FF3E" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:t>Kost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE7D8E6" w14:textId="3726F4E6" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Patienten kan få en lätt frukost, om h</w:t>
@@ -724,97 +476,65 @@
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">n inte börjat blöda, därefter fastande. Vid långvarig fasta eventuellt dropp. Dropp tidigare om patienten haft kräkningar de senaste dagarna. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B78AE33" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fasta 6 timmar före eventuell </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Fasta 6 timmar före eventuell exaeres. Klara drycker </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan intas fram till </w:t>
+      </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>exaeres</w:t>
-[...37 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>2 timmar innan. Vanlig mat när patienten önskar efter eventuellt utförd exaeres.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBF884E" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid komplett abort/missfall, och då patienten inte blöder rikligt, vanlig mat efter 1,5 – 2 timmar efter placentas avgång. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DD17DC" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Smärta_och_smärtlindring"/>
       <w:bookmarkEnd w:id="3"/>
@@ -873,116 +593,68 @@
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> är optimalt ur psykosocial synvinkel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180CBA07" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Värmedyna fungerar oftast bra initialt. </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> ges som bas.</w:t>
+        <w:t>Värmedyna fungerar oftast bra initialt. Paracetamol och Arcoxia ges som bas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B496820" w14:textId="7F5A8A58" w:rsidR="00D46A81" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observera att </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> är kontraindicerat för patient yngre än 16 år, rådgör då med doktor för planering av smärtlindring i förekommande fall. Vid vikt hos patient =/&gt;50 kg ges 120 mg 1 x 1, vid kroppsvikt &lt;50 kg ges 90 mg 1 x 1. Dosen bör också justeras</w:t>
+        <w:t>Observera att Arcoxia är kontraindicerat för patient yngre än 16 år, rådgör då med doktor för planering av smärtlindring i förekommande fall. Vid vikt hos patient =/&gt;50 kg ges 120 mg 1 x 1, vid kroppsvikt &lt;50 kg ges 90 mg 1 x 1. Dosen bör också justeras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller helt och hållet undvikas</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vid nedsatt leverfunktion och njurfunktion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, v</w:t>
       </w:r>
       <w:r w:rsidR="00BF52E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -990,83 +662,51 @@
         </w:rPr>
         <w:t>ar god</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> se FASS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2C5557" w14:textId="7EAA4FEF" w:rsidR="00D46A81" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid ökad smärta – ge kapsel </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> intravenöst</w:t>
+        <w:t>Vid ökad smärta – ge kapsel OxyNorm 5 mg eller injektion OxyNorm intravenöst</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, dessa doser kan upprepas. För mer info</w:t>
       </w:r>
       <w:r w:rsidR="00BF52E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rmation;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> se</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1102,67 +742,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> förslagsvis gör</w:t>
       </w:r>
       <w:r w:rsidR="003D7B0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> samt lägg</w:t>
+        <w:t xml:space="preserve"> gynundersökning samt lägg</w:t>
       </w:r>
       <w:r w:rsidR="003D7B0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> PCB om det är lämpligt.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB5A90A" w14:textId="64F4964C" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
@@ -1469,153 +1093,73 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Klipp av navelsträngen med saxen ifall inte placenta kommer med. Använd eventuellt den blå kateterklämman på navelsträngsbiten mot patienten, men det är inte nödvändigt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166646B8" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ge 1 ml </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 8,3 µg/ml intramuskulärt eller intravenöst när patienten har aborterat fostret, även om placenta kommit ut tillsammans med fostret.</w:t>
+        <w:t>Ge 1 ml Oxytocin 8,3 µg/ml intramuskulärt eller intravenöst när patienten har aborterat fostret, även om placenta kommit ut tillsammans med fostret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB3C8D9" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om placenta sitter i cervix används </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">. Om patienten blöder onormalt rikligt, eller om placenta inte avgår trots dessa åtgärder ska läkare tillkallas. </w:t>
+        <w:t xml:space="preserve">Om placenta sitter i cervix används ögletång eller Credés handgrepp för att försöka lösa placenta. Om detta misslyckas och om patienten inte blöder kan ytterligare 2 tabletter Cytotec ges peroralt eller sublingualt. Om patienten blöder onormalt rikligt, eller om placenta inte avgår trots dessa åtgärder ska läkare tillkallas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482D1C07" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Placenta ska alltid granskas för att bedöma att avbrytandet är fullständigt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0599014D" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
@@ -1640,67 +1184,51 @@
         <w:t xml:space="preserve">Patientens blödning kontrolleras de närmaste 1,5 – 2 timmarna efter att placenta avgått, och om normal blödning får patienten därefter äta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D3A8C2" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:t>Omhändertagande av foster och placenta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FE06C0" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid avbrytande på fosterindikation ska fostret fotograferas och kameran lämnas därefter till sekreterare. Fostrets vikt noteras i </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. Ange fostrets vikt och längd även på obduktionsremissen. Fyll i Läkarintyg till patolog/obduktionsavdelning gällande omhändertagande av foster. </w:t>
+        <w:t xml:space="preserve">Vid avbrytande på fosterindikation ska fostret fotograferas och kameran lämnas därefter till sekreterare. Fostrets vikt noteras i Melior. Ange fostrets vikt och längd även på obduktionsremissen. Fyll i Läkarintyg till patolog/obduktionsavdelning gällande omhändertagande av foster. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5755B948" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ge utrymme för patienten/paret att träffa/hålla sitt foster om de önskar. Ta eventuellt hand/fotavtryck. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB1EE94" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:t>Kromosomanalys</w:t>
@@ -1731,98 +1259,66 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">remiss. Vid kromosomanalys ska varken placenta eller foster läggas i formalin före provtagning. Vanligtvis tas en cirka 2 cm stor bit av placenta eller en hälsenebiopsi. Se läkarordination/remiss. Provet skickas i ett rör med cellodlingsmedium. </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OBS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Röret ska vara </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Röret ska vara rumstempererat innan provmaterialet läggs i. Provet med remiss </w:t>
+      </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Genetisk analys</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> innan provmaterialet läggs i. Provet med remiss </w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (Klinisk kemi). Se Hanteringsanvisningar, perinatalpatologi.</w:t>
+        <w:t xml:space="preserve"> ska skickas till Sahlgrenska Universitetssjukhuset (SU) via Kemlab (Klinisk kemi). Se Hanteringsanvisningar, perinatalpatologi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1534EAFB" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:t>PAD-undersökning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A275A27" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495AB2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vid PAD-undersökning där fostret ska skickas till en specialist vid SU gäller särskilda rutiner.</w:t>
@@ -1838,67 +1334,51 @@
     <w:p w14:paraId="42BA6222" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="035395A3" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid PAD-undersökning läggs placenta med </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> sidan uppåt (hinnan nedåt) och fostret i formalin. </w:t>
+        <w:t xml:space="preserve">Vid PAD-undersökning läggs placenta med maternella sidan uppåt (hinnan nedåt) och fostret i formalin. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E03259">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Se rutin ”</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00E03259">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:iCs/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Foster som fixeras i formaldehydlösning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E03259">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:szCs w:val="20"/>
@@ -1946,213 +1426,121 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Placenta läggs i en gul förslutningsbar burk märkt </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Smittförande humanbiologiskt avfall – anatomiskt identifierbart.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67BF84E2" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
-        <w:t xml:space="preserve">Vid </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Vid exaeres</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3959B4A2" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid placentaretention, då placenta är ofullständig eller vid mycket riklig blödning, ska </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> utföras. Ansvarig läkare gör denna bedömning.</w:t>
+        <w:t>Vid placentaretention, då placenta är ofullständig eller vid mycket riklig blödning, ska exaeres utföras. Ansvarig läkare gör denna bedömning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41737F39" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E1E0A">
-        <w:t>Rh</w:t>
-[...3 lines deleted...]
-        <w:t>-profylax</w:t>
+        <w:t>Rh-profylax</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E4756B" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00000000" w:rsidP="00D46A81">
+    <w:p w14:paraId="06E4756B" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00D46A81" w:rsidRPr="00E03259">
+        <w:r w:rsidRPr="00E03259">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Se rutin </w:t>
-[...17 lines deleted...]
-          <w:t>-profylax</w:t>
+          <w:t>Se rutin Rh-profylax</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="057936D5" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:t>Laktationshämning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16393C42" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Endast efter läkarordination ges behandling med </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">) 0,5 mg, 2 tabletter som engångsdos inom 24 timmar efter avbrytandet, se FASS. </w:t>
+        <w:t xml:space="preserve">Endast efter läkarordination ges behandling med kabergolin (Dostinex, Cabergoline) 0,5 mg, 2 tabletter som engångsdos inom 24 timmar efter avbrytandet, se FASS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC97044" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rekommendera stadig bh, gärna sport-bh.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E4B4B3" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:t>Preventivmedel</w:t>
@@ -2296,77 +1684,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Utskrivningsråd</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> för abort/missfall</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Då </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Då exaeres utförts ges utskrivningsråd för exaeres</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3EB4F093" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Utskrivningssamtal</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1E0A">
         <w:rPr>
@@ -2410,171 +1773,171 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> skrivs av barnmorska alternativt läkare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02156F7B" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B626CEC" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1E0A">
         <w:t>Länkar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F945CB" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00000000" w:rsidP="00D46A81">
+    <w:p w14:paraId="59F945CB" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00D46A81" w:rsidRPr="00E03259">
+        <w:r w:rsidRPr="00E03259">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Checklista medicinskt avbrytande graviditetsvecka &gt;18+0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AF76616" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00000000" w:rsidP="00D46A81">
+    <w:p w14:paraId="4AF76616" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00D46A81" w:rsidRPr="00E03259">
+        <w:r w:rsidRPr="00E03259">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Arbetsbeskrivning medicinskt avbrytande graviditetsvecka &gt;18+0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10143363" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00000000" w:rsidP="00D46A81">
+    <w:p w14:paraId="10143363" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00D46A81" w:rsidRPr="00E03259">
+        <w:r w:rsidRPr="00E03259">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Medicinskt avbrytande</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D46A81" w:rsidRPr="00E03259">
+      <w:r w:rsidRPr="00E03259">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00D46A81" w:rsidRPr="00E03259">
+        <w:r w:rsidRPr="00E03259">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Foster till PAD</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="720404D3" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00000000" w:rsidP="00D46A81">
+    <w:p w14:paraId="720404D3" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00D46A81" w:rsidRPr="00E03259">
+        <w:r w:rsidRPr="00E03259">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Hanteringsanvisningar perinatalpatologi SU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F3A04C5" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00000000" w:rsidP="00D46A81">
+    <w:p w14:paraId="1F3A04C5" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00D46A81" w:rsidRPr="00E03259">
+        <w:r w:rsidRPr="00E03259">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Remiss genetisk analys SU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FD5C59F" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00000000" w:rsidP="00D46A81">
+    <w:p w14:paraId="0FD5C59F" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00E03259" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00D46A81" w:rsidRPr="00E03259">
+        <w:r w:rsidRPr="00E03259">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Läkarintyg till patolog/obduktionsavdelning gällande omhändertagande av foster</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="170B2640" w14:textId="6FE7D3C8" w:rsidR="00D46A81" w:rsidRPr="004423AD" w:rsidRDefault="004423AD" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
@@ -2750,215 +2113,214 @@
     </w:p>
     <w:p w14:paraId="3199F0DB" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00536A5A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79B9BCF9" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="001E1E0A" w:rsidRDefault="00D46A81" w:rsidP="00D46A81"/>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="02F100DE" w14:textId="77777777" w:rsidR="00D46A81" w:rsidRPr="00D46A81" w:rsidRDefault="00D46A81" w:rsidP="00D46A81"/>
     <w:sectPr w:rsidR="00D46A81" w:rsidRPr="00D46A81" w:rsidSect="00D972CF">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2EA55F87" w14:textId="77777777" w:rsidR="00D868E7" w:rsidRDefault="00D868E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="72F83AE1" w14:textId="77777777" w:rsidR="00D868E7" w:rsidRDefault="00D868E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="37C037A9" w14:textId="77777777" w:rsidR="00D868E7" w:rsidRDefault="00D868E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2987,51 +2349,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3065,73 +2427,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="34B6BE22" w14:textId="77777777" w:rsidR="00D868E7" w:rsidRDefault="00D868E7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2874966D" w14:textId="77777777" w:rsidR="00D868E7" w:rsidRDefault="00D868E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="06789BB6" w14:textId="77777777" w:rsidR="00D868E7" w:rsidRDefault="00D868E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3209,51 +2571,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3419,51 +2781,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6318,54 +5680,53 @@
   <w:num w:numId="20" w16cid:durableId="275449446">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1999263760">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="831338309">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="557397980">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="641933610">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1948930778">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1272711792">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -6573,93 +5934,95 @@
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="007676D6"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00777428"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E26BF"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="009331A9"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00942AC7"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00987E6F"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B7380"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
@@ -6820,51 +6183,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9259,51 +8622,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="Garamond"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD1CD9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9671,71 +9034,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1849</Words>
-  <Characters>9802</Characters>
+  <Words>1296</Words>
+  <Characters>10351</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
+  <Lines>86</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11628</CharactersWithSpaces>
+  <CharactersWithSpaces>11624</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Medicinskt avbrytande graviditetsvecka 18+0 - arbetsbeskrivning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>19</revision>
+  <revision>20</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>