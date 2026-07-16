--- v0 (2025-12-13)
+++ v1 (2026-07-16)
@@ -13,112 +13,107 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="78FA01C9" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="751C801D" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00D9553A" w:rsidSect="00D9553A">
+        <w:sectPr w:rsidR="00EB4DE6" w:rsidSect="00EB4DE6">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="2A23861D" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="616BDCA2" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FDCD762" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="01FC15B0" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="463FA411" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
-[...4 lines deleted...]
-    <w:p w14:paraId="1285F55F" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="3ED8A474" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Läkemedel – generella direktiv</w:t>
       </w:r>
       <w:r w:rsidRPr="00991BE8">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="477EFBD7" wp14:editId="6D9047D6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1724861E" wp14:editId="6F39E52B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6518275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1244600" cy="1778254"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1244600" cy="1778254"/>
                         </a:xfrm>
@@ -129,609 +124,773 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="41DB9228" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="003D37FD" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+                          <w:p w14:paraId="7A4CF33E" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="003D37FD" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Dok.ID: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>14755</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="477EFBD7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1724861E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:140pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh6Lp6xwEAAG4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJsrYw4hRdi+yl&#10;uwDdPoCR5QtmixqpxM6+fpRy6ba+FXsRZJI6POeQXt1OQ6/2lrhDV+r5LNfKOoNV55pSf/+2eXej&#10;FQdwFfTobKkPlvXt+u2b1egLu8AW+8qSEhDHxehL3Ybgiyxj09oBeIbeOknWSAME+aQmqwhGQR/6&#10;bJHnV9mIVHlCY5kl+nBM6nXCr2trwpe6ZhtUX2rhFtJJ6dzGM1uvoGgIfNuZEw14BYsBOidNL1AP&#10;EEDtqHsBNXSGkLEOM4NDhnXdGZs0iJp5/o+apxa8TVrEHPYXm/j/wZrP+yf/lVSYPuAkA0wi2D+i&#10;+cHK4X0LrrF3RDi2FippPI+WZaPn4vQ0Ws0FR5Dt+AkrGTLsAiagqaYhuiI6laDLAA4X0+0UlIkt&#10;F8vlVS4pI7n59fXN4v0y9YDi/NwTh48WBxUvpSaZaoKH/SOHSAeKc0ns5nDT9X2abO/+CkhhjCT6&#10;kfGRe5i2k1RHGVusDiKE8LgosthyaZF+aTXKkpSaf+6ArFbgjIRLHc7X+3Dcqp2nrmnl1dnKOzFj&#10;0yWazx1OHGSoif1pAePW/Pmdqp5/k/VvAAAA//8DAFBLAwQUAAYACAAAACEA805nnd0AAAAMAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiNBYWGOFWF2nKklKhnNzZJRLy2bDcN&#10;f8/2BLed2dHs23I5uYGNNqbeo4L7mQBmsfGmx1ZB/bm5ewaWskajB49WwY9NsKyur0pdGH/GDzvu&#10;c8uoBFOhFXQ5h4Lz1HTW6TTzwSLtvnx0OpOMLTdRn6ncDVwKMedO90gXOh3sa2eb7/3JKQg5bJ/e&#10;4vtutd6Moj5sa9m3a6Vub6bVC7Bsp/wXhgs+oUNFTEd/QpPYQFrI+SNlaZIPwC4JKSU5RwVyQRav&#10;Sv7/ieoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYei6escBAABuAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA805nnd0AAAAMAQAADwAAAAAA&#10;AAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="41DB9228" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="003D37FD" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+                    <w:p w14:paraId="7A4CF33E" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="003D37FD" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>14755</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38230525" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="1829D3BB" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_1314629194"/>
       <w:bookmarkStart w:id="2" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00991BE8">
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328928CB" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="17AC7265" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...70 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:ind w:right="44"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Följande har tillägg har gjorts; ”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF65F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För sjuksköterskor som arbetar på onkologiska gynekologimottagningen och använder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF65F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytobase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF65F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid cytostatikabehandling gäller även följande läkemedel, se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF65F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Antiemetika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF65F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF65F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>snabbguide läkemedel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2ED8DF16" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="4DAD4EC7" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00DF65F8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB40A14" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="44"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005428AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nedanstående läkemedel får utlämnas enligt generella direktiv. </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50F32682" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="71F35650" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="44"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För sjuksköterskor som arbetar på onkologiska gynekologimottagningen och använder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cytobase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid cytostatikabehandling gäller även följande läkemedel, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="008E2659">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:b/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Antiemetika</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="008E2659">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:b/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="008E2659">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:b/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>snabbguide läkemedel</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F432BFB" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="44"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1883" w:tblpY="730"/>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2617"/>
         <w:gridCol w:w="3408"/>
         <w:gridCol w:w="3722"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="792E22D1" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="7289880E" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B192910" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="6EFB0BD4" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Analgetika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3408" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F490A81" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="3001C771" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Tablett/suppositorium/brustablett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2024B97A" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="4F4D049B" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablettsuppositorium</w:t>
             </w:r>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Tablett/suppositorium</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BEC4327" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="58B67DE2" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="71D91418" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="6C081D31" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Brufen Retard 800 mg</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>Brufen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Retard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E54D5B1" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Panodil</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-          <w:p w14:paraId="28FFD228" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6796A890" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Citodon/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Panocod</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="19CD7E2C" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Diklofenak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 50 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B6E1A00" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ibumetin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 400 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E85ECC" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="5FA92FF0" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="1A72993F" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="79FAA768" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="21357A06" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vid svåra smärttillstånd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3408" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF527CF" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="1B96F240" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Injektion/tablett</w:t>
             </w:r>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Kapsel</w:t>
@@ -744,3494 +903,3908 @@
               </w:rPr>
               <w:t>/tablett</w:t>
             </w:r>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Injektion</w:t>
             </w:r>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0500C0" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="08D85253" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Morfin 10 mg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29FA8358" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6DDB0228" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OxyNorm</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/Oxycodone</w:t>
-            </w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oxycodone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 mg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A8D8649" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="05EEA7BB" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OxyNorm</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/Oxycodone</w:t>
-            </w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oxycodone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10 mg/ml</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="726564A6" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="2FA55354" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36D3351B" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="747A7F4D" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="7B78EA7F" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="003481B6" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78A0EFF0" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="396DCB7F" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Anestetika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3408" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5121BDA7" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="44249729" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Injektion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16758610" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="4AC7D96F" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35A4D7D9" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="6FED537C" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Spray</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF976FA" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="7EA8A5EB" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Carbocain 10 mg/ml</w:t>
-[...40 lines deleted...]
-          <w:p w14:paraId="6F23B4BB" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+              <w:t>Carbocain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 mg/ml</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F21B8A" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Xylocain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 %</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311737A7" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Xylocain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 mg/dos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62BED62F" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47D96EB5" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="4E2BC514" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="6FDE31C6" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="11421D3C" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2617" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68C8F4AF" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="7960D6BD" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Sedativa/Hypnotika</w:t>
-            </w:r>
+              <w:t>Sedativa/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Hypnotika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3408" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="005FC2CE" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="131B16A3" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74C11B85" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="11402463" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F49B07C" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="64C0B424" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39044DF4" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="4FCBC289" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Injektion/klysma/tablett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="752F595D" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="56F2EC77" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Zopiklon 5 mg</w:t>
-[...21 lines deleted...]
-          <w:p w14:paraId="4D1EA048" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+              <w:t>Zopiklon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4066843F" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oxascand</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EC37C2" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Propavan 25 mg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AF7D980" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
-[...18 lines deleted...]
-          <w:p w14:paraId="015FDA32" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="7C23E344" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Stesolid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 mg, 5 mg, 10 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07D2A716" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="554269B5" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="3760A260" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A28693F" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="306850E7" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1135"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005428AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enligt författningen SOSFS 2000:1 behöver inte läkare signera när läkemedel givits enligt generella direktiv.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5A7A84" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="2CF47A0C" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="191AF19F" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="39FAE6D1" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39B4282B" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="6975AC33" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F75D76E" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="625C1D48" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D680AF" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="02DC3D8F" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E139EBB" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="563247BA" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71BD27CC" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="61F68DED" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="1134" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2692"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="4362"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="468CB5F3" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="6330022D" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="00ACC256" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="4AAFA865" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Kramplösande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA80F37" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="4FDC08BA" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Injektion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="105CB71B" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="47479FD6" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Klysma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE94B11" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="21CBAD89" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>Stesolid Novum 5 mg/ml</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43F1B739" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="1DCD1D9D" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>Stesolid 5 mg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B0EDCB3" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="60F5D664" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74359471" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="522EA9AC" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00835051" w14:paraId="672BD444" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00835051" w14:paraId="3041887E" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2D11B5" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="43D05842" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Antacida + medel mot magsår</w:t>
+              <w:t>Antacida</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + medel mot magsår</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0D0BD9" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="2AD6A2A3" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mixtur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="528C350F" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="072A05B5" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67DC6740" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="7229B6F5" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kapsel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0D71E42F" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00835051" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="455CDCC6" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00835051" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00835051">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Gaviscon 10 ml</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="654BA20F" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00835051" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="168E76DE" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00835051" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00835051">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Novaluzid</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="21950220" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00835051" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7272DB71" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00835051" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00835051">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Omeprazol 20 mg</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C7F55F2" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00835051" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+              <w:t>Omeprazol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00835051">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B59721E" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00835051" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C111A53" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00835051" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="717BAA4F" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00835051" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="63522449" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="080B17B7" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="177B271F" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="5D1E23E9" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antiemetika</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A9891BF" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="68548F30" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett/injektion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A1C4325" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="0F0613B6" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Injektion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2948DED3" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="772ED679" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B990C35" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="5AE6EA59" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69763900" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="67B9450D" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett/injektion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="777596A1" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="499AF311" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ondansetron (2 mg/ml) 8 mg, max x 2</w:t>
-[...18 lines deleted...]
-              <w:t>Primperan (5 mg/ml) 10 mg, max x 3</w:t>
+              <w:t>Ondansetron</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2 mg/ml) 8 mg, max x 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586BA9DE" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Primperan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (5 mg/ml) 10 mg, max x 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D9A7375" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3560898F" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Metoclopramide 10 mg, max x 3*</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>Metoclopramide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 mg, max x 3*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5389F99B" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Postafen</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="700D9F53" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6F399429" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00991BE8">
-[...8 lines deleted...]
-          <w:p w14:paraId="55A62E7C" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zofran</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8 mg (2 mg/ml) = </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ondansetron</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0EF5D578" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="1596B7E9" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="4661B620" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6146EB2B" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="2C998705" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7055" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78B8CAFA" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="18DDA5DB" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00223A64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Primperan och Metoclopramide 10 mg &gt;18 år, annars 5 mg</w:t>
-[...7 lines deleted...]
-              <w:outlineLvl w:val="2"/>
+              <w:t>Primperan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00223A64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="64150611" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00223A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metoclopramide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00223A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 mg &gt;18 år, annars 5 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A3090A3" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04297B09" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="15D7341B" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="6B1AACB5" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="521A112D" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="2D94C9C2" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hostdämpande/</w:t>
             </w:r>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
               <w:t>slemlösande medel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D11D9A4" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="400CF30A" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Brustablett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40D750CE" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="4BD49F1F" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mixtur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F43BBB7" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="36E955F5" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Acetylcystein</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="30936ED9" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mollipect</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w14:paraId="2F4C1BE7" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="23104251" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41CCDBD7" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="24B5CE34" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="6D6E3675" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF6A95A" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="79608147" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vård i livets slutskede</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="40CBCEB7" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="064C85CB" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Injektion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65C62768" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="40B5801B" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Robinul (0,2 mg/ml) 0,2 mg</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DE2B451" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+              <w:t>Robinul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (0,2 mg/ml) 0,2 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E0070F7" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D2C8B12" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="41FA6F73" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30E0374A" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="3F925FB3" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="145D1286" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="30008F86" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB45CD5" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="382C1DF1" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Avföringsmedel + mjukgörande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5A3D35" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="0F856EB6" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lösning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FEAEE67" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="0CF4EC86" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dospulver</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42C89838" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="2B229132" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mixtur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24847C07" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="6828EDB3" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Droppar</w:t>
             </w:r>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Lösning</w:t>
             </w:r>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Pulver</w:t>
             </w:r>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Lösning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0996F0AA" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="0533D142" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Olja</w:t>
             </w:r>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9B4E3F" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="2FEF93AA" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Klyx</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1500AD90" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Laktipex</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="560F27C1" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Laktulos</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-          <w:p w14:paraId="141322AB" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1E750B08" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Laxoberal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cilaxoral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0B34E550" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Microlax</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D25B0AB" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
-[...27 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="074DD268" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Movicol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Laxiriva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4F8D96EE" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Resulax</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="5501C485" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="05E3F651" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Paraffinolja</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FDCFFE7" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
-[...29 lines deleted...]
-          <w:p w14:paraId="1418BED1" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="156D2A57" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dimor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Loperamid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="17FE05D4" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07324EAA" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="1BA3CA26" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="0C7A03E0" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="519C53CE" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="208ED143" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Urindrivande postoperativt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7547D75B" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="21FEB90E" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Injektion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="601DAFDF" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="440E0D07" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF0FAEA" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="6A168F32" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Impugan/Furix/Furosemid 20 mg</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="50D6DB58" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+              <w:t>Impugan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Furix</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Furosemid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E806034" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DA98E04" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="1DF7B270" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CBA217E" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="42853CCB" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="42700285" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="79D60363" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="758ED271" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="3FF370D5" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Värkförstärkande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="032C3390" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="793C67A7" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Injektion, nässpray</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51C2CE30" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="1D616E6D" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="396CEE18" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="3DD60FB5" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="22F6D35B" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="582570DD" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oxytocin</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2F67AD85" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cytotec</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="37789BFC" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Methergin</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w14:paraId="71115ED5" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2904F621" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E6312D3" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E1D8CF2" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="224CEBE5" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="1134" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2692"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="4362"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00D93A89" w14:paraId="5151AF8E" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00E16310" w14:paraId="4DD3B5B3" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB4F795" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="7C027EA3" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Diverse preparat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8AD688" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="06C13A3D" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oral lösning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C552395" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="3DE3F5ED" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lösning</w:t>
             </w:r>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Injektion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2942CE7E" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="6D5E4EAD" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gel</w:t>
             </w:r>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Injektion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F87691" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="55FD2AEC" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lösning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10E95466" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="6C64851C" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Injektion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6257779D" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="67537A28" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Näsdroppar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5094B978" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="08823B75" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Injektion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="749C1EF6" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="072FB2B3" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Salva/suppositorium</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="245CB290" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="4BE74389" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Salva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="133B0712" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="0216B5B1" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A8AFF53" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="3C44EF63" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tuggummi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2171FF6D" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="3BA089A0" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Plåster</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D60BE22" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="18CC95BF" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kapsel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="736AE767" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="7B9972F6" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Depottablett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="673C5E71" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="48DC3882" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Salva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11FFF0FE" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="4370B7DB" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Salva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22CCEEE2" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="564A2439" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kräm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AF506D4" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="755C8C79" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1513CBBC" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="7A860221" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tablett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="337BA12C" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="020C95B7" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Xylocain viskös 20 mg/ml</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>Xylocain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> viskös 20 mg/ml</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D84C59" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Albothyl</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7FF5B504" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Buscopan</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="102E64A0" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Installagel</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="04FD8428" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5ED6FF80" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Konakion novum</w:t>
-[...5 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:t>Konakion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> novum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7914C63C" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mycostatin</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="4B5F4E65" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2D05EBDA" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Narcanti</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="224F5515" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5735CE01" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nezeril</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="587FB8AE" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="462CE4F7" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Rhophylac</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="36DCD1F0" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4358A116" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Scheriproct</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="506EBF26" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3A289C2A" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Inotyol</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="43A80246" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="42FBC290" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dostinex</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1F6C1FBB" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4F63D6D8" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nicorette</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="120A1CC8" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="4435EFB7" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nicotinell</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="28FEE1F3" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="643A11C0" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dimeticon</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="552EF115" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="22C7DD86" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Duroferon</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="04E38940" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="688A314C" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ficortril</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="28150ED4" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="189225BA" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hirudoid</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="4AE6A5CB" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="39BE0060" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Pevaryl</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0D73413A" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4921385E" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Tavegyl 1 mg</w:t>
-[...5 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:t>Tavegyl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> 1 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7C51A8" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Cyklokapron 500 mg</w:t>
-[...5 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+              <w:t>Cyklokapron</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="7608F952" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+              <w:t xml:space="preserve"> 500 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E5555E6" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ACD376B" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D9553A" w:rsidRPr="00991BE8" w14:paraId="25EB51A9" w14:textId="77777777" w:rsidTr="007A4977">
+      <w:tr w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w14:paraId="15FAA87F" w14:textId="77777777" w:rsidTr="00466F09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="45C8C2A9" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="4DEE65D9" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Infusioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="41E0B2B3" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="4DC61D28" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Infusion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="643446AE" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="445973E1" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Infusion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44887041" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="36BF4B3E" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Infusion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41474ECC" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="63B64E75" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Infusion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67A6B223" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="005428AB" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="63ECBC89" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="005428AB" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005428AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Infusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="010CD43E" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="0C09D267" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Glucos 25 mg/ml</w:t>
-[...40 lines deleted...]
-          <w:p w14:paraId="60CFF3B0" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+              <w:t>Glucos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25 mg/ml</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD96BD8" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Glucos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 % utan el.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030B20AE" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Glucos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00991BE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 % med el.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF15334" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Natriumklorid</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C49DED" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="007A4977">
+          <w:p w14:paraId="3111E13D" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00466F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ringer-Acetat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FA87B96" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="4C1EC09D" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="44"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9A165E" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00991BE8" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="52D034E1" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00991BE8" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="6B58C4B3" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00536A5A" w:rsidRDefault="00D9553A" w:rsidP="00D9553A">
+    <w:p w14:paraId="18898085" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00536A5A" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00D9553A" w:rsidRDefault="00536A5A" w:rsidP="00D9553A"/>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    <w:p w14:paraId="6E142D8E" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00D9553A" w:rsidRDefault="00EB4DE6" w:rsidP="00EB4DE6"/>
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00006873" w:rsidRDefault="00536A5A" w:rsidP="00006873"/>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00006873" w:rsidSect="00991BE8">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="601569CC" w14:textId="77777777" w:rsidR="00527445" w:rsidRDefault="00527445">
+    <w:p w14:paraId="667F89E5" w14:textId="77777777" w:rsidR="002E134A" w:rsidRDefault="002E134A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02362B91" w14:textId="77777777" w:rsidR="00527445" w:rsidRDefault="00527445">
+    <w:p w14:paraId="5749F883" w14:textId="77777777" w:rsidR="002E134A" w:rsidRDefault="002E134A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6043D8F5" w14:textId="77777777" w:rsidR="00527445" w:rsidRDefault="00527445">
+    <w:p w14:paraId="793D27C1" w14:textId="77777777" w:rsidR="002E134A" w:rsidRDefault="002E134A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4272,123 +4845,122 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F26502B" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A" w:rsidP="00C43BDD">
+  <w:p w14:paraId="5820885F" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6BDE4009" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A" w:rsidP="00C43BDD">
+  <w:p w14:paraId="731C8A30" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1505732660"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="134F168B" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00EC0A68" w:rsidRDefault="00D9553A" w:rsidP="00EC0A68">
+      <w:p w14:paraId="57178E43" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00EC0A68" w:rsidRDefault="00EB4DE6" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -4402,62 +4974,62 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="737D1E3C" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A" w:rsidP="00FB2F0F">
+  <w:p w14:paraId="63D51770" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F925EA2" wp14:editId="0D4563D7">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74499AF1" wp14:editId="46C9FDEC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="944278083" name="Bildobjekt 944278083">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -4670,318 +5242,318 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57CD1605" w14:textId="77777777" w:rsidR="00527445" w:rsidRDefault="00527445"/>
+    <w:p w14:paraId="29081A6D" w14:textId="77777777" w:rsidR="002E134A" w:rsidRDefault="002E134A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="377E14CA" w14:textId="77777777" w:rsidR="00527445" w:rsidRDefault="00527445">
+    <w:p w14:paraId="6162C151" w14:textId="77777777" w:rsidR="002E134A" w:rsidRDefault="002E134A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="72915995" w14:textId="77777777" w:rsidR="00527445" w:rsidRDefault="00527445">
+    <w:p w14:paraId="083DC32E" w14:textId="77777777" w:rsidR="002E134A" w:rsidRDefault="002E134A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="203EDA00" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRPr="00DA65C4" w:rsidRDefault="00D9553A" w:rsidP="00DA65C4">
+  <w:p w14:paraId="7BD36A31" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRPr="00DA65C4" w:rsidRDefault="00EB4DE6" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23434FC8" wp14:editId="68587708">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A31FF15" wp14:editId="2B13A9BD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1222680699" name="Textruta 1222680699"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3BA422B9" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="1B198C46" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="23434FC8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3A31FF15" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1222680699" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251677697;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="3BA422B9" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="1B198C46" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67758AFB" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A" w:rsidP="00413A60">
+  <w:p w14:paraId="10F2987B" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24DB63C5" wp14:editId="0F8F4BB2">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C638630" wp14:editId="011FA0B4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1938007341" name="Textruta 1938007341"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5D6E78D7" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A">
+                        <w:p w14:paraId="3E271167" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="24DB63C5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2C638630" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1938007341" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251676673;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="5D6E78D7" w14:textId="77777777" w:rsidR="00D9553A" w:rsidRDefault="00D9553A">
+                  <w:p w14:paraId="3E271167" w14:textId="77777777" w:rsidR="00EB4DE6" w:rsidRDefault="00EB4DE6">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="075797F3" wp14:editId="466D062A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3564D4E2" wp14:editId="7847C47B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="925819406" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -7445,90 +8017,92 @@
   <w:num w:numId="14" w16cid:durableId="1653217931">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="607658020">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1341546881">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1284920489">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2000377892">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="148795270">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
+    <w:rsid w:val="00006873"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
@@ -7560,50 +8134,51 @@
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E134A"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
@@ -7867,50 +8442,52 @@
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D9553A"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA5F88"/>
+    <w:rsid w:val="00EB4DE6"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
@@ -10342,50 +10919,62 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB4DE6"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -10418,51 +11007,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kunskapsbanken.cancercentrum.se/globalassets/kunskapsbanken/stoddokument/antiemetika-vuxen/2026/bilaga-3-antiemetikabehandling-snabbguide-lakemedel.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
@@ -10766,71 +11355,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>389</Words>
-  <Characters>2062</Characters>
+  <Words>367</Words>
+  <Characters>2549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>254</Lines>
+  <Paragraphs>171</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2447</CharactersWithSpaces>
+  <CharactersWithSpaces>2745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Läkemedel - generella direktiv</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>7</revision>
+  <revision>9</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>