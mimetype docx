--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -6,113 +6,121 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C386EA5" w14:textId="77777777" w:rsidR="00182DEB" w:rsidRPr="0033719C" w:rsidRDefault="00182DEB" w:rsidP="0065473E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="00182DEB" w:rsidRPr="0033719C" w:rsidSect="00182DEB">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BF984E8" w14:textId="77777777" w:rsidR="00182DEB" w:rsidRPr="0033719C" w:rsidRDefault="00182DEB" w:rsidP="0065473E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="1BD18017" w14:textId="7579D608" w:rsidR="00182DEB" w:rsidRPr="0033719C" w:rsidRDefault="0065473E" w:rsidP="0065473E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc165892189"/>
       <w:bookmarkStart w:id="2" w:name="_Toc165892317"/>
       <w:bookmarkStart w:id="3" w:name="_Toc181277938"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Intrauterin fosterdöd - handläggning</w:t>
+        <w:t>Intrauterin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fosterdöd - handläggning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="4F2BAF32" w14:textId="16C68F70" w:rsidR="00182DEB" w:rsidRPr="0033719C" w:rsidRDefault="00182DEB" w:rsidP="0065473E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="4" w:name="_1314629194" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="4" w:name="Rubrik" w:displacedByCustomXml="next"/>
     <w:bookmarkEnd w:id="4" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="5" w:name="Rubrik" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="5" w:name="_1314629194" w:displacedByCustomXml="next"/>
     <w:bookmarkEnd w:id="5" w:displacedByCustomXml="next"/>
     <w:bookmarkStart w:id="6" w:name="_Toc501440349" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-611133823"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="0A6A7F28" w14:textId="7BB51A94" w:rsidR="00F87C2F" w:rsidRPr="0033719C" w:rsidRDefault="00F87C2F">
           <w:pPr>
@@ -128,5896 +136,6679 @@
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7D89D23E" w14:textId="5B04E453" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00F87C2F">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0033719C">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0033719C">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="0033719C">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2B5383F2" w14:textId="53BB1A99" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2B5383F2" w14:textId="75B7D423" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277939" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Revidering i denna version</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277939 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DF99249" w14:textId="2AEB0399" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3DF99249" w14:textId="7C9BE3BF" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277940" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277940 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2A6DDD47" w14:textId="440A3608" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2A6DDD47" w14:textId="0BD3CD97" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277941" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Diagnos</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277941 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53CEAFB4" w14:textId="7D74ADCA" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="53CEAFB4" w14:textId="634B6CC4" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277942" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Planering av förlossning</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277942 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B376E19" w14:textId="74BA1510" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3B376E19" w14:textId="38543AD8" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277943" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Eftervård</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277943 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58878986" w14:textId="3904DBC9" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="58878986" w14:textId="14F681DB" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277944" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>IUFD – Provtagning</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277944 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62B3CEB7" w14:textId="1B5BC13E" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="62B3CEB7" w14:textId="3600B9F6" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277945" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Utvidgad provtagning på mamman vid indikation.</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277945 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="270E380B" w14:textId="6CEE154A" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="270E380B" w14:textId="5C9BE374" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277946" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>IUFD Omvårdnad</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277946 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6788D79C" w14:textId="1DCF7AC9" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6788D79C" w14:textId="589F00C0" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277947" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Att tänka på vid omhändertagande av föräldrar</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277947 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07C45ECE" w14:textId="3B39A889" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="07C45ECE" w14:textId="4CCBB063" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277948" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Fotografering och minneskort</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277948 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1375C43A" w14:textId="4877CCCF" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1375C43A" w14:textId="063DE709" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277949" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Eftervård</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277949 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="27F5B22C" w14:textId="3CA9F1F7" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="27F5B22C" w14:textId="1278C978" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277950" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Regler för hämtning av avlidna på NÄL</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277950 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="17C1184E" w14:textId="7ABFCA9B" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="17C1184E" w14:textId="2B9AA69C" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277951" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>CHECKLISTA VID IUFD</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277951 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65CE2567" w14:textId="49861C76" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="65CE2567" w14:textId="3862117F" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277952" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Före förlossningen/när dödsfallet är konstaterat</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277952 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6295E530" w14:textId="5DF82A61" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6295E530" w14:textId="1DCE1B4C" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277954" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Under förlossningen</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277954 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B86609E" w14:textId="495D3E56" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2B86609E" w14:textId="1A43AD4C" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277955" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Efter förlossningen</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277955 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D3562BE" w14:textId="01EC5397" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5D3562BE" w14:textId="764202E7" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277956" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Samla minnen</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277956 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6419E897" w14:textId="1A8406F0" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6419E897" w14:textId="015D1775" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277957" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Placenta</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277957 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50FCD354" w14:textId="19786771" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="00000000">
+        <w:p w14:paraId="50FCD354" w14:textId="0DD54985" w:rsidR="003D37F8" w:rsidRPr="0033719C" w:rsidRDefault="003D37F8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181277958" w:history="1">
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Övrigt</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc181277958 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00513E86">
+            <w:r w:rsidR="003A1AF3">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="003D37F8" w:rsidRPr="0033719C">
+            <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="329CDED3" w14:textId="0E441BA1" w:rsidR="00F87C2F" w:rsidRPr="0033719C" w:rsidRDefault="00F87C2F">
           <w:r w:rsidRPr="0033719C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0D22A280" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="005322A9" w:rsidP="003F4881">
+    <w:p w14:paraId="65CEC591" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="005322A9" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Toc181277939"/>
-      <w:r w:rsidR="003F4881" w:rsidRPr="0033719C">
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="003A1AF3" w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Revidering i denna version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="04C0BD7A" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="487E492E" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Uppdateringar i texten.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7131B4E7" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Uppdateringar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avseende förfarande innan barnet transporteras till patologavdelningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCA4D11" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Uppdaterad checklista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF5FBFB" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="7EFB5977" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc181277940"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="69D07B9C" w14:textId="2E4B1A02" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="0BA437B3" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sedan 2008-06-01 ska dödfödda barn som föds efter </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="7E230F0C" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Sedan 2008-06-01 ska dödfödda barn som föds efter graviditetsvecka 22+0 handläggas som barn. Till och med graviditetsvecka 21+6 handläggning som missfall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F97F1B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc181277941"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Diagnos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="22053779" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3F8E07AD" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ultraljud med avsaknad av hjärtrörelser. Utförs av läkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2DD707" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="46C93BA8" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc181277942"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Planering av förlossning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="229EF89E" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="310284A2" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033719C">
-[...6 lines deleted...]
-    <w:p w14:paraId="47B48D68" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-negativa mammor ges Anti-D direkt när IUFD konstaterats. Om sedan fetalt Hb talar för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fetomaternell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transfusion kan ytterligare dos Anti-D bli aktuell. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A70435" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="973"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tidpunkt och metod för induktion planeras utifrån obstetrisk situation och föräldrarnas önskemål. Ofta lämpligt att vänta med induktion till åtminstone nästa dag. Starta alltid behandling med Mifegyne direkt om omoget cervixstatus. Patienten får själv bestämma om hon vill återvända hem innan fortsatt induktion.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="74A1979C" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Tidpunkt och metod för induktion planeras utifrån obstetrisk situation och föräldrarnas önskemål. Ofta lämpligt att vänta med induktion till åtminstone nästa dag. Starta alltid behandling med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mifegyne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direkt om omoget cervixstatus. Patienten får själv bestämma om hon vill återvända hem innan fortsatt induktion.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A59386D" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="973"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">IUFD är inte indikation för sectio.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76422ACA" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">IUFD är inte indikation för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD678E6" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63706F9B" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4DE8FE73" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Induktion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B76809F" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="7E765505" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mogen cervix: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033719C">
-[...6 lines deleted...]
-    <w:p w14:paraId="3C314282" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Amniotomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Oxytocin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-dropp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA89974" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Omogen cervix: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033719C">
-[...6 lines deleted...]
-    <w:p w14:paraId="48D13AAF" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mifegyne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 tablett à 200 mg (synonym T </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mifeprostone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200 mg) följt av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B13BBB4" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033719C">
+      <w:r w:rsidRPr="4E62CCED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Altrnativ</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="1DC53407" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t>Alternativ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E62CCED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="4E62CCED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Minprostin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="4E62CCED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller cervixdilatation med Bardkateter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F14A396" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Tablett Mifegyne 200 mg per os + tablett Cytotec vaginalt i bakre fornix är mest effektivt och används som förstahandsmetod vid omogen cervix. För full effekt av Mifegyne ska det gå 36 timmar innan Cytotec ges, men Mifegyne ska ges även om kortare tid planeras innan fortsatt induktion.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3169ABF6" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mifegyne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200 mg per os + tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaginalt i bakre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fornix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är mest effektivt och används som förstahandsmetod vid omogen cervix. För full effekt av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mifegyne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska det gå 36 timmar innan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ges, men </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mifegyne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska ges även om kortare tid planeras innan fortsatt induktion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D47800" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1078" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DF6D7C8" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="630C6EEA" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Dosering av Cytotec </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="41C0DE36" w14:textId="18A459B2" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Dosering av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F07FBD2" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tänk på att livmoderns känslighet för Cytotec ökar med graviditetslängden och doseringen är lägre än vid abort innan vecka 22. </w:t>
+        <w:t xml:space="preserve">Tänk på att livmoderns känslighet för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ökar med graviditetslängden och doseringen är lägre än vid abort innan vecka 22. </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Försiktighet vid tidigare sectio på grund av risk för uterusruptur, ovanstående doser halveras eller annan metod väljs. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="324A66E5" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Försiktighet vid tidigare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på grund av risk för uterusruptur, ovanstående doser halveras eller annan metod väljs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205487F3" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Förslag dosering:</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5A2DB7" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="65F0350A" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Vecka 22 – 26</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: ½ tablett (100 µg) vaginalt var 6:e timma 4 gånger. Om första dosen inte gett effekt efter 6 timmar ges ökad dos 1 tablett (200 µg) i fortsättningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D98AD1A" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4B2FB093" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fr o m vecka 27</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1/4 tablett (50 µg) vaginalt var 6:e timma. Om första dosen inte gett effekt efter 6 timmar ges ökad dos ½ tablett (100 µg) i fortsättningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6535C6BD" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="7F95DF79" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="997" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B162A15" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="000A1DCD">
+    <w:p w14:paraId="33AB30A0" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om värkarbete inte kommit igång efter ett dygn kan behandlingen upprepas. Oxytocin-dropp kan vid behov ges 4 timmar efter Cytotec. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C595745" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Om värkarbete inte kommit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>igång</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> efter ett dygn kan behandlingen upprepas. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Oxytocin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-dropp kan vid behov ges 4 timmar efter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cytotec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497533C7" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1083" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A75E4A3" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="30504857" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Undersökning av barn och placenta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D0EA59" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="12F3EC6D" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1003" w:right="1275"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Barnet och placenta ska undersökas av barnmorskan och ansvarig läkare, finns missbildningar eller förändringar som kan ha bidragit till fosterdöd? Dokumenteras i journal.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BB4DD2" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="32C1DBA1" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1003" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A543F0" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="521374A5" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="998" w:right="973"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Fråga föräldrarna angående obduktion. Förklara att obduktionen är värdefull för att om möjligt få en förklaring, och att den görs på ett värdigt sätt. </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2C0F13" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4F6ED0E1" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc181277943"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Eftervård</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="684B3147" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="69503A00" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ofta kort vårdtid, ibland mindre än ett dygn. Ny kontakt med barnmorska, läkare och sjukhuspräst före hemgång. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AE67C8" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="45CE1247" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tablett Cabergoline 0,5 mg 2 tabletter ges för amningsnedläggning. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="68D02837" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cabergoline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,5 mg 2 tabletter ges för amningsnedläggning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA00670" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Föräldrapenning efter IUFD:</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mamman erhåller föräldrapenning 30 + 10 dagar, partner 10 + 10 dagar. Vid behov av sjukskrivning utöver denna tid är det oftast indicerat med kontakt med vårdcentral. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A3A78A" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4F23A598" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="655F1FA3" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="259486D2" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uppföljning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4DAD80" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4E04EE85" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Återbesök till läkare. Var god se “Blankett för återbesök till läkare postpartum”.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7805AF95" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Återbesök till läkare. Var god se “Blankett för återbesök till läkare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3F420E" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Det är lämpligt att träffa föräldrarna vid något tillfälle den första månaden, och därefter ytterligare återbesök enligt behov. Vid något av de senare besöken kan riktlinjer för stöd och eventuellt kontroller vid ny graviditet diskuteras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2DEE27" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4BD5CF7A" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eftersamtal med förlösande barnmorska kan oftast ske via telefon. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36160DEF" w14:textId="205C8A3B" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="64856498" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En sammanfattning av provsvar och bedömning av eventuella bakomliggande orsak</w:t>
       </w:r>
-      <w:r w:rsidR="008D5086">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> till fosterdöd skrivs i journalen</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07215368" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="6C70FCEC" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24897E7F" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="45A3E48B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc181277944"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>IUFD – Provtagning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="49C68D14" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3B83773F" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Moder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611F01EB" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3D82820E" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Prover som tas i samband med inkomsten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D998369" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="52C42894" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9568" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4465"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033719C" w:rsidRPr="0033719C" w14:paraId="19C3821A" w14:textId="77777777" w:rsidTr="003A4E54">
+      <w:tr w:rsidR="003A1AF3" w:rsidRPr="0033719C" w14:paraId="6C3F8BC8" w14:textId="77777777" w:rsidTr="00D506E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05535AB2" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="4A559945" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69CB0267" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="50E5CE4C" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Remiss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C281BE9" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="1B281879" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rör</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033719C" w:rsidRPr="0033719C" w14:paraId="213CEF48" w14:textId="77777777" w:rsidTr="003A4E54">
+      <w:tr w:rsidR="003A1AF3" w:rsidRPr="0033719C" w14:paraId="7F7A8254" w14:textId="77777777" w:rsidTr="00D506E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C62EBB8" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="5CE26FD7" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Hb, TPK, Krea</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Hb, TPK, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Krea</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="79F9EE99" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="75E9726E" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ALAT </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04434E0F" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="17D7D24F" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">PK, APTT </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25164D46" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="4DABED5A" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="639F3644" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="57BD6891" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Erc – Erc Hemoglobin F </w:t>
+              <w:t>Erc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Erc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hemoglobin F </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DF1C59D" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="18615879" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Ska till lab snarast - om långhelg ring Lab (Skickas till SU på vardag – kan endast förvaras 3 dygn på lab)</w:t>
+              <w:t xml:space="preserve">Ska till </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>lab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> snarast - om långhelg ring Lab (Skickas till SU på vardag – kan endast förvaras 3 dygn på </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>lab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F36FBFD" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="698BCC9B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysgrupp </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B6DFEBD" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="33354E6B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>IUFD i Melior</w:t>
-            </w:r>
+              <w:t xml:space="preserve">IUFD i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Melior</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="35D26CCE" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="1F0E3F3B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64A4F400" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="009C848B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="273183AF" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="0F956E43" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3195A8B1" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="72B3C8CB" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Remiss 4 Hematologi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55755927" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="762B11E3" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11EA189E" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="6D5A168A" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1 rör lilasvart propp </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CBF2B01" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="341FADAF" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1 rör grön propp </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE1BBC0" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="3E56EEA9" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1 rör blå propp </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AEC8E49" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="280EAC4D" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="103" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="101B890C" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="55F4D6D2" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="103" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B655506" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="2CE20FC1" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="103" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Erc hemoglobin F -</w:t>
+              <w:t>Erc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hemoglobin F -</w:t>
             </w:r>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Rör mörk</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="497B7B7B" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="7783344E" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="103" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>grön propp.  Rör finns i IUFD skåpet på expeditionen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39B46F94" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="19E6C33C" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A29531C" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="44DC8BDF" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. Prover som tas senare under vårdtiden i de fall dödsorsak inte finns</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E664AE9" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="5BEEB0E4" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Om uppenbar dödsorsak finns, behöver provtagning för orsak inte utföras på mamman.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB6C46E" w14:textId="41D5B9C9" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="6F051496" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Provtagning modifieras beroende på klinik enligt läkarordination. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719A6336" w14:textId="70121CB2" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="30F39EB4" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9426" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3047"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033719C" w:rsidRPr="0033719C" w14:paraId="1A89CB2E" w14:textId="77777777" w:rsidTr="003A4E54">
+      <w:tr w:rsidR="003A1AF3" w:rsidRPr="0033719C" w14:paraId="3B789EBE" w14:textId="77777777" w:rsidTr="00D506E5">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ADCF1BF" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="0D1C1B90" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PAD placenta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19331238" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="0A5A1152" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Läggs i Formalin. </w:t>
             </w:r>
             <w:r w:rsidRPr="0033719C">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Formalin: Krävs dragskåp för hantering, dagtid får vi hjälp med detta, </w:t>
             </w:r>
             <w:r w:rsidRPr="0033719C">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>övrig tid sköts det av våra undersköterskor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="574E9C0D" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="3C573E7F" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Remiss patologi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DC570EA" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="7A056174" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Till patologavdelningen för att läggas i Formalin - checklistan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33445517" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="1D6EC5C1" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F8121BB" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3DA531B7" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Barn</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9426" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3047"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033719C" w:rsidRPr="0033719C" w14:paraId="55B62442" w14:textId="77777777" w:rsidTr="003A4E54">
+      <w:tr w:rsidR="003A1AF3" w:rsidRPr="0033719C" w14:paraId="1D3EB18A" w14:textId="77777777" w:rsidTr="00D506E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77F7DC9F" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="05710097" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Karyotyp hälsena </w:t>
+              <w:t>Karyotyp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hälsena </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AD7A9DB" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="5B3062CB" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>(Går att avvakta några timmar innan detta görs)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E9C3E8E" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="6A4AD997" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="224" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Läkare dissekerar loss 1 cm stor bit utav hälsena och lägg i rumstempererat preparatrör märkt med datum och tid.  Lämna provet till Lab snarast (rumstemperatur), skickas till Genlab, SU, vardag kl </w:t>
+              <w:t xml:space="preserve">Läkare dissekerar loss 1 cm stor bit utav hälsena och lägg i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>rumstempererat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> preparatrör märkt med datum och tid.  Lämna provet till Lab snarast (rumstemperatur), skickas till </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Genlab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, SU, vardag </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>kl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B189B24" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="548A5982" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>08.30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A04677B" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="5A98C065" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2602A464" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="3119B94F" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:hanging="10"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remiss fosterdiagnostik Genlab, SU.  </w:t>
+              <w:t xml:space="preserve">Remiss fosterdiagnostik </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Genlab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, SU.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E69477A" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="42E6E4A4" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37E7E12C" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="2EDE325C" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preparatrör, djupfryst, finns i frysen i “lilla lab” vid pH- apparaten. Nya finns på Obstetriska mottagningen, se till att fylla på om du använt.  </w:t>
+              <w:t xml:space="preserve">Preparatrör, djupfryst, finns i frysen i “lilla </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>lab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0033719C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” vid pH- apparaten. Nya finns på Obstetriska mottagningen, se till att fylla på om du använt.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033719C" w:rsidRPr="0033719C" w14:paraId="4C30CF01" w14:textId="77777777" w:rsidTr="003A4E54">
+      <w:tr w:rsidR="003A1AF3" w:rsidRPr="0033719C" w14:paraId="429890DE" w14:textId="77777777" w:rsidTr="00D506E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4799D88F" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="092DC4DE" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Obduktion </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7415C4F5" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="3BE621EF" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Obduktionsremiss OBS – barnets ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0231D123" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="06B0AAE4" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Barn/foster förvaras kallt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033719C" w:rsidRPr="0033719C" w14:paraId="2E3AA5CF" w14:textId="77777777" w:rsidTr="003A4E54">
+      <w:tr w:rsidR="003A1AF3" w:rsidRPr="0033719C" w14:paraId="1819CBC0" w14:textId="77777777" w:rsidTr="00D506E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DF1AC0E" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="71FA7CA5" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Skelettröntgen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B62816F" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="318CCAA4" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Vid misstänkt </w:t>
             </w:r>
             <w:r w:rsidRPr="0033719C">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0033719C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>skelettavvikelse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D0C4BFA" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="0146C36F" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BCB88B0" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="12C4223D" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A47C417" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003A4E54">
+          <w:p w14:paraId="09623862" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="00D506E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="399DB8F5" w14:textId="451A9C43" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="00462139">
+    <w:p w14:paraId="30AA532A" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="593"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc181277945"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Utvidgad provtagning på mamman vid indikation.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Var god se tidskriftssamlare med “remiss till utvidgad provtagning IUFD”</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="72CD65B1" w14:textId="449EB1D4" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="00462139">
+        <w:t>Var god se tidskriftssamlare med “remiss till utvidgad provtagning IUFD”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11453C41" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Vid misstanke</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="4CC33D92" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t>Vid misstanke om infektion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2825381C" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>TORCH prover serologi + serologi parvovirus</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="791DF70E" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">TORCH prover serologi + </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>serologi parvovirus</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="36E645A1" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="003A1AF3" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033719C">
+      <w:r w:rsidRPr="003A1AF3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>TO = toxoplasma R = rubella C = cytomegalovirus H = herpes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9BDF4E" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3B09FD34" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Remiss virologen SU, rör med röd propp utan tillsats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD279B2" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="09438F9B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38936AA5" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="00462139">
+    <w:p w14:paraId="7FE8ED5E" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Misstanke om trombofili</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A6F12A3" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Misstanke om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>trombofili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="25E73AF7" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="973"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Utredning för trombofili kan göras vid hereditet, IUGR, placentainfarkter, svår PE, ablatio. Kan även göras vid återbesök. </w:t>
+        <w:t xml:space="preserve">Utredning för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>trombofili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan göras vid hereditet, IUGR, placentainfarkter, svår PE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ablatio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Kan även göras vid återbesök. </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACBEF80" w14:textId="7980AF6E" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="00FE549C">
+    <w:p w14:paraId="32CDED79" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="973"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prover (se även rutin Trombos): Cardiolipin-antikroppar, Lupus antikoagulant. APC-resistens, protrombingenotyp. Protein S, Protein C, homocystein. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1CAFBFFE" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="00462139">
+        <w:t xml:space="preserve">Prover (se även rutin Trombos): </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cardiolipin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-antikroppar, Lupus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>antikoagulant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. APC-resistens, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>protrombingenotyp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Protein S, Protein C, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>homocystein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211C0956" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Övriga prover</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D65397C" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4B9EDB91" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="973"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gallsyror</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Vid klåda. (Tas så tidigt som möjligt.) Fasteprov. Guldgult rör. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F5B0517" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve"> – Vid klåda. (Tas så tidigt som möjligt.) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fasteprov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Guldgult rör. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285A33C7" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="973"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Tyreoideaprover</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid misstanke tyreoidearubbning.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71DF2249" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Vid misstanke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tyreoidearubbning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27811490" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="973"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Trombocytantikroppar </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">– Vid inre blödning hos barnet.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1833500B" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="1DFEA5CA" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="973"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="039283DA" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4D2B092E" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="973"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Rutiner kring provtagning ändras ofta. Var god kontakta Kemlab vid frågor. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6AC04B64" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Rutiner kring provtagning ändras ofta. Var god kontakta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kemlab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid frågor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070BF88A" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc181277946"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>IUFD Omvårdnad</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="6E191A56" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="008255D9">
+    <w:p w14:paraId="714A7CE7" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc181277947"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Att tänka på vid omhändertagande av föräldrar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="54143B5E" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="51A6A1A7" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Det som fastnar i minnet är personen som tog sig tid – “</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>vägledde genom ofattbart kaos</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">”. Försök om möjligt att samma personal följer föräldrarna under deras vistelse på förlossningen. De som tar hand om dem frikopplas i möjligaste mån från andra uppgifter.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2736752B" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="009467B4" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kollegialt stöd kan vara till hjälp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F39BB4D" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="585B044F" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="39" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vid första kontakten </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>vad föräldrarna upplever här kan de efter lång tid återge som om ”det var igår”.</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D35A28" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="36C13314" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1717" w:right="-2" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bryt tystnaden vid undersökning av barnets hjärtljud. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B367AA4" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="2CD1462E" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="39" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1717" w:right="-2" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kan inte fosterljud avlyssnas, lämna inte rummet utan att ha informerat patienten.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440B8B58" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="737E2A39" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1717" w:right="-2" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om patienten kommer via barnmorskemottagning ska man inte återigen leta efter fosterljud, läkare gör undersökning med ultraljud. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09ED776E" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4A26D2E7" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1717" w:right="-2" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Barnmorska ska närvara vid läkarundersökning och efterföljande samtal. Läkare lämnar besked om dödsfallet. Läkare och barnmorska ska ge sig god tid att ge information, besvara frågor och möta sorgereaktionen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760B5CDF" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4E75CE0B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="35" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1727" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Informationen ges stegvis och upprepas under vårdtiden.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF6D3C5" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="186E6BF1" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="39" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1717" w:right="-2" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ge bekräftelse på barnets död och på sorgens uttryck, ge ett respektfullt, medmänskligt bemötande. Var öppen och ärlig. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1426F0AE" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="5F2FBE43" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1717" w:right="-2" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Var lyhörd inför föräldrarnas egna önskemål och behov.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EBFAF5" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="45A2F5A5" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="39" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1717" w:right="-2" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Erbjud sjukhuskyrkans tjänster, helst innan induktionen påbörjas. (Sök via växel). Personal finns tillgänglig alla dagar. </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Patienter som avböjer kontakt får foldern ”Sjukhuskyrkan NÄL”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C07683D" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="17B68499" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1717" w:right="-2" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontakt med kurator görs via kuratorsexpeditionen 553 80 eller lämna visitkort.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2336C0D5" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="5009AA43" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1083" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06906899" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="1DD5AD86" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sjukhuskyrkan/kurator är till stöd och hjälp under vårdtiden och framför allt vid uppföljningen. Genom dem kan man få social information, begravningsalternativ och bistånd vid utformning av begravningen. Kuratorn hjälper till att skapa kontakt med Försäkringskassan för föräldrarna, ingen automatisk koppling sker från skattekontoret då dödfödda barn inte får personnummer.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D09786A" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="296EB7B6" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F5D7B9D" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="178A8647" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Under förlossningen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605BE84F" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="384E1E5F" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ett naturligt förhållningssätt, behandla föräldrarna och nyfödd med värdighet och med samma tillvägagångssätt som vid levande förlossning. Föräldrarna vill bli sedda som föräldrar.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EC1A55" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="27EFEE6A" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Erbjud optimal smärtlindring eller efter föräldrarnas önskemål. Ansvarig barnmorska ägnar tid och uppmärksamhet åt kvinnan under hela värkarbetet. ID-märk barnet med nummerband (mors nummerband i journalen, kan ges till föräldrarna vid hemgång).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBAFD7B" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3A9A326C" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sköt barnet efter förlossningen som om det levde. Om föräldrarna orkar kan de gärna vara delaktiga i skötningen och påklädningen av barnet. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C9B1FE9" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Sköt barnet efter förlossningen som om det levde. Om föräldrarna orkar kan de gärna vara delaktiga i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>skötningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och påklädningen av barnet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488D31E0" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="162431BF" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="6BBF33A4" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Att hjälpa föräldrarna få förklaring till IUFD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059528DC" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="212D0F8B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Observera och dokumentera eventuella avvikelser på barn, navelsträng och placenta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464D2370" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="58BA0FCD" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ta prov på barn och placenta enligt rutin.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18555D47" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="74FD102C" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Låt föräldrarna se på och </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>hålla i</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> barnet när de känner sig mogna för det och vara ensamma med barnet så länge de önskar.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE81B40" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="2B626CFC" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om de inte i första skedet önskar se barnet, ska tillfälle ges att göra det senare. Stödet i att möta och skiljas från sitt barn är hörnsten i omhändertagandet.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6A3167" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="79FBC2E7" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Erbjud möjlighet att spara </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>minnen</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> som hand och fotavtryck, hårlock, egna foton och mors nummerband. Fotografering bör alltid ske, dels som minne och vid anatomiska avvikelser. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F61D60" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4A71236F" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc181277948"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Fotografering och minneskort</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="3CD1C783" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="71693B8D" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Digitalkamera och minneskort finns inlåst i medicinrum på förlossningen. Använd ett minneskort till varje patient. Ta en svart bild (eller bild på golvet) och sedan en bild på ID-handling/barnnummer. Ta ett antal bilder så att du själv känner dig nöjd (färg eller svartvitt), avsluta med ytterligare en svart bild.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56DFCC0C" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t>Digitalkamera och minneskort finns inlåst i medicinrum på förlossningen. Använd ett minneskort till varje patient. Ta en svart bild (eller bild på golvet) och sedan en bild på ID-handling/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnnummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ta ett antal bilder så att du själv känner dig nöjd (färg eller svartvitt), avsluta med ytterligare en svart bild.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1E9571" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Tänk på att arrangera bilden så att barnet ser ut att sova. Barnet kan gärna vara nedbäddat, klädd i till exempel vit tröja och vit filt. Fotografera i första hand barnets ansikte och dölj inte barnets huvud mer än nödvändigt. Använd inte blixt - tänd istället upp i rummet.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="62A3D1EE" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">Tänk på att arrangera bilden så att barnet ser ut att sova. Barnet kan gärna vara nedbäddat, klädd i till exempel vit tröja och vit filt. Fotografera i första hand barnets ansikte och dölj inte barnets huvud mer än nödvändigt. Använd inte blixt - tänd </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upp i rummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49580EC1" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ta ur minneskortet, lägg i ID-märkt kuvert. Lägg kuvertet i tidskriftssamlare på ”torget”. När korten är klara läggs de i journalen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B9950A" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="523AE1F2" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc181277949"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Eftervård</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="07978AF6" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="37FAE6F8" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ge tid för information och samtal men var lyhörd för föräldrarnas behov av ensamhet. Låt dem ha barnet hos sig så länge de önskar. Erbjud föräldrarna att ta hit anhöriga och låt dem se barnet. Det är viktigt för dem att dela sorgen. Det finns även möjlighet att ta med barnet hem en kort tid för dem som önskar (viktigt att hålla barnet kallt). Vi har en babylift att lägga barnet i (Cubitus baby). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BBAA92D" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t>Ge tid för information och samtal men var lyhörd för föräldrarnas behov av ensamhet. Låt dem ha barnet hos sig så länge de önskar. Erbjud föräldrarna att ta hit anhöriga och låt dem se barnet. Det är viktigt för dem att dela sorgen. Det finns även möjlighet att ta med barnet hem en kort tid för dem som önskar (viktigt att hålla barnet kallt). Vi har en babylift att lägga barnet i (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cubitus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> baby). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7B7AB5" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">När barnet ska ner till obduktionsavdelningen läggs barnet i en “vanlig” babylift som finns i förråd vid hissarna (Cubitus får inte tas med ner till obduktion).  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22F90AD3" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t>När barnet ska ner till obduktionsavdelningen läggs barnet i en “vanlig” babylift som finns i förråd vid hissarna (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cubitus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> får inte tas med ner till obduktion).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1F3797" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033719C">
-[...6 lines deleted...]
-    <w:p w14:paraId="47211492" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+      <w:r w:rsidRPr="4E62CCED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ge föräldrarna broschyren ”Att förlora ett barn” och tygkassen från Spädbarnsfonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA45A6B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Meddela barnmorskan på barnmorskemottagningen vad som hänt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1F0FA9" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4B2DAE69" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51A8B271" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="00B34915">
+    <w:p w14:paraId="3288CF6E" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Förfarande innan barnet transporteras till patologavdelningen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD2700B" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="458A8E45" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="57212B6A" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förutom ID-märkningen med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnnummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt ID-band på barnets arm eller fot ska A4 ark ”Bårhusremiss vid dödsfall” plus eventuell obduktionsremiss bifogas i kuvert som läggs i liften. Bårhusremiss ska inte tas med upp igen om barnet hämtas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F80C8B3" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">När </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">barnet ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hämta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upp till förlossningsavdelningen igen - fyll då i "Blankett vid besök av polis, begr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>avningsbyrå</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller annan personal". Lägg den ifyllda blanketten i postlådan i Bårhuset (finns rakt fram till höger, bredvid obduktionssalen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA080DA" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc181277950"/>
-      <w:r w:rsidRPr="0033719C">
+      <w:r w:rsidRPr="2AA17FAE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Regler för hämtning av avlidna på NÄL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="0033719C">
+      <w:r w:rsidRPr="2AA17FAE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8B5E0C" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3A7BEE8E" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="33A3B259" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="0071261C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7BA2BD" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033719C">
+      <w:r w:rsidRPr="00872519">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">För transport till bårhuset </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FDDED1" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="051F0EBF" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033719C">
-[...146 lines deleted...]
-    <w:p w14:paraId="1A91C190" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="0071261C">
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kontakta väktare på telefon 010-435 66 69, dygnet runt alla dagar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13855FF3" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033719C">
+    </w:p>
+    <w:p w14:paraId="7EBEA758" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2AA17FAE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">För transport från bårhuset till förlossningen  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BB81B5" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="7326D267" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="997" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033719C">
+      <w:r w:rsidRPr="2AA17FAE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dagtid – Bårhus 010-435 28 55</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086BF923" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3362A7F0" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3822F1D0" w14:textId="5E517602" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="00114FA9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD17907" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_Toc181277951"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CHECKLISTA VID IUFD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_Toc181277952"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Före förlossningen/när dödsfallet är konstaterat           </w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="2FA39A0C" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
-[...12 lines deleted...]
-    <w:p w14:paraId="32597DE6" w14:textId="07F69CB4" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="011CEF64" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sätt signatur/datum/klockslag bredvid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>avbockad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ruta vid utförd åtgärd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E188DE5" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:after="28" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="593"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc181277953"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Läs iordningställd “</w:t>
       </w:r>
-      <w:r w:rsidR="00EB72A1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pärm</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> med förifyllda exempel” på remisser med mera, finns i dokumenthållare på expeditionen på förlossningsavdelningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="2E3FBB98" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="1F08575F" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E0C844B" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="1E0C99E7" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Lägg upp journal ”Inläggning för förlossning” i Obstetrix.</w:t>
+        <w:t xml:space="preserve">Lägg upp journal ”Inläggning för förlossning” i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213C156D" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="6478E3D8" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="587" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="190ECAD2" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="0CC9C6C4" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Inskrivning/permission i Elvis samt Melior</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Inskrivning/permission i Elvis samt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6787940F" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="33DAF2E5" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="587" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5747DF03" w14:textId="6F0B44FE" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="71A4FCAD" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ta e</w:t>
       </w:r>
-      <w:r w:rsidR="007301C7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tt</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> iordningställ</w:t>
       </w:r>
-      <w:r w:rsidR="007301C7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007301C7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kuvert</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> med blanketter för IUFD</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B434E94" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="617E6F9B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="587" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="602A7176" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4A8C89C4" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Blodprover på modern enligt rutin</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574F92B5" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="0C8DF2BB" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="587" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22BC179A" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3CA5B132" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Anti-D till Rh negativ moder ska ges så snart man konstaterat dödsfallet</w:t>
+        <w:t xml:space="preserve">Anti-D till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> negativ moder ska ges så snart man konstaterat dödsfallet</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E22D5D" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3B8BAD05" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Dokumentera att Mifegyne är givet</w:t>
+        <w:t xml:space="preserve">Dokumentera att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mifegyne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är givet</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F30807" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="00083B76">
+    <w:p w14:paraId="78797B32" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Erbjud ångestdämpande/lugnande till paret vid hemgång</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D87B3B4" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="677819F5" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="587" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A060551" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="0588C252" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Induktionsmetod: ___________________________________</w:t>
+        <w:t>Induktionsmetod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>: ___________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2406B0E5" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6A936FFF" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="587" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FBD0B12" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="353C69EC" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kontakta sjukhuskyrka/kurator</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025E8F21" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="69B845DE" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A59373" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="5D5D4C42" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc181277954"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Under förlossningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="6B164791" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="5F436E6B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid ryggbedövning - Tänk på att ta koagulationsprover inför ryggbedövning (TPK, PK, APTT). Ska tas inom 4 timmar vid IUFD.  Eventuellt behövs prover även inför avlägsnande av EDA kateter. </w:t>
+        <w:t xml:space="preserve">Vid ryggbedövning - Tänk på att ta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>koagulationsprover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inför ryggbedövning (TPK, PK, APTT). Ska tas inom 4 timmar vid IUFD.  Eventuellt behövs prover även inför avlägsnande av EDA kateter. </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C47DA1" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="38EFF509" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>NEWS-kontroll enligt rutin</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D146F2B" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="68981EE7" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc181277955"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Efter förlossningen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="074CE88E" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="2EE66C72" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Journal i Obstetrix: som efter alla förlossningar, registrering av födelse/barnnummer, skriv i liggaren. Diagnos 036.4.</w:t>
+        <w:t xml:space="preserve">Journal i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: som efter alla förlossningar, registrering av födelse/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>barnnummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, skriv i liggaren. Diagnos 036.4.</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C824C48" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="58DB13CD" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-448" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DB51E94" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="679376C3" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Barnets nummerband på barnet. Mors band till föräldrarna som minne</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4862E4FD" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="1F400822" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-448" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14F793DB" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="7684CC67" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Skaffa reservnummer till barnet, var god se ”Rutin reservnummer IUFD” </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EFF925" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="5FA27344" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2935F050" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="762CEE9D" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Barn </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(med barnets ID menas kön, efternamn, födelsedatum, barnnummer och reservnummer. Skriv ut ett patientarmband till barnet) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1550E7E2" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">(med barnets ID menas kön, efternamn, födelsedatum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>barnnummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och reservnummer. Skriv ut ett patientarmband till barnet) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CAE0FE" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BDC9321" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="66262FBC" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Födelseanmälan enligt Elektronisk födelseanmälan (dödfödda barn får inget personnummer)</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38054483" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="620239BA" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Reservnummer ska föras in i FV2 – högerklicka på FV2, välj person/reservnummer</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D22222B" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="0A6D8D22" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>När reservnummer finns – skriv ut patientarmband via ELVIS och sätt på barnet</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61859786" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="00C66936">
+    <w:p w14:paraId="27CC0ECB" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033719C">
-[...3 lines deleted...]
-        <w:t>Karyotyp Hälseneprov</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karyotyp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hälseneprov</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D12C998" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="5A60597C" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="184" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34CCA4DC" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3D55DEC9" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Synliga avvikelser? Blankett för missbildningsregistrering vid missbildning – Se Socialstyrelsens hemsida. </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DD6131" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="22509EB6" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="1355"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE66367" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="09E56FDB" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dödsbevis </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
@@ -6030,885 +6821,1282 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ta kopia på dödsbeviset (spara i journal)</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Därefter skickas originalet till Skattekontoret i Malmö. </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dödsorsaksintyget</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> utfärdas av läkare när dödsorsak är fastställd, skickas av sekreterare till Socialstyrelsen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D802EA7" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="4200DFD4" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="598A740A" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3697957E" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Obduktionsremiss (barnets ID samt mammans ID).</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sign </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F928664" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="704ED591" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233A6D3E" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="1B6410DE" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0033719C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0033719C">
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Blankett ”Bårhusremiss vid dödsfall” (med barnets ID och moderns ID under barnets). OBS, bårhusremiss följer med barnet ner endast första gången barnet lämnas, den ska inte tas med upp till förlossningen igen om barnet hämtas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872519">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0033719C">
+      <w:r w:rsidRPr="00872519">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033719C">
+      <w:r w:rsidRPr="00872519">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0033719C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00872519">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033719C">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00872519">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0033719C">
+      <w:r w:rsidRPr="00872519">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137D9EDF" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
-      <w:pPr>
+    <w:p w14:paraId="68E7CB6B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F73BF9C" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>När barnet lämnas på Bårhuset, ta reda på vilket fack det skall läggas i och skriv upp i journalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368A8130" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872519">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sign</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ack: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8AED25" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB8950F" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">När man vill hämta upp barnet till förlossningsavdelningen igen - fyll då i "Blankett vid besök av polis, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begr.byrå</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller annan personal" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se mall i "Pärm med förifyllda exempel". Lägg den ifyllda blanketten i postlådan i Bårhuset (finns rakt fram till höger, bredvid obduktionssalen). Lägg även bårhusremissen i brevlådan när barnet hämtas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3B3A96" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872519">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sign</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D437A09" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AD9A8B" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>När barnet ska ner till obduktionsavdelningen läggs barnet i en “vanlig” babylift som finns i förråd vid hissarna (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cubitus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> får inte tas med ner till obduktion).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0E6FDC" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="00872519" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872519">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00872519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sign</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E60898" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55447F17" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="1EE45AA4" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc181277956"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Samla minnen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="24E613E5" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="3976163D" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1797" w:right="-143" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4E62CCED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fotografering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003968D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rutin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003968D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt Maria P. tips om fotografering i IUFD-pärmen</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="4E62CCED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="4E62CCED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="4E62CCED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sign</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023FFD64" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1661" w:right="0" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE88B3D" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1797" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Fotografering</w:t>
+        <w:t>Hårlock/fotavtryck i kort</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Datum</w:t>
+        <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-    <w:p w14:paraId="4D474504" w14:textId="77777777" w:rsidR="00A062E7" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+      <w:r w:rsidRPr="0033719C">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53329FEB" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1797" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Hårlock/fotavtryck i kort</w:t>
+        <w:t>Lämna till föräldrar</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Datum </w:t>
+        <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
-      <w:r w:rsidRPr="0033719C">
-[...54 lines deleted...]
-    <w:p w14:paraId="7E447D7A" w14:textId="37648492" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="00A062E7" w:rsidP="003F4881">
+    </w:p>
+    <w:p w14:paraId="582DD568" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc181277957"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Placenta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
-      <w:r w:rsidR="003F4881" w:rsidRPr="0033719C">
+      <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ID-märks med mors ID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CCC187" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="00A062E7">
+    <w:p w14:paraId="7160EB38" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">PAD placenta till patologavdelningen för att läggas i Formalin. </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54291BA1" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="2E2CA786" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4815C32F" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="022393FA" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc181277958"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Övrigt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="0BB0B8CC" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="29F09E8F" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1797" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kurator meddelar Försäkringskassan att paret drabbats utav intrauterin fosterdöd. Föräldrarna erhåller föräldrapenning. Vid behov av sjukskrivning utöver denna tid oftast indicerat med kontakt med vårdcentral. </w:t>
+        <w:t xml:space="preserve">Kurator meddelar Försäkringskassan att paret drabbats utav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>intrauterin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fosterdöd. Föräldrarna erhåller föräldrapenning. Vid behov av sjukskrivning utöver denna tid oftast indicerat med kontakt med vårdcentral. </w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AE199E" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="0EFFAB65" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1797" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>2 tabletter Cabergoline à 0,5 mg inför amningsnedläggning</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2 tabletter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cabergoline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à 0,5 mg inför amningsnedläggning</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53197C04" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="015F0B33" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1797" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Lämna broschyr ”Att förlora ett barn” och tygkasse från spädbarnsfonden (Finns i rondrummet)</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B79972" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="363D5E46" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A3AFAE6" w14:textId="77777777" w:rsidR="00BA6C53" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="6B56667D" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1797" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Meddela barnmorskemottagning (BMM) vad som hänt</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B8189A" w14:textId="77777777" w:rsidR="00BA6C53" w:rsidRPr="0033719C" w:rsidRDefault="00BA6C53" w:rsidP="00BA6C53">
+    <w:p w14:paraId="6CA6C484" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="020FA6D6" w14:textId="72F8B4BF" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+    <w:p w14:paraId="54CDE693" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1797" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">När patienten skrivs ut läggs hela journalen, inklusive blanketten för läkarbesök postpartum, till sekreterare på förlossningsavdelningen. Sekreterare ombesörjer tid för återbesök till ansvarig läkare och informerar kurator om återbesök. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D8003B6" w14:textId="77777777" w:rsidR="003F4881" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="003F4881">
+        <w:t xml:space="preserve">När patienten skrivs ut läggs hela journalen, inklusive blanketten för läkarbesök </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, till sekreterare på förlossningsavdelningen. Sekreterare ombesörjer tid för återbesök till ansvarig läkare och informerar kurator om återbesök. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A138185" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1797" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0033719C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
       <w:r w:rsidRPr="0033719C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B3C4EE" w14:textId="7F783BEA" w:rsidR="005322A9" w:rsidRPr="0033719C" w:rsidRDefault="003F4881" w:rsidP="00F922AB">
+    <w:p w14:paraId="595CCFA3" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033719C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Utökad provtagning på mor efter läkarordination. Var god se tidskriftssamlare “Remisser till utvidgad provtagning IUFD”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="58969806" w14:textId="77777777" w:rsidR="003A1AF3" w:rsidRPr="0033719C" w:rsidRDefault="003A1AF3" w:rsidP="003A1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B3C4EE" w14:textId="24530908" w:rsidR="005322A9" w:rsidRPr="0033719C" w:rsidRDefault="005322A9" w:rsidP="00466F9A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005322A9" w:rsidRPr="0033719C" w:rsidSect="00F922AB">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="426" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="123107CC" w14:textId="77777777" w:rsidR="001211F9" w:rsidRDefault="001211F9">
+    <w:p w14:paraId="635FE760" w14:textId="77777777" w:rsidR="00033628" w:rsidRDefault="00033628">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D74919E" w14:textId="77777777" w:rsidR="001211F9" w:rsidRDefault="001211F9">
+    <w:p w14:paraId="2DCC1222" w14:textId="77777777" w:rsidR="00033628" w:rsidRDefault="00033628">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3FF2711C" w14:textId="77777777" w:rsidR="001211F9" w:rsidRDefault="001211F9">
+    <w:p w14:paraId="2645BE45" w14:textId="77777777" w:rsidR="00033628" w:rsidRDefault="00033628">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6919,134 +8107,133 @@
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -7075,51 +8262,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="828018016" name="Bildobjekt 828018016">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -7153,73 +8340,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E28C928" w14:textId="77777777" w:rsidR="001211F9" w:rsidRDefault="001211F9"/>
+    <w:p w14:paraId="499E2E73" w14:textId="77777777" w:rsidR="00033628" w:rsidRDefault="00033628"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78C8783B" w14:textId="77777777" w:rsidR="001211F9" w:rsidRDefault="001211F9">
+    <w:p w14:paraId="51C5D02D" w14:textId="77777777" w:rsidR="00033628" w:rsidRDefault="00033628">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E1C309E" w14:textId="77777777" w:rsidR="001211F9" w:rsidRDefault="001211F9">
+    <w:p w14:paraId="48CAC94C" w14:textId="77777777" w:rsidR="00033628" w:rsidRDefault="00033628">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -7297,51 +8484,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -7507,51 +8694,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11811,127 +12998,130 @@
   <w:num w:numId="32" w16cid:durableId="1267738751">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1504276497">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1060520055">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1988237295">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1788236862">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1971281595">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="395675">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00033628"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00041995"/>
     <w:rsid w:val="00046541"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00057B8A"/>
     <w:rsid w:val="00063BCB"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00083B76"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00085D6F"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A1DCD"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A595E"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B2CD4"/>
     <w:rsid w:val="000B39D7"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C1D0C"/>
     <w:rsid w:val="000C7E51"/>
+    <w:rsid w:val="000D25C6"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E5C85"/>
     <w:rsid w:val="000E7847"/>
     <w:rsid w:val="000F2C21"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="000F7B4A"/>
     <w:rsid w:val="00102889"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="00103FEB"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="0010612F"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00114FA9"/>
     <w:rsid w:val="001211F9"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
@@ -12006,80 +13196,82 @@
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330133"/>
     <w:rsid w:val="0033719C"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="0035292F"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003853EE"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A1AF3"/>
     <w:rsid w:val="003B0B6F"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C2B59"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D37F8"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F4881"/>
     <w:rsid w:val="003F6CCB"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00407DEE"/>
     <w:rsid w:val="00411671"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00415AC6"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004423F9"/>
     <w:rsid w:val="00442A38"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00462139"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00466F9A"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A579A"/>
     <w:rsid w:val="004A7564"/>
     <w:rsid w:val="004B1A27"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B3A59"/>
     <w:rsid w:val="004C1016"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E07F4"/>
     <w:rsid w:val="004E222C"/>
     <w:rsid w:val="004F089E"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005072E1"/>
@@ -12513,51 +13705,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14971,51 +16163,51 @@
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F87C2F"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15395,72 +16587,72 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>13727</Characters>
+  <Pages>11</Pages>
+  <Words>2685</Words>
+  <Characters>14773</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>114</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>984</Lines>
+  <Paragraphs>831</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Intrauterin fosterdöd - handläggning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16284</CharactersWithSpaces>
+  <CharactersWithSpaces>16627</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Intrauterin fosterdöd - handläggning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>208</revision>
+  <revision>210</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>