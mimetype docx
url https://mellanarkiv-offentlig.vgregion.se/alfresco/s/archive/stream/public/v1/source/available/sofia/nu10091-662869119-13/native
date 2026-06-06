--- v1 (2026-02-25)
+++ v2 (2026-06-06)
@@ -1783,63 +1783,77 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_1314629194"/>
       <w:bookmarkStart w:id="6" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00BE1E2C">
         <w:t>Revidering i denna version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="57F766C8" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="007C13D0" w:rsidRDefault="00394765" w:rsidP="00394765">
-[...2 lines deleted...]
-        <w:ind w:right="0"/>
+    <w:p w14:paraId="1EC6EED5" w14:textId="77777777" w:rsidR="001B1AD8" w:rsidRPr="009D52A7" w:rsidRDefault="001B1AD8" w:rsidP="001B1AD8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Förtydliganden. </w:t>
+        <w:t xml:space="preserve">Länk till rutin ”Hypoglykemi och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tillmatning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av nyfödda” är utbytt mot länk till rutin ”Neonatal hypoglykemi nationellt vårdprogram”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492EE2BE" w14:textId="77777777" w:rsidR="00394765" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc221710971"/>
       <w:r w:rsidRPr="00BE1E2C">
         <w:t>Sammanfattning/syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="26BD75EE" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="00960485" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960485">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Att ge ny personal på BB-enheten vägledning i observationer av moderns och barnets tillstånd. Det är också viktigt att personal bekantar sig med patientbroschyr ”Livet kan börja”</w:t>
       </w:r>
@@ -2427,71 +2441,65 @@
         <w:t xml:space="preserve"> under förlossningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D7AB88" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="007C13D0" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1712"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sveda </w:t>
       </w:r>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">– på grund av irritation från bristningar och klipp. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Behandling: spola av underlivet och byta binda ofta. Spola med duschen vid urinering för att minska svedan. Smärtstillande tabletter enligt </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">generella direktiv samt eventuell lokalbedövning med </w:t>
+        <w:t xml:space="preserve">Behandling: spola av underlivet och byta binda ofta. Spola med duschen vid urinering för att minska svedan. Smärtstillande tabletter enligt generella direktiv samt eventuell lokalbedövning med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Xylocain</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> gel 2 %.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -3017,66 +3025,72 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CDA6C2B" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="00BE1E2C" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc221710978"/>
       <w:r w:rsidRPr="00BE1E2C">
         <w:t>Psykiska förändringar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="42749B04" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="007C13D0" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Orsakas till viss del av den hormonella omställningen i kroppen. Graviditet, förlossning och tiden närmast efter ställer stora krav både fysiskt och psykiskt. Sömnbrist är också vanligt. Mammorna är mer öppna och mottagliga för intryck än vanligt, men klarar inte alltid av mycket information åt gången. De blir mer labila och kan ha svårt att förstå och förklara hur de känner. </w:t>
+        <w:t xml:space="preserve">Orsakas till viss del av den hormonella omställningen i kroppen. Graviditet, förlossning och tiden närmast efter ställer stora krav både fysiskt och psykiskt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C13D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sömnbrist är också vanligt. Mammorna är mer öppna och mottagliga för intryck än vanligt, men klarar inte alltid av mycket information åt gången. De blir mer labila och kan ha svårt att förstå och förklara hur de känner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6BC9CA" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="007C13D0" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mamman svänger ofta i humöret, kan vara glad ena stunden och gråta i nästa. Behandling: prata med mamman för att få en uppfattning om vilket behov hon har, upprepad information vid behov, gärna tillsammans med partnern. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0083169F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kuratorkontakt kan erbjudas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5828FBFC" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="00BE1E2C" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc221710979"/>
       <w:r w:rsidRPr="00BE1E2C">
         <w:t>Observationer av partner</w:t>
@@ -3540,96 +3554,90 @@
       </w:pPr>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Hudfärg – normalt ljusröd/rosig.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F4B317" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="007C13D0" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cyanos </w:t>
       </w:r>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">- Perifer cyanos normalt hos nyfödda (händer, fötter, armar och ben får vara blåfärgade, liksom läppar och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>perioralt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">). Beror på att barnet föds med högt Hb och blodet passerar därför långsammare i </w:t>
       </w:r>
       <w:r w:rsidRPr="007B3E94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>periferin</w:t>
       </w:r>
       <w:r w:rsidRPr="004A005F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">har </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">inte med syresättningen att göra). Huvudet kan dessutom vara blått (och ibland ha </w:t>
+        <w:t xml:space="preserve">har inte med syresättningen att göra). Huvudet kan dessutom vara blått (och ibland ha </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>petekier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>) på grund av stas i samband med förlossningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168728CA" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="007C13D0" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
@@ -4284,51 +4292,58 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1712"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dysmaturitet </w:t>
       </w:r>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">– torr, fjällande hud. Vanligt förekommande och ses ofta hos överburna barn. Ibland är barnen samtidigt magra. Föräldrarna råds att smörja med babyolja. Ibland kan barnet få irriterade hudsprickor (vid hand och/eller fotleder) och bör då smörja med fet salva, till exempel </w:t>
+        <w:t xml:space="preserve">– torr, fjällande hud. Vanligt förekommande och ses ofta hos överburna barn. Ibland är barnen samtidigt magra. Föräldrarna råds att smörja med babyolja. Ibland kan barnet få irriterade hudsprickor (vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C13D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">hand och/eller fotleder) och bör då smörja med fet salva, till exempel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Inotyol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Purelan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
@@ -4336,51 +4351,50 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E82601" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="007C13D0" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1712"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Naveln</w:t>
       </w:r>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> – observera tecken på infektion eller blödning. Navelstumpen brukar bli kladdig och eventuellt lite blodig runt om och tvättas med tops och ljummet vatten. Torka torrt efteråt. Stumpen faller vanligen av efter cirka 5 – 12 dagar. Om hudrodnad i huden kring naveln, kontakta barnläkare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A06C8A8" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="00BE1E2C" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc221710984"/>
       <w:r w:rsidRPr="00BE1E2C">
         <w:t>Motorik</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="214CBC23" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="007C13D0" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4496,124 +4510,120 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1712"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Muskeltonus </w:t>
       </w:r>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>– slapp eller spänd? Diskutera med barnläkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DB51D8" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="007C13D0" w:rsidRDefault="00394765" w:rsidP="00394765">
+    <w:p w14:paraId="42DB51D8" w14:textId="45BE5DF2" w:rsidR="00394765" w:rsidRPr="007C13D0" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1712"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Sprittighet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>/skakighet i armar och ben</w:t>
       </w:r>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – vanligt. Om snabbt övergående kan orsaker vara aktiverad Mororeflex eller ”sömnryckningar”. Båda dessa är liksidiga. Till skillnad från kramp försvinner dessa när handen läggs på den ryckande extremiteten. Kramp kan vara ensidig. Om det är mer ihållande skakighet kan det bero på hypoglykemi. Vid misstanke om lågt blodsocker kontrolleras blodprov. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Vid värden &lt;2,6mmol, se rutin: </w:t>
+        <w:t xml:space="preserve"> – vanligt. Om snabbt övergående kan orsaker vara aktiverad Mororeflex eller ”sömnryckningar”. Båda dessa är liksidiga. Till skillnad från kramp försvinner dessa när handen läggs på den ryckande extremiteten. Kramp kan vara ensidig. Om det är mer ihållande skakighet kan det bero på hypoglykemi. Vid misstanke om lågt blodsocker kontrolleras blodprov.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD734B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD734B" w:rsidRPr="00DD734B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00E460C8">
+        <w:r w:rsidR="00DD734B" w:rsidRPr="00DD734B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t xml:space="preserve">Hypoglykemi och </w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> av nyfödda</w:t>
+          <w:t>Neonatal-hypoglykemi-nationellt-vardprogram-2025-251210.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007C13D0">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. Andra orsaker kan vara abstinens (röker mor eller tar mediciner, till exempel SSRI), </w:t>
+      <w:r w:rsidR="00DD734B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C13D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Andra orsaker kan vara abstinens (röker mor eller tar mediciner, till exempel SSRI), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hypokalcemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, infektion hos barnet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DFB411" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="00BE1E2C" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc221710985"/>
       <w:r w:rsidRPr="00BE1E2C">
         <w:t>Huvudet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
@@ -4782,58 +4792,58 @@
         <w:t xml:space="preserve"> – i samband med förlossning kan huvudet bli avlångt och benplattorna på huvudet kan till och med ligga något omlott. Detta är ofarligt och går tillbaka spontant inom de närmaste dagarna efter förlossningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9E12C2" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="00BE1E2C" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc221710986"/>
       <w:r w:rsidRPr="00BE1E2C">
         <w:t>Kroppstemperatur</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="244272A5" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="007C13D0" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Normalt 36,5 – 37,5. Var särskilt observant de första dygnen på grund av att temperaturcentrum i hjärnan inte riktigt hunnit anpassa sig till yttervärlden. Helst bör barnet ligga hud-mot-hud så mycket som möjligt. Tempen kan då bli lätt förhöjd. Om de ligger själva ska de ha ordentligt med täcke på sig. Om </w:t>
+        <w:t xml:space="preserve">Normalt 36,5 – 37,5. Var särskilt observant de första dygnen på grund av att temperaturcentrum i hjärnan inte riktigt hunnit anpassa sig till yttervärlden. Helst bör barnet ligga hud-mot-hud så mycket som möjligt. Tempen kan då bli </w:t>
       </w:r>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>fortsatt hypotermi trots att barnet ligger hud-mot-hud kan det ibland stå för hypoglykemi eller infektion. Kontakta barnläkare om tempen inte normaliseras.</w:t>
+        <w:t>lätt förhöjd. Om de ligger själva ska de ha ordentligt med täcke på sig. Om fortsatt hypotermi trots att barnet ligger hud-mot-hud kan det ibland stå för hypoglykemi eller infektion. Kontakta barnläkare om tempen inte normaliseras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2434F970" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="00BE1E2C" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc221710987"/>
       <w:r w:rsidRPr="00BE1E2C">
         <w:t>Blödning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="1F51FAD5" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="007C13D0" w:rsidRDefault="00394765" w:rsidP="00394765">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C13D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -5033,65 +5043,65 @@
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="006B4DDA" w:rsidRDefault="00536A5A" w:rsidP="006B4DDA"/>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="006B4DDA" w:rsidSect="00BE1E2C">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1929077D" w14:textId="77777777" w:rsidR="00E839B3" w:rsidRDefault="00E839B3">
+    <w:p w14:paraId="1BFA85B5" w14:textId="77777777" w:rsidR="00C61A18" w:rsidRDefault="00C61A18">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="640A4E3D" w14:textId="77777777" w:rsidR="00E839B3" w:rsidRDefault="00E839B3">
+    <w:p w14:paraId="0D8B4604" w14:textId="77777777" w:rsidR="00C61A18" w:rsidRDefault="00C61A18">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="12ACF02C" w14:textId="77777777" w:rsidR="00E839B3" w:rsidRDefault="00E839B3">
+    <w:p w14:paraId="18A27F22" w14:textId="77777777" w:rsidR="00C61A18" w:rsidRDefault="00C61A18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5148,51 +5158,50 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21042210" w14:textId="77777777" w:rsidR="00394765" w:rsidRDefault="00394765" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -5539,61 +5548,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E4BE98F" w14:textId="77777777" w:rsidR="00E839B3" w:rsidRDefault="00E839B3"/>
+    <w:p w14:paraId="4DFC2DCA" w14:textId="77777777" w:rsidR="00C61A18" w:rsidRDefault="00C61A18"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57F8DC5D" w14:textId="77777777" w:rsidR="00E839B3" w:rsidRDefault="00E839B3">
+    <w:p w14:paraId="5EF04D94" w14:textId="77777777" w:rsidR="00C61A18" w:rsidRDefault="00C61A18">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62AE2869" w14:textId="77777777" w:rsidR="00E839B3" w:rsidRDefault="00E839B3">
+    <w:p w14:paraId="14CE198C" w14:textId="77777777" w:rsidR="00C61A18" w:rsidRDefault="00C61A18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7849D1DA" w14:textId="77777777" w:rsidR="00394765" w:rsidRPr="00DA65C4" w:rsidRDefault="00394765" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2722F5E3" wp14:editId="033FD425">
               <wp:simplePos x="0" y="0"/>
@@ -9324,73 +9333,75 @@
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001102C9"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B1AD8"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C4EC6"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
@@ -9512,50 +9523,51 @@
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C13D0"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008C2DF8"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00960485"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
@@ -9609,77 +9621,79 @@
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE1E2C"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C61A18"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD734B"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E839B3"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
@@ -10233,51 +10247,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -12202,50 +12215,74 @@
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:rsid w:val="00FE0C02"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD734B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B1AD8"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -12278,51 +12315,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-986315719-93/surrogate/Fynd%20p%c3%a5%20BB-rond%20och%20riktlinjer%20f%c3%b6r%20handhavande.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-234/surrogate/Urinretention%20postpartum.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-1983749542-323/surrogate/Hypoglykemi%20och%20tillmatning%20av%20nyf%c3%b6dda.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-1983749542-356/surrogate/Bilirubin%20hos%20nyf%c3%b6dda%20p%c3%a5%20BB%2c%20BB-mottagningen.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-986315719-93/surrogate/Fynd%20p%c3%a5%20BB-rond%20och%20riktlinjer%20f%c3%b6r%20handhavande.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-234/surrogate/Urinretention%20postpartum.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neo.barnlakarforeningen.se/wp-content/uploads/sites/14/2026/01/Neonatal-hypoglykemi-nationellt-vardprogram-2025-251210.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-1983749542-356/surrogate/Bilirubin%20hos%20nyf%c3%b6dda%20p%c3%a5%20BB%2c%20BB-mottagningen.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
@@ -12626,71 +12663,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2460</Words>
-  <Characters>13041</Characters>
+  <Words>2091</Words>
+  <Characters>13468</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>108</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>232</Lines>
+  <Paragraphs>132</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Eftervård mor och barn på BB</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15471</CharactersWithSpaces>
+  <CharactersWithSpaces>15427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Eftervård mor och barn på BB</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>4</revision>
+  <revision>7</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>