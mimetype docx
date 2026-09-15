--- v0 (2025-12-13)
+++ v1 (2026-09-15)
@@ -1,160 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="71F8F629" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F35B05">
+    <w:p w14:paraId="79E5016C" w14:textId="77777777" w:rsidR="00996111" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00B171BB" w:rsidSect="00B171BB">
+        <w:sectPr w:rsidR="00996111" w:rsidSect="00996111">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="770874A2" w14:textId="0426EC06" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="617491AE" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc176176997"/>
       <w:r>
         <w:t>Normalförlossning handläggning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="159284624"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="69658F9B" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00B171BB">
+        <w:p w14:paraId="5005AD61" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
               <w:color w:val="2E74B5"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B171BB">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
               <w:color w:val="2E74B5"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="18362FFF" w14:textId="0A5EF01C" w:rsidR="008B29BB" w:rsidRDefault="00B171BB">
+        <w:p w14:paraId="04D95508" w14:textId="77777777" w:rsidR="00996111" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B171BB">
             <w:rPr>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00B171BB">
             <w:rPr>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00B171BB">
             <w:rPr>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="71DBFD8F" w14:textId="2505BCE1" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="209FD1E0" w14:textId="2FDBB23A" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176176998" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Revidering i denna version</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -174,69 +179,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176176998 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F9B526F" w14:textId="72904E96" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="2E433A2B" w14:textId="7AE3473F" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176176999" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning vid normal förlossning</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -256,69 +261,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176176999 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24B62CFD" w14:textId="682FC3D3" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="641B5B83" w14:textId="6891C546" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177000" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Målgrupp</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -338,69 +343,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177000 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BE8B661" w14:textId="21FE8167" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="08928CE8" w14:textId="1ECDE759" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177001" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ansvarsfördelning</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -420,69 +425,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177001 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29A9AA97" w14:textId="7B1B70F7" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="79344B5D" w14:textId="26D00FEC" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177002" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Mål och arbetssätt</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -502,69 +507,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177002 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D02265D" w14:textId="63564627" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="663C19A2" w14:textId="661FAFB2" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177003" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Definition av normal förlossning</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -584,69 +589,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177003 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0686B0E1" w14:textId="2446C087" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="2AB03697" w14:textId="5DE76612" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177004" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Den normala förlossningens faser</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -666,69 +671,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177004 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="783C5B36" w14:textId="51BAAA59" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="452B176C" w14:textId="71EE1A21" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177005" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bemötande och omhändertagande</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -748,69 +753,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177005 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E841EA7" w14:textId="299FBE73" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="212E5889" w14:textId="1BFE4876" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177006" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ankomst till förlossningsavdelningen - det första mötet</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -830,69 +835,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177006 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D98C634" w14:textId="4844C337" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="0A07527E" w14:textId="473264C6" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177007" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Delaktighet och information</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -912,69 +917,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177007 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="18F8BB6B" w14:textId="11FA428D" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="55F473A1" w14:textId="28494E5E" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177008" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Stöd och närvaro</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -994,69 +999,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177008 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="193ABB89" w14:textId="1AEAB1A6" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="1E04C8BF" w14:textId="379F59D6" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177009" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Basal omvårdnad - nutrition - elimination</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -1076,69 +1081,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177009 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7D392B11" w14:textId="04470B4B" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="38961863" w14:textId="16E9B33B" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177010" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Andning och avslappning</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -1158,69 +1163,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177010 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15362324" w14:textId="0592102D" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="71324F00" w14:textId="4CD93585" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177011" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Smärtlindring</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -1240,69 +1245,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177011 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58EEC836" w14:textId="7736A7B4" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="320DA651" w14:textId="128AD194" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177012" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning under öppningsskedet</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -1322,69 +1327,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177012 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B8398EE" w14:textId="7343736E" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="50B239E1" w14:textId="4F29C284" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177013" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning under latensfasen</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -1404,69 +1409,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177013 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="628ED014" w14:textId="6B69F252" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="60635F60" w14:textId="27F78A54" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177014" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning under aktivt öppningsskede</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -1486,69 +1491,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177014 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BD18581" w14:textId="4BAA9BB7" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="5F4EE2A1" w14:textId="0D23E802" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177015" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning under utdrivningsskedet</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -1568,69 +1573,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177015 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4FFB7177" w14:textId="771C49F7" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="705924E2" w14:textId="70C27EF0" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177016" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning under den passiva nedträngandefasen</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -1650,69 +1655,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177016 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C3CC6A2" w14:textId="44C5E325" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="26E8EF9C" w14:textId="72F88595" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177017" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning vid krystning</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -1732,69 +1737,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177017 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="429D1DFA" w14:textId="1E5083A3" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="513CF0BD" w14:textId="4AB366EF" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177018" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning vid födelsen</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -1814,69 +1819,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177018 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2093D3AB" w14:textId="75D04D48" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="29EC5DED" w14:textId="3696AAFF" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177019" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning av efterbördsskedet</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -1896,69 +1901,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177019 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="622C0469" w14:textId="32E1E30E" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="6BDC09B6" w14:textId="7E8BA8BC" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177020" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning vid suturering</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -1978,69 +1983,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177020 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4DB22050" w14:textId="3B31E9A5" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="736D894B" w14:textId="37AF881D" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177021" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Efterskötning av mor och barn</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -2060,69 +2065,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177021 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="458E73AE" w14:textId="320F6DE9" w:rsidR="008B29BB" w:rsidRPr="008B29BB" w:rsidRDefault="008B29BB" w:rsidP="008B29BB">
+        <w:p w14:paraId="4C38FDF4" w14:textId="0C76EA5F" w:rsidR="00996111" w:rsidRPr="008B29BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc176177022" w:history="1">
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Referenser och länkar</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
@@ -2142,211 +2147,155 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc176177022 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D81729">
+            <w:r w:rsidR="0010467D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="008B29BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C5323BE" w14:textId="04F8B328" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00B171BB">
+        <w:p w14:paraId="41734F49" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B171BB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7C8F04FD" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00B171BB">
+    <w:p w14:paraId="7FB56E98" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BF5D5E" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00864D66">
+    <w:p w14:paraId="6E60BD92" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc176176998"/>
       <w:r w:rsidRPr="00B171BB">
         <w:lastRenderedPageBreak/>
         <w:t>Revidering i denna version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="2A23592D" w14:textId="77777777" w:rsidR="00864D66" w:rsidRPr="00D55F3D" w:rsidRDefault="00095F14" w:rsidP="004755D0">
+    <w:p w14:paraId="105569BA" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00D55F3D" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D55F3D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Sid 5</w:t>
-[...58 lines deleted...]
-    <w:p w14:paraId="2B76979C" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00D55F3D">
+        <w:t xml:space="preserve">Förtydliganden och språkliga ändringar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C5B666" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc256000023"/>
       <w:bookmarkStart w:id="4" w:name="_Toc256000000"/>
       <w:bookmarkStart w:id="5" w:name="_Toc73529747"/>
       <w:bookmarkStart w:id="6" w:name="_Toc176176999"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Handläggning vid normal förlossning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA30207" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00D55F3D">
+    <w:p w14:paraId="36F338E1" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Detta dokument är utarbetat med utgångspunkt i WHO:s definition och rekommendationer för handläggning vid normal förlossning för</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> både förstföderskor och omföderskor</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
@@ -2366,312 +2315,312 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>En normal första</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>förlossning med en positiv upplevelse är en god investering inför kommande graviditeter och förlossningar.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Valda delar av dokumentet kan även tillämpas vid förlossningar med skärpt övervakning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B91B5E3" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00D55F3D">
+    <w:p w14:paraId="2BD9D0B4" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Syftet med detta dokument är att skapa en enhetlig rutin vid handläggning av normal förlossning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFB9C4F" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="002579C0">
+    <w:p w14:paraId="5E284F5F" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc256000024"/>
       <w:bookmarkStart w:id="8" w:name="_Toc256000001"/>
       <w:bookmarkStart w:id="9" w:name="_Toc68517169"/>
       <w:bookmarkStart w:id="10" w:name="_Toc73529748"/>
       <w:bookmarkStart w:id="11" w:name="_Toc176177000"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Målgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="42A84A2E" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="002579C0">
+    <w:p w14:paraId="4B79E260" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Alla undersköterskor, läkare och barnmorskor som är verksamma på förlossningsavdelningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D32AB7D" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="002579C0">
+    <w:p w14:paraId="1DEE682D" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc256000026"/>
       <w:bookmarkStart w:id="13" w:name="_Toc256000002"/>
       <w:bookmarkStart w:id="14" w:name="_Toc68517170"/>
       <w:bookmarkStart w:id="15" w:name="_Toc73529749"/>
       <w:bookmarkStart w:id="16" w:name="_Toc176177001"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Ansvarsfördelning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="2BE9C004" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="002579C0">
+    <w:p w14:paraId="5E1F3E05" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>Barnmorskan ansvarar för att självständigt handlägga normal graviditet, förlossning och postpartumperiod</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>Detta innebär att det är barnmorskans ansvar att</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4178189E" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="002579C0">
+    <w:p w14:paraId="6F9B1E14" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">urskilja ett normalt förlossningsförlopp från ett avvikande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375543F5" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="002579C0">
+    <w:p w14:paraId="2CDDE46C" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bedöma förlossningens progress och identifiera avvikelser samt behov av vårdåtgärd </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1CF0AF" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="002579C0">
+    <w:p w14:paraId="5790C026" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">vid avvikelser planera handläggning tillsammans med </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>läkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4A4BE1" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="002579C0">
+    <w:p w14:paraId="6728657E" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc256000027"/>
       <w:bookmarkStart w:id="18" w:name="_Toc256000003"/>
       <w:bookmarkStart w:id="19" w:name="_Toc68517171"/>
       <w:bookmarkStart w:id="20" w:name="_Toc73529750"/>
       <w:bookmarkStart w:id="21" w:name="_Toc176177002"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Mål och arbetssätt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="4F4DDC91" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="13CA7E00" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vi arbetar tillsammans i ett öppet och tillåtande klimat där allas kunskap och erfarenhetsbas tas till vara. Kollegialt erfarenhetsutbyte och reflektion, samråd och kunskapsöverföring stärker den mindre erfarna och gynnar därmed den enskilda födande kvinnan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79137ABE" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="5A5076B4" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="294"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Målet för förlossningsvården är att med minsta möjliga ingrepp i förlossningsförloppet verka för en trygg och säker förlossning med en frisk mor, ett friskt barn och en positiv förlossningsupplevelse</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B58C394" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="5BE6B3C7" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Vården ska vara personcentrerad. Ur ett patientperspektiv handlar det om att bli tagen på allvar, ta eget ansvar och vara delaktig i beslut om vård och behandling </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
@@ -2694,311 +2643,334 @@
         <w:t>fortlöpande information och dialog</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att skapa trygghet och tillit</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17540F03" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="3C8BB1B5" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc256000028"/>
       <w:bookmarkStart w:id="23" w:name="_Toc256000004"/>
       <w:bookmarkStart w:id="24" w:name="_Toc68517172"/>
       <w:bookmarkStart w:id="25" w:name="_Toc73529751"/>
       <w:bookmarkStart w:id="26" w:name="_Toc176177003"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Definition av normal förlossning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="0ED09E84" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="562D537B" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1558" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Enkelbörd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745DD8CF" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="23E870A6" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1558" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Graviditetslängd mellan 37+0 och 41+6 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F537981" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="2736576A" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1558" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vid förlossningens start föreligger inga medicinska riskfaktorer som bedöms kunna påverka förlossningens förlopp eller utfall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506930E4" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="6AC43F71" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1558" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Värkarbetet startar spontant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E856B4C" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="05C2CC43" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1558" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Barnet föds spontant i huvudbjudning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7245F6" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="1D22E3B5" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1558" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Välmående mor och barn som vårdas hud-mot-hud och ges möjlighet att amma inom en timme efter förlossningen</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF2B1E1" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="5E866786" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc256000029"/>
       <w:bookmarkStart w:id="28" w:name="_Toc256000005"/>
       <w:bookmarkStart w:id="29" w:name="_Toc68517173"/>
       <w:bookmarkStart w:id="30" w:name="_Toc73529752"/>
       <w:bookmarkStart w:id="31" w:name="_Toc176177004"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Den normala förlossningens faser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="529ED177" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="653E7889" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Förlossningens förlopp brukar delas in tre skeden: öppnings-, utdrivnings- och efterbördsskedet. Ett tidigt öppningsskede brukar definieras som latensfas, som så småningom övergår i en mer aktiv förlossningsfas. Det finns dock ingen allmän vedertagen definition för när patienten är i aktiv förlossning</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D69C12" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="28A31F73" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="112E3037" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="14FA4609" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Öppningsskedet indelas i två faser; latensfas och aktiv fas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FC6102" w14:textId="6A2BC890" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="605D9724" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Latensfasen </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>karaktäriseras av mer eller mindre smärtsamma sammandragningar som kommer oregelbundet och med cervixpåverkan i olika grad tills modermunnen är öppen 5 cm och cervix är utplånad.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="742257F3" w14:textId="5A78DBF7" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+        <w:t>karaktäriseras av mer eller mindre smärtsamma sammandragningar som kommer oregelbundet och med cervixpåverkan i olika grad tills modermunnen är öppen 5 cm och cervix är utplånad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, det vill säga föregående </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>fosterdel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ligger väl an mot cervix. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017C320C" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Öppningsskedets aktiva fas innefattar barnets nedträngande i förlossningskanalen och modermunnens öppningsgrad från 5 cm till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
@@ -3008,77 +2980,77 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> cervixstatus. Förlossningsprogressen under öppningsskedet följs med hjälp av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>partogrammets</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> normal- och aktionslinje.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6494F764" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="1498B467" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41E3A9BE" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="414D962E" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Hlk62213684"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Utdrivningsskedet indelas i två faser; den passiva nedträngningsfasen och krystfasen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="55F3C5DF" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="588741FB" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Den passiva </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
@@ -3100,2775 +3072,3319 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">definieras från fullvidgad cervix till dess att huvudet är slutroterat och står i det närmaste på bäckenbotten. Nedträngningsfasen tar vanligtvis </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">1 – 2 timmar </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">men kan ha </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>längre duration om patienten fått epiduralbedövning, om öppningsskedet gått mycket snabbt eller</w:t>
+        <w:t xml:space="preserve">längre duration om </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>den födande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fått epiduralbedövning, om öppningsskedet gått mycket snabbt eller</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> vid en mindre gynnsam bjudning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FAF2C7" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="57FB257B" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Krystfasen startar i och med att fostret står mot bäckenbotten. Patienten får en ökad krystimpuls och börjar krysta och avslutas med att barnet framföds.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D406BF2" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+        <w:t xml:space="preserve">Krystfasen startar i och med att fostret står mot bäckenbotten. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Den födande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> får en ökad krystimpuls och börjar krysta och avslutas med att barnet framföds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D9BDB8" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Efterbördsskedet definieras som tiden från barnets födelse till moderkakans framfödande och </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>omfattar 2 timmar efter placentas avgång.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7A10D6" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="3450141C" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc256000030"/>
       <w:bookmarkStart w:id="34" w:name="_Toc256000006"/>
       <w:bookmarkStart w:id="35" w:name="_Toc68517174"/>
       <w:bookmarkStart w:id="36" w:name="_Toc73529753"/>
       <w:bookmarkStart w:id="37" w:name="_Toc176177005"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Bemötande och omhändertagande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E4A720" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="7F204EF5" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc256000031"/>
       <w:bookmarkStart w:id="39" w:name="_Toc256000007"/>
       <w:bookmarkStart w:id="40" w:name="_Toc68517175"/>
       <w:bookmarkStart w:id="41" w:name="_Toc73529754"/>
       <w:bookmarkStart w:id="42" w:name="_Toc176177006"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Ankomst till förlossningsavdelningen - det första mötet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w14:paraId="62EC581B" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="15821693" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Att skapa en bekräftande relation ska vara drivkraften i det första mötet med alla patienter. Genom att avsätta god tid för det första mötet möjliggörs att </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B171BB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">patienten blir delaktig i </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>födande</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>sin egen vård</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> tillsammans med partner/stödperson</w:t>
+        <w:t xml:space="preserve"> blir delaktig i sin egen vård tillsammans med partner/stödperson</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFCE9B7" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="3AA8CBC3" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Åtgärder vid ankomsten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449EC628" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="789DC0D1" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>anamnesupptag och genomgång av eventuella önskemål, oro och eventuell födelseplan</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A24BA9C" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="56FB0EFB" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="37" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>yttre palpation för bedömning av fosterläge och segment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E17B07E" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="787A932A" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="37" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>avlyssning av fosterljud med tratt för att bekräfta den yttre palpationen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDA7FA1" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="116CA640" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="37" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">palpation av värkstatus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025F23A0" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="10329F9F" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="37" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">CTG - ankomsttest </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E66654" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="01225D59" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="37" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">blodtrycksmätning och puls </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF056A6" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="1E63D6DB" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="37" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">vaginalundersökning vid behov - bedömning av utplånings- och öppningsgrad, nivåbestämning av föregående </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>fosterdel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, sutur-fontanell, palpabla hinnor ja/nej</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6238D646" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="773659E3" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="37" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">vid vattenavgång görs en bedömning av fostervattnets färg och mängd samt verifiering av föregående </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>fosterdel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> med ultraljud om patienten återvänder hem</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39812F92" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+        <w:t xml:space="preserve"> med ultraljud om </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>den födande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> återvänder hem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2345FF" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="37" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>tempkontroll vid långvarig vattenavgång</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0ABC59" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="134138DB" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>bedömning av smärtintensitet och behov av smärtlindring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E860AC" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="482EEEB8" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">baserat på anamnes, journaldata, aktuellt status och patienten önskemål görs en bedömning av </w:t>
+        <w:t xml:space="preserve">baserat på anamnes, journaldata, aktuellt status och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>den födandes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> önskemål görs en bedömning av </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>vårdnivå (grön, gul, röd) och en planering för fortsatt handläggning</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D1851F" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="4B88D56C" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BECB98C" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="5B705C23" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Samtal med alla födande vid lämpligt tillfälle om</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23970E0C" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+    <w:p w14:paraId="008B84A2" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>aktuella läkemedel och rutiner som rekommenderas under förlossningen (till exempel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B171BB">
-[...4 lines deleted...]
-        <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">K-vitamin och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Oxytocin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> post </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>partum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och navelsträngsprovtagning)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7502A232" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+        <w:t xml:space="preserve"> och navelsträngs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>provtagning)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036BED22" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">krystsamtal och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>perinealskydd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (dokumentera eventuellt tidigare bristning)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01154F14" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="000814B4">
+        <w:t xml:space="preserve"> (dokumentera eventuellt tidigare bristning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt bäckenbottenbedömning)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E74E042" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>hud mot hud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29876FEF" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="44CC1E13" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc256000032"/>
       <w:bookmarkStart w:id="44" w:name="_Toc256000008"/>
       <w:bookmarkStart w:id="45" w:name="_Toc68517176"/>
       <w:bookmarkStart w:id="46" w:name="_Toc73529755"/>
       <w:bookmarkStart w:id="47" w:name="_Toc176177007"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Delaktighet och information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="4BDDEA1C" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="65AA8E2D" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Hlk62215140"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Delaktighet </w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>är en av de viktigaste faktorerna för att bibehålla och främja ett normalt förlossningsförlopp och ge en positiv förlossningsupplevelse. Patientens och partnerns känsla av delaktighet kan stärkas genom information och ett respektfullt bemötande.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B6B01B0" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+        <w:t xml:space="preserve">är en av de viktigaste faktorerna för att bibehålla och främja ett normalt förlossningsförlopp och ge en positiv förlossningsupplevelse. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Den födande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och partnerns känsla av delaktighet kan stärkas genom information och ett respektfullt bemötande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1D34EE" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B171BB">
-[...7 lines deleted...]
-    <w:p w14:paraId="732C8012" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>elaktighet i födandet innebär möjlighet att delta i beslut och få en individualiserad vård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A846D79" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Tidigare planering från mödrahälsovården samt exempelvis Aurora och VIB integreras i förlossningsplaneringen tillsammans med patientens önskemål</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D3A2927" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+        <w:t xml:space="preserve">Tidigare planering från mödrahälsovården samt exempelvis Aurora och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>SIV/SIP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> integreras i förlossningsplaneringen tillsammans med </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>den födandes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> önskemål</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15687AB9" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Genomgående under förlossningsarbetet ges fortlöpande information efter behov om det fysiologiska förlossningsförloppet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B498554" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="6438D4C9" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Informerat samtycke vid olika interventioner/rutiner säkerställs och dokumenteras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8C97EC" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="73480B18" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc256000033"/>
       <w:bookmarkStart w:id="50" w:name="_Toc256000009"/>
       <w:bookmarkStart w:id="51" w:name="_Toc68517177"/>
       <w:bookmarkStart w:id="52" w:name="_Toc73529756"/>
       <w:bookmarkStart w:id="53" w:name="_Toc176177008"/>
       <w:r w:rsidRPr="00B171BB">
         <w:lastRenderedPageBreak/>
         <w:t>Stöd och närvaro</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12ACF940" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="2DDE7D06" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Att finnas som stöd ingår</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i barnmorskans professionella kompetensbeskrivning och främjar den normala förlossningsprocessen och en positiv upplevelse. Den födande patienten väljer själv </w:t>
+        <w:t xml:space="preserve"> i barnmorskans professionella kompetensbeskrivning och främjar den normala förlossningsprocessen och en positiv upplevelse. Den födande väljer själv </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">sina önskade </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>stödpersoner/anhöriga.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E2CECA" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="4B6F18D5" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sörj för hög närvaro på rummet (barnmorska/undersköterska/student)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6823DA3F" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="0018926D" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Skapa en atmosfär av lugn och ro </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42788BF0" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="49B61A6B" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Respektera patientens </w:t>
+        <w:t xml:space="preserve">Respektera </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>den födandes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>behov av integritet</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259D42FE" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="6A2044E6" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Eftersträva att minimera antal personer som kommer och går på förlossningsrummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1FC4B8" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="730024B6" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Stärk och bekräfta kvinnans tillit till den egna kroppens förmåga att föda</w:t>
+        <w:t>Stärk och bekräfta tillit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till den egna kroppens förmåga att föda</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CA9464" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="678D4F4E" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc256000034"/>
       <w:bookmarkStart w:id="55" w:name="_Toc256000010"/>
       <w:bookmarkStart w:id="56" w:name="_Toc68517178"/>
       <w:bookmarkStart w:id="57" w:name="_Toc73529757"/>
       <w:bookmarkStart w:id="58" w:name="_Toc176177009"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Basal omvårdnad - nutrition - elimination</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
-    <w:p w14:paraId="04ABC076" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="33284079" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Förlossningsarbetet – oavsett i vilket skede patienten befinner sig - är en på alla sätt krävande utmaning och hon behöver all omsorg som hon kan få, särskilt när hon börjar bli trött. Detta innebär åtgärder för att säkerställa hälsa och öka välbefinnandet.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C031335" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+        <w:t xml:space="preserve">Förlossningsarbetet – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>är en på alla sätt krävande utmaning där den födande behöver mycket omsorg i alla skeden av förlossningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3E3355" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Sörj för en trivsam miljö på rummet. Ljud/ljus styrs efter patientens önskemål</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D04B5C4" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+        <w:t xml:space="preserve">Sörj för en trivsam miljö på rummet. Ljud/ljus styrs efter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>den födandes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> önskemål</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F440165" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Erbjud mat och dryck kontinuerligt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BDEE0E" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="5EF65E66" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Koppla vätskedropp vid upprepade kräkningar och om patienten av olika anledningar inte vill dricka</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="19625E5D" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+        <w:t xml:space="preserve">Koppla vätskedropp vid </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>behov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C905FAC" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontroll av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>miktion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> med 3 – 4 timmars intervall</w:t>
       </w:r>
       <w:bookmarkStart w:id="59" w:name="_Toc68517179"/>
     </w:p>
-    <w:p w14:paraId="6DCAD001" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="39B3238D" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Toc256000035"/>
       <w:bookmarkStart w:id="61" w:name="_Toc256000011"/>
       <w:bookmarkStart w:id="62" w:name="_Toc73529758"/>
       <w:bookmarkStart w:id="63" w:name="_Toc176177010"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Andning och avslappning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
-    <w:p w14:paraId="189A9560" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="28679870" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Ge patienten stöd i andnings- och avslappningstekniker. Erbjud massage för att öka välbefinnande och avslappning. Instruera partner/stödperson att stötta patienten i andning och avslappning.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D6143A3" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+        <w:t xml:space="preserve">Ge </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>den födande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stöd i andnings- och avslappningstekniker. Erbjud massage för att öka välbefinnande och avslappning. Instruera partner/stödperson att stötta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">genom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>andning och avslappning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294FCDB7" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Toc256000036"/>
       <w:bookmarkStart w:id="65" w:name="_Toc256000012"/>
       <w:bookmarkStart w:id="66" w:name="_Toc68517180"/>
       <w:bookmarkStart w:id="67" w:name="_Toc73529759"/>
       <w:bookmarkStart w:id="68" w:name="_Toc176177011"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Smärtlindring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
-    <w:p w14:paraId="176CB429" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="7593B4D4" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Ge information om både icke farmakologiska och farmakologiska smärtlindringsmetoder i tidig aktiv fas. Var lyhörd till patientens egna önskemål angående smärtlindringsmetod. Inventera</w:t>
+        <w:t>Ge information om både icke farmakologiska och farmakologiska smärtlindringsmetoder i tidig aktiv fas. Var lyhörd til</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>l den födandes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> egna önskemål angående smärtlindringsmetod. Inventera</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">kontinuerligt patientens </w:t>
+        <w:t xml:space="preserve">kontinuerligt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>smärtlindringsbehov och följ upp och dokumentera effekten av given smärtlindring. Tänk på att personalens stöd och närvaro är smärtlindrande i sig</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40484AC2" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="3E8D1091" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc256000037"/>
       <w:bookmarkStart w:id="70" w:name="_Toc256000013"/>
       <w:bookmarkStart w:id="71" w:name="_Toc68517181"/>
       <w:bookmarkStart w:id="72" w:name="_Toc73529760"/>
       <w:bookmarkStart w:id="73" w:name="_Toc176177012"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Handläggning under öppningsskedet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
-    <w:p w14:paraId="3068C15B" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00C65B6A">
+    <w:p w14:paraId="44C165B7" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="74" w:name="_Toc256000038"/>
       <w:bookmarkStart w:id="75" w:name="_Toc256000014"/>
       <w:bookmarkStart w:id="76" w:name="_Toc68517182"/>
       <w:bookmarkStart w:id="77" w:name="_Toc73529761"/>
       <w:bookmarkStart w:id="78" w:name="_Toc176177013"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Handläggning under latensfasen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
-    <w:p w14:paraId="3DCE8179" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+    <w:p w14:paraId="4A67EB8E" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Under latensfasen görs en individuell bedömning om patienten ska stanna på förlossningen eller återvända hem. Hänsyn bör tas till patientens önskemål, psykosociala situation, behov av smärtlindring och stöd, vila, samt latensfasens duration.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3649C863" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+        <w:t xml:space="preserve">Under latensfasen görs en individuell bedömning om </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>den födande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska stanna på förlossningen eller återvända hem. Hänsyn bör tas till önskemål, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>psykosociala situation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>, behov av smärtlindring och stöd, vila, samt latensfasens duration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC48AC5" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Om patienten kvarstannar på förlossningsavdelningen </w:t>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>den födande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kvarstannar på förlossningsavdelningen </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">är grundregeln </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">att undvika interventioner. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Minsta möjliga ingrepp i latensfasen innebär att </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>upprepade CTG kontroller och vaginalundersökningar kan undvikas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4799581A" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+    <w:p w14:paraId="020C556D" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Pröva i första hand icke farmakologiska smärtlindringsmetoder under latensfasen, till exempel TENS, akupunktur, bad och massage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D5CAFD" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+    <w:p w14:paraId="2E35F05E" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fokus läggs på stöd och </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>smärtlindring, behov av vila, mat och dryck. B</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>rist på sömn och dåligt näringsintag under latensfasen kan ge ett förlängt förlopp vid aktiv förlossning</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>9-11</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D93B2F" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+    <w:p w14:paraId="665321B6" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="79" w:name="_Toc256000039"/>
       <w:bookmarkStart w:id="80" w:name="_Toc256000015"/>
       <w:bookmarkStart w:id="81" w:name="_Toc68517183"/>
       <w:bookmarkStart w:id="82" w:name="_Toc73529762"/>
       <w:bookmarkStart w:id="83" w:name="_Toc176177014"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Handläggning under aktivt öppningsskede</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
-    <w:p w14:paraId="1CC02370" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+    <w:p w14:paraId="1E41329D" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Minsta möjliga ingrepp under öppningsskedet innebär att stödja det naturliga förloppet. Detta innebär att</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121C3D5B" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+    <w:p w14:paraId="463F6F4D" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Sträva efter hög närvaro hos patienten/paret (barnmorska, undersköterska eller student)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="606A9257" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+        <w:t>Sträva efter hög närvaro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(barnmorska, undersköterska eller student)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9DB4A4" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Påbörja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>partogram</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> först då patienten är i aktiv förlossning. Följ progressen via normal- och aktionslinjen för att undvika </w:t>
+        <w:t xml:space="preserve"> först då </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>förlossningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är i aktiv förlossning. Följ progressen via normal- och aktionslinjen för att undvika </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>för tidiga eller för sena interventioner</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737CFBFA" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+    <w:p w14:paraId="5F27BEFC" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Följ förlossningsförloppet med yttre palpation av värkstatus och huvudets nedträngande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDBA700" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+    <w:p w14:paraId="12D6A75C" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Hlk67746323"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vaginalundersökning med cirka 3 timmars intervall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, sträva efter att göra undersökningen så fullständig som möjligt för att med hjälp av suturer och fontaneller avgöra barnets bjudning och position förutom öppningsgraden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A2642C" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+    <w:p w14:paraId="4FDF37C8" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B171BB">
-[...7 lines deleted...]
-    <w:p w14:paraId="3DE9B62A" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Den födande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intar de ställningar och positioner som känns bra och vid behov hjälp </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att hitta balans mellan rörelse och vila för att undvika att bli uttröttad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416BD8CF" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Avlyssna fosterljuden intermittent med tratt eller doppler med 15 – 30 minuters intervall (beroende på värkintensitet) vilket ger information om basalfrekvens rytm och frekvensförändringar. Lyssna under 60 sekunder direkt efter en kontraktion. Palpera om möjligt patientens puls samtidigt</w:t>
+        <w:t xml:space="preserve">Avlyssna fosterljuden intermittent med tratt eller doppler med 15 – 30 minuters intervall (beroende på värkintensitet) vilket ger information om basalfrekvens rytm och frekvensförändringar. Lyssna under 60 sekunder direkt efter en kontraktion. Palpera om möjligt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>den födandes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puls samtidigt</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FE3C5A" w14:textId="6C04DB91" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+    <w:p w14:paraId="61695F47" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">CTG-registrering görs med </w:t>
       </w:r>
-      <w:r w:rsidR="000B0E68">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> timmars intervall, undvik registrering i ryggläge och e</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ftersträva kort CTG-registrering med god kontakt</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395E3365" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00F51D11">
+    <w:p w14:paraId="22791E15" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Informera och samtala med patienten om den kommande krystfasen och det samarbete mellan barnmorskan och patienten som då är </w:t>
+        <w:t xml:space="preserve">Informera och samtala om den kommande krystfasen och det samarbete mellan barnmorskan och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>den födande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som då är </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>extra viktigt</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE67657" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00404570">
+    <w:p w14:paraId="1B83C5B3" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="85" w:name="_Toc256000040"/>
       <w:bookmarkStart w:id="86" w:name="_Toc256000016"/>
       <w:bookmarkStart w:id="87" w:name="_Toc68517184"/>
       <w:bookmarkStart w:id="88" w:name="_Toc73529763"/>
       <w:bookmarkStart w:id="89" w:name="_Toc176177015"/>
       <w:r w:rsidRPr="00B171BB">
         <w:lastRenderedPageBreak/>
         <w:t>Handläggning under utdrivningsskedet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
     </w:p>
-    <w:p w14:paraId="3D56E0D7" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00404570">
+    <w:p w14:paraId="2944351A" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="90" w:name="_Toc256000041"/>
       <w:bookmarkStart w:id="91" w:name="_Toc256000017"/>
       <w:bookmarkStart w:id="92" w:name="_Toc68517185"/>
       <w:bookmarkStart w:id="93" w:name="_Toc73529764"/>
       <w:bookmarkStart w:id="94" w:name="_Toc176177016"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Handläggning under den passiva nedträngandefasen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
-    <w:p w14:paraId="48FC6E0C" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="38B5EE74" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Minsta möjliga ingrepp i nedträngandefasen innebär att</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1716A950" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="3689A0F9" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">uppmuntra lägesändringar för att underlätta fosterhuvudets nedträngande i förlossningskanalen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6A2B91" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="58F13936" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>balansera vila och aktivitet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13163AC9" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="392CB4C5" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">invänta - med tålamod - patientens spontana krystkänsla </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56D9F414" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+        <w:t>invänta - med tålamod -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spontan krystkänsla </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031FAF7B" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>patienten har behov av kontinuerligt stöd och närvaro för att känna sig trygg</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="027592EA" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+        <w:t>kontinuerligt stöd och närvaro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är av vikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för att</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skapa trygghet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719BA0DA" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>vaginalundersökning med cirka 1,5 - 2 timmars intervall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7391C0D8" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00404570">
+    <w:p w14:paraId="7A76BA9D" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="95" w:name="_Toc256000042"/>
       <w:bookmarkStart w:id="96" w:name="_Toc256000018"/>
       <w:bookmarkStart w:id="97" w:name="_Toc68517186"/>
       <w:bookmarkStart w:id="98" w:name="_Toc73529765"/>
       <w:bookmarkStart w:id="99" w:name="_Toc176177017"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Handläggning vid krystning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A01442" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="37E20DB3" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B171BB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Under förutsättning att patienten och barnet mår bra, finns ingen anledning att påskynda patientens spontana krystning. Minsta möjliga ingrepp i krystfasen innebär att</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D360736" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+        <w:t>Vid normalt förlopp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns ingen anledning att påskynda spontan krystning. Minsta möjliga ingrepp i krystfasen innebär att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76345ED2" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">patienten följer sina spontana krystimpulser i bekvämast möjliga position </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBF774A" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="5226937A" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>fosterljuden avlyssnas var 5 minut eller efter varje värk. Om förloppet överstiger 30 minuter kopplas CTG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48500F19" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="2CF48C75" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Barnmorskans uppgift är att guida patienten vid framfödandet för att förebygga bristningar. Detta innebär att</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42601B48" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+        <w:t>Barnmorskans uppgift är att guida vid framfödandet för att förebygga bristningar. Detta innebär att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBD35E0" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ha en aktiv kommunikation med den födande patienten </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C0373E4" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+        <w:t>ha en aktiv kommunikation med den födande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C8B641" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>förlossningsställning väljs efter patientens önskemål och förlossningens förlopp</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B81F0C2" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+        <w:t xml:space="preserve">förlossningsställning väljs efter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>den födandes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> önskemål och förlossningens förlopp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C04BA52" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">varm duk mot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>perineum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rekommenderas om patienten önskar</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="32FE10ED" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+        <w:t xml:space="preserve"> rekommenderas om </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>den födande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> önskar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6CCC67" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>framfödandet sker långsamt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DC34C1" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="24EA8BD9" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">manuellt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>perinealskydd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> används</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E0B617" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="5503C432" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>framfödandet kan ske under två värkar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B6725E" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="0C8A8D21" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>invänta bjudande axel</w:t>
       </w:r>
       <w:bookmarkStart w:id="100" w:name="_Hlk65770281"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:bookmarkEnd w:id="100"/>
     </w:p>
-    <w:p w14:paraId="5A4E23BD" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="3A54F219" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="101" w:name="_Toc256000043"/>
       <w:bookmarkStart w:id="102" w:name="_Toc256000019"/>
       <w:bookmarkStart w:id="103" w:name="_Toc68517187"/>
       <w:bookmarkStart w:id="104" w:name="_Toc73529766"/>
       <w:bookmarkStart w:id="105" w:name="_Toc176177018"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Handläggning vid födelsen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
     </w:p>
-    <w:p w14:paraId="02BDEE38" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="67D86B04" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1558" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Apgarbedömning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4B6884AE" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="748E72A9" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1558" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Sen avnavling (efter cirka 3 minuter) tillämpas rutinmässigt när det gäller välmående barn</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03B6D2BF" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+        <w:t>Sen avnavling (efter cirka 3 minuter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller när </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pulsationer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avtagit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>) tillämpas rutinmässigt när det gäller välmående barn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D1A10D" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1558" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Navelsträngsprovtagning enligt rekommendation</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BF911A" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="601C39AD" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1558" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>K-vitamin ges efter informerat samtycke</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2E5043" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="009D0ACC">
+    <w:p w14:paraId="35DD8667" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="991" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Barnet läggs hud-mot-hud på mammans bröst om modern inte önskar annorlunda. Mössa rekommenderas inte då det hindrar barnets värmereglering, rörelse och hudkontakt. Det nyfödda barnet bör inte utan starka skäl separeras från modern och bör ligga hud-mot-hud minst de 2 första timmarna för en optimal start. Om barnet inte kan ligga hud-mot-hud hos mamman läggs barnet </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B171BB">
+        <w:t xml:space="preserve">Barnet läggs hud-mot-hud </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">hud-mot-hud hos medförälder eller annan anhörig/stödperson. Eftersträva en tyst och lugn miljö för att främja anknytning och för att visa respekt för föräldrarnas behov av integritet. Barnet har kapacitet att ta sig fram till bröstet, stöd därför patienten att hitta en bra position om hon planerar att amma </w:t>
+        <w:t xml:space="preserve">om inget annat önskas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mössa rekommenderas inte då det hindrar barnets värmereglering, rörelse och hudkontakt. Det nyfödda barnet bör inte utan starka skäl separeras </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bör ligga hud-mot-hud minst de 2 första timmarna för en optimal start. Eftersträva en tyst och lugn miljö för att främja anknytning och för att visa respekt för föräldrarnas behov av integritet. Barnet har kapacitet att ta sig fram till bröstet, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stöd </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>föräldern</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att hitta en bra position </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>för amning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>17–18</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC9EE90" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="0E79EE1E" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="106" w:name="_Toc256000044"/>
       <w:bookmarkStart w:id="107" w:name="_Toc256000020"/>
       <w:bookmarkStart w:id="108" w:name="_Toc68517188"/>
       <w:bookmarkStart w:id="109" w:name="_Toc73529767"/>
-      <w:bookmarkStart w:id="110" w:name="_Hlk34681858"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B171BB">
+      <w:bookmarkStart w:id="110" w:name="_Toc176177019"/>
+      <w:bookmarkStart w:id="111" w:name="_Hlk34681858"/>
+      <w:r w:rsidRPr="00B171BB">
+        <w:lastRenderedPageBreak/>
         <w:t>Handläggning av efterbördsskedet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
-      <w:bookmarkEnd w:id="111"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FD1C416" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p w14:paraId="76B0C06C" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Efterbördsskedet omfattar tiden från barnets födelse till och med placentas avgång. Minsta möjliga ingrepp i efterbördsskedet innebär </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>inväntan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> av placentas spontana lösningsmekanism och avgång i en lugn atmosfär.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5C3531" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="75D2F308" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Oxytocin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ges efter informerat samtycke så snart som möjligt efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>partus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6571714A" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="38C2673A" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Var uppmärksam på lösningsblödning och/eller om patienten känner en sammandragning</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C141194" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+        <w:t>Var uppmärksam på lösningsblödning och/eller sammandragning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FEF683" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Avvakta den spontana placentaavgången i 30 minuter om patienten mår bra och inte blöder</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38F3319C" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+        <w:t>Avvakta den spontana placentaavgången i 30 minuter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid normal blödning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1443BC49" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Undvik att röra uterus eller dra i navelsträngen innan placenta släppt från uterus för att undvika komplikationer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C2F527" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="059AF4F2" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>När placenta har släppt utskaffas den med ett lätt tryck med den ena handen över uterus och den andra handen med en lätt dragning i navelsträngen alternativt att patienten krystar ut placentan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2643BDF3" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+        <w:t xml:space="preserve">När placenta har släppt utskaffas den med ett lätt tryck med den ena handen över uterus och den andra handen med en lätt dragning i navelsträngen alternativt att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>placenta krystas ut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B392C6" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Palpera uterus direkt efter placentaavgång. Placenta och hinnor granskas och blödningen mäts. Kärl i navelsträngen kontrolleras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDAD285" w14:textId="348EDFC8" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="18128BE0" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Regelbundna täta uteruspalpationer (15 – 20 minuter) rekommenderas under 2 timmar postpartum</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CAF77B" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="1A8CD0F7" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="112" w:name="_Toc256000045"/>
       <w:bookmarkStart w:id="113" w:name="_Toc256000021"/>
       <w:bookmarkStart w:id="114" w:name="_Toc68517189"/>
       <w:bookmarkStart w:id="115" w:name="_Toc73529768"/>
       <w:bookmarkStart w:id="116" w:name="_Toc176177020"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Handläggning vid suturering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
     </w:p>
-    <w:p w14:paraId="7D85083D" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00AB1BEF" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="27395D3D" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00AB1BEF" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1BEF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Bristningar inspekteras och sutureras under god smärtlindring</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="739A1534" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00AB1BEF" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+        <w:t xml:space="preserve">Bedömning och suturering görs tillsammans med kollega </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBAA7E7" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00AB1BEF" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1BEF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Palpation per rektum ska utföras för att bedöma bristningens art och grad samt upprepas efter suturering för att bedöma </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="792C4E45" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00AB1BEF" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+        <w:t>Bristningar inspekteras och sutureras under god smärtlindring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C83258" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00AB1BEF" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1BEF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bedömning och suturering görs tillsammans med kollega </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="33C399F0" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00AB1BEF" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+        <w:t xml:space="preserve">Palpation per rektum ska utföras för att bedöma bristningens art och grad samt upprepas efter suturering för att bedöma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB1BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>perinealkroppens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB1BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uppbyggnad och tjocklek </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5040233F" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00AB1BEF" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1BEF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Bristningen och sutureringen dokumenteras och patienten ska informeras om bristningens omfattning och läkningsförlopp</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71F5632D" w14:textId="0B741E55" w:rsidR="00B171BB" w:rsidRPr="00AB1BEF" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+        <w:t xml:space="preserve">Bristningen och sutureringen dokumenteras och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>information ges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om bristningens omfattning och läkningsförlopp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47951A74" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00AB1BEF" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1BEF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ge god smärtlindring i efterförloppet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEAB120" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="3E24A391" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="117" w:name="_Toc256000046"/>
       <w:bookmarkStart w:id="118" w:name="_Toc256000022"/>
       <w:bookmarkStart w:id="119" w:name="_Toc68517190"/>
       <w:bookmarkStart w:id="120" w:name="_Toc73529769"/>
       <w:bookmarkStart w:id="121" w:name="_Toc176177021"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Efterskötning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t xml:space="preserve"> av mor och barn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
     </w:p>
-    <w:p w14:paraId="5F9A1B86" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="1EA3B9D6" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">För att säkerställa obruten hud-mot-hudkontakt och för att främja amning, vänta med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>barnskötning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
@@ -5887,1256 +6403,1178 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> till efter de 2 första timmarna post </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>partum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361ECA1C" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="0A1CF726" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Efterskötning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> mor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563C5343" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="14422D52" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="34" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>blodtryckskontroll och puls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635308EE" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="49D16553" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="34" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">palpation av uteruskontraktion och bedömning av </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>uterus nivå</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038A7944" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="01290662" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="34" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">kontroll av blödningsmängd, total blödning summeras </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725AE145" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="1DE6A04A" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="34" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">kontroll av </w:t>
+        <w:t xml:space="preserve">kontroll </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B171BB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>bladderscan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>miktion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> post </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>partum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (extra uppmärksamhet vid smärtlindring med EDA, större bristningar och tidigare urintappning under förlossningen) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FF5A6E4" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+        <w:t xml:space="preserve"> (extra uppmärksamhet vid smärtlindring med EDA,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>oxytocininfusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B171BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> större bristningar och tidigare urintappning under förlossningen) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A003B0" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="34" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Efterskötning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> barn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E105D29" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="1CBA3CE3" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>barnobservation (färg, tonus, andning, retbarhet, irritabilitet, sugvillighet)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D2A9AF" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="2FBE864D" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>översyn hudkostym (huvud, skalpsår, märke efter VE, blåmärken, ryggrad, fistlar med mera)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C49CD4" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="3B331226" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>fingrar och tår</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C14D68" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="314C19A7" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>fontaneller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC340D6" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="4F80F5BB" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">gom </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509B121B" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="215FED83" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>anus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681270C5" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="7827879D" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>temp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267D230A" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="1F8A87C0" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>längd, vikt, huvudomfång</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D79DDC2" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00AB1BEF">
+    <w:p w14:paraId="20869204" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="122" w:name="_Toc68517191"/>
       <w:bookmarkStart w:id="123" w:name="_Toc256000049"/>
       <w:bookmarkStart w:id="124" w:name="_Toc256000025"/>
       <w:bookmarkStart w:id="125" w:name="_Toc73529770"/>
       <w:bookmarkStart w:id="126" w:name="_Toc176177022"/>
       <w:r w:rsidRPr="00B171BB">
         <w:t>Referenser och länkar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
     </w:p>
-    <w:p w14:paraId="073D2549" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00B171BB">
+    <w:p w14:paraId="659C5EF2" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FCC11C6" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="3AF34C4C" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1.WHO recommendations Intrapartum care for a positive childbirth experience 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D2B1DE" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00000000" w:rsidP="008B29BB">
+    <w:p w14:paraId="22C2C60B" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://apps.who.int/iris/bitstream/handle/10665/260178/9789241550215-eng.pdf;jsessionid=3DC249C46A35676F6C0863CD34915B3F?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47FE82CA" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="253463F2" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. Svenska Barnmorskeförbundet (2018) Kompetensbeskrivning för legitimerad barnmorska (Version 2.0 publicerad januari 2019) Barnmorskans kompetensområde reproduktiv, perinatal och sexuell hälsa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EC63DE" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00000000" w:rsidP="008B29BB">
+    <w:p w14:paraId="65EB0D7C" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Kompetensbeskrivning-for-legitimerad-barnmorska.pdf (storage.googleapis.com)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CBFDF04" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="05712E55" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Handläggning av normal förlossning. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve">State of the art. 2001 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DB6C19" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00000000" w:rsidP="008B29BB">
+    <w:p w14:paraId="620B3603" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="nb-NO"/>
           </w:rPr>
           <w:t>https://www.sfog.se/media/66770/state_of_the_art_pn.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37CEFE82" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="632407B3" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B171BB">
+        <w:t>4. Patientlagen (2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78484C78" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Patientlagen</w:t>
-[...19 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">1177 Vårdguiden - Syftet med den nya </w:t>
+          <w:t>1177 Vårdguiden - Syftet med den nya patientlagen</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+      <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652D473A" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00000000" w:rsidP="008B29BB">
+    <w:p w14:paraId="08AA8DC2" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>1177 Vårdguiden - Delaktighet i vården</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15127887" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="120D1030" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Nyman, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Downe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, Berg. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Waiting for permission to enter the labour ward world: first time parents' experiences of the first encounter on a labour ward. Sexual &amp; Reproductive Healthcare Volume 2, Issue 3, August 2011, Pages 129-134.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A6A192" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00000000" w:rsidP="008B29BB">
+    <w:p w14:paraId="1A32CA92" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.sciencedirect.com/science/article/abs/pii/S1877575611000188?via%3Dihub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13911F4E" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="2992014E" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Riskbedömning av patienter på förlossningsavdelning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416AAED5" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00000000" w:rsidP="008B29BB">
+    <w:p w14:paraId="6148E500" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/41536/Riskbed%c3%b6mning%20av%20patienter%20p%c3%a5%20f%c3%b6rlossningsavdelning.pdf?a=false&amp;guest=true</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34C1E8E6" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="44861EC5" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B171BB">
+        <w:t>7. Bohren MA, Hofmeyr GJ, Sakala C, Fukuzawa RK, Cuthbert A. Continuous support for women during childbirth. The Cochrane database of systematic reviews. 2017;7: Cd003766.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68574960" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Bohren</w:t>
-[...61 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6483123/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D247183" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="77A6D199" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8. ABC OM Smärtlindring vid vaginal förlossning (2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A237F10" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00000000" w:rsidP="008B29BB">
+    <w:p w14:paraId="55C3BFBC" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://lakartidningen.se/wp-content/uploads/EditorialFiles/UU/%5bDXUU%5d/DXUU.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6ECE65CC" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="519F7187" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Latensfas, handläggning </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/20854/Latensfas%2c%20handläggning.pdf?a=false&amp;guest=true</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F242CE8" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="6CD326E6" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">10. ACOG committee opinion. No. 687 Approaches to limit intervention during labour, 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DBAC68" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00000000" w:rsidP="008B29BB">
+    <w:p w14:paraId="7B88441B" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.acog.org/clinical/clinical-guidance/committee-opinion/articles/2019/02/approaches-to-limit-intervention-during-labor-and-birth</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B71C973" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="35A9B812" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">11. </w:t>
+        <w:t xml:space="preserve">11. Dencker A, Berg M, Bergqvist L, Lilja H. Identification of latent phase factors associated with active </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Dencker</w:t>
+        <w:t>labor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A, Berg M, Bergqvist L, </w:t>
+        <w:t xml:space="preserve"> duration in low-risk nulliparous women with spontaneous contractions. Acta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Lilja</w:t>
+        <w:t>obstetricia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> H. Identification of latent phase factors associated with active </w:t>
+        <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>labor</w:t>
+        <w:t>gynecologica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> duration in low-risk nulliparous women with spontaneous contractions. Acta </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Scandinavica. 2010;89(8):1034-9.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074A3F69" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00000000" w:rsidP="008B29BB">
+    <w:p w14:paraId="4B07528B" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://obgyn.onlinelibrary.wiley.com/doi/pdf/10.3109/00016349.2010.499446</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="466F51B9" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="72F68DB0" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">12. Maude, Skinner &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Foureur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -7149,338 +7587,331 @@
         <w:t>Putting intelligent structured intermittent auscultation (ISIA) into practice</w:t>
       </w:r>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Women and Birth, Volume 29, Issue 3, June 2016, Pages 285-292. </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.sciencedirect.com/science/article/pii/S1871519215003583</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="379EF0FC" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="77A6880E" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">13. CTG - Fosterövervakning under förlossning. </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/21557/CTG%20-%20Fosterövervakning%20under%20förlossning.pdf?a=false&amp;guest=true</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="678FD806" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="4ABE6950" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">14. Selin L, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Almström</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> E, Wallin G, Berg M. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> E, Wallin G, Berg M. Use and abuse of oxytocin for augmentation of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Use</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>labor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and abuse of oxytocin for augmentation of </w:t>
+        <w:t xml:space="preserve">. Acta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>labor</w:t>
+        <w:t>Obstetricia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Acta </w:t>
+        <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Obstetricia</w:t>
+        <w:t>Gynecologica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>. 2009; 88: 1352–1357</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145F4E47" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00000000" w:rsidP="008B29BB">
+    <w:p w14:paraId="05DAEF05" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://obgyn.onlinelibrary.wiley.com/doi/10.3109/00016340903358812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="274AA315" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="3B1034D6" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00996111" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B171BB">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C7BB0C" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">15. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sfinkterprofylax</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">15. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – förebyggande åtgärder mot skada på bäckenbotten vid förlossning</w:t>
-[...5 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:t>Sfinkterprofylax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> – förebyggande åtgärder mot skada på bäckenbotten vid förlossning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445FBC3C" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/47270/Sfinkterprofylax%2020f%c3%b6rebyggande%20%c3%a5tg%c3%a4rder%20mot%20skada%20p%c3%a5%20b%c3%a4ckenbotten%20vid%20f%c3%b6rlossning.pdf?a=false&amp;guest=true</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B7547EB" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="27C533D2" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">16. Effects of delayed compared with early umbilical cord clamping on maternal postpartum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>hemorrhage</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and cord blood gas sampling: a randomized trial Andersson O, </w:t>
+        <w:t xml:space="preserve"> and cord blood gas sampling: a randomized trial Andersson O, Hellström-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Hellström-Westas</w:t>
+        <w:t>Westas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> L, Andersson D, Clausen J, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Domellöf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -7529,521 +7960,699 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scandinavica 201 Nordic Federation of Societies of Obstetrics and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Gynecology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 92 (2013) 567–574</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D54EA72" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00000000" w:rsidP="008B29BB">
+    <w:p w14:paraId="5361D9F4" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://gu-se-primo.hosted.exlibrisgroup.com/primo-explore/fulldisplay?docid=TN_wj10.1111%2Fj.1600-0412.2012.01530.x&amp;context=PC&amp;vid=46GUB_VU1&amp;lang=sv_SE&amp;search_scope=default_scope&amp;adaptor=primo_central_multiple_fe&amp;tab=default_tab&amp;query=any,contains,ola%20andersson%20cord%20clamping&amp;sortby=rank</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DB2FCB7" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="6BF3373C" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">17.Hud-mot-hud, kroppsnära vård och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>samsovning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/39699/Hud-mot-hud%2c%20kroppsnära%20vård%20och%20samsovning.pdf?a=false&amp;guest=true</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5695E87F" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="6C9AF194" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>18. Anderson GC, Moore E, Hepworth J, Bergman N. Early skin-to-skin contact for mothers and their healthy newborn infants. Cochrane Database of Systematic Reviews. 2007; 3(3): 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50053F41" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00000000" w:rsidP="008B29BB">
+    <w:p w14:paraId="0F32B37A" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/0.1002/14651858.CD003519.pub2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+      <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745888C3" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="008B29BB">
+    <w:p w14:paraId="271C1AC6" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">19. Begley CM, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Gyte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> GML, </w:t>
+        <w:t xml:space="preserve"> GML, Devane D, McGuire W, Weeks A, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Devane</w:t>
+        <w:t>Biesty</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B171BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> D, McGuire W, Weeks A, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B171BB">
+        <w:t xml:space="preserve"> LM. Active versus expectant management for women in the third stage of labour. Cochrane Database of Systematic Reviews 2019, Issue 2. Art. No.: CD007412. DOI: 10.1002/14651858.CD007412.pub5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3BF465" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Biesty</w:t>
-[...23 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidR="00B171BB" w:rsidRPr="00B171BB">
+        <w:r w:rsidRPr="00B171BB">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.cochranelibrary.com/cdsr/doi/10.1002/14651858.CD007412.pub5/epdf/standard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68C95724" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00B171BB">
+    <w:p w14:paraId="231BB80F" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F20F678" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00B171BB">
+    <w:p w14:paraId="7970EA8B" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E9C0CC4" w14:textId="77777777" w:rsidR="00B171BB" w:rsidRPr="00B171BB" w:rsidRDefault="00B171BB" w:rsidP="00B171BB">
+    <w:p w14:paraId="7BE2C131" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00B171BB" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="000B0E68" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
+    <w:p w14:paraId="451A67D1" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="000B0E68" w:rsidRDefault="00996111" w:rsidP="00996111">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="000B0E68" w:rsidSect="00B171BB">
+    <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00996111" w:rsidRDefault="00536A5A" w:rsidP="005047C7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00996111" w:rsidSect="00B171BB">
+      <w:headerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="even" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:headerReference w:type="first" r:id="rId40"/>
+      <w:footerReference w:type="first" r:id="rId41"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7846A767" w14:textId="77777777" w:rsidR="00AF4A2B" w:rsidRDefault="00AF4A2B">
+    <w:p w14:paraId="5B1BF3C0" w14:textId="77777777" w:rsidR="007958AF" w:rsidRDefault="007958AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C0DD63B" w14:textId="77777777" w:rsidR="00AF4A2B" w:rsidRDefault="00AF4A2B">
+    <w:p w14:paraId="1FEA1862" w14:textId="77777777" w:rsidR="007958AF" w:rsidRDefault="007958AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="56C28C6E" w14:textId="77777777" w:rsidR="00AF4A2B" w:rsidRDefault="00AF4A2B">
+    <w:p w14:paraId="507E7153" w14:textId="77777777" w:rsidR="007958AF" w:rsidRDefault="007958AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C294F51" w14:textId="77777777" w:rsidR="00996111" w:rsidRDefault="00996111" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="27D48E19" w14:textId="77777777" w:rsidR="00996111" w:rsidRDefault="00996111" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1109016746"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="0B448820" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00EC0A68" w:rsidRDefault="00996111" w:rsidP="00EC0A68">
+        <w:pPr>
+          <w:pStyle w:val="Sidfot"/>
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="652D389A" w14:textId="77777777" w:rsidR="00996111" w:rsidRDefault="00996111" w:rsidP="00FB2F0F">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:left="6237" w:hanging="141"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D199891" wp14:editId="69FEC339">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4388307</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-27355</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1897920" cy="384860"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="117006704" name="Bildobjekt 117006704">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1953671" cy="396165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -8071,52 +8680,52 @@
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -8150,73 +8759,405 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="229B25A0" w14:textId="77777777" w:rsidR="00AF4A2B" w:rsidRDefault="00AF4A2B"/>
+    <w:p w14:paraId="6DFFB279" w14:textId="77777777" w:rsidR="007958AF" w:rsidRDefault="007958AF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A8AC884" w14:textId="77777777" w:rsidR="00AF4A2B" w:rsidRDefault="00AF4A2B">
+    <w:p w14:paraId="04144FD2" w14:textId="77777777" w:rsidR="007958AF" w:rsidRDefault="007958AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6F26A979" w14:textId="77777777" w:rsidR="00AF4A2B" w:rsidRDefault="00AF4A2B">
+    <w:p w14:paraId="291C9690" w14:textId="77777777" w:rsidR="007958AF" w:rsidRDefault="007958AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3ABCBF64" w14:textId="77777777" w:rsidR="00996111" w:rsidRPr="00DA65C4" w:rsidRDefault="00996111" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A3E7F29" wp14:editId="7AA12D7E">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1057960214" name="Textruta 1057960214"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="00BC92D4" w14:textId="77777777" w:rsidR="00996111" w:rsidRDefault="00996111" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6A3E7F29" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1057960214" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251677697;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="00BC92D4" w14:textId="77777777" w:rsidR="00996111" w:rsidRDefault="00996111" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73E3F1F3" w14:textId="77777777" w:rsidR="00996111" w:rsidRDefault="00996111" w:rsidP="00413A60">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0" w:right="567"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="145B46AB" wp14:editId="0CB2C665">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-65405</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="270059206" name="Textruta 270059206"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4CC7DAC4" w14:textId="77777777" w:rsidR="00996111" w:rsidRDefault="00996111">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="145B46AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 270059206" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251676673;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="4CC7DAC4" w14:textId="77777777" w:rsidR="00996111" w:rsidRDefault="00996111">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4171D3FA" wp14:editId="46DDFC01">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>17744</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>198873</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="216408"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="580819125" name="Bild 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="8" name="Bild 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="216408"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00762EE0">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -8260,85 +9201,85 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -8383,51 +9324,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -8504,51 +9445,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12796,51 +13737,51 @@
   <w:num w:numId="32" w16cid:durableId="1005398928">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1552417916">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="793409649">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1340355948">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1088582319">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="40787599">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2127656494">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -12871,50 +13812,51 @@
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000814B4"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00095F14"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B0E68"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="0010467D"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001769EE"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
@@ -12980,57 +13922,59 @@
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404570"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00467847"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004755D0"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A5DC8"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005047C7"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
@@ -13060,99 +14004,101 @@
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007958AF"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A7ED2"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857515"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00864D66"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B29BB"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00974A41"/>
+    <w:rsid w:val="00996111"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D0ACC"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
@@ -13306,51 +14252,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13817,50 +14763,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -15743,51 +16690,51 @@
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B171BB"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:ind w:right="868"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15815,58 +16762,66 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.googleapis.com/barnmorskeforbundet-se/uploads/2020/04/Kompetensbeskrivning-for-legitimerad-barnmorska.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/20854/Latensfas%2c%20handl&#228;ggning.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KUAFl6sTkm8" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/39699/Hud-mot-hud%2c%20kroppsn&#228;ra%20v&#229;rd%20och%20samsovning.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/bitstream/handle/10665/260178/9789241550215-eng.pdf;jsessionid=3DC249C46A35676F6C0863CD34915B3F?sequence=1" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lakartidningen.se/wp-content/uploads/EditorialFiles/UU/%5bDXUU%5d/DXUU.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gu-se-primo.hosted.exlibrisgroup.com/primo-explore/fulldisplay?docid=TN_wj10.1111%2Fj.1600-0412.2012.01530.x&amp;context=PC&amp;vid=46GUB_VU1&amp;lang=sv_SE&amp;search_scope=default_scope&amp;adaptor=primo_central_multiple_fe&amp;tab=default_tab&amp;query=any,contains,ola%20andersson%20cord%20clamping&amp;sortby=rank" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=67la4M_o5KM" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1871519215003583" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6483123/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/47270/Sfinkterprofylax%2020f%c3%b6rebyggande%20%c3%a5tg%c3%a4rder%20mot%20skada%20p%c3%a5%20b%c3%a4ckenbotten%20vid%20f%c3%b6rlossning.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/41536/Riskbed%c3%b6mning%20av%20patienter%20p%c3%a5%20f%c3%b6rlossningsavdelning.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/doi/pdf/10.3109/00016349.2010.499446" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cochranelibrary.com/cdsr/doi/10.1002/14651858.CD007412.pub5/epdf/standard" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfog.se/media/66770/state_of_the_art_pn.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/doi/10.3109/00016340903358812" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1877575611000188?via%3Dihub" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acog.org/clinical/clinical-guidance/committee-opinion/articles/2019/02/approaches-to-limit-intervention-during-labor-and-birth" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/21557/CTG%20-%20Foster&#246;vervakning%20under%20f&#246;rlossning.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1002/14651858.CD003519.pub2" TargetMode="External" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.googleapis.com/barnmorskeforbundet-se/uploads/2020/04/Kompetensbeskrivning-for-legitimerad-barnmorska.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/20854/Latensfas%2c%20handl&#228;ggning.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KUAFl6sTkm8" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/39699/Hud-mot-hud%2c%20kroppsn&#228;ra%20v&#229;rd%20och%20samsovning.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=67la4M_o5KM" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1871519215003583" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6483123/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/47270/Sfinkterprofylax%2020f%c3%b6rebyggande%20%c3%a5tg%c3%a4rder%20mot%20skada%20p%c3%a5%20b%c3%a4ckenbotten%20vid%20f%c3%b6rlossning.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/41536/Riskbed%c3%b6mning%20av%20patienter%20p%c3%a5%20f%c3%b6rlossningsavdelning.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/doi/pdf/10.3109/00016349.2010.499446" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cochranelibrary.com/cdsr/doi/10.1002/14651858.CD007412.pub5/epdf/standard" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfog.se/media/66770/state_of_the_art_pn.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obgyn.onlinelibrary.wiley.com/doi/10.3109/00016340903358812" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1877575611000188?via%3Dihub" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acog.org/clinical/clinical-guidance/committee-opinion/articles/2019/02/approaches-to-limit-intervention-during-labor-and-birth" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/21557/CTG%20-%20Foster&#246;vervakning%20under%20f&#246;rlossning.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1002/14651858.CD003519.pub2" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/bitstream/handle/10665/260178/9789241550215-eng.pdf;jsessionid=3DC249C46A35676F6C0863CD34915B3F?sequence=1" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lakartidningen.se/wp-content/uploads/EditorialFiles/UU/%5bDXUU%5d/DXUU.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gu-se-primo.hosted.exlibrisgroup.com/primo-explore/fulldisplay?docid=TN_wj10.1111%2Fj.1600-0412.2012.01530.x&amp;context=PC&amp;vid=46GUB_VU1&amp;lang=sv_SE&amp;search_scope=default_scope&amp;adaptor=primo_central_multiple_fe&amp;tab=default_tab&amp;query=any,contains,ola%20andersson%20cord%20clamping&amp;sortby=rank" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId38" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
@@ -16155,56 +17110,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3844</Words>
-  <Characters>20376</Characters>
+  <Words>2847</Words>
+  <Characters>20757</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>169</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>461</Lines>
+  <Paragraphs>287</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24172</CharactersWithSpaces>
+  <CharactersWithSpaces>23317</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Normalförlossning handläggning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>27</revision>
+  <revision>30</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>