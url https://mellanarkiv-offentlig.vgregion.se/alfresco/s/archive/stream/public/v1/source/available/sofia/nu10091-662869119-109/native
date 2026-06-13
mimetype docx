--- v1 (2026-02-25)
+++ v2 (2026-06-13)
@@ -169,69 +169,89 @@
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="009D52A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Diabetes typ 2 under graviditet samt läkemedelsbehandlad graviditetsdiabetes (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B38F9E2" w14:textId="77777777" w:rsidR="00833E05" w:rsidRPr="009D52A7" w:rsidRDefault="00833E05" w:rsidP="00833E05">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc189217423"/>
       <w:r w:rsidRPr="009D52A7">
         <w:t>Revidering i denna version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="009D52A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D71AA9" w14:textId="77777777" w:rsidR="00833E05" w:rsidRPr="009D52A7" w:rsidRDefault="00833E05" w:rsidP="00833E05">
+    <w:p w14:paraId="23D71AA9" w14:textId="01BCB044" w:rsidR="00833E05" w:rsidRPr="009D52A7" w:rsidRDefault="003E4853" w:rsidP="00833E05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D52A7">
-[...9 lines deleted...]
-        <w:t>i texten under rubrik ”Vård av mor och barn under BB-tiden”</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Länk</w:t>
+      </w:r>
+      <w:r w:rsidR="00271CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till rutin ”Hypoglykemi och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00271CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tillmatning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00271CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av nyfödda” är utbytt mot länk till rutin ”</w:t>
+      </w:r>
+      <w:r w:rsidR="00611D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neonatal hypoglykemi nationellt vårdprogram”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E268AC8" w14:textId="77777777" w:rsidR="00833E05" w:rsidRPr="003A0FA3" w:rsidRDefault="00833E05" w:rsidP="00833E05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc501440349"/>
       <w:bookmarkStart w:id="4" w:name="_Toc43884556"/>
       <w:bookmarkStart w:id="5" w:name="_Toc43884757"/>
       <w:bookmarkStart w:id="6" w:name="_Toc43884822"/>
       <w:bookmarkStart w:id="7" w:name="_Toc43890137"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1316,51 +1336,50 @@
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="25CB0D67" w14:textId="77777777" w:rsidR="00833E05" w:rsidRPr="003A0FA3" w:rsidRDefault="00833E05" w:rsidP="00833E05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79CDED6C" w14:textId="77777777" w:rsidR="00833E05" w:rsidRPr="006F3E6E" w:rsidRDefault="00833E05" w:rsidP="00833E05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc1325413993"/>
       <w:bookmarkStart w:id="9" w:name="_Toc189217424"/>
       <w:r w:rsidRPr="006F3E6E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Syfte med en </w:t>
       </w:r>
       <w:r w:rsidRPr="006B494F">
         <w:t>regional</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3E6E">
         <w:t xml:space="preserve"> rutin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="006F3E6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1A5399" w14:textId="77777777" w:rsidR="00833E05" w:rsidRPr="006F3E6E" w:rsidRDefault="00833E05" w:rsidP="00833E05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3E6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1964,70 +1983,70 @@
         </w:rPr>
         <w:t xml:space="preserve">Målet med vården i samband med graviditet, förlossning och första tiden därefter, är att </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>den gravida</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3E6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och barnet har optimal hälsa. Att </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>den gravida</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3E6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> får en positiv upplevelse av graviditeten, förlossningen och eftervård med trygghet, stöd och delaktighet. </w:t>
+        <w:t xml:space="preserve"> får en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">positiv upplevelse av graviditeten, förlossningen och eftervård med trygghet, stöd och delaktighet. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Patientens</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3E6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vårdplan bör formuleras av ett </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">multiprofessionellt team i samråd med </w:t>
+        <w:t xml:space="preserve"> vårdplan bör formuleras av ett multiprofessionellt team i samråd med </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>patienten</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3E6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt dokumenteras i journalen på ett strukturerat sätt.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3E6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B6510C" w14:textId="77777777" w:rsidR="00833E05" w:rsidRDefault="00833E05" w:rsidP="00833E05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
@@ -10311,56 +10330,62 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00655755">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00655755">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>: En vårdplan ska finnas upprättad av PAL (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00655755">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>diab.läk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00655755">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)  för</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00655755">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">)  för individuell insulindosering antingen via penna eller pump. Vårdplanen ska också innehålla information om energitillförsel via glukosdropp.  </w:t>
+        <w:t xml:space="preserve"> individuell insulindosering antingen via penna eller pump. Vårdplanen ska också innehålla information om energitillförsel via glukosdropp.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50501D34" w14:textId="77777777" w:rsidR="00833E05" w:rsidRPr="00655755" w:rsidRDefault="00833E05" w:rsidP="00833E05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C7D2C9B" w14:textId="77777777" w:rsidR="00833E05" w:rsidRPr="008612E8" w:rsidRDefault="00833E05" w:rsidP="00833E05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008612E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10586,116 +10611,88 @@
         </w:rPr>
         <w:t>; SPEC-ME) för individuell läkemedelsbehandling. Vårdplanen innehåller också information om energitillförsel via glukosdropp v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>id behov</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6133B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF39366" w14:textId="77777777" w:rsidR="00833E05" w:rsidRPr="0061778A" w:rsidRDefault="00833E05" w:rsidP="00833E05">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0061778A">
         <w:t xml:space="preserve">Övervakning av barnet direkt efter förlossning och på BB  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376A9715" w14:textId="77777777" w:rsidR="00833E05" w:rsidRPr="0061778A" w:rsidRDefault="00833E05" w:rsidP="00833E05">
+    <w:p w14:paraId="376A9715" w14:textId="12EAB558" w:rsidR="00833E05" w:rsidRPr="0061778A" w:rsidRDefault="00833E05" w:rsidP="00833E05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061778A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Nyfödda barn till mödrar med typ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0061778A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1 och typ 2 diabetes tillhör en riskgrupp och behöver extra näring första tiden efter förlossningen, se rutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidRPr="0061778A">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="009B332F" w:rsidRPr="009B332F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t xml:space="preserve">Hypoglykemi och </w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> av nyfödda (vgregion.se)</w:t>
+          <w:t>Neonatal hypoglykemi nationellt vårdprogram</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0061778A">
-[...13 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="009B332F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0061778A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">och patientinformation  </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="0061778A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Diabetes - Amning och det nyfödda barnet (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0061778A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -13049,139 +13046,139 @@
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId59">
         <w:r w:rsidRPr="003B6FF0">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>coronary</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId60">
         <w:r w:rsidRPr="003B6FF0">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId61">
-        <w:r w:rsidRPr="00833E05">
+        <w:r w:rsidRPr="009B332F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>heart</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId62">
-        <w:r w:rsidRPr="00833E05">
+        <w:r w:rsidRPr="009B332F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId63">
-        <w:r w:rsidRPr="00833E05">
+        <w:r w:rsidRPr="009B332F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>disease</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId64">
-        <w:r w:rsidRPr="00833E05">
+        <w:r w:rsidRPr="009B332F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId65">
-        <w:r w:rsidRPr="00833E05">
+        <w:r w:rsidRPr="009B332F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>and</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId66">
-        <w:r w:rsidRPr="00833E05">
+        <w:r w:rsidRPr="009B332F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId67">
-        <w:r w:rsidRPr="00833E05">
+        <w:r w:rsidRPr="009B332F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>stroke</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId68">
-        <w:r w:rsidRPr="00833E05">
+        <w:r w:rsidRPr="009B332F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId69">
-        <w:r w:rsidRPr="00833E05">
+        <w:r w:rsidRPr="009B332F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId70">
         <w:r w:rsidRPr="00A10B38">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId71">
         <w:r w:rsidRPr="00A10B38">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
@@ -13657,67 +13654,51 @@
       <w:r w:rsidRPr="0044782E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">2010;22(6):506–510.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D59E5B3" w14:textId="77777777" w:rsidR="00833E05" w:rsidRPr="00A10B38" w:rsidRDefault="00833E05" w:rsidP="00833E05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="30" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1815" w:right="511" w:hanging="511"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10B38">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lipman ML, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> EL. What is the ideal blood pressure goal for patients with diabetes mellitus and nephropathy? </w:t>
+        <w:t xml:space="preserve">Lipman ML, Schiffrin EL. What is the ideal blood pressure goal for patients with diabetes mellitus and nephropathy? </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10B38">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Curr </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A10B38">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Cardiol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A10B38">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -15246,65 +15227,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B27B4D7" w14:textId="77777777" w:rsidR="000D1B31" w:rsidRPr="00602526" w:rsidRDefault="000D1B31" w:rsidP="00602526"/>
     <w:sectPr w:rsidR="000D1B31" w:rsidRPr="00602526" w:rsidSect="00122779">
       <w:headerReference w:type="default" r:id="rId100"/>
       <w:footerReference w:type="even" r:id="rId101"/>
       <w:footerReference w:type="default" r:id="rId102"/>
       <w:headerReference w:type="first" r:id="rId103"/>
       <w:footerReference w:type="first" r:id="rId104"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="851" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5323D2A3" w14:textId="77777777" w:rsidR="002D3102" w:rsidRDefault="002D3102">
+    <w:p w14:paraId="76F870FC" w14:textId="77777777" w:rsidR="00AC0CE7" w:rsidRDefault="00AC0CE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="696CDF50" w14:textId="77777777" w:rsidR="002D3102" w:rsidRDefault="002D3102">
+    <w:p w14:paraId="6713381A" w14:textId="77777777" w:rsidR="00AC0CE7" w:rsidRDefault="00AC0CE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2F083733" w14:textId="77777777" w:rsidR="002D3102" w:rsidRDefault="002D3102">
+    <w:p w14:paraId="557CE018" w14:textId="77777777" w:rsidR="00AC0CE7" w:rsidRDefault="00AC0CE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -15345,51 +15326,50 @@
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E257DA7" w14:textId="77777777" w:rsidR="00833E05" w:rsidRDefault="00833E05" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -15743,61 +15723,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D202930" w14:textId="77777777" w:rsidR="002D3102" w:rsidRDefault="002D3102"/>
+    <w:p w14:paraId="1A259B1F" w14:textId="77777777" w:rsidR="00AC0CE7" w:rsidRDefault="00AC0CE7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62049D3E" w14:textId="77777777" w:rsidR="002D3102" w:rsidRDefault="002D3102">
+    <w:p w14:paraId="770DE634" w14:textId="77777777" w:rsidR="00AC0CE7" w:rsidRDefault="00AC0CE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3F5BD40C" w14:textId="77777777" w:rsidR="002D3102" w:rsidRDefault="002D3102">
+    <w:p w14:paraId="5D7ACAD8" w14:textId="77777777" w:rsidR="00AC0CE7" w:rsidRDefault="00AC0CE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="100BA6EA" w14:textId="77777777" w:rsidR="00833E05" w:rsidRPr="00DA65C4" w:rsidRDefault="00833E05" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38EECF15" wp14:editId="3C8B2F9F">
               <wp:simplePos x="0" y="0"/>
@@ -19585,50 +19565,51 @@
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A5131"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C422B"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E0915"/>
     <w:rsid w:val="002011EA"/>
     <w:rsid w:val="00203C8A"/>
     <w:rsid w:val="0020486B"/>
     <w:rsid w:val="00210851"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="002573D3"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00271CC5"/>
     <w:rsid w:val="00272DEE"/>
     <w:rsid w:val="00277CB1"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="0029282A"/>
     <w:rsid w:val="00292896"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A0CD6"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0161"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D3102"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E0FAC"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E4E41"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002E7F5C"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
@@ -19648,50 +19629,51 @@
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036283F"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="00363DA5"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="00384A96"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00392729"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A0FA3"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D0AE1"/>
     <w:rsid w:val="003D209F"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E4853"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F1E7D"/>
     <w:rsid w:val="0040186F"/>
     <w:rsid w:val="004043E6"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="0041430E"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00456F7E"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
@@ -19724,50 +19706,51 @@
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A5EE8"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A76E7"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D16F9"/>
     <w:rsid w:val="005D7AEF"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1464"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="00602526"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="006067E6"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00611D67"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="0061778A"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006279DA"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00651019"/>
     <w:rsid w:val="00655755"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00667948"/>
     <w:rsid w:val="00667A72"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00686276"/>
     <w:rsid w:val="00686B82"/>
     <w:rsid w:val="00686EDC"/>
     <w:rsid w:val="00694A12"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
@@ -19853,126 +19836,129 @@
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009209F2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00943504"/>
     <w:rsid w:val="00943F2D"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957999"/>
     <w:rsid w:val="00966AE4"/>
     <w:rsid w:val="009675F1"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00984C66"/>
     <w:rsid w:val="009A0F71"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B332F"/>
     <w:rsid w:val="009B6A74"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2F12"/>
     <w:rsid w:val="009C547A"/>
     <w:rsid w:val="009D52A7"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E37DA"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A259B8"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A61984"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB2904"/>
+    <w:rsid w:val="00AC0CE7"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC624A"/>
     <w:rsid w:val="00AC747D"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE651F"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B04882"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B4486C"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B46EB4"/>
     <w:rsid w:val="00B51AEB"/>
     <w:rsid w:val="00B553BE"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B81F0F"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB2AC1"/>
+    <w:rsid w:val="00BB52D3"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE5AB4"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF3BE9"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C27BC1"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C421FE"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C6133B"/>
     <w:rsid w:val="00C678D3"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C83E3E"/>
     <w:rsid w:val="00C85DA1"/>
@@ -19988,50 +19974,51 @@
     <w:rsid w:val="00CB79AE"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE2918"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00D54"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D07B81"/>
     <w:rsid w:val="00D130BB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D224BC"/>
     <w:rsid w:val="00D24006"/>
     <w:rsid w:val="00D30BD8"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D52B18"/>
     <w:rsid w:val="00D72B20"/>
     <w:rsid w:val="00D77B22"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DD0F67"/>
     <w:rsid w:val="00DD2914"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD7F02"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF412A"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E108E2"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E42F6E"/>
     <w:rsid w:val="00E47763"/>
     <w:rsid w:val="00E52239"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E92893"/>
     <w:rsid w:val="00EA00CB"/>
@@ -22800,51 +22787,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2008435721">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diabeteshandboken.se/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diabeteshandboken.se/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-1983749542-323/surrogate/Hypoglykemi%20och%20tillmatning%20av%20nyf%c3%b6dda.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diabeteshandboken.se/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su4054-1600760799-448/surrogate/Diabetes%20-%20Kostr%c3%a5d%2c%20bra%20mat%20vid%20insulinbehandlad%20diabetes.pdf" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su4054-1600760799-857/surrogate/Diabetes%20-%20Amning%20och%20det%20nyf%c3%b6dda%20barnet.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diabeteshandboken.se/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su4054-1600760799-1156/surrogate/Diabetes%20-%20Amning%20och%20typ%201%20diabetes.pdf" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9786-1429723585-168/SURROGATE/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId104" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diabeteshandboken.se/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diabeteshandboken.se/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-168/surrogate/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su4054-1600760799-857/surrogate/Diabetes%20-%20Amning%20och%20det%20nyf%c3%b6dda%20barnet.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diabeteshandboken.se/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su4054-1600760799-1156/surrogate/Diabetes%20-%20Amning%20och%20typ%201%20diabetes.pdf" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-169/surrogate/Diabetes%20typ%202%20under%20graviditet%20samt%20l%c3%a4kemedelsbehandlad%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9786-1429723585-168/SURROGATE/Diabetes%20typ%201%20under%20graviditet.pdf" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diabeteshandboken.se/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-1983749542-416/surrogate/Neonatal%20hypoglykemi%20nationellt%20v%c3%a5rdprogram.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su4054-1600760799-448/surrogate/Diabetes%20-%20Kostr%c3%a5d%2c%20bra%20mat%20vid%20insulinbehandlad%20diabetes.pdf" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg181/resources/lowering-cholesterol-to-reduce-the-risk-of-coronary-heart-disease-and-stroke-pdf-315944122309" TargetMode="External" Id="rId67" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
@@ -23148,71 +23135,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>7950</Words>
-  <Characters>42138</Characters>
+  <Words>6580</Words>
+  <Characters>43563</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>351</Lines>
-  <Paragraphs>99</Paragraphs>
+  <Lines>1037</Lines>
+  <Paragraphs>539</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Diabetes typ 1 under graviditet - Kvinnokliniken NÄL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49989</CharactersWithSpaces>
+  <CharactersWithSpaces>49604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Diabetes typ 1 och typ 2 under graviditet - Kvinnosjukvård NU-sjukvården</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>148</revision>
+  <revision>153</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>