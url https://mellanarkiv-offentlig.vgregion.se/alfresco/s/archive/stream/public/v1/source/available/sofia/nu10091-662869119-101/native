--- v0 (2026-01-10)
+++ v1 (2026-04-06)
@@ -7,51 +7,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="52FBD1FB" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21B37974" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D4726DC" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
@@ -70,64 +70,66 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DAAD051" w14:textId="2E80ADE3" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>CTG – fosterövervakning och signering</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:id w:val="-84311139"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="3D2E063B" w14:textId="3993FDD1" w:rsidR="00A016FE" w:rsidRDefault="00A016FE">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
           </w:pPr>
           <w:r>
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2765F2D5" w14:textId="23581F0F" w:rsidR="00C4193D" w:rsidRPr="00C4193D" w:rsidRDefault="00A016FE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
@@ -924,214 +926,132 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F243561" w14:textId="77777777" w:rsidR="00A016FE" w:rsidRDefault="00A016FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="207D1FB2" w14:textId="3CE66E5A" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00667AFA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc160189396"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Revidering i denna version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="7B35A935" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
+    <w:p w14:paraId="54A94346" w14:textId="6BD29D48" w:rsidR="00314C15" w:rsidRDefault="003B1A00" w:rsidP="003B1A00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ändring av innehållet i stycket </w:t>
-[...26 lines deleted...]
-        <w:t>Signering av CTG .</w:t>
+        <w:t>Inga ändringar i denna version.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C86B95B" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00667AFA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc160189397"/>
       <w:r>
         <w:t>Sammanfattning/syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="5781CB99" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Målsättning med fosterövervakning under förlossningen är att se tecken till syrebrist hos fostret, så att åtgärder kan vidtas för att förhindra </w:t>
-[...34 lines deleted...]
-        <w:t>samlad klinisk bedömning ska alltid göras. Övervakningen vid normal förlossning ska begränsas för att främja ett normalt förlossningsförlopp och minska risk för onödiga interventioner.</w:t>
+        <w:t>Målsättning med fosterövervakning under förlossningen är att se tecken till syrebrist hos fostret, så att åtgärder kan vidtas för att förhindra asfyxi. En normal reaktiv kurva utesluter pågående fetal hypoxi. Avvikande eller patologiska kurvor är vanliga, men de allra flesta av dessa foster har inte syrebrist. Ibland kan skalpblodprov behövas. En samlad klinisk bedömning ska alltid göras. Övervakningen vid normal förlossning ska begränsas för att främja ett normalt förlossningsförlopp och minska risk för onödiga interventioner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F7A8B3" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00B8413B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc160189398"/>
       <w:r>
-        <w:t xml:space="preserve">Signering och dokumentation av CTG-kurvor i Milou och </w:t>
-[...3 lines deleted...]
-        <w:t>Obstetrix</w:t>
+        <w:t>Signering och dokumentation av CTG-kurvor i Milou och Obstetrix</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5EA3F05B" w14:textId="2613CC4F" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid CTG-registrering i Milou signeras kurvan som normal, avvikande eller patologisk, direkt på kurvan. Eventuell kommentar till bedömningen kan skrivas i noteringsrutan bredvid. </w:t>
       </w:r>
       <w:r w:rsidR="00FB29BC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ordinationer och planering ska dokumenteras i </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Ordinationer och planering ska dokumenteras i Obstetrixjournalen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5248B451" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00B8413B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc160189399"/>
       <w:r>
         <w:t>Signering av CTG-kurvor vid användning av Oxford 8002</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5F0EA3" w14:textId="06AC6BC4" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1183,93 +1103,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CTG registrering under 15 - 20 minuter vid ankomsten till förlossningen. Registrering påbörjas inom 20 minuter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EA0536" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Syftet är att upptäcka redan etablerad </w:t>
-[...41 lines deleted...]
-        <w:t>. Kontrollera och dokumentera mors puls.</w:t>
+        <w:t>Syftet är att upptäcka redan etablerad hypoxi/asfyxi samt att riskgruppera. Kontrollera och dokumentera mors puls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD68A1C" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="737D356D" w14:textId="0DCCDF87" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
@@ -1332,126 +1210,93 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Variabilitet; 5 - 25 slag/minut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A905D9B" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1712"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="1418" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avsaknad av </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Avsaknad av decelerationer. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F63C791" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Normal CTG bedöms, signeras och dokumenteras av barnmorskan i Milou och </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. Om CTG inte är normalt tillkallas läkare för bedömning av fortsatt övervakning eller åtgärd. </w:t>
+        <w:t xml:space="preserve">Normal CTG bedöms, signeras och dokumenteras av barnmorskan i Milou och Obstetrix. Om CTG inte är normalt tillkallas läkare för bedömning av fortsatt övervakning eller åtgärd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41EBF1B9" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="002758F9">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc160189401"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Riskbedömning </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>→</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Normal förlossning utan riskfaktorer för </w:t>
-[...3 lines deleted...]
-        <w:t>fosterasfyxi</w:t>
+        <w:t xml:space="preserve"> Normal förlossning utan riskfaktorer för fosterasfyxi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="13A51D34" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Frisk kvinna med normal graviditet i vecka 37+0 – 41+6 med normal CTG-intagningstest och där normal handläggning av förlossningen planeras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405E02F2" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
@@ -1464,125 +1309,97 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Latensfas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (förlängd latensfas som gör att </w:t>
       </w:r>
       <w:r w:rsidR="005837EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>patienten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> sjukhusvårdas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36005421" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1712"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-568" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Fosterljudsövervakning endast vid tilltagande värkarbete eller på indikation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A8549F" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1712"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">CTG före </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> och/eller annat narkotiskt preparat.</w:t>
+        <w:t>CTG före sovdos och/eller annat narkotiskt preparat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C34169" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1352"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EB13755" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Öppningsskedet </w:t>
       </w:r>
@@ -1614,109 +1431,87 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CTG registrering var femte timma under 20 minuter, signeras av ansvarig barnmorska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23919E65" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1712"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="-568" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Auskultation av fosterljud var 15:e – 30:e minut, minst en minut före och efter värk. Dokumenteras i </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Auskultation av fosterljud var 15:e – 30:e minut, minst en minut före och efter värk. Dokumenteras i partogrammet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24764649" w14:textId="488EA9CE" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1712"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Värkstatus ska dokumenteras i </w:t>
-[...6 lines deleted...]
-        <w:t>partogram</w:t>
+        <w:t>Värkstatus ska dokumenteras i partogram</w:t>
       </w:r>
       <w:r w:rsidR="00CF04BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="68731DD5" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1352"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="234C60E1" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Utdrivningsskedet</w:t>
       </w:r>
@@ -1806,131 +1601,90 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kontinuerlig CTG registrering om aktiv krystning &gt;30 minuter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F8928D" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="002758F9">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc160189402"/>
       <w:r>
         <w:t xml:space="preserve">Riskbedömning </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>→</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Ökad risk för </w:t>
-[...3 lines deleted...]
-        <w:t>fosterasfyxi</w:t>
+        <w:t xml:space="preserve"> Ökad risk för fosterasfyxi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="181B122D" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Skärpt fosterövervakning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="619511DA" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Här ingår överburna och prematura förlossningar, </w:t>
+        <w:t>Här ingår överburna och prematura förlossningar, tillväxthämmat foster, tvilling- och sätesförlossningar, förlossning efter tidigare kejsarsnitt, induktion på fetal indikation, preeklampsi, insulinbehandlad diabetes, tablett- och insulinbehandlad graviditetsdiabetes, onormal uterusaktivitet, onormal blödning, feber, kraftigt mekoniumfärgat vatten eller oligohydramnios</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...34 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2EDAB94E" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Latensfas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>i de fall patienten vårdas på sjukhus (av annat skäl än enbart lång resväg.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1803A866" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
@@ -2076,79 +1830,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>komplikationer eller avvikelser</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> från ett normalt förlossningsförlopp övergår man till kontinuerlig övervakning med CTG som för högriskfall enligt ovan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30546564" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Som avvikelser räknas bland annat utdraget förlossningsförlopp, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> fostervatten, onormal blödning, onormal uterusaktivitet. </w:t>
+        <w:t xml:space="preserve">Som avvikelser räknas bland annat utdraget förlossningsförlopp, Syntocinonstimulering, tjockt mekoniumfärgat fostervatten, onormal blödning, onormal uterusaktivitet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C26C7E" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DC8FC56" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
@@ -2201,106 +1927,84 @@
     <w:p w14:paraId="78BBA11E" w14:textId="0583131C" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Skalpelektrod </w:t>
       </w:r>
       <w:r w:rsidR="00F00361">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kopplas då det är indicerat med kontinuerlig registrering av fosterljud och där den tekniska kvaliteten inte kan säkerställas med yttre registrering. Vid tidigare </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> kopplas då det är indicerat med kontinuerlig registrering av fosterljud och där den tekniska kvaliteten inte kan säkerställas med yttre registrering. Vid tidigare sectio </w:t>
       </w:r>
       <w:r w:rsidR="00F00361">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> skalpelektrod användas. Dokumentera i journal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5120F49B" w14:textId="5B63A352" w:rsidR="00314C15" w:rsidRPr="00312B55" w:rsidRDefault="00314C15" w:rsidP="00312B55">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc160189403"/>
       <w:r w:rsidRPr="00312B55">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Åtgärd/</w:t>
       </w:r>
       <w:r w:rsidR="00312B55">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00312B55">
-        <w:t xml:space="preserve">rdination och planering dokumenteras i </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> av läkaren eller barnmorskan</w:t>
+        <w:t>rdination och planering dokumenteras i Obstetrix av läkaren eller barnmorskan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="7854D01F" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68C13217" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1664"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="-568" w:hanging="360"/>
         <w:rPr>
@@ -2431,65 +2135,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Om förlossningsjourerna inte har möjlighet att bedöma CTG-kurva, ta kontakt med annan obstetriker. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D3C149" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="-568"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53AAD1DA" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="-568"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patologiska CTG-mönster kräver åtgärd, vilken åtgärd eller hur bråttom det är beror på mönster, utveckling och kliniska omständigheter. Åtgärda sannolik orsak om sådan finns, till exempel överstimulering. Skalpblodprov kan behövas för bedömning och upprepas om det patologiska mönstret kvarstår. Vid behov avslutas förlossningen med </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> eller VE/tång. </w:t>
+        <w:t xml:space="preserve">Patologiska CTG-mönster kräver åtgärd, vilken åtgärd eller hur bråttom det är beror på mönster, utveckling och kliniska omständigheter. Åtgärda sannolik orsak om sådan finns, till exempel överstimulering. Skalpblodprov kan behövas för bedömning och upprepas om det patologiska mönstret kvarstår. Vid behov avslutas förlossningen med sectio eller VE/tång. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B418B35" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1352"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1664" w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2545,158 +2235,158 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Se senaste version av CTG-matris. Intrapartalt är det en matris, antepartalt finns tre matriser; x&lt;28 veckor, 28&gt;x&lt;34 veckor, x&gt;34 veckor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="284D5DCB" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B13FF3A" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="8422" w:dyaOrig="5932" w14:anchorId="288EBAD7">
-          <v:rect id="rectole0000000000" o:spid="_x0000_i1025" style="width:420.6pt;height:296.4pt" o:ole="" o:preferrelative="t" stroked="f">
+          <v:rect id="rectole0000000000" o:spid="_x0000_i1025" style="width:420.75pt;height:296.25pt" o:ole="" o:preferrelative="t" stroked="f">
             <v:imagedata r:id="rId12" o:title=""/>
           </v:rect>
-          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="rectole0000000000" DrawAspect="Content" ObjectID="_1770802402" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="rectole0000000000" DrawAspect="Content" ObjectID="_1835782793" r:id="rId13"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="09331CAE" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08DFF311" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="8422" w:dyaOrig="5973" w14:anchorId="06A28BF9">
-          <v:rect id="rectole0000000001" o:spid="_x0000_i1026" style="width:420.6pt;height:298.2pt" o:ole="" o:preferrelative="t" stroked="f">
+          <v:rect id="rectole0000000001" o:spid="_x0000_i1026" style="width:420.75pt;height:297.75pt" o:ole="" o:preferrelative="t" stroked="f">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:rect>
-          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="rectole0000000001" DrawAspect="Content" ObjectID="_1770802403" r:id="rId15"/>
+          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="rectole0000000001" DrawAspect="Content" ObjectID="_1835782794" r:id="rId15"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="127C7AF7" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C861A84" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="8422" w:dyaOrig="5466" w14:anchorId="24E075F9">
-          <v:rect id="rectole0000000002" o:spid="_x0000_i1027" style="width:420.6pt;height:273pt" o:ole="" o:preferrelative="t" stroked="f">
+          <v:rect id="rectole0000000002" o:spid="_x0000_i1027" style="width:420.75pt;height:273pt" o:ole="" o:preferrelative="t" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:rect>
-          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="rectole0000000002" DrawAspect="Content" ObjectID="_1770802404" r:id="rId17"/>
+          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="rectole0000000002" DrawAspect="Content" ObjectID="_1835782795" r:id="rId17"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB40A0D" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="8422" w:dyaOrig="5993" w14:anchorId="521A92DE">
-          <v:rect id="rectole0000000003" o:spid="_x0000_i1028" style="width:420.6pt;height:300pt" o:ole="" o:preferrelative="t" stroked="f">
+          <v:rect id="rectole0000000003" o:spid="_x0000_i1028" style="width:420.75pt;height:300pt" o:ole="" o:preferrelative="t" stroked="f">
             <v:imagedata r:id="rId18" o:title=""/>
           </v:rect>
-          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="rectole0000000003" DrawAspect="Content" ObjectID="_1770802405" r:id="rId19"/>
+          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="rectole0000000003" DrawAspect="Content" ObjectID="_1835782796" r:id="rId19"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F2753B" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="8422" w:dyaOrig="5163" w14:anchorId="60813E71">
-          <v:rect id="rectole0000000004" o:spid="_x0000_i1029" style="width:420.6pt;height:258pt" o:ole="" o:preferrelative="t" stroked="f">
+          <v:rect id="rectole0000000004" o:spid="_x0000_i1029" style="width:420.75pt;height:258pt" o:ole="" o:preferrelative="t" stroked="f">
             <v:imagedata r:id="rId20" o:title=""/>
           </v:rect>
-          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="rectole0000000004" DrawAspect="Content" ObjectID="_1770802406" r:id="rId21"/>
+          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="rectole0000000004" DrawAspect="Content" ObjectID="_1835782797" r:id="rId21"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="1888307A" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BB87C35" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="8422" w:dyaOrig="6398" w14:anchorId="59454F30">
-          <v:rect id="rectole0000000005" o:spid="_x0000_i1030" style="width:420.6pt;height:320.4pt" o:ole="" o:preferrelative="t" stroked="f">
+          <v:rect id="rectole0000000005" o:spid="_x0000_i1030" style="width:420.75pt;height:320.25pt" o:ole="" o:preferrelative="t" stroked="f">
             <v:imagedata r:id="rId22" o:title=""/>
           </v:rect>
-          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="rectole0000000005" DrawAspect="Content" ObjectID="_1770802407" r:id="rId23"/>
+          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="rectole0000000005" DrawAspect="Content" ObjectID="_1835782798" r:id="rId23"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F81C676" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20A7621A" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="506B52FD" w14:textId="77777777" w:rsidR="00314C15" w:rsidRDefault="00314C15" w:rsidP="00314C15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -2725,118 +2415,118 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00314C15" w:rsidRDefault="00536A5A" w:rsidP="00314C15"/>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00314C15" w:rsidSect="002729BF">
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="even" r:id="rId25"/>
       <w:footerReference w:type="default" r:id="rId26"/>
       <w:headerReference w:type="first" r:id="rId27"/>
       <w:footerReference w:type="first" r:id="rId28"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32950C36" w14:textId="77777777" w:rsidR="001D1EB5" w:rsidRDefault="001D1EB5">
+    <w:p w14:paraId="79640BEE" w14:textId="77777777" w:rsidR="0064666C" w:rsidRDefault="0064666C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40D884E5" w14:textId="77777777" w:rsidR="001D1EB5" w:rsidRDefault="001D1EB5">
+    <w:p w14:paraId="1285957F" w14:textId="77777777" w:rsidR="0064666C" w:rsidRDefault="0064666C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="39543B1B" w14:textId="77777777" w:rsidR="001D1EB5" w:rsidRDefault="001D1EB5">
+    <w:p w14:paraId="7FB22BD1" w14:textId="77777777" w:rsidR="0064666C" w:rsidRDefault="0064666C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -2851,89 +2541,89 @@
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2962,51 +2652,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3040,73 +2730,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46FF9F9B" w14:textId="77777777" w:rsidR="001D1EB5" w:rsidRDefault="001D1EB5"/>
+    <w:p w14:paraId="7EEFD36F" w14:textId="77777777" w:rsidR="0064666C" w:rsidRDefault="0064666C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AD217C0" w14:textId="77777777" w:rsidR="001D1EB5" w:rsidRDefault="001D1EB5">
+    <w:p w14:paraId="0212C5A3" w14:textId="77777777" w:rsidR="0064666C" w:rsidRDefault="0064666C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4C1B69F6" w14:textId="77777777" w:rsidR="001D1EB5" w:rsidRDefault="001D1EB5">
+    <w:p w14:paraId="71FC0030" w14:textId="77777777" w:rsidR="0064666C" w:rsidRDefault="0064666C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3184,51 +2874,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3394,51 +3084,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6826,54 +6516,53 @@
   <w:num w:numId="28" w16cid:durableId="806360215">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="666783018">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="354814873">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="614750426">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1685745458">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="414596132">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="11275">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -6982,53 +6671,55 @@
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00312B55"/>
     <w:rsid w:val="00314C15"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00332745"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00387E65"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003B1A00"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="00491CFA"/>
@@ -7061,50 +6752,51 @@
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="005837EB"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D389F"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="0064666C"/>
     <w:rsid w:val="0065009B"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00667AFA"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00712998"/>
     <w:rsid w:val="0072075B"/>
@@ -7357,51 +7049,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9794,51 +9486,51 @@
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00667AFA"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10206,56 +9898,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>867</Words>
-  <Characters>6601</Characters>
+  <Words>963</Words>
+  <Characters>6435</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>183</Lines>
+  <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7454</CharactersWithSpaces>
+  <CharactersWithSpaces>7309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>CTG - Fosterövervakning och signering</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>39</revision>
+  <revision>40</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>