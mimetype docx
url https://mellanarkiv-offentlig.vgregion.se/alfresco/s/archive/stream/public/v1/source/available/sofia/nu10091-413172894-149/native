--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -6,123 +6,137 @@
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00951CAB" w14:textId="77777777" w:rsidR="00D27E4E" w:rsidRPr="00640EF2" w:rsidRDefault="00D27E4E" w:rsidP="00640EF2">
+    <w:p w14:paraId="09678A6C" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00640EF2" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00640EF2">
         <w:t xml:space="preserve">Rutin för administrering av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00640EF2">
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00640EF2">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00640EF2">
         <w:t>nirsevimab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00640EF2">
         <w:t xml:space="preserve">) inom Verksamhet Obstetrik   </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="73797C99" w14:textId="77777777" w:rsidR="00D27E4E" w:rsidRDefault="00D27E4E" w:rsidP="00D27E4E">
+    <w:p w14:paraId="6435F619" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="2" w:name="_Toc181866756"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="289430EB" w14:textId="156B2C64" w:rsidR="00D27E4E" w:rsidRPr="007A334E" w:rsidRDefault="00D27E4E" w:rsidP="00D27E4E">
+    <w:p w14:paraId="052F0503" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillägg av att behandling rekommenderas med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Beyfortus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>® till det nyfödda barnet om den födande har behandlats med immunmodulerande mediciner under graviditeten även om RSV-vaccination har givits i rätt tid under graviditeten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5825658F" w14:textId="77777777" w:rsidR="00D27E4E" w:rsidRDefault="00D27E4E" w:rsidP="00D27E4E">
+    <w:p w14:paraId="77DFF517" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="4" w:name="_Toc181866757"/>
       <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="3D773C9E" w14:textId="38D36AD1" w:rsidR="00D27E4E" w:rsidRPr="00640EF2" w:rsidRDefault="00D27E4E" w:rsidP="00640EF2">
+    <w:p w14:paraId="65CA6B9D" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00640EF2" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc181866758"/>
       <w:r w:rsidRPr="00640EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Detta dokument beskriver rutiner för administrering och dokumentering av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00640EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00640EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -155,76 +169,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> RSV-vaccination. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00640EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00640EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00640EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225D56D6" w14:textId="77777777" w:rsidR="00D27E4E" w:rsidRDefault="00D27E4E" w:rsidP="00640EF2">
+    <w:p w14:paraId="218F5468" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00640EF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="8" w:name="_Toc181866759"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Toc100327187"/>
       <w:bookmarkStart w:id="10" w:name="_Toc181866760"/>
     </w:p>
-    <w:p w14:paraId="3E7A6727" w14:textId="77777777" w:rsidR="00154093" w:rsidRPr="00154093" w:rsidRDefault="00154093" w:rsidP="00154093">
+    <w:p w14:paraId="12A5E29D" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00154093" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Respiratoriskt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00154093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>syncytialvirus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00154093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -300,498 +314,409 @@
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00154093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, samt att tydliggöra hur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00154093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>maternell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00154093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> RSV-vaccination påverkar behandlingsbeslut. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009D8D9A" w14:textId="77777777" w:rsidR="00D27E4E" w:rsidRDefault="00D27E4E" w:rsidP="00D27E4E">
+    <w:p w14:paraId="00F369CB" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="374E1015" w14:textId="77777777" w:rsidR="00D27E4E" w:rsidRDefault="00D27E4E" w:rsidP="00D27E4E">
+    <w:p w14:paraId="152E5289" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="62AD18B1" w14:textId="2605CAF9" w:rsidR="008C5FC6" w:rsidRPr="008C5FC6" w:rsidRDefault="008C5FC6" w:rsidP="00344396">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2D2117AE" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="008C5FC6" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc100327188"/>
       <w:bookmarkStart w:id="12" w:name="_Toc100327192"/>
       <w:bookmarkStart w:id="13" w:name="_Toc181866761"/>
-      <w:r w:rsidRPr="008C5FC6">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Föräldrar har fått information om syftet med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008C5FC6">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008C5FC6">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> vara tillgängligt. Tidsramar för administrering av </w:t>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och de har givit sitt medgivande. Barnet bedöms välmående för hemgång. Läkemedlet ska vara tillgängligt. Tidsramar för administrering av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008C5FC6">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008C5FC6">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> fastställs av Folkhälsomyndigheten. För barn i riskgrupp 3 påbörjas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008C5FC6">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008C5FC6">
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> och fram till slutet av RSV-säsong som fastställs av Folkhälsomyndigheten.</w:t>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>enligt ett visst födelsedatum fastställt årligen av Folkhälsomyndigheten som också ger besked om när immunisering avslutas i slutet av varje RSV-säsong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259929C0" w14:textId="77777777" w:rsidR="008C5FC6" w:rsidRPr="008C5FC6" w:rsidRDefault="008C5FC6" w:rsidP="008C5FC6">
+    <w:p w14:paraId="69963F3E" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="008C5FC6" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5FC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Avgränsningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="7FE3705B" w14:textId="77777777" w:rsidR="008C5FC6" w:rsidRPr="008C5FC6" w:rsidRDefault="008C5FC6" w:rsidP="009C5039">
+    <w:p w14:paraId="44052B97" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="008C5FC6" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5FC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Rutinen gäller endast för administrering av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C5FC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C5FC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> till nyfödda och spädbarn inom deras första RSV-säsong och gäller inte för administrering av andra RSV-profylaxläkemedel (tex </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C5FC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>palivizumab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C5FC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535A4972" w14:textId="6183897C" w:rsidR="008C5FC6" w:rsidRPr="008C5FC6" w:rsidRDefault="008C5FC6" w:rsidP="009C5039">
+    <w:p w14:paraId="15661DF8" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="008C5FC6" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C5FC6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008C5FC6">
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rutinen omfattar barn i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7646ACE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">riskgrupp 3 </w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="008C5FC6">
+        <w:t>riskgrupp 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> enligt Läkemedelsverkets behandlingsrekommendation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7646ACE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C073F4" w14:textId="77777777" w:rsidR="008C5FC6" w:rsidRPr="008C5FC6" w:rsidRDefault="008C5FC6" w:rsidP="009C5039">
+    <w:p w14:paraId="09986BF8" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="008C5FC6" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5FC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Rutinen gäller inte utanför definierad säsong enligt Folkhälsomyndigheten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A81DC4" w14:textId="77777777" w:rsidR="00D27E4E" w:rsidRPr="00065A6B" w:rsidRDefault="00D27E4E" w:rsidP="00D27E4E">
+    <w:p w14:paraId="3772B766" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00065A6B" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="0A89C987" w14:textId="77777777" w:rsidR="00D27E4E" w:rsidRPr="00994A16" w:rsidRDefault="00D27E4E" w:rsidP="00994A16">
+    <w:p w14:paraId="46F2A7A2" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00994A16" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00994A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Behovet av behandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00994A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00994A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> påverkas av om modern är vaccinerad mot RSV och av tidpunkten för vaccinationen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3116A3F8" w14:textId="77777777" w:rsidR="00994A16" w:rsidRDefault="00D27E4E" w:rsidP="00C15C1B">
+    <w:p w14:paraId="6615DB0D" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00994A16">
+      </w:pPr>
+      <w:r w:rsidRPr="7646ACE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Barn födda från och med graviditetsvecka 32 förväntas ha tillräckligt skydd från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00994A16">
+      <w:r w:rsidRPr="7646ACE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>maternell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00994A16">
+      <w:r w:rsidRPr="7646ACE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> RSV-vaccination och behöver i normalfallet inte behandlas med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00994A16">
+      <w:r w:rsidRPr="7646ACE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00994A16">
+      <w:r w:rsidRPr="7646ACE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> förutsatt att: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0F629F" w14:textId="77777777" w:rsidR="00994A16" w:rsidRDefault="00D27E4E" w:rsidP="00994A16">
+    <w:p w14:paraId="6F815C75" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:t>Vaccinationen skett minst 14 dagar före förlossningen, och </w:t>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7646ACE2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Den födande har inte behandlats med immunmodulerande mediciner under graviditeten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6304FF21" w14:textId="7B9E4249" w:rsidR="00D27E4E" w:rsidRPr="00994A16" w:rsidRDefault="00D27E4E" w:rsidP="00994A16">
+    <w:p w14:paraId="50C4F36F" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00994A16">
+      <w:r w:rsidRPr="64FE7BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vaccinationen skett minst 14 dagar före förlossningen, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBBB7C7" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64FE7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vaccinationen skett vid en tidpunkt som medför att skyddet kvarstår under hela RSV-säsongen. Se bild 1. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BC92F1" w14:textId="77777777" w:rsidR="00D27E4E" w:rsidRPr="007906D0" w:rsidRDefault="00D27E4E" w:rsidP="00D27E4E">
+    <w:p w14:paraId="72860796" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="007906D0" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="007906D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33C6F32F" wp14:editId="726C2385">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="332D0275" wp14:editId="60C4123A">
             <wp:extent cx="5669915" cy="2966720"/>
             <wp:effectExtent l="0" t="0" r="6985" b="5080"/>
             <wp:docPr id="1942194278" name="Bildobjekt 2" descr="Bildobjekt 1, Bild"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="Bildobjekt 1, Bild"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -844,63 +769,62 @@
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>syncytievirus</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="007906D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> (RSV), maj 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007906D0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="007906D0">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE1A1B8" w14:textId="77777777" w:rsidR="006628D0" w:rsidRPr="006628D0" w:rsidRDefault="006628D0" w:rsidP="006628D0">
+    <w:p w14:paraId="1ADDEB79" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="006628D0" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Barn som inte har skydd från </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>maternell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> RSV-vaccination rekommenderas immunisering i samband med hemgång från förlossningen eller BB under vintersäsong. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="006628D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">RSV-vaccin </w:t>
@@ -922,889 +846,911 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kvarstår </w:t>
       </w:r>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>i ungefär 6 månader och tidpunkt för aktiv RSV-säsong bestäms av Folkhälsomyndigheten</w:t>
       </w:r>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D05C857" w14:textId="41331FB6" w:rsidR="006628D0" w:rsidRPr="006628D0" w:rsidRDefault="006628D0" w:rsidP="006628D0">
+    <w:p w14:paraId="4E9F3CAD" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="006628D0" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Information till föräldrar:</w:t>
       </w:r>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Föräldrar informeras på barnmorskemottagning om syftet med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och att det är en engångsdos med långvarigt skydd. Vårdnadshavares beslut om huruvida det nyfödda barnet </w:t>
       </w:r>
-      <w:r w:rsidR="003E1ABA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> få </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eller ej dokumenteras i Obstetrix journalen under </w:t>
+        <w:t xml:space="preserve"> eller ej dokumenteras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006628D0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006628D0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> journalen under </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">sökord </w:t>
       </w:r>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>sammanfattning</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> av graviditeten</w:t>
       </w:r>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006628D0">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4327D537" w14:textId="77777777" w:rsidR="00503D92" w:rsidRPr="00503D92" w:rsidRDefault="00503D92" w:rsidP="00503D92">
+    <w:p w14:paraId="4DE789C5" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00503D92" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00503D92">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00503D92">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ges som en intramuskulär injektion vid ett tillfälle. </w:t>
       </w:r>
       <w:r w:rsidRPr="00503D92">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA48F06" w14:textId="77777777" w:rsidR="00503D92" w:rsidRPr="00503D92" w:rsidRDefault="00503D92" w:rsidP="00503D92">
+    <w:p w14:paraId="469D2B00" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00503D92" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00503D92">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dosering:</w:t>
       </w:r>
       <w:r w:rsidRPr="00503D92">
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00503D92">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>• &lt;5 kg kroppsvikt: 50 mg intramuskulärt</w:t>
       </w:r>
       <w:r w:rsidRPr="00503D92">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070FACCE" w14:textId="77777777" w:rsidR="00503D92" w:rsidRPr="00503D92" w:rsidRDefault="00503D92" w:rsidP="00503D92">
+    <w:p w14:paraId="16877013" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00503D92" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1871" w:firstLine="737"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00503D92">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>• ≥5 kg kroppsvikt: 100 mg intramuskulärt</w:t>
       </w:r>
       <w:r w:rsidRPr="00503D92">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AC024E" w14:textId="77777777" w:rsidR="00D27E4E" w:rsidRPr="00C168A9" w:rsidRDefault="00D27E4E" w:rsidP="00C168A9">
+    <w:p w14:paraId="64E350E8" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00C168A9" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12E16658" w14:textId="77777777" w:rsidR="00D27E4E" w:rsidRPr="00C168A9" w:rsidRDefault="00D27E4E" w:rsidP="00C168A9">
+    <w:p w14:paraId="7FA3C379" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00C168A9" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C168A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">       Administrering förutsätter föräldrarnas medgivande i samtliga fall</w:t>
       </w:r>
       <w:r w:rsidRPr="00C168A9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE740F2" w14:textId="5C837106" w:rsidR="00FA10A9" w:rsidRPr="00FA10A9" w:rsidRDefault="00FA10A9" w:rsidP="00FA10A9">
+    <w:p w14:paraId="488EE813" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00FA10A9" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>På förlossningsavdelning:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uppfyller det nyfödda barnet checklistan för tidig hemgång ska barnet få en</w:t>
       </w:r>
-      <w:r w:rsidR="007C087F">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ligt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ovanstående dosering före hemgång på generell ordination.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B34660" w14:textId="04A9C968" w:rsidR="00FA10A9" w:rsidRPr="00FA10A9" w:rsidRDefault="00FA10A9" w:rsidP="00FA10A9">
+    <w:p w14:paraId="2D6A0921" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00FA10A9" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>På BB:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>  Barnet ska få enl</w:t>
       </w:r>
-      <w:r w:rsidR="007C087F">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>igt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ovanstående dosering före hemgång. Är barnet välmående kan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ges före barnläkarundersökning på generell ordination. Barn som överförs från neonatalavdelning till BB ges på BB innan hemgång.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9FAF22" w14:textId="1F463E67" w:rsidR="00FA10A9" w:rsidRPr="00FA10A9" w:rsidRDefault="00FA10A9" w:rsidP="00FA10A9">
+    <w:p w14:paraId="57ED03DD" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00FA10A9" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">På BB-mottagningen: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Barn som inte har fått </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> före hemgång alt</w:t>
       </w:r>
-      <w:r w:rsidR="007C087F">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ernativt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> fötts utanför sjukhus bör erbjudas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> i samband med återbesök/PKU. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA10A9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4D9291" w14:textId="2DE5BFB3" w:rsidR="00D27E4E" w:rsidRPr="00C168A9" w:rsidRDefault="00D27E4E" w:rsidP="00C168A9">
+    <w:p w14:paraId="3ABA1D10" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00C168A9" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C168A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Övervakning:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C168A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Barnet bör kvarstanna 15</w:t>
       </w:r>
-      <w:r w:rsidR="00843583">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C168A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00843583">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C168A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>30 min</w:t>
       </w:r>
-      <w:r w:rsidR="00843583">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>uter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C168A9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> efter given dos.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C168A9">
         <w:rPr>
           <w:rStyle w:val="scxw117007375"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F216E9C" w14:textId="77777777" w:rsidR="006342B5" w:rsidRPr="006342B5" w:rsidRDefault="006342B5" w:rsidP="006342B5">
+    <w:p w14:paraId="10F9B83F" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="006342B5" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kontraindikation:</w:t>
       </w:r>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Trombocytopeni </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Trombocytopeni</w:t>
+        <w:t>pga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>pga</w:t>
+        <w:t>im</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> injektion. Barnläkare ska kontaktas för beslut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009D360F" w14:textId="5E53219A" w:rsidR="006342B5" w:rsidRPr="00012AE5" w:rsidRDefault="006342B5" w:rsidP="006342B5">
+    <w:p w14:paraId="571DFCA9" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00012AE5" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dokumentation:</w:t>
       </w:r>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vid administrering av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E1ABA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> journal öppnas i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och öppenvårdstillfälle på respektive förlossnings-/BB-avdelning skapas via personnummer (eller reservnummer vid behov). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beyfortus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ordineras i läkemedelsmodulen enligt generell ordination. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Batchnummer</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> och vilket </w:t>
+        <w:t xml:space="preserve">Batchnummer och vilket </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lår injektionen</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ges i skrivs i utdelningskommentaren. Dokumentation sker med standardmall i barnets journal och </w:t>
       </w:r>
-      <w:r w:rsidR="003E1ABA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> innehålla:  </w:t>
       </w:r>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>KVÅ-kod: DT011</w:t>
       </w:r>
-      <w:r w:rsidR="00012AE5">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (görs av sekreterare).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AA233F" w14:textId="363CE730" w:rsidR="009C6C0C" w:rsidRPr="00B94407" w:rsidRDefault="006342B5" w:rsidP="006342B5">
+    <w:p w14:paraId="3472CCF1" w14:textId="77777777" w:rsidR="00223D3A" w:rsidRPr="00B94407" w:rsidRDefault="00223D3A" w:rsidP="00223D3A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="555" w:right="-2" w:firstLine="12"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">I FV2 i Obstetrix dokumenteras om profylax är given som information till BVC. Har föräldrar tackat nej till </w:t>
+        <w:t xml:space="preserve">I FV2 i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Beyfortus</w:t>
+        <w:t>Obstetrix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:t xml:space="preserve"> dokumenteras om profylax är given som information till BVC. Har föräldrar tackat nej till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006342B5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Beyfortus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006342B5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vid hemgång </w:t>
       </w:r>
-      <w:r w:rsidR="003E1ABA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> det dokumenteras i </w:t>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="_Hlk207797606"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">FV2 i Obstetrix </w:t>
+        <w:t xml:space="preserve">FV2 i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006342B5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006342B5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>och frågan bör då ställas igen vid ev. återbesök för PKU.</w:t>
       </w:r>
       <w:r w:rsidRPr="006342B5">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="00B94407" w:rsidSect="00DD25C5">
+    <w:p w14:paraId="40AA233F" w14:textId="5C209773" w:rsidR="009C6C0C" w:rsidRPr="005131E3" w:rsidRDefault="009C6C0C" w:rsidP="005131E3"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="005131E3" w:rsidSect="00DD25C5">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="851" w:right="1979" w:bottom="142" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="672C4BE7" w14:textId="77777777" w:rsidR="00211DD5" w:rsidRDefault="00211DD5">
+    <w:p w14:paraId="2B62B076" w14:textId="77777777" w:rsidR="00372893" w:rsidRDefault="00372893">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="331AEC6C" w14:textId="77777777" w:rsidR="00211DD5" w:rsidRDefault="00211DD5">
+    <w:p w14:paraId="3A12355B" w14:textId="77777777" w:rsidR="00372893" w:rsidRDefault="00372893">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="57FAFF74" w14:textId="77777777" w:rsidR="00211DD5" w:rsidRDefault="00211DD5">
+    <w:p w14:paraId="759D5DFE" w14:textId="77777777" w:rsidR="00372893" w:rsidRDefault="00372893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1859,130 +1805,128 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00A77442" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -2052,51 +1996,51 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="926093436" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2136,73 +2080,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25EC0A69" w14:textId="77777777" w:rsidR="00211DD5" w:rsidRDefault="00211DD5"/>
+    <w:p w14:paraId="4B6F1A73" w14:textId="77777777" w:rsidR="00372893" w:rsidRDefault="00372893"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F43B46E" w14:textId="77777777" w:rsidR="00211DD5" w:rsidRDefault="00211DD5">
+    <w:p w14:paraId="10C05F8B" w14:textId="77777777" w:rsidR="00372893" w:rsidRDefault="00372893">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33E53A7D" w14:textId="77777777" w:rsidR="00211DD5" w:rsidRDefault="00211DD5">
+    <w:p w14:paraId="7D8F5E64" w14:textId="77777777" w:rsidR="00372893" w:rsidRDefault="00372893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2280,51 +2224,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
@@ -2407,51 +2351,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5157,163 +5101,167 @@
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00154093"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00191622"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00211DD5"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00223D3A"/>
     <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00261847"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="0032057C"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00344396"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00372893"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B1071"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E1ABA"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00503D92"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="005131E3"/>
     <w:rsid w:val="00530F63"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="0058527E"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005A6D30"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00615D3C"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="006342B5"/>
     <w:rsid w:val="00640EF2"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="006628D0"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
@@ -8570,71 +8518,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5227</Characters>
+  <Pages>4</Pages>
+  <Words>810</Words>
+  <Characters>5387</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>112</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5878</CharactersWithSpaces>
+  <CharactersWithSpaces>6153</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Rutin Beyfortus inom obstetriken</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>