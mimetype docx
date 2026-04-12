--- v0 (2026-01-09)
+++ v1 (2026-04-12)
@@ -8,98 +8,115 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1B914C1F" w14:textId="54F7C132" w:rsidR="006C7618" w:rsidRPr="008A600A" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3C6BAFCC" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="008A600A" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc190250196"/>
       <w:bookmarkStart w:id="1" w:name="_Toc191379675"/>
       <w:bookmarkStart w:id="2" w:name="_Toc212474800"/>
       <w:bookmarkStart w:id="3" w:name="_Toc216249462"/>
       <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
       <w:bookmarkStart w:id="5" w:name="_Toc189639444"/>
       <w:bookmarkStart w:id="6" w:name="_Toc181866756"/>
       <w:bookmarkStart w:id="7" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="8" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc225428013"/>
       <w:r w:rsidRPr="008A600A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Egenmonitorering av blodtryck postpartum, Kvinno</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0005478A">
+        <w:t xml:space="preserve">Egenmonitorering av blodtryck </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A600A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A600A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>, Kvinno</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>sjukvård NU-sjukvården</w:t>
       </w:r>
       <w:r w:rsidRPr="008A600A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A600A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16052ABA" wp14:editId="5F44D8DE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20BEFB65" wp14:editId="59BF11C1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>17146</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>379095</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7538846" cy="215900"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="9169" name="Group 9169"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7538846" cy="215900"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="7538846" cy="215900"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -118,3308 +135,3057 @@
                             <a:off x="-1905" y="-2158"/>
                             <a:ext cx="7528560" cy="219456"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="215" name="Rectangle 215"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="6507352" y="33655"/>
                             <a:ext cx="527337" cy="236474"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="09D0D3BC" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+                            <w:p w14:paraId="250142C8" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:right="0"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                   <w:b/>
                                   <w:color w:val="4A4A4A"/>
                                   <w:sz w:val="28"/>
                                 </w:rPr>
                                 <w:t>Rutin</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="16052ABA" id="Group 9169" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:1.35pt;margin-top:29.85pt;width:593.6pt;height:17pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="75388,2159" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDBvBtLxAIAAJEGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0&#10;njqJ41yMOsWwrkWBYQ3W7QMUWY6F6QZJiZN9/SjZTtaku3UPdakbeXh4yFzf7KVAO2Yd16rAo6sh&#10;RkxRXXK1KfDXL3eDOUbOE1USoRUr8IE5fLN8++a6MTkb61qLklkETpTLG1Pg2nuTJ4mjNZPEXWnD&#10;FBxW2kriYWk3SWlJA96lSMbD4TRptC2N1ZQ5B7u37SFeRv9Vxah/rCrHPBIFBmw+fm38rsM3WV6T&#10;fGOJqTntYJBXoJCEKwh6dHVLPEFbyy9cSU6tdrryV1TLRFcVpyzmANmMhmfZ3Fu9NTGXTd5szJEm&#10;oPaMp1e7pZ9299Y8mZUFJhqzAS7iKuSyr6wM/wEl2kfKDkfK2N4jCpuzLJ3PJ1OMKJyNR9li2HFK&#10;ayD+4hmtP/z+YdKHTZ6BMZzm8NcxANYFA39WCrzyW8tw50T+lQ9J7LetGUCxDPF8zQX3hyg8KEsA&#10;pXYrTle2XQCZK4t4WeDFYpxipIgEycOFEBfFPWA5PAs3wztYJmH9zM1acHPHhQjcB7sDDKo9q/oL&#10;ObeKutV0K5nybYtYJgC7Vq7mxmFkcybXDEDah3LUNoDzlnlah4AVBP4MbROQkfx4EFGegAXMDkTz&#10;gkwGo8UwwwjkMAA9zNsAJ7mM59kUGrGVy2KSTcOFY9VJbqzz90xLFAzACFCAapKT3UfXgeqvdNy1&#10;OCJAgBVUDKPE9azB6oK3f+qWp5oYBhCC21OBIbW+voEtojaCobAJ2XQ3j03lfkXVNBvO0mwcyUrT&#10;aRZfk7wnKxvP0nTWcZVOJ7PJ/3BFcqECkUoHbbWkhx1otB5gsPx+ve9yWOvyAHqutf3+CCO+Erop&#10;sO4sHKY+FCicYiQeFNAcBmxv2N5Y94b14r2OY7iF8W7rdcVjTUPgNlqHB+oXrTj3wHo2WH9ex1un&#10;X5LlDwAAAP//AwBQSwMECgAAAAAAAAAhAF+P8yFhKwAAYSsAABQAAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ4lQTkcNChoKAAAADUlIRFIAAAmmAAAASAgGAAAAB4uwAAAAAAFzUkdCAK7OHOkAAAAEZ0FN&#10;QQAAsY8L/GEFAAAACXBIWXMAAC4jAAAuIwF4pT92AAAq9klEQVR4Xu3dDXfaSLaoYRmDnaQzfdb0&#10;mTvn/v+/cTrzd2atuzof/og/Mb56C7ZTYYDtpKxg4H3S1QIhCSHAtVW1VXSSJEmSJEmSJEmSJEmS&#10;JL2kI/73vx/+fCz31jg6KoutdbRxbWUeNx/e7vFx2AM8mn8Mtmbo19/6+U2ff7R5+9n6rcc/2372&#10;+tetH+8Lj5+ennbT2ay7uLjoLi8vu+l02j08zrpZP+/4aDxfUJJ0UMajxY3eeDzufv/99+79+/el&#10;3ri9vS3zNpq11V+zrm39bcevWfyTGTp+Gdq+73+m9fObHp9E6/az159uv/Xta/z7kb6+ZH3ENmIa&#10;6zxr3WSRbP9azx+yz1/mOa9xSM3vX/L5ybS+/pf4/LXY9udv2/Xfa3//su03//1s1Pr6WuvPTHb8&#10;WuOHofc/s+34d9vPfz+dlecYjaoTkR7zKLRRxf3w3e3xcXd1dVXatq6vr8vysS4l/fxIkqT/QP15&#10;fHxc2gFPTk6eCvepsx/vp4slv9XLdf17d3dX1o/6nfqZbXKf+dPZfZn/0xrP/zJ1DBHT+nU2xxfb&#10;7n9sW7399Tfadv93a/tLtv/Z8Y3P4lC2/fyZ1vOXTPr6k7c/e/5tn3/ZfrNdre13za+vtf19xcPf&#10;n8lL0goPDw/zZLR+SomTA0nSYYv6YDKZlMYiblOWO4skSZIkqUWcc0QDeJyL1IXHOBcpHeH9fRLQ&#10;vnz50v3111+lnJ+fdzc3N2VdsDyFZSVJ0o+jDo3+Iy5Upe79+vVrqXMpkWBGolokoLEOy5OUFnUx&#10;BUyjLo95kiRp99lrKCnFicX9/X0pkZgGTwwk6bBRJyCuhqR+YB4NTZIkSZL0UuoO6khCq0ucg9B2&#10;Rac4I/7HyP9MKYyYRkc4Yntsy8Q0SZJ+DnUpaBOkjiUBnMQ0StS91MskoUU7Yl1/r6qL4370Q0mS&#10;pN1nYpqkjWio44SBEwdOLOIEgRMGHpMkHaZoIKIuiCH6uR/zJEmSJOml0DYVHdWcb9SjrvAYhZFa&#10;SERjlDRGaaEjnPksF53fsV7dEU6RJEk/jnqVQr2KqJfpS6JQJ5+dnZV6mWQ16mraDlmH9sR6PeZH&#10;vRx1uyRJ2g/2GkraiMY6Tgi44pRpNORReEySdLhIRoukNOqFaDySJEmSpKHEeUeMzEIyGp3ejMyy&#10;PCoLbVecrzCtO86j8xu2b0mS9HOiXq2nUUBdHT/xSX1NIUGN+8ynDo5lwe3leZIkafd51i0pFT/j&#10;WSemSZI0mUyerm6Mjh9um5wmSZIk6aXFhZMkntGhzc+DxU91MhJL/FQnCWgko9UX0DCfcxa2EYX5&#10;kbAmSZJ+XF23Uq/WbYLUwePJpNTHzKcOp66OepvR1KjToyzXzSaOS5K0P6zVJW3EyQCNd5GYBk4O&#10;4mRDknSYqAsiMY3bNETR4ESjkfWDJEmSpNrjUVuZTqclGY1RVujQjtFW6MimzYpzEUqN85SYxjnK&#10;cmc3j8VykiTpx0Q9uqk+LXNJFO8ns36Z6cNDd0uS+c1Nd06SWl8u+3r9qq/X70kk7+vsWEeSJO0H&#10;E9Mkfac+gaBBjwY+Gv9owKsfMzFNkkRnDoW6gTohOoOsHyRJkiT9iOX2KAr3uQCGtilGWCERLQo/&#10;/0V7FTgnOT09fRohjfnRlhWPU0hIq0s8h+cvkiT9nKizo4S4T/I4dTn1bV0fx20Szanj63qen+mm&#10;nqdIkqT9UKKEP//1YX7W/5OOmtaeNzxsUgczq7Suv22L3P+1Bt//Wdsb2Lp/j8nqQ7+/zZ/fxren&#10;9flfQhzDGHYZx5NxOTH497//XebdLx7j/SjLjxYnG4/mt0rSITp6fOjevXvXvX//vnQCIeqQ59TN&#10;o3kYulZW/w9d/7bGF637nz5/Er9l67fGX5ns+Vvjn9b4ufX1Df35HXr/M2w/9iGm8ZxMs9ef7v/m&#10;h1PZ56f1+Ax+/Ps4epNs+9nxz7Qe/6GPbyZ7/mz7Q59/NX8+Es2fzy1//lr/fmfvX5ZcwjnuJq2f&#10;r1ZDv39D73+qMX5pte36p/X1Db3/mez7y/crjsHyseC1M68+BrEM81h3Op0+LRPfVRLS+KlOOq2P&#10;uraf25wN+/GSJEkrjJL4o44ZIk6o44V//s8/yv06PuB2rBfxR8QQsW7Maz1/ycR+rBP7sw7nL7FM&#10;ve8xPTpu639rjf9a489M6/HL1h/6/c80H78tnz8NrfX9zwz9+c20nj+27v+22w93/fM79N+nbP3s&#10;/DvTfHwb379V+29GiXTg+MNI8EshiI+fZeMPCo9lfzglSaLOoA5pDnYlSZIaEItsKpKGM61G21/+&#10;3pVOVzqO+9v8PBc/4wUeL/MeHspoZ8z/enXVff78ufv48WN3dnZWRkuxZUqSpN1EHf6cQv7Eqvmf&#10;Pn0q8QAjqRFr1Or+q4g54j7tlJHIJkmSts9aWTpwcUUJjYRxHwyxzPDJy8F9BPiSpMNGEjOdR3Uj&#10;j3WEJEnapjhnXVckDWfV9y3alChPCWk8TmcxiWj9Mrd3d9355WV3eXXVXX79Wkrcv7q56e6m07Ku&#10;JEnaPYy487xy9HSbUVbiNqOn8tOe9FXFKKrcn1Y/2U3cEYlo0U4ZyfKSJOl1MDFNO69u5FpVtNmq&#10;xkKCeoL7i4uL/ziGdQOjJOlw/e1vf+vevn3bHR8fl7pieXQESZKkXy3OadcVScPhohXODTgXqL9z&#10;9flBPY/bXBRJJzMjoTBKGrfLCGnVcpIkaX/VcUItYgl+4YfHiQ9ISjs/Py/9ViSqMa9OUCMpLbYV&#10;60uSpNfBxDTpwNXBeZwEMI+fUaCBsA7g6xOE+rYk6fC8f/++Oz09NTFNkiS9GnH+uq5IGhbfs3qE&#10;Es4LOF+gU5kpGPmEjmU6lZlGpzKFtqjl7yqdzCS9SZKkw1PHFdwmXiCW4Kc9I54gSY15kaTG8sQg&#10;MXqaJEnaPmtl7TyCzE1Fm8Uxqq8mCdxfPo7MW15OknR46FiqG3jq+sH6V5IkSTos6xLLuE8nMRc/&#10;3tzedF+vrrqz87NSvl59LY+NJ/PR1kbHo/Izn4/9P+bHT39GUpskSdovT+2JVZcTkUT0SxE/EF+w&#10;DPEAJebzqz8kp9UlktRYxvhBkqTXw8Q0Sd3RaDFSWn+7XHFyf/d0hQkBfC2SDiRJh63ueKJuiARn&#10;7tOJJEmS9KsRi2wqkoYT5wCcF8S5AecLdBpffv1afqrz/OKiJKfd3d939/35xJTzCfqi++Wns/52&#10;v35po2L941F/p9/u46xs+/vWKUmStAuo559T+sDh233+Ma83InG9jwtAm+NyfxWxBklqJKQxelo9&#10;IiuPSZKk16FU7X/+60PTuf1RY8sAQcZmiwhknaVAZNlLNj5+e6Zvt46y/UtkTSuDN57OsuOfaN2/&#10;bPXk/V0ORJcdHbXlX6a71/ryk8OfvTvp/i2m63DVyN102o36BY/Gx9307q40FF5dX/WB+6wbLd7f&#10;x35av9WRcnDUegAkSVuR/fWm/nx8ZPj77qkuwHFfV4zHk+4ff/xXuT/v6KXjiTqZQsfRYzcapc+w&#10;mK6R1f/Z5hNZ/ZvFX8nqzfufxn9Z/JatnzycxVeZbP9bzx+a4+fW15ccwOz4tb7/re9Pqt/80y7E&#10;jcVzMkl2P9//xfRnZc8/9Oe3+fgn28+P0Ob1W7eebWDo45vJnj/b/uDnX62fj0Tz5zOpn9Pjmx6B&#10;TLJ/je9fq6x9qv31bzb4+9f4/WuWxC9D79/g7TcDH/90/5P9y8Tmv23m+1ujPuYvbUH96yz/lp5v&#10;3J8nsBWOw2z20N3f3c8T0O7uSrsTP7kVSWdP2Eh/XHjuKW1T/WOR1IYyYlopLNbPX3rOH9H6/kuS&#10;pB+Xtn9U8fVTLB5BRj8p8UWJLeaJ6iBOmJc+Vujjy4gbIhYbHx93p2/elJ8Sn/S3j4/HZTvHo+Oy&#10;bFmqXzbiGdYu21hsp1g8Xs1ZKY3f622uQDvq0zGIZRfbLM9fxU3xXPF6n6P1/Gno+Kk1fk7XT97B&#10;gV9e+/FrfH3Z2z/068+0vv+Z7Pjz/OueY9Njz5a9AckC6eqJ/uxpcevnNH9+Bz7/bz0+2bMP/vcp&#10;Wb/10qz0+GabH2D/yxofPrQlpmWyA9/asPYrv1ixL/U+HTcmPj3nD+MmrV/c1sS01j9Mze9f9vlK&#10;ZPs/9B+WTOv2s/XH49Pu+vamBKjHk3F3d3Pbffz8qYyYdnJy4lUlkrSnSEjehMTlGBEthsmnznn7&#10;9m33/v377mTSNhz+0IF1Vv+1xh/N+5+snr2+wU9MEq3xSeuJKfFb7ENMY53nvLbmhrnG1//a4//m&#10;7Sey15dqTcxInn7brz97/uz7n+5/4/vf+vcnM/T+t37/hj5/3fb+Z+tnz59pPX6tWvc/+/vR/P42&#10;Hv9s+831X/L8rZ+/zNDv365r/fywfnyGmC5v7+ho/FQH8Njy43T+TqfT0p7EKCUxEn+cU0iSJP1q&#10;46NRd3p6Wtoz6e+ijZM4J2IeYpW4H/MQsc4oaf4cOsZhn+I5Yhr7We/vOtuOf1vbD4Y+f33OMWwx&#10;9PlXJjs+Q7/+TLZ/re9/1n5Isuvy9ym2ybQ1/6O5/W7LWj8/225/yGT7P/Trz7bf+v1v/f60Hp9V&#10;37+2b5SknXf/ML8ilZ9IKL/Lf3f7dOWJSWmSdLjqwDKuSmQeASmNOJIkSZL2R8T8IOZfHr2M9qPl&#10;cwIeD2dnZ935+Xl3eXlZRkeLxLRYR5Ik6VcjDiEm4ac+iVH4mU9+ZpwYBZGohoiFjF0kSXp5Jqb9&#10;gDoQiUBF2nUkn0VjIgE6QTmfde4TgEuSDlPUAcQ81Asx0gH1g4lpkiRJ0v6J9s5oA2UaHbSRpEbh&#10;Phc3RjsSiWh09tLpy33mc/5Qn1NIkiT9ahG3LCenEbsQs0Q7Zz2NYvwiSdLLMTHtGWiEiQaZWjTG&#10;SLuOIBs0KlLAvFWfe0nSYaAOiFgn6gMaaMbj8VO9IUmSJGk/1HE+8X8kpIFzAs4FmDLCCB25dOpe&#10;XFw8FeZHMhrr1+cTFEmSpF8tEsyIS4hTyq8GLeKYOkmN+cQwdexi/CJJ0suxV1E6cNHoSANi/MRC&#10;BN0mHkiSQOMNdcJkMikdVjbMSJIkSfslOm4j1o92obg4hTYjRhuh85YRR6Ij9/b2tsyPZLRYt95W&#10;zJckSfqV6iT7iEtIUIu4Jn6KnLiGhDXmg2XtH5Mk6eVYqz5DNKzUjSgRxEQgI+0qGhjjKpEIuuOz&#10;buAtSYcr4hzqBKYkpZ2enpZOqWjUkSRJkrQf4qf7if2jPYj70XHLqGjxc50kozE/Lm5cbj9iHlif&#10;ZTx/kCRJ20B8U8c4y3EOMQ5xDf1jJNxH0n3EOZIk6WWYdSIdOIJwEtMi2EY0HEqSDld0JoHbJKSR&#10;nEZCM/WEJEmSpP1BO1DE+UzpxKWTllFEPn/+XBLS6osaaU/i3CAKosN3VZEkSfrVlmMRYpy6xC9D&#10;kKBGrEMiPrFP/FS5JEl6GaUm/vDhw8beRSrnFlnjw6zbvP1s/W7Wtv5jsvn69a/a1lHb4UmfP5O9&#10;P9s+fpnm49f4+Wze/+z4blkkmNFgyL5yvOKYcX/WjZ5+T5/kNNTLSpL20yj5E0/9QSIadQGdT2/e&#10;vOn+/ve/l2mpWx4fFkuultYho7b6M9t+Vj8PHb+l+9f4/Nnxaz0+6fvXKHv92f5l5w+ZPtJZ3BpG&#10;ffzitdTzho4/h/78Zc8/tKHPHzPbfv1D//1JP1+tz994/Fo/v62fn+a/34ns+LXWn6373/r+Z39/&#10;Wz8/rcevdf9b7fr7n3ntz9/6+csMvf1YP56H6XfP2X9+Yh7LRtsPmEdyGXH+tI/96ZytL2IkSY32&#10;o2X1Pn/3XJIkSa9AtH8Ss0SsErEQiIciOT8eZ16Uv/3+21PcRBIbhdssS3zEY3U8FGJ7qx77EfX6&#10;sX8/ss2hz18z2z7/bj1/bX7/Gve/tf0zk72+7PhkWrffev7devyy9y99fW27n3rO53fdMpseC9nr&#10;ywz9+W/dv9bXv/ef3+T1Yd02WHfV598R056BgxpF2jXLn93680wATWMjjYyRwLa8vCTpMK2qF2L6&#10;nKC0VQleNxTpNdv0GfXzK0mShlLHy5SI5SOOx/I8liP2p3OVZDR+wooRQyi0GfFYvX6tfi5JkqTX&#10;qo5V6rimbv+MZDQwn34zBnSgMLgDI8cSK/EY24t16pgqnof5JLG9JJ6n3ndJeq7675P00p5bP5mY&#10;Jh2AOjBG/QeCRsbl39gPVlKSdLhoQKEeiI6ouCIQ0WgjSZIk6XVYbvMhdq/L8nwQ19MuxMho8bNV&#10;JKbVbUW2DUmSpENFIhqF2IgYiQQ1kveZB2KrZRFzrXpMkqRDZWKatOfqIDgaFOM+DZA0PsZVHjUb&#10;HiXpsNFZRd1AISnt5OSkzPtVnVPxPOuKJEmSpG8i4awutZhHLM0IIHSwMvJHjJDGaCB1UhrnARF3&#10;G39LkqRDFO2QFGKkiJkiQS1+9pz+tslkUgq3iaVYXpIkzZmYJu05AmYC4bgN7nM7rvYgSI75sawk&#10;6bBRH9AZxZRGFRLTov6QJEmS9LrERSWRUBaF+9Huw5R2IBLS6EylkIzGfR6jRLxvG5EkSdI8uT9i&#10;IpLQIo4iOa1O7I8YDBGDSZKkORPTpD1XNyjWaGzkag6mdYDM8uvWkSQdFuoD6gKS0khOi0aVX1E/&#10;8BybiiRJkqRv6qQy1LEzHaokpNFpGiOkMY1R9OlkjRHV6vUkSZIOWbSFRhtpxErEXcRVxFLEVfwc&#10;+tnZWUlWYz7LnZ6eLrYiSZJMTJP2XDRK1o2KzKPRkaAZ8Vg8juX7kqTDQl1BoSGFpLTj4+Nyn8YY&#10;bkuSJEl6PYjRI7mMgojfaQOKn51ilA86TJnH46D9h3WiHSjOBaJIkiQdKmKpSE4jXiLmImbiPglq&#10;JPlHclqMoMY81pEkSXMmpkl7juB4VYJZXNHBY1FQNzpGQ6Ykaf88JrnH0XhCXTAej8u0boQZWl0/&#10;rSqSJEnSoYkYftWUGJnWHGL2++ni5zqv552k5xfnJSmt/qkplo/O1bgIpS4R+0uSJB0q2kSJmYiL&#10;lmOjuF3HTvGT6SSonZ+fl8clSVLXleaLDx8+DNrKkDViZB2jWefjUePeZ88/tOb9X0zXy5bIDsDm&#10;9Y/S9YfVh4KLWz8n+3xln99R4+sf+vNHMBw/vzadTp+u5qBh8uPHj93R8WSx5H++VpbLXr8kaVc9&#10;rqzBYh5//49Ho+7du3fd77//3p2enJak5ofZw3yZUVKBJdVHa/WX1U7Z9h/THWzdw81a69csfkll&#10;z58e4Lbnz45/8+sbWBa/p+9v9vqS9Vvj11at70+2f82vL9m91vOX5vh91vb+pMdnMV2ndfdbX3/z&#10;37/s7c+OT/MBSHdgcWONZP22o5O//tbPX+vxS/cvO7yL6c9K6//s+bPPV/b5SOKn1r+PmUNvP9u2&#10;bPd5f+MtnvWfBdpz+JtB8li5SOShvzuaHwfeC6ZcSnLEsv39N+OT7m427R7u7rtrfqKzL3fT+242&#10;7WP4fpn552uxF+W5qBF5wuqbwbbn/5vf4fH5f/09/i9JkrQ7WqMXYjNiqBJGlfsRGM3nzePzxYNY&#10;xFex3N/e/Vb65E5OTuY/7dnPnz08zOO8/na5+Hex8fpcYL5dblTbXiE9f9j8cG6xG2vFfq6TnH8+&#10;vc41Ws+PsvOXbPuZ7Pm3Lnl52d5n/e+t71+m+fg2tn80S3Z/fi62XnWWtsbm9Xn02xbi1nyd7x9b&#10;Y/Pm0/d36PyJ1udPP59J+w1/x+MzGtPYJtN0cIfs+VuPX/IOp9+vZPfY/rctxK3F6+/LqvrH4ZD2&#10;AG/1plLe/U1l1UpVWbVKXfS68YeFP47xB5I/hly1QeF2XZatmidJ2g+PfWQ468vyv6jhiUvHk3F3&#10;Mpn0MThBAcH0UUlWe5YqllhZGq3aZF0y317p6rL3Vr3ouiRWHfMfKYdu1TGpixqt+kzXZc+t+kzV&#10;RW1WfaTqklm1Tl0O3qoPbV1arTrodZGGtOozXZXvovHHeWIaCWpP8/pYnKZfktHoY3noC/P7IL3/&#10;77i7ub/r7hZJaTcU2n6mD920X5jtlAD/iMw24nnah9gOj/F8i8L22JmnZec7Z1KaJEnaRcQ2LaXE&#10;SU+xETFRf7+aN19uHiuV0s8gvnro47iHh1l3efm1lKur6+7m5rab3k/L/KM+zpqMJ+VJnuIwNtZv&#10;g8eibBu7tKnodZtH8uuLBrbqS1OXzKp1qrLqPa0Lvt2Pf6seW100rBVv6Xdl1XvyI6XZqo3Wpfdt&#10;f+Pf/P4626/VJA0qGjNRrrDtb/PTDbe3t31gu/jLIUnSCgxXz6ib1B91EjNX+kmSJEl6OXFRIaW+&#10;UDDi8Kc50ZbTT5g/7/h86C4uL8vPRl1dX5eLEZnH40ejxWgckiRJ+qWm02npi+Mn1YnTKPzUJ3Fa&#10;9M8xrQvqWFCSpH1gq4S05whkadRkSkMkAS+JaXd3dzZMSpI2IgEtEtOoP6hPEI0kkiRJkl7GUwLa&#10;oiMyOicj9n5KNOvvE6czpbPz6uqqOz8/Lx2e0d5DYlqd4BbbkCRJ0q9DDEY8RsxGQhpxW10i9qvj&#10;O8Q6kiTtC7NSpD1HMkEkoBHM0jhJIyUNlI54I0nahHqCQp1BR1h0hkWCmiRJkqSXQdsNnZEUbkcs&#10;Hh2a0VFJTE67DklodGjGCBwRr0fMTkF9W5IkSb8OsVzEeMRjkaBG/HZxcfF0UQHxW708jN8kSfvE&#10;xDTpAEQgWyelRWOnJEmrUHfUDSd1MpqJaZIkSdLLqjsuKcuxOI8zpQOTEdLOzs5KpyZtPVhejxLs&#10;2JQkSfr1Igar21mJ50hQI4YjOa0e9Zb5rMOyxH6SJO0LE9OkPUeQG8EuwS2/Zw8CW+ZJkrQKjR+U&#10;6NCKBhSKHVuSJEnSy4q4m1i7LrTdMIoGo2vQrhPTuvMy1q2nUSRJkrQdxHER02E5PiOeixHUGAGX&#10;0XDpw4sR1CRJ2hcmpkl7LpLPmBLQEugS+JqYJknaZDkxjWl9X5IkSdLLqTst4zYlEtNihDSS0YjL&#10;J5NJNx6PS3y+3OkpSZKk7Yt21Dq2q0UcR78dSWkkp8UAE8R8kiTti1IjfvjwYautFo9J/2bWqDKa&#10;v4y1svWz52+VduDO2g5/awfx0Me/Vfb83WjgNzBxlOxe6/5n62fvP+vTWMlVF3/99VcJaE9OTspj&#10;BLqT07fltiTpsBwdL67ae5g9jYJGOe7rFTq6/vnPf86T046+jZD2XWNKUv3GOutk9WdzfJM8f7b/&#10;z6lfN2nd/1bZ/rXGb9n2UwPHP5nW7TfHf42G/ny27v++71/r53fo71/2+lq1nj83739y/pyt39d8&#10;i1urDX38WrUev+zvF+I5YhrbZNpa/2deYv83af78JbLtbzv+aD1+rd+fofd/6Pe3Vf3+1/sat+MC&#10;Qu4Th2M6nZZkNNp0bu8f/uM1ZK9ZkiRJ2zPaEKoR1y3Hcsyry//83/+zeOR7PFZPUW/raX5j/3Pr&#10;+X/r+Uer1v0fWhbL1+/vKun6rcf/F7TfxjZiWn+2s+1ntp2/8JzXv8nQ289s+/uftT9ksufPjl/z&#10;8yfbz97f5vbjxvev9fO36vg7Ypp0APit+lXD/9LoKUk6XASXBJAU6oSY0hEWoy/UASi3s4BUkiRJ&#10;0n9a13Bbx+MkppGExuhoX7586c7Pz8uoGbTrIOJx43JJkqTdtiqWYx7xIH15XKBAPMgoavTv8Rjx&#10;YsSMPB7Lx8UNsc36tiRJr4FZKdKeo3GTRk1GRyM45X4EqYykJkk6TFEXRCdYXWKEBkmSJEkvo+40&#10;xHIcTucinY4kotEBeXFxUdpySEpbvtBQkiRJ+4+LFIgJ65/3jH4+yqrkM+ZFkSTptTAxTdpzNG7y&#10;+/QkpxGIcj8aQxkNR5J0mKgTohEj7lM3IOZJkiRJehnRkVjH4RGDk3jGiBj8bGeMjkb7jXG5JEnS&#10;4Yr+PBLTSFCjkKCGk5OTEiuyTJSIMSVJem1MTJP2HI2cNHASvEaQGvMpkqTDVDdURIdY3VEmSZIk&#10;6eXQHsPIxNEuQ1sNHYuMikYnY/xME/NZhosJWT6KJEmSDgu/ekRcyAUOJKdxEQOxI7cZkKIW/X91&#10;m68kSa+FiWnSnqNRk0QDAtI6KI0kBEnSYVpuqIiENDq9/KlnSZIk6WURY0eCGZ2LjGxP5yJJafxM&#10;U8TnxOU8Hj/hyX0ekyRJ0mEhFqSAOJE+PWJI4sdPnz6V/j8S1IgdWS76/Oo2X0mSXgNbNaQ9R4BK&#10;UBqNmJF4wH0T0yRJgbqBjrLT09Pu3bt3i7mSJEmSXgLxNh2GMUoaSWl0LJKARvtM3XlI2010RHKb&#10;IkmSpMNC315cpEC7LVPiw/oCB0bdJbaMkXfr5DRJkl4LE9OkPUdQSiMnojGTgJRiw6YkHa6jvgqg&#10;BOoFfi7o5OSke/PmzWKuJEmSpFaPR/OORUa04KeX6s5DOhmJwSNBjfvE5fUIa7bfSJIkHZ5IRquT&#10;zLjNPEokpsVPe0Y8GctJkvRalFrpz399aGrdyBpHssqv7hT9GTTubJLtX1+lL279nNbXn+5fH1zE&#10;MjGNbTKddZvXzzQf/8bXnxl6+63HL9O6f5nH2TzJrFxF2/+bjCelAZMglIbOz58/9Uut34d+dUnS&#10;QZr1dca41BDUGdS37377rfuv33/v3r59WzrONmmt37L4I6v/M9n+ZfFjpjU+GTr+bZW9vix+Hjp+&#10;y2TPnx2/be/fq//8zNr2P3v+1s/fvsvOX4b+/Gbvf6Z1/1rP31r/fnWjtvVbX/+220+y5x/689f6&#10;9+u117+tOP7xHsY03pP6sW3Z9ue3tf44Hk/6GPmheyBO7o9ndBTyvHQAcjtGOOMxYm3aaW5v70q8&#10;/eXLl6603LCffan3lj0r8+P9Kv/v5y2mkiRJ0irEkJRRf646mZx0b9+86d6+e1cucpj08emsP4cn&#10;VqVwThBJbSx/f5+0/47aotES3zbIzi+z7WfrpxrbP7L2g0zr+dO+G/r9t/1ys/T73fj5b9X6+dh6&#10;+1Fj+3ur1s//qv1zxDRpx333xV78DSDA5MoIhvPtl5jPlCSpxtVzffBInRFBZNQY6UmFJEmSdGBI&#10;SsPxeFw684ijp9PpUycft5nGSGfTh4fu+nr+M0tlNPvZ/KeViLWXo+1yv2rf4b4RuSRJkjYh9ow+&#10;QhLQ6Be8vrnpzs/Py0URxK/EnyB+ZVliUeJWktJi3VVsH5YkvSQT06QdVweOEVgSVJKUxohpkiSt&#10;UyelxdVyiAYLSZIkSXO0taAeKS1GSIv2GAqxNCOk8dNKZ2dnJTGN+5IkSdJLirbdaNfldvyaEslp&#10;TOkrJGGNxyJejXVRzwPLUSRJekkmpkl7IAJKGkeZElASaFIkSVqlbnCg4YKfgWZ0B25LkiRJ+h5t&#10;L7S3RCcebTDE0BE/l1HSptOSiPb58+eSlHZ9ff2U0CZJkiS9pDqBjLZe4tJo82VKchoj9xKTkrDG&#10;RRUghj05OSnL1G3EweQ0SdJLs+dR2nF1gBgBJMElDaUmF0iS1qkbKrhNUhqFholVDRKSJEnSISNm&#10;pq2FRDPaYSIxDVwYWI9OQXIayxFXs54de5IkSXpp0b5LrLl8AQXl9va2FBLT6tHTWC7WWxWn8pjt&#10;w5Kkl2TWirTjImiMIJGGTxpDmU+CgSRJq9SNCzRiOGKaJEmStF7d8ReFTj3aYOjkY4Q0RqTgPssx&#10;CkW0yziivSRJkl4ayWfRxktcyqAVUbgfF1HQb0i8SnIaJRLV6rg2sL0okiS9FHsepT0QQSKBJlc/&#10;EGASaJpcIElaJzrSKKDOqDvbJEmSJH2PeJkOQMQIaVFoi6ETkHg6liHWJra2fUaSJElDiT7CKJFs&#10;Folr3K6T07iY4uLi4qltuG4LZvloJ5Yk6aVYq0g7jiAxpgSQcaUuQaYkSetEA0WUsHxfkiRJ0jxO&#10;poMuRp6oE9O4SDCS1igkqDGPZcDoaZIkSdJLIuYkRqV/kBiU0XqJVSncr5POmHKfkXxjgAvm1YXt&#10;1EWSpJdSapU///WhqfeRymqTrPI6auz77KvVxa3VWp+/9fUNbejXP7RtH9/HZPND71/z9h/nVy5Q&#10;CCjPz89LIcCk4ZPAdJPZsIdXkvRKjYgg+jqIeub09LR7//599+7du3Kf5Oas/mmt/7Yef2TVa1I/&#10;Z9Lj1/j6s/3PtL6+0fw04qcNHV9lsvg5k+0fcVgsE9N4zUxbrzrd9uenmzXuwKhtB3b9/K11/7Z9&#10;/tL8+Wvcv+bvb+P+Z5/f7PVl0vfnBb5/sY8xjed8zmej+fgl0uO35b8frc+faf38tMo+A9n+Zeu3&#10;fn5av/9Z/EL7SbSvoO7IK/OPJ08/e0RHHo9TwHLZ67f9RZIkSb/SKAmfiX/pR/ztt9+6t2/flsQ2&#10;YlpiXB47Hs8D2OecK67Sev6A2EZMY50fWXedbBvN7R8/d9ietJ6//uz79lpkr69VdnyGbj/d9fcn&#10;03r+nhn6+A39/U+/v8nzD/36Wz//q16fI6ZJOy6uiGDKlbjTRTIBV0MMXWlLknZf1BmUfT8ZkiRJ&#10;ktahIw5c9EehTYWENGJkOudiZDTaXmiDiaQ0GEdLkiRp1xDrEtfy055nZ2fl5z1jJGAS1QJxcfQ3&#10;EvdS4mIOSZKew1pD2nHREMqUK3frn4+oG0klSVpGIwL1RQzzzn2TmiVJknSootONuDjiY5LUvn79&#10;WjrqSE7jPu0tdeecJEmStGvoSySm5cILktMi3qWfMQbBqAsiXrb/UZL0I0xMk3ZcnYRG8EgDaQSJ&#10;BoaSpEydmIboYJMkSZIOCZ1vIDaO0dOik44RJPj5zkhKqxk/S5IkaVfRl0j7MIW4lpiX2Pfjx49P&#10;cS79kFHAKGsRO0uS9Bwmpkk7Lq7gpWE0ftYzmJgmScpEgnM0LFCPxBVwkiRJ0qGIDjliYRLQIiGN&#10;USPoeFvumIuYmfl1W4wkSZK0C4hnl9uGiXtJTmPEYOLguDgj2oyXY2FJkp7DxDRpxxEAEihyFW8E&#10;htEoGoGkJEmbRGMCCc1Rl0iSJEmHJEaJuL6+7r58+dJ9+vSpdMgx7+TkpCwTnXERL/MYjJ8lSZK0&#10;a4hhiWdjBLS4GIN4l0Exzs/Py897csEGMXIkqBE3R3wsSdJzmLUi7TiSCAgIuWohAkamzCc4lCRp&#10;leXOs6g7KHasSZIk6dDQtkKnG51vMUoacXEkohEvrxLLSJIkSbuEhLS4UBnEtVHAgBgxelokqHHf&#10;9mNJ0o+y1UTacQSOt7e3pdSJaTAxTZK0CfVF1BlMaVSQJEmS9tHj0bzE7eUpI0KcX16UBDXun56e&#10;didvTkun2910PjrEqsLjJqZJkiRp1zACGu3BxLKMgDaZTEpsO51OS59jjChMghoXbpCgRqzMfZaR&#10;JOm5SvPL/374c/UlfwutWc9UWkM6at38aPPra93/7Pg17//AstcfjXg/Kzs+r/34t77+x4dvVxbE&#10;NF4zUwK/SBTgceZRCBSPJ+PuYfrY/b+Pf5UGVIbWpRAQsgy3TTKQJK0yvbvp/vHHf3fv3r0rdQ11&#10;BsnOFBoisvpj1rVVoKN5GLqzWl9/Zuj4pVXEKutk+98qO/7p88/aDmAW/7W+f9nx5fXHc8Q01ok4&#10;cZvYp3p/8N3+Nh7/1u9f7Ms62fHP1s+89vO/VkMfv+z7lz1/a/0z9PNn62ftF5nWvz+Z1vc303r+&#10;nRn69W/7+99af2bHZ+j3Pzt+xLHsQ70f3C4X7fXfnZvru27WP3Tcfw+PxsfdqN/ezf1dd/P1qvt6&#10;c909Th/K48xfNZUkSZIOCe3DEVszpb2pjrf/+OOP7u3btyXeJsmNvslYhtj6eNwvuyGGbz3/Tc9P&#10;ks0Pbej2w0zr+Vvr+fdrP//NZMcnlbR/Zttvbv9OtH5/Wj8/Qz9/q21//ls/v0P3v/3M3xcv55Ne&#10;Ob7Yy1/euE9QyJUJdXDI8tkfA0mSjo9GpaEgGgskSZKkXcaFFnSK1fEt7SNx8QUjQFC641HpODv/&#10;Ov/ZTpLSeDySz9ZNJUmSpEMSMTVTSvQ/0ifJlJiaPkpiaUQsjunjbOuJSZKk18PENGlHRNAXt0Gw&#10;x/C5cRUCJQJDSiwnSdIyGgromGMa9UVMo76RJEmSdgWxLGVVLBvtJHSi0YbCTxCRlHZ5eVk61Gw/&#10;kSRJkr4X8XUdK9dxNT/tSaGfkv5KlovktEhQkyQJ1grSK0eAtxz4cZv50ZgaAV/Mj3UkSVqHRoIY&#10;VSLUdYkkSZK0S2gboZ0kRnAgrqVDLGJcOs1IRCMhjc4zEtLAMnVMLEmSJGkeJxNHI/oeibWjEFPH&#10;xR4RX0d/ZRmpWJKkBRPTJEmSJEmSJEmSJEmSJEkvysQ0aQfEFQmIK325MoGrDyhcmRDz4qpgSZI2&#10;iZEhYnSIqD+sQyRJkrQPIq5l1Ibb29syYhojOjC9u7sr8TAjOTClXUWSJEnSerQfxzTakom1b25u&#10;yohpjJxGrE3sHctKkgQT06RXLoI3Arzl2/xERR3cxW0aVW1YlSRlorOO+mJVfSNJkiTtirjoItpE&#10;QLvJ9fV16STjNh1nFMRyxL7xs56SJEmS5qKNeF1b8cnJydNFz8TTJKWdn5+XJDVib0mSgolp0g6I&#10;xIEQ9+O32iOJIBLRaFg1sUCStEldR0QdEnWKJEmStGuIaSPGjbiWGJdOMkZx4DHmjcfj0m7CY3SY&#10;RVuKJEmSpG8ivq7jbNRtyPVtYmtGSzMpTZL0va77/+PP8FAw64nwAAAAAElFTkSuQmCCUEsDBBQA&#10;BgAIAAAAIQBKST3O3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQq91U0U&#10;q4mZiEjbkxSqheJtzY5JMDsbsmsS/33XU3t6DO/x3jfZejSN6KlztWWEeBKBIC6srrlE+D68vyxB&#10;OK9Yq8YyIdzIwTp/fMhUqu3AX9TvfSlCCbtUIVTet6mUrqjIKDexLXHwzrYzyoezK6Xu1BDKTSOn&#10;UfQqjao5LFSqpW1FxWV/NQgfgxo2s/it313O29vxMP/82cWE+Pw0blYgPI3+Lwx3/IAOeWA62Str&#10;JxqE6SIEEeZJ0LsdL5MExAkhmS1A5pn8/0D+CwAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAh&#10;AQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1I&#10;DjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGG&#10;cdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPp&#10;QFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMG8G0vEAgAAkQYAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0ACgAAAAAAAAAhAF+P8yFhKwAAYSsAABQAAAAAAAAAAAAAAAAAKgUAAGRycy9tZWRp&#10;YS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAEpJPc7fAAAACAEAAA8AAAAAAAAAAAAAAAAAvTAA&#10;AGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAA&#10;AMkxAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAALwyAAAAAA==&#10;">
+              <v:group w14:anchorId="20BEFB65" id="Group 9169" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:1.35pt;margin-top:29.85pt;width:593.6pt;height:17pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="75388,2159" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDBvBtLxAIAAJEGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0&#10;njqJ41yMOsWwrkWBYQ3W7QMUWY6F6QZJiZN9/SjZTtaku3UPdakbeXh4yFzf7KVAO2Yd16rAo6sh&#10;RkxRXXK1KfDXL3eDOUbOE1USoRUr8IE5fLN8++a6MTkb61qLklkETpTLG1Pg2nuTJ4mjNZPEXWnD&#10;FBxW2kriYWk3SWlJA96lSMbD4TRptC2N1ZQ5B7u37SFeRv9Vxah/rCrHPBIFBmw+fm38rsM3WV6T&#10;fGOJqTntYJBXoJCEKwh6dHVLPEFbyy9cSU6tdrryV1TLRFcVpyzmANmMhmfZ3Fu9NTGXTd5szJEm&#10;oPaMp1e7pZ9299Y8mZUFJhqzAS7iKuSyr6wM/wEl2kfKDkfK2N4jCpuzLJ3PJ1OMKJyNR9li2HFK&#10;ayD+4hmtP/z+YdKHTZ6BMZzm8NcxANYFA39WCrzyW8tw50T+lQ9J7LetGUCxDPF8zQX3hyg8KEsA&#10;pXYrTle2XQCZK4t4WeDFYpxipIgEycOFEBfFPWA5PAs3wztYJmH9zM1acHPHhQjcB7sDDKo9q/oL&#10;ObeKutV0K5nybYtYJgC7Vq7mxmFkcybXDEDah3LUNoDzlnlah4AVBP4MbROQkfx4EFGegAXMDkTz&#10;gkwGo8UwwwjkMAA9zNsAJ7mM59kUGrGVy2KSTcOFY9VJbqzz90xLFAzACFCAapKT3UfXgeqvdNy1&#10;OCJAgBVUDKPE9azB6oK3f+qWp5oYBhCC21OBIbW+voEtojaCobAJ2XQ3j03lfkXVNBvO0mwcyUrT&#10;aRZfk7wnKxvP0nTWcZVOJ7PJ/3BFcqECkUoHbbWkhx1otB5gsPx+ve9yWOvyAHqutf3+CCO+Erop&#10;sO4sHKY+FCicYiQeFNAcBmxv2N5Y94b14r2OY7iF8W7rdcVjTUPgNlqHB+oXrTj3wHo2WH9ex1un&#10;X5LlDwAAAP//AwBQSwMECgAAAAAAAAAhAF+P8yFhKwAAYSsAABQAAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ4lQTkcNChoKAAAADUlIRFIAAAmmAAAASAgGAAAAB4uwAAAAAAFzUkdCAK7OHOkAAAAEZ0FN&#10;QQAAsY8L/GEFAAAACXBIWXMAAC4jAAAuIwF4pT92AAAq9klEQVR4Xu3dDXfaSLaoYRmDnaQzfdb0&#10;mTvn/v+/cTrzd2atuzof/og/Mb56C7ZTYYDtpKxg4H3S1QIhCSHAtVW1VXSSJEmSJEmSJEmSJEmS&#10;JL2kI/73vx/+fCz31jg6KoutdbRxbWUeNx/e7vFx2AM8mn8Mtmbo19/6+U2ff7R5+9n6rcc/2372&#10;+tetH+8Lj5+ennbT2ay7uLjoLi8vu+l02j08zrpZP+/4aDxfUJJ0UMajxY3eeDzufv/99+79+/el&#10;3ri9vS3zNpq11V+zrm39bcevWfyTGTp+Gdq+73+m9fObHp9E6/az159uv/Xta/z7kb6+ZH3ENmIa&#10;6zxr3WSRbP9azx+yz1/mOa9xSM3vX/L5ybS+/pf4/LXY9udv2/Xfa3//su03//1s1Pr6WuvPTHb8&#10;WuOHofc/s+34d9vPfz+dlecYjaoTkR7zKLRRxf3w3e3xcXd1dVXatq6vr8vysS4l/fxIkqT/QP15&#10;fHxc2gFPTk6eCvepsx/vp4slv9XLdf17d3dX1o/6nfqZbXKf+dPZfZn/0xrP/zJ1DBHT+nU2xxfb&#10;7n9sW7399Tfadv93a/tLtv/Z8Y3P4lC2/fyZ1vOXTPr6k7c/e/5tn3/ZfrNdre13za+vtf19xcPf&#10;n8lL0goPDw/zZLR+SomTA0nSYYv6YDKZlMYiblOWO4skSZIkqUWcc0QDeJyL1IXHOBcpHeH9fRLQ&#10;vnz50v3111+lnJ+fdzc3N2VdsDyFZSVJ0o+jDo3+Iy5Upe79+vVrqXMpkWBGolokoLEOy5OUFnUx&#10;BUyjLo95kiRp99lrKCnFicX9/X0pkZgGTwwk6bBRJyCuhqR+YB4NTZIkSZL0UuoO6khCq0ucg9B2&#10;Rac4I/7HyP9MKYyYRkc4Yntsy8Q0SZJ+DnUpaBOkjiUBnMQ0StS91MskoUU7Yl1/r6qL4370Q0mS&#10;pN1nYpqkjWio44SBEwdOLOIEgRMGHpMkHaZoIKIuiCH6uR/zJEmSJOml0DYVHdWcb9SjrvAYhZFa&#10;SERjlDRGaaEjnPksF53fsV7dEU6RJEk/jnqVQr2KqJfpS6JQJ5+dnZV6mWQ16mraDlmH9sR6PeZH&#10;vRx1uyRJ2g/2GkraiMY6Tgi44pRpNORReEySdLhIRoukNOqFaDySJEmSpKHEeUeMzEIyGp3ejMyy&#10;PCoLbVecrzCtO86j8xu2b0mS9HOiXq2nUUBdHT/xSX1NIUGN+8ynDo5lwe3leZIkafd51i0pFT/j&#10;WSemSZI0mUyerm6Mjh9um5wmSZIk6aXFhZMkntGhzc+DxU91MhJL/FQnCWgko9UX0DCfcxa2EYX5&#10;kbAmSZJ+XF23Uq/WbYLUwePJpNTHzKcOp66OepvR1KjToyzXzSaOS5K0P6zVJW3EyQCNd5GYBk4O&#10;4mRDknSYqAsiMY3bNETR4ESjkfWDJEmSpNrjUVuZTqclGY1RVujQjtFW6MimzYpzEUqN85SYxjnK&#10;cmc3j8VykiTpx0Q9uqk+LXNJFO8ns36Z6cNDd0uS+c1Nd06SWl8u+3r9qq/X70kk7+vsWEeSJO0H&#10;E9Mkfac+gaBBjwY+Gv9owKsfMzFNkkRnDoW6gTohOoOsHyRJkiT9iOX2KAr3uQCGtilGWCERLQo/&#10;/0V7FTgnOT09fRohjfnRlhWPU0hIq0s8h+cvkiT9nKizo4S4T/I4dTn1bV0fx20Szanj63qen+mm&#10;nqdIkqT9UKKEP//1YX7W/5OOmtaeNzxsUgczq7Suv22L3P+1Bt//Wdsb2Lp/j8nqQ7+/zZ/fxren&#10;9flfQhzDGHYZx5NxOTH497//XebdLx7j/SjLjxYnG4/mt0rSITp6fOjevXvXvX//vnQCIeqQ59TN&#10;o3kYulZW/w9d/7bGF637nz5/Er9l67fGX5ns+Vvjn9b4ufX1Df35HXr/M2w/9iGm8ZxMs9ef7v/m&#10;h1PZ56f1+Ax+/Ps4epNs+9nxz7Qe/6GPbyZ7/mz7Q59/NX8+Es2fzy1//lr/fmfvX5ZcwjnuJq2f&#10;r1ZDv39D73+qMX5pte36p/X1Db3/mez7y/crjsHyseC1M68+BrEM81h3Op0+LRPfVRLS+KlOOq2P&#10;uraf25wN+/GSJEkrjJL4o44ZIk6o44V//s8/yv06PuB2rBfxR8QQsW7Maz1/ycR+rBP7sw7nL7FM&#10;ve8xPTpu639rjf9a489M6/HL1h/6/c80H78tnz8NrfX9zwz9+c20nj+27v+22w93/fM79N+nbP3s&#10;/DvTfHwb379V+29GiXTg+MNI8EshiI+fZeMPCo9lfzglSaLOoA5pDnYlSZIaEItsKpKGM61G21/+&#10;3pVOVzqO+9v8PBc/4wUeL/MeHspoZ8z/enXVff78ufv48WN3dnZWRkuxZUqSpN1EHf6cQv7Eqvmf&#10;Pn0q8QAjqRFr1Or+q4g54j7tlJHIJkmSts9aWTpwcUUJjYRxHwyxzPDJy8F9BPiSpMNGEjOdR3Uj&#10;j3WEJEnapjhnXVckDWfV9y3alChPCWk8TmcxiWj9Mrd3d9355WV3eXXVXX79Wkrcv7q56e6m07Ku&#10;JEnaPYy487xy9HSbUVbiNqOn8tOe9FXFKKrcn1Y/2U3cEYlo0U4ZyfKSJOl1MDFNO69u5FpVtNmq&#10;xkKCeoL7i4uL/ziGdQOjJOlw/e1vf+vevn3bHR8fl7pieXQESZKkXy3OadcVScPhohXODTgXqL9z&#10;9flBPY/bXBRJJzMjoTBKGrfLCGnVcpIkaX/VcUItYgl+4YfHiQ9ISjs/Py/9ViSqMa9OUCMpLbYV&#10;60uSpNfBxDTpwNXBeZwEMI+fUaCBsA7g6xOE+rYk6fC8f/++Oz09NTFNkiS9GnH+uq5IGhbfs3qE&#10;Es4LOF+gU5kpGPmEjmU6lZlGpzKFtqjl7yqdzCS9SZKkw1PHFdwmXiCW4Kc9I54gSY15kaTG8sQg&#10;MXqaJEnaPmtl7TyCzE1Fm8Uxqq8mCdxfPo7MW15OknR46FiqG3jq+sH6V5IkSTos6xLLuE8nMRc/&#10;3tzedF+vrrqz87NSvl59LY+NJ/PR1kbHo/Izn4/9P+bHT39GUpskSdovT+2JVZcTkUT0SxE/EF+w&#10;DPEAJebzqz8kp9UlktRYxvhBkqTXw8Q0Sd3RaDFSWn+7XHFyf/d0hQkBfC2SDiRJh63ueKJuiARn&#10;7tOJJEmS9KsRi2wqkoYT5wCcF8S5AecLdBpffv1afqrz/OKiJKfd3d939/35xJTzCfqi++Wns/52&#10;v35po2L941F/p9/u46xs+/vWKUmStAuo559T+sDh233+Ma83InG9jwtAm+NyfxWxBklqJKQxelo9&#10;IiuPSZKk16FU7X/+60PTuf1RY8sAQcZmiwhknaVAZNlLNj5+e6Zvt46y/UtkTSuDN57OsuOfaN2/&#10;bPXk/V0ORJcdHbXlX6a71/ryk8OfvTvp/i2m63DVyN102o36BY/Gx9307q40FF5dX/WB+6wbLd7f&#10;x35av9WRcnDUegAkSVuR/fWm/nx8ZPj77qkuwHFfV4zHk+4ff/xXuT/v6KXjiTqZQsfRYzcapc+w&#10;mK6R1f/Z5hNZ/ZvFX8nqzfufxn9Z/JatnzycxVeZbP9bzx+a4+fW15ccwOz4tb7/re9Pqt/80y7E&#10;jcVzMkl2P9//xfRnZc8/9Oe3+fgn28+P0Ob1W7eebWDo45vJnj/b/uDnX62fj0Tz5zOpn9Pjmx6B&#10;TLJ/je9fq6x9qv31bzb4+9f4/WuWxC9D79/g7TcDH/90/5P9y8Tmv23m+1ujPuYvbUH96yz/lp5v&#10;3J8nsBWOw2z20N3f3c8T0O7uSrsTP7kVSWdP2Eh/XHjuKW1T/WOR1IYyYlopLNbPX3rOH9H6/kuS&#10;pB+Xtn9U8fVTLB5BRj8p8UWJLeaJ6iBOmJc+Vujjy4gbIhYbHx93p2/elJ8Sn/S3j4/HZTvHo+Oy&#10;bFmqXzbiGdYu21hsp1g8Xs1ZKY3f622uQDvq0zGIZRfbLM9fxU3xXPF6n6P1/Gno+Kk1fk7XT97B&#10;gV9e+/FrfH3Z2z/068+0vv+Z7Pjz/OueY9Njz5a9AckC6eqJ/uxpcevnNH9+Bz7/bz0+2bMP/vcp&#10;Wb/10qz0+GabH2D/yxofPrQlpmWyA9/asPYrv1ixL/U+HTcmPj3nD+MmrV/c1sS01j9Mze9f9vlK&#10;ZPs/9B+WTOv2s/XH49Pu+vamBKjHk3F3d3Pbffz8qYyYdnJy4lUlkrSnSEjehMTlGBEthsmnznn7&#10;9m33/v377mTSNhz+0IF1Vv+1xh/N+5+snr2+wU9MEq3xSeuJKfFb7ENMY53nvLbmhrnG1//a4//m&#10;7Sey15dqTcxInn7brz97/uz7n+5/4/vf+vcnM/T+t37/hj5/3fb+Z+tnz59pPX6tWvc/+/vR/P42&#10;Hv9s+831X/L8rZ+/zNDv365r/fywfnyGmC5v7+ho/FQH8Njy43T+TqfT0p7EKCUxEn+cU0iSJP1q&#10;46NRd3p6Wtoz6e+ijZM4J2IeYpW4H/MQsc4oaf4cOsZhn+I5Yhr7We/vOtuOf1vbD4Y+f33OMWwx&#10;9PlXJjs+Q7/+TLZ/re9/1n5Isuvy9ym2ybQ1/6O5/W7LWj8/225/yGT7P/Trz7bf+v1v/f60Hp9V&#10;37+2b5SknXf/ML8ilZ9IKL/Lf3f7dOWJSWmSdLjqwDKuSmQeASmNOJIkSZL2R8T8IOZfHr2M9qPl&#10;cwIeD2dnZ935+Xl3eXlZRkeLxLRYR5Ik6VcjDiEm4ac+iVH4mU9+ZpwYBZGohoiFjF0kSXp5Jqb9&#10;gDoQiUBF2nUkn0VjIgE6QTmfde4TgEuSDlPUAcQ81Asx0gH1g4lpkiRJ0v6J9s5oA2UaHbSRpEbh&#10;Phc3RjsSiWh09tLpy33mc/5Qn1NIkiT9ahG3LCenEbsQs0Q7Zz2NYvwiSdLLMTHtGWiEiQaZWjTG&#10;SLuOIBs0KlLAvFWfe0nSYaAOiFgn6gMaaMbj8VO9IUmSJGk/1HE+8X8kpIFzAs4FmDLCCB25dOpe&#10;XFw8FeZHMhrr1+cTFEmSpF8tEsyIS4hTyq8GLeKYOkmN+cQwdexi/CJJ0suxV1E6cNHoSANi/MRC&#10;BN0mHkiSQOMNdcJkMikdVjbMSJIkSfslOm4j1o92obg4hTYjRhuh85YRR6Ij9/b2tsyPZLRYt95W&#10;zJckSfqV6iT7iEtIUIu4Jn6KnLiGhDXmg2XtH5Mk6eVYqz5DNKzUjSgRxEQgI+0qGhjjKpEIuuOz&#10;buAtSYcr4hzqBKYkpZ2enpZOqWjUkSRJkrQf4qf7if2jPYj70XHLqGjxc50kozE/Lm5cbj9iHlif&#10;ZTx/kCRJ20B8U8c4y3EOMQ5xDf1jJNxH0n3EOZIk6WWYdSIdOIJwEtMi2EY0HEqSDld0JoHbJKSR&#10;nEZCM/WEJEmSpP1BO1DE+UzpxKWTllFEPn/+XBLS6osaaU/i3CAKosN3VZEkSfrVlmMRYpy6xC9D&#10;kKBGrEMiPrFP/FS5JEl6GaUm/vDhw8beRSrnFlnjw6zbvP1s/W7Wtv5jsvn69a/a1lHb4UmfP5O9&#10;P9s+fpnm49f4+Wze/+z4blkkmNFgyL5yvOKYcX/WjZ5+T5/kNNTLSpL20yj5E0/9QSIadQGdT2/e&#10;vOn+/ve/l2mpWx4fFkuultYho7b6M9t+Vj8PHb+l+9f4/Nnxaz0+6fvXKHv92f5l5w+ZPtJZ3BpG&#10;ffzitdTzho4/h/78Zc8/tKHPHzPbfv1D//1JP1+tz994/Fo/v62fn+a/34ns+LXWn6373/r+Z39/&#10;Wz8/rcevdf9b7fr7n3ntz9/6+csMvf1YP56H6XfP2X9+Yh7LRtsPmEdyGXH+tI/96ZytL2IkSY32&#10;o2X1Pn/3XJIkSa9AtH8Ss0SsErEQiIciOT8eZ16Uv/3+21PcRBIbhdssS3zEY3U8FGJ7qx77EfX6&#10;sX8/ss2hz18z2z7/bj1/bX7/Gve/tf0zk72+7PhkWrffev7devyy9y99fW27n3rO53fdMpseC9nr&#10;ywz9+W/dv9bXv/ef3+T1Yd02WHfV598R056BgxpF2jXLn93680wATWMjjYyRwLa8vCTpMK2qF2L6&#10;nKC0VQleNxTpNdv0GfXzK0mShlLHy5SI5SOOx/I8liP2p3OVZDR+wooRQyi0GfFYvX6tfi5JkqTX&#10;qo5V6rimbv+MZDQwn34zBnSgMLgDI8cSK/EY24t16pgqnof5JLG9JJ6n3ndJeq7675P00p5bP5mY&#10;Jh2AOjBG/QeCRsbl39gPVlKSdLhoQKEeiI6ouCIQ0WgjSZIk6XVYbvMhdq/L8nwQ19MuxMho8bNV&#10;JKbVbUW2DUmSpENFIhqF2IgYiQQ1kveZB2KrZRFzrXpMkqRDZWKatOfqIDgaFOM+DZA0PsZVHjUb&#10;HiXpsNFZRd1AISnt5OSkzPtVnVPxPOuKJEmSpG8i4awutZhHLM0IIHSwMvJHjJDGaCB1UhrnARF3&#10;G39LkqRDFO2QFGKkiJkiQS1+9pz+tslkUgq3iaVYXpIkzZmYJu05AmYC4bgN7nM7rvYgSI75sawk&#10;6bBRH9AZxZRGFRLTov6QJEmS9LrERSWRUBaF+9Huw5R2IBLS6EylkIzGfR6jRLxvG5EkSdI8uT9i&#10;IpLQIo4iOa1O7I8YDBGDSZKkORPTpD1XNyjWaGzkag6mdYDM8uvWkSQdFuoD6gKS0khOi0aVX1E/&#10;8BybiiRJkqRv6qQy1LEzHaokpNFpGiOkMY1R9OlkjRHV6vUkSZIOWbSFRhtpxErEXcRVxFLEVfwc&#10;+tnZWUlWYz7LnZ6eLrYiSZJMTJP2XDRK1o2KzKPRkaAZ8Vg8juX7kqTDQl1BoSGFpLTj4+Nyn8YY&#10;bkuSJEl6PYjRI7mMgojfaQOKn51ilA86TJnH46D9h3WiHSjOBaJIkiQdKmKpSE4jXiLmImbiPglq&#10;JPlHclqMoMY81pEkSXMmpkl7juB4VYJZXNHBY1FQNzpGQ6Ykaf88JrnH0XhCXTAej8u0boQZWl0/&#10;rSqSJEnSoYkYftWUGJnWHGL2++ni5zqv552k5xfnJSmt/qkplo/O1bgIpS4R+0uSJB0q2kSJmYiL&#10;lmOjuF3HTvGT6SSonZ+fl8clSVLXleaLDx8+DNrKkDViZB2jWefjUePeZ88/tOb9X0zXy5bIDsDm&#10;9Y/S9YfVh4KLWz8n+3xln99R4+sf+vNHMBw/vzadTp+u5qBh8uPHj93R8WSx5H++VpbLXr8kaVc9&#10;rqzBYh5//49Ho+7du3fd77//3p2enJak5ofZw3yZUVKBJdVHa/WX1U7Z9h/THWzdw81a69csfkll&#10;z58e4Lbnz45/8+sbWBa/p+9v9vqS9Vvj11at70+2f82vL9m91vOX5vh91vb+pMdnMV2ndfdbX3/z&#10;37/s7c+OT/MBSHdgcWONZP22o5O//tbPX+vxS/cvO7yL6c9K6//s+bPPV/b5SOKn1r+PmUNvP9u2&#10;bPd5f+MtnvWfBdpz+JtB8li5SOShvzuaHwfeC6ZcSnLEsv39N+OT7m427R7u7rtrfqKzL3fT+242&#10;7WP4fpn552uxF+W5qBF5wuqbwbbn/5vf4fH5f/09/i9JkrQ7WqMXYjNiqBJGlfsRGM3nzePzxYNY&#10;xFex3N/e/Vb65E5OTuY/7dnPnz08zOO8/na5+Hex8fpcYL5dblTbXiE9f9j8cG6xG2vFfq6TnH8+&#10;vc41Ws+PsvOXbPuZ7Pm3Lnl52d5n/e+t71+m+fg2tn80S3Z/fi62XnWWtsbm9Xn02xbi1nyd7x9b&#10;Y/Pm0/d36PyJ1udPP59J+w1/x+MzGtPYJtN0cIfs+VuPX/IOp9+vZPfY/rctxK3F6+/LqvrH4ZD2&#10;AG/1plLe/U1l1UpVWbVKXfS68YeFP47xB5I/hly1QeF2XZatmidJ2g+PfWQ468vyv6jhiUvHk3F3&#10;Mpn0MThBAcH0UUlWe5YqllhZGq3aZF0y317p6rL3Vr3ouiRWHfMfKYdu1TGpixqt+kzXZc+t+kzV&#10;RW1WfaTqklm1Tl0O3qoPbV1arTrodZGGtOozXZXvovHHeWIaCWpP8/pYnKZfktHoY3noC/P7IL3/&#10;77i7ub/r7hZJaTcU2n6mD920X5jtlAD/iMw24nnah9gOj/F8i8L22JmnZec7Z1KaJEnaRcQ2LaXE&#10;SU+xETFRf7+aN19uHiuV0s8gvnro47iHh1l3efm1lKur6+7m5rab3k/L/KM+zpqMJ+VJnuIwNtZv&#10;g8eibBu7tKnodZtH8uuLBrbqS1OXzKp1qrLqPa0Lvt2Pf6seW100rBVv6Xdl1XvyI6XZqo3Wpfdt&#10;f+Pf/P4626/VJA0qGjNRrrDtb/PTDbe3t31gu/jLIUnSCgxXz6ib1B91EjNX+kmSJEl6OXFRIaW+&#10;UDDi8Kc50ZbTT5g/7/h86C4uL8vPRl1dX5eLEZnH40ejxWgckiRJ+qWm02npi+Mn1YnTKPzUJ3Fa&#10;9M8xrQvqWFCSpH1gq4S05whkadRkSkMkAS+JaXd3dzZMSpI2IgEtEtOoP6hPEI0kkiRJkl7GUwLa&#10;oiMyOicj9n5KNOvvE6czpbPz6uqqOz8/Lx2e0d5DYlqd4BbbkCRJ0q9DDEY8RsxGQhpxW10i9qvj&#10;O8Q6kiTtC7NSpD1HMkEkoBHM0jhJIyUNlI54I0nahHqCQp1BR1h0hkWCmiRJkqSXQdsNnZEUbkcs&#10;Hh2a0VFJTE67DklodGjGCBwRr0fMTkF9W5IkSb8OsVzEeMRjkaBG/HZxcfF0UQHxW708jN8kSfvE&#10;xDTpAEQgWyelRWOnJEmrUHfUDSd1MpqJaZIkSdLLqjsuKcuxOI8zpQOTEdLOzs5KpyZtPVhejxLs&#10;2JQkSfr1Igar21mJ50hQI4YjOa0e9Zb5rMOyxH6SJO0LE9OkPUeQG8EuwS2/Zw8CW+ZJkrQKjR+U&#10;6NCKBhSKHVuSJEnSy4q4m1i7LrTdMIoGo2vQrhPTuvMy1q2nUSRJkrQdxHER02E5PiOeixHUGAGX&#10;0XDpw4sR1CRJ2hcmpkl7LpLPmBLQEugS+JqYJknaZDkxjWl9X5IkSdLLqTst4zYlEtNihDSS0YjL&#10;J5NJNx6PS3y+3OkpSZKk7Yt21Dq2q0UcR78dSWkkp8UAE8R8kiTti1IjfvjwYautFo9J/2bWqDKa&#10;v4y1svWz52+VduDO2g5/awfx0Me/Vfb83WjgNzBxlOxe6/5n62fvP+vTWMlVF3/99VcJaE9OTspj&#10;BLqT07fltiTpsBwdL67ae5g9jYJGOe7rFTq6/vnPf86T046+jZD2XWNKUv3GOutk9WdzfJM8f7b/&#10;z6lfN2nd/1bZ/rXGb9n2UwPHP5nW7TfHf42G/ny27v++71/r53fo71/2+lq1nj83739y/pyt39d8&#10;i1urDX38WrUev+zvF+I5YhrbZNpa/2deYv83af78JbLtbzv+aD1+rd+fofd/6Pe3Vf3+1/sat+MC&#10;Qu4Th2M6nZZkNNp0bu8f/uM1ZK9ZkiRJ2zPaEKoR1y3Hcsyry//83/+zeOR7PFZPUW/raX5j/3Pr&#10;+X/r+Uer1v0fWhbL1+/vKun6rcf/F7TfxjZiWn+2s+1ntp2/8JzXv8nQ289s+/uftT9ksufPjl/z&#10;8yfbz97f5vbjxvev9fO36vg7Ypp0APit+lXD/9LoKUk6XASXBJAU6oSY0hEWoy/UASi3s4BUkiRJ&#10;0n9a13Bbx+MkppGExuhoX7586c7Pz8uoGbTrIOJx43JJkqTdtiqWYx7xIH15XKBAPMgoavTv8Rjx&#10;YsSMPB7Lx8UNsc36tiRJr4FZKdKeo3GTRk1GRyM45X4EqYykJkk6TFEXRCdYXWKEBkmSJEkvo+40&#10;xHIcTucinY4kotEBeXFxUdpySEpbvtBQkiRJ+4+LFIgJ65/3jH4+yqrkM+ZFkSTptTAxTdpzNG7y&#10;+/QkpxGIcj8aQxkNR5J0mKgTohEj7lM3IOZJkiRJehnRkVjH4RGDk3jGiBj8bGeMjkb7jXG5JEnS&#10;4Yr+PBLTSFCjkKCGk5OTEiuyTJSIMSVJem1MTJP2HI2cNHASvEaQGvMpkqTDVDdURIdY3VEmSZIk&#10;6eXQHsPIxNEuQ1sNHYuMikYnY/xME/NZhosJWT6KJEmSDgu/ekRcyAUOJKdxEQOxI7cZkKIW/X91&#10;m68kSa+FiWnSnqNRk0QDAtI6KI0kBEnSYVpuqIiENDq9/KlnSZIk6WURY0eCGZ2LjGxP5yJJafxM&#10;U8TnxOU8Hj/hyX0ekyRJ0mEhFqSAOJE+PWJI4sdPnz6V/j8S1IgdWS76/Oo2X0mSXgNbNaQ9R4BK&#10;UBqNmJF4wH0T0yRJgbqBjrLT09Pu3bt3i7mSJEmSXgLxNh2GMUoaSWl0LJKARvtM3XlI2010RHKb&#10;IkmSpMNC315cpEC7LVPiw/oCB0bdJbaMkXfr5DRJkl4LE9OkPUdQSiMnojGTgJRiw6YkHa6jvgqg&#10;BOoFfi7o5OSke/PmzWKuJEmSpFaPR/OORUa04KeX6s5DOhmJwSNBjfvE5fUIa7bfSJIkHZ5IRquT&#10;zLjNPEokpsVPe0Y8GctJkvRalFrpz399aGrdyBpHssqv7hT9GTTubJLtX1+lL279nNbXn+5fH1zE&#10;MjGNbTKddZvXzzQf/8bXnxl6+63HL9O6f5nH2TzJrFxF2/+bjCelAZMglIbOz58/9Uut34d+dUnS&#10;QZr1dca41BDUGdS37377rfuv33/v3r59WzrONmmt37L4I6v/M9n+ZfFjpjU+GTr+bZW9vix+Hjp+&#10;y2TPnx2/be/fq//8zNr2P3v+1s/fvsvOX4b+/Gbvf6Z1/1rP31r/fnWjtvVbX/+220+y5x/689f6&#10;9+u117+tOP7xHsY03pP6sW3Z9ue3tf44Hk/6GPmheyBO7o9ndBTyvHQAcjtGOOMxYm3aaW5v70q8&#10;/eXLl6603LCffan3lj0r8+P9Kv/v5y2mkiRJ0irEkJRRf646mZx0b9+86d6+e1cucpj08emsP4cn&#10;VqVwThBJbSx/f5+0/47aotES3zbIzi+z7WfrpxrbP7L2g0zr+dO+G/r9t/1ys/T73fj5b9X6+dh6&#10;+1Fj+3ur1s//qv1zxDRpx333xV78DSDA5MoIhvPtl5jPlCSpxtVzffBInRFBZNQY6UmFJEmSdGBI&#10;SsPxeFw684ijp9PpUycft5nGSGfTh4fu+nr+M0tlNPvZ/KeViLWXo+1yv2rf4b4RuSRJkjYh9ow+&#10;QhLQ6Be8vrnpzs/Py0URxK/EnyB+ZVliUeJWktJi3VVsH5YkvSQT06QdVweOEVgSVJKUxohpkiSt&#10;UyelxdVyiAYLSZIkSXO0taAeKS1GSIv2GAqxNCOk8dNKZ2dnJTGN+5IkSdJLirbdaNfldvyaEslp&#10;TOkrJGGNxyJejXVRzwPLUSRJekkmpkl7IAJKGkeZElASaFIkSVqlbnCg4YKfgWZ0B25LkiRJ+h5t&#10;L7S3RCcebTDE0BE/l1HSptOSiPb58+eSlHZ9ff2U0CZJkiS9pDqBjLZe4tJo82VKchoj9xKTkrDG&#10;RRUghj05OSnL1G3EweQ0SdJLs+dR2nF1gBgBJMElDaUmF0iS1qkbKrhNUhqFholVDRKSJEnSISNm&#10;pq2FRDPaYSIxDVwYWI9OQXIayxFXs54de5IkSXpp0b5LrLl8AQXl9va2FBLT6tHTWC7WWxWn8pjt&#10;w5Kkl2TWirTjImiMIJGGTxpDmU+CgSRJq9SNCzRiOGKaJEmStF7d8ReFTj3aYOjkY4Q0RqTgPssx&#10;CkW0yziivSRJkl4ayWfRxktcyqAVUbgfF1HQb0i8SnIaJRLV6rg2sL0okiS9FHsepT0QQSKBJlc/&#10;EGASaJpcIElaJzrSKKDOqDvbJEmSJH2PeJkOQMQIaVFoi6ETkHg6liHWJra2fUaSJElDiT7CKJFs&#10;Folr3K6T07iY4uLi4qltuG4LZvloJ5Yk6aVYq0g7jiAxpgSQcaUuQaYkSetEA0WUsHxfkiRJ0jxO&#10;poMuRp6oE9O4SDCS1igkqDGPZcDoaZIkSdJLIuYkRqV/kBiU0XqJVSncr5POmHKfkXxjgAvm1YXt&#10;1EWSpJdSapU///WhqfeRymqTrPI6auz77KvVxa3VWp+/9fUNbejXP7RtH9/HZPND71/z9h/nVy5Q&#10;CCjPz89LIcCk4ZPAdJPZsIdXkvRKjYgg+jqIeub09LR7//599+7du3Kf5Oas/mmt/7Yef2TVa1I/&#10;Z9Lj1/j6s/3PtL6+0fw04qcNHV9lsvg5k+0fcVgsE9N4zUxbrzrd9uenmzXuwKhtB3b9/K11/7Z9&#10;/tL8+Wvcv+bvb+P+Z5/f7PVl0vfnBb5/sY8xjed8zmej+fgl0uO35b8frc+faf38tMo+A9n+Zeu3&#10;fn5av/9Z/EL7SbSvoO7IK/OPJ08/e0RHHo9TwHLZ67f9RZIkSb/SKAmfiX/pR/ztt9+6t2/flsQ2&#10;YlpiXB47Hs8D2OecK67Sev6A2EZMY50fWXedbBvN7R8/d9ietJ6//uz79lpkr69VdnyGbj/d9fcn&#10;03r+nhn6+A39/U+/v8nzD/36Wz//q16fI6ZJOy6uiGDKlbjTRTIBV0MMXWlLknZf1BmUfT8ZkiRJ&#10;ktahIw5c9EehTYWENGJkOudiZDTaXmiDiaQ0GEdLkiRp1xDrEtfy055nZ2fl5z1jJGAS1QJxcfQ3&#10;EvdS4mIOSZKew1pD2nHREMqUK3frn4+oG0klSVpGIwL1RQzzzn2TmiVJknSootONuDjiY5LUvn79&#10;WjrqSE7jPu0tdeecJEmStGvoSySm5cILktMi3qWfMQbBqAsiXrb/UZL0I0xMk3ZcnYRG8EgDaQSJ&#10;BoaSpEydmIboYJMkSZIOCZ1vIDaO0dOik44RJPj5zkhKqxk/S5IkaVfRl0j7MIW4lpiX2Pfjx49P&#10;cS79kFHAKGsRO0uS9Bwmpkk7Lq7gpWE0ftYzmJgmScpEgnM0LFCPxBVwkiRJ0qGIDjliYRLQIiGN&#10;USPoeFvumIuYmfl1W4wkSZK0C4hnl9uGiXtJTmPEYOLguDgj2oyXY2FJkp7DxDRpxxEAEihyFW8E&#10;htEoGoGkJEmbRGMCCc1Rl0iSJEmHJEaJuL6+7r58+dJ9+vSpdMgx7+TkpCwTnXERL/MYjJ8lSZK0&#10;a4hhiWdjBLS4GIN4l0Exzs/Py897csEGMXIkqBE3R3wsSdJzmLUi7TiSCAgIuWohAkamzCc4lCRp&#10;leXOs6g7KHasSZIk6dDQtkKnG51vMUoacXEkohEvrxLLSJIkSbuEhLS4UBnEtVHAgBgxelokqHHf&#10;9mNJ0o+y1UTacQSOt7e3pdSJaTAxTZK0CfVF1BlMaVSQJEmS9tHj0bzE7eUpI0KcX16UBDXun56e&#10;didvTkun2910PjrEqsLjJqZJkiRp1zACGu3BxLKMgDaZTEpsO51OS59jjChMghoXbpCgRqzMfZaR&#10;JOm5SvPL/374c/UlfwutWc9UWkM6at38aPPra93/7Pg17//AstcfjXg/Kzs+r/34t77+x4dvVxbE&#10;NF4zUwK/SBTgceZRCBSPJ+PuYfrY/b+Pf5UGVIbWpRAQsgy3TTKQJK0yvbvp/vHHf3fv3r0rdQ11&#10;BsnOFBoisvpj1rVVoKN5GLqzWl9/Zuj4pVXEKutk+98qO/7p88/aDmAW/7W+f9nx5fXHc8Q01ok4&#10;cZvYp3p/8N3+Nh7/1u9f7Ms62fHP1s+89vO/VkMfv+z7lz1/a/0z9PNn62ftF5nWvz+Z1vc303r+&#10;nRn69W/7+99af2bHZ+j3Pzt+xLHsQ70f3C4X7fXfnZvru27WP3Tcfw+PxsfdqN/ezf1dd/P1qvt6&#10;c909Th/K48xfNZUkSZIOCe3DEVszpb2pjrf/+OOP7u3btyXeJsmNvslYhtj6eNwvuyGGbz3/Tc9P&#10;ks0Pbej2w0zr+Vvr+fdrP//NZMcnlbR/Zttvbv9OtH5/Wj8/Qz9/q21//ls/v0P3v/3M3xcv55Ne&#10;Ob7Yy1/euE9QyJUJdXDI8tkfA0mSjo9GpaEgGgskSZKkXcaFFnSK1fEt7SNx8QUjQFC641HpODv/&#10;Ov/ZTpLSeDySz9ZNJUmSpEMSMTVTSvQ/0ifJlJiaPkpiaUQsjunjbOuJSZKk18PENGlHRNAXt0Gw&#10;x/C5cRUCJQJDSiwnSdIyGgromGMa9UVMo76RJEmSdgWxLGVVLBvtJHSi0YbCTxCRlHZ5eVk61Gw/&#10;kSRJkr4X8XUdK9dxNT/tSaGfkv5KlovktEhQkyQJ1grSK0eAtxz4cZv50ZgaAV/Mj3UkSVqHRoIY&#10;VSLUdYkkSZK0S2gboZ0kRnAgrqVDLGJcOs1IRCMhjc4zEtLAMnVMLEmSJGkeJxNHI/oeibWjEFPH&#10;xR4RX0d/ZRmpWJKkBRPTJEmSJEmSJEmSJEmSJEkvysQ0aQfEFQmIK325MoGrDyhcmRDz4qpgSZI2&#10;iZEhYnSIqD+sQyRJkrQPIq5l1Ibb29syYhojOjC9u7sr8TAjOTClXUWSJEnSerQfxzTakom1b25u&#10;yohpjJxGrE3sHctKkgQT06RXLoI3Arzl2/xERR3cxW0aVW1YlSRlorOO+mJVfSNJkiTtirjoItpE&#10;QLvJ9fV16STjNh1nFMRyxL7xs56SJEmS5qKNeF1b8cnJydNFz8TTJKWdn5+XJDVib0mSgolp0g6I&#10;xIEQ9+O32iOJIBLRaFg1sUCStEldR0QdEnWKJEmStGuIaSPGjbiWGJdOMkZx4DHmjcfj0m7CY3SY&#10;RVuKJEmSpG8ivq7jbNRtyPVtYmtGSzMpTZL0va77/+PP8FAw64nwAAAAAElFTkSuQmCCUEsDBBQA&#10;BgAIAAAAIQBKST3O3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQq91U0U&#10;q4mZiEjbkxSqheJtzY5JMDsbsmsS/33XU3t6DO/x3jfZejSN6KlztWWEeBKBIC6srrlE+D68vyxB&#10;OK9Yq8YyIdzIwTp/fMhUqu3AX9TvfSlCCbtUIVTet6mUrqjIKDexLXHwzrYzyoezK6Xu1BDKTSOn&#10;UfQqjao5LFSqpW1FxWV/NQgfgxo2s/it313O29vxMP/82cWE+Pw0blYgPI3+Lwx3/IAOeWA62Str&#10;JxqE6SIEEeZJ0LsdL5MExAkhmS1A5pn8/0D+CwAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAh&#10;AQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1I&#10;DjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGG&#10;cdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPp&#10;QFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMG8G0vEAgAAkQYAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0ACgAAAAAAAAAhAF+P8yFhKwAAYSsAABQAAAAAAAAAAAAAAAAAKgUAAGRycy9tZWRp&#10;YS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAEpJPc7fAAAACAEAAA8AAAAAAAAAAAAAAAAAvTAA&#10;AGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAA&#10;AMkxAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAALwyAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 9923" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:-19;top:-21;width:75285;height:2193;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQALYEDWxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8iKZWEFuNIisLgid1Efb2bJ5t2ealbbJa/70RBI/DzHzDLFadqcSVWldaVjAeRSCI&#10;M6tLzhX8HL+HMxDOI2usLJOCOzlYLT96C0y1vfGergefiwBhl6KCwvs6ldJlBRl0I1sTB+9iW4M+&#10;yDaXusVbgJtKxlE0lQZLDgsF1vRVUPZ3+DcKNuXGjJPZeWJ/XXzarU/NIGsapfqf3XoOwlPn3+FX&#10;e6sVJEk8geeb8ATk8gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQALYEDWxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
                 <v:rect id="Rectangle 215" o:spid="_x0000_s1028" style="position:absolute;left:65073;top:336;width:5273;height:2365;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBsLhzxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmiooWo0iuqLHXSuot0fzbIvNS2mytuuv3ywIHoeZ+YZZrFpTigfVrrCsYDiIQBCn&#10;VhecKTglu/4UhPPIGkvLpOCXHKyW3c4CY20b/qbH0WciQNjFqCD3voqldGlOBt3AVsTBu9naoA+y&#10;zqSusQlwU8pRFE2kwYLDQo4VbXJK78cfo2A/rdaXg302Wfl53Z+/zrNtMvNKffTa9RyEp9a/w6/2&#10;QSsYDcfwfyYcAbn8AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIGwuHPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="09D0D3BC" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+                      <w:p w14:paraId="250142C8" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:right="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                             <w:b/>
                             <w:color w:val="4A4A4A"/>
                             <w:sz w:val="28"/>
                           </w:rPr>
                           <w:t>Rutin</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <w10:wrap type="topAndBottom" anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:bookmarkEnd w:id="8" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="9" w:name="_Toc190952784" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="10" w:name="_Toc190952784" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1370496237"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="3021F244" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00CC1B3A" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="0A440758" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00CC1B3A" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>Inneh</w:t>
           </w:r>
           <w:r w:rsidRPr="00CC1B3A">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>åll</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2157EC9A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00A07CF8" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="6EDA7376" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00585E8D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CC1B3A">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00CC1B3A">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00CC1B3A">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc216249463" w:history="1">
-            <w:r w:rsidRPr="00A07CF8">
+          <w:hyperlink w:anchor="_Toc225428014" w:history="1">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förändringar sedan föregående version</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216249463 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225428014 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="451C97E0" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00A07CF8" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="4D8C746C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00585E8D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216249464" w:history="1">
-            <w:r w:rsidRPr="00A07CF8">
+          <w:hyperlink w:anchor="_Toc225428015" w:history="1">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund och syfte</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216249464 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225428015 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74FB5499" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00A07CF8" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="205B2522" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00585E8D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216249465" w:history="1">
-            <w:r w:rsidRPr="00A07CF8">
+          <w:hyperlink w:anchor="_Toc225428016" w:history="1">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Egenmonitorering via Vård och hälsa</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216249465 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225428016 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68E964D2" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00A07CF8" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="63AC5148" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00585E8D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216249466" w:history="1">
-            <w:r w:rsidRPr="00A07CF8">
+          <w:hyperlink w:anchor="_Toc225428017" w:history="1">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ordination av egenmonitorering</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216249466 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225428017 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CCDB437" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00A07CF8" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="64B71F61" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00585E8D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216249467" w:history="1">
-            <w:r w:rsidRPr="00A07CF8">
+          <w:hyperlink w:anchor="_Toc225428018" w:history="1">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>TIK-mall</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216249467 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225428018 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A877958" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00A07CF8" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="603BBF7A" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00585E8D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216249468" w:history="1">
-            <w:r w:rsidRPr="00A07CF8">
+          <w:hyperlink w:anchor="_Toc225428019" w:history="1">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Handläggning vid avvikande mätvärden och/eller symtom</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216249468 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225428019 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A471D3B" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00A07CF8" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="6F2D9318" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00585E8D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216249469" w:history="1">
-            <w:r w:rsidRPr="00A07CF8">
+          <w:hyperlink w:anchor="_Toc225428020" w:history="1">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Återlämning av blodtrycksmätare</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216249469 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225428020 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3539285E" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00A07CF8" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="4270EF83" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00585E8D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216249470" w:history="1">
-            <w:r w:rsidRPr="00A07CF8">
+          <w:hyperlink w:anchor="_Toc225428021" w:history="1">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>E-post</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216249470 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225428021 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CCE6002" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00A07CF8" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="01A14EBC" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00585E8D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216249471" w:history="1">
-            <w:r w:rsidRPr="00A07CF8">
+          <w:hyperlink w:anchor="_Toc225428022" w:history="1">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ansvar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216249471 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225428022 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="44461FF7" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00A07CF8" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="2456231E" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00585E8D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216249472" w:history="1">
-            <w:r w:rsidRPr="00A07CF8">
+          <w:hyperlink w:anchor="_Toc225428023" w:history="1">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bilaga</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216249472 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225428023 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51452EA8" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00A07CF8" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="178DFECF" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00585E8D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlnk"/>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:noProof/>
               <w:u w:val="none"/>
             </w:rPr>
-            <w:t xml:space="preserve">   </w:t>
+            <w:t xml:space="preserve">    </w:t>
           </w:r>
-          <w:hyperlink w:anchor="_Toc216249473" w:history="1">
-            <w:r w:rsidRPr="00A07CF8">
+          <w:hyperlink w:anchor="_Toc225428024" w:history="1">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Lathund</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216249473 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225428024 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A07CF8">
+            <w:r w:rsidRPr="00585E8D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="661BBA65" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:p w14:paraId="3D750010" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
           <w:r w:rsidRPr="00CC1B3A">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="50CAACF3" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="4C903220" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A59D493" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="52DFE2B8" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc216249463"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc225234789"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc225428014"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3E9B7694" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AC2C5C" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="720998AA" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
+      <w:r w:rsidRPr="4780DE79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ny TIK-mall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75329A34" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AC2C5C" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc190952785"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc216249464"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc190952785"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc225234790"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc225428015"/>
       <w:r w:rsidRPr="00AC2C5C">
         <w:t>Bakgrund och syfte</w:t>
-      </w:r>
-[...31 lines deleted...]
-        <w:t>Egenmonitorering via Vård och hälsa</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00AC2C5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FA323D" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AC2C5C" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3152C530" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2C5C">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid behov av blodtryckskontroll </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AC2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, efter utskrivning från BB, erbjuds patienten egenmonitorering i hemmet. Patienten hanterar själv mätresultat och värdena registreras i platform24 via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>appen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AC2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vård och Hälsa. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Toc189639445"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc190952786"/>
+    </w:p>
+    <w:p w14:paraId="4F63857F" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc225234791"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc225428016"/>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+        <w:t>Egenmonitorering via Vård och hälsa</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00AC2C5C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380548C8" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AC2C5C" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2C5C">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vem kan delta? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13661558" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3DC5ECDC" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="0079773F" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="424"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="4E4D99E0" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:ind w:left="1287" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc189639446"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc190952787"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk190240894"/>
+      <w:r w:rsidRPr="0079773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nyförlösta patienter som ordinerats egenmonitorering av blodtryck i samband med nedtrappning av blodtryckssänkande behandling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0079773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0079773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1C8358" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="424"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1214F61A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:ind w:left="1287" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Patienten eller partner/stödperson ska kunna kommunicera obehindrat utan behov av tolk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E7B57C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="0079773F" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="424"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4932011C" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:ind w:left="1287" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillgång till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0079773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>BankID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0079773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> krävs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492A5340" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="0079773F" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="424"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1E617BD2" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:ind w:left="1287" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Barnmorskan ska bedöma patientens förmåga att förstå information och följa givna instruktioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C8AC2B" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="0079773F" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="424"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1CD7E94E" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:ind w:left="1287" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tillgänglig utrustning är A&amp;D 656-blodtrycksmätare med manschetter i storlekarna S, M, L och XL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6881D95E" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00B22A57" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="424"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="221E09CA" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:ind w:left="2282" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Storlek XL passar armomkrets upp till 45 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587CCCC7" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00B22A57" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="424"/>
-[...17 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="2282" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Egenmonitorering är därmed inte möjlig för patienter med armomkrets över 45 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C8E222" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AC5F7B" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc225234792"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc225428017"/>
+      <w:r w:rsidRPr="00AC5F7B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ordination av egenmonitorering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="23980526" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D6429">
-[...24 lines deleted...]
-    <w:p w14:paraId="25F5FA73" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+      <w:bookmarkStart w:id="25" w:name="_Toc189639447"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc190952788"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="2403D09E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utskrivande läkare på BB bedömer om patienten är lämplig för egenmonitorering av blodtryck i hemmet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0A51A2" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc189639447"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="6895E00C" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+      <w:r w:rsidRPr="2403D09E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ordinationen ska tydligt ange</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4780DE79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en planering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2403D09E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för hur länge egenmonitoreringen ska pågå</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och ska framgå i läkaranteckningen från utskrivningssamtalet på BB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EA6AA0" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="000D6429" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ordination av egenmonitorering sker av läkare genom journaldokumentation i Obstetrix (TIK </w:t>
+        <w:t xml:space="preserve">Ordination av egenmonitorering sker av läkare genom journaldokumentation i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (TIK </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mall nedtrappning</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> blodtrycksmedicin) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C11722" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="74094D7F" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="000D6429" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nedtrappningen av patientens medicinering dokumenteras i Obstetrix (TIK </w:t>
+        <w:t xml:space="preserve">Nedtrappningen av patientens medicinering dokumenteras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (TIK </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mall nedtrappning</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> blodtrycksmedicin) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A146FA" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="23EEE505" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="000D6429" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000D6429">
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2403D09E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Patienten ges muntlig och skriftlig</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D6429">
+      <w:r w:rsidRPr="2403D09E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D6429">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">information med beskrivning hur hen skall trappa ned sin medicinering samt information om hur länge egenmonitoreringen ska pågå. </w:t>
+      <w:r w:rsidRPr="2403D09E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information med beskrivning hur hen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2403D09E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trappa ned sin medicinering samt information om hur länge egenmonitoreringen ska pågå. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="000D6429">
+        <w:r w:rsidRPr="2403D09E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Hypertoni - Till dig som tar medicin för blodtrycket efter preeklampsi eller graviditetshypertoni</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="2403D09E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED4A93D" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2403D09E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Läkaren informerar ansvarig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2403D09E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>BB-barnmorska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2403D09E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/sjuksköterska som meddelar BB-mottagningen att patienten är aktuell för egenmonitorering och om hen redan har en blodtrycksmätare via barnmorskemottagningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6D5A61" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="424"/>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2403D09E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För övriga rutiner kring handläggning och uppföljning av högt blodtryck var god se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="2403D09E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Preeklampsi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0131378C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AC5F7B" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc225234793"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc225428018"/>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+        <w:t>TIK-mall</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="00AC5F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nedtrappning blodtrycksmedicinering </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC5F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="582CB672" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AC5F7B" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="254B6125">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Infogas i journaltext genom kommando ”infoga nedtrappning blodtrycksmedicinering”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1218FE92" wp14:editId="63EAD844">
+            <wp:extent cx="4752975" cy="6842447"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2049688467" name="drawing"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2049688467" name="Picture 2049688467"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4761619" cy="6854892"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46602348" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AC5F7B" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc1060802567"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc225234794"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc225428019"/>
+      <w:r w:rsidRPr="00AC5F7B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Handläggning vid avvikande mätvärden och/eller symtom</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00AC5F7B">
+        <w:rPr>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002C8D36" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
-[...674 lines deleted...]
-    <w:p w14:paraId="5624D9C4" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="71366DBA" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="000D6429" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc907439818"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc907439818"/>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Patient mäter sitt blodtryck 2 ggr/v (mån och tor) och får påminnelse i appen Vård och hälsa</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5EC3056D" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t>Patient mäter sitt blodtryck 2 g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ånger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ecka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mån</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och tor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sdag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) och får påminnelse i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>appen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vård och hälsa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501C59FA" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="000D6429" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Samtliga inkomna mätvärden (avvikande eller normala) registreras i Platform24 via appen Vård och hälsa</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7AB3FC8A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t xml:space="preserve">Samtliga inkomna mätvärden (avvikande eller normala) registreras i Platform24 via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>appen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vård och hälsa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB4AAC1" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="000D6429" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Patienten informeras om att höra av sig till BB-mottagningens telefon vid avvikande blodtrycksvärde eller frågor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EC2115" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="30078D46" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="003A7C94" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D6429">
+      <w:r w:rsidRPr="003A7C94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Patienten informeras om att höra av sig till förlossningsavdelningen vid symtom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBE12A6" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="2CC38422" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="000D6429" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Om patienten söker BB-mottagningen på grund av sin egenmonitorering skall detta dokumenteras i Obstetrix</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4CDE32FC" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AC5F7B" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t xml:space="preserve">Om patienten söker BB-mottagningen på grund av sin egenmonitorering ska detta dokumenteras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D6429">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="63B0CDB0" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AC5F7B" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc216249469"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc225234795"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc225428020"/>
       <w:r w:rsidRPr="00AC5F7B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Återlämning av blodtrycksmätare</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="00AC5F7B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0356CEBC" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="10CFC1C4" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="000D6429" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc2059285264"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc2059285264"/>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Återlämning av blodtrycksmätare bör göras så snart som möjligt efter att egenmonitorering avslutats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3445A5F7" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="0D49341A" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="000D6429" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D6429">
-[...7 lines deleted...]
-    <w:p w14:paraId="6EFCB9E3" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+      <w:r w:rsidRPr="5B319D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>När patienten avslutat sin blodtrycksmätning ska hen höra av sig till BB-mottagningen så snart som möjligt och meddela detta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C609041" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="000D6429" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om patienten inte hört av sig för att avsluta sin vårdplan så avslutas planen 3 månader efter uppstart. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70742C67" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="2F8ADA0B" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="003A7C94" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Innan mätningen avslutas behöver ett chatmeddelande skickas till patienten (förvalt meddelande) med länk för returblankett </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="000D6429">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="003A7C94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
             <w:color w:val="auto"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>Beställning av retur för digitala hjälpmedel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33D85DD6" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="000D6429" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="7CDB95F5" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="000D6429" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6429">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Barnmorskan på BB-mottagningen avslutar egenmonitoreringsplanen i vård och hälsa</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0E949C4F" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="007E0CE9" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F14E087" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="007E0CE9" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc216249470"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc225234796"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc225428021"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:t>E-post</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="763D33B3" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="007E0CE9" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="2EF64CB9" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="007E0CE9" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0CE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid generella frågor om egenmonitorering </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F5524A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="007E0CE9" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="39EA1918" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="007E0CE9" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0CE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Egenmonitorering@vgregion.se</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7262A8E3" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="007E0CE9" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="64D176EC" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="007E0CE9" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc1813097170"/>
-      <w:bookmarkStart w:id="30" w:name="_Toc216249471"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc1813097170"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc225234797"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc225428022"/>
       <w:r w:rsidRPr="007E0CE9">
         <w:t>Ansvar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="007E0CE9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF5FBA8" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="007E0CE9" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="52CC2755" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="007E0CE9" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0CE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Verksamhetsöverläkare och utvecklings- och patientsäkerhetssamordnare ansvarar för innehållet i rutinen. Verksamhetschef och enhetschefer ansvarar för att rutinen implementeras och efterlevs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C44B26" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="7D0DBB6C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3583D8F5" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="12DC0C62" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E26F510" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="1ED3BFAE" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc216249472"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc225234798"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc225428023"/>
       <w:r w:rsidRPr="00DA348F">
         <w:lastRenderedPageBreak/>
         <w:t>Bilaga</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="57943A48" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="3C6D32E7" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc216249473"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc225234799"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc225428024"/>
       <w:r w:rsidRPr="00DA348F">
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:t>athund</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6C8CC355" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009916FC" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="4446A6B4" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009916FC" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc737627906"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc737627906"/>
       <w:r>
         <w:t>Hur en patient läggs in i Vård och hälsa för egenmonitorering</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6F2E7249" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009916FC" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="6576189C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009916FC" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="570"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009916FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>OBS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009916FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Tänk på att du alltid måste ha skifttypen ”primärjour” när du arbetar med egenmonitorering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E355A0" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00700B4D" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="7E9B14F9" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00700B4D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700B4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Säkerställ att ordination och nedtrappningsplan för läkemedel finns dokumenterat av läkare i journal och att patienten erhållit muntlig och skriftlig information </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="00700B4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Hypertoni - Till dig som tar medicin för blodtrycket efter preeklampsi eller graviditetshypertoni</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2358C5C0" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00700B4D" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="1E80A1C6" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00700B4D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700B4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Logga in i Vård och Hälsa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA71C70" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00700B4D" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="47CAF296" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00700B4D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700B4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klicka på ”Sök patient” i huvudmenyn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FAA550" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00700B4D" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="4FC92D2C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00700B4D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700B4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Skriv in personnummer. Klicka på förstoringsglaset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A4E9D7" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00700B4D" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="73D6D22A" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00700B4D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700B4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klicka på patienten för att komma in i hens arkiv</w:t>
       </w:r>
       <w:r w:rsidRPr="00700B4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>OBS om patienten inte hittas behöver patienten först läggas till i plattformen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BABE001" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00700B4D" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="134985A7" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00700B4D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700B4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klicka på mätvärden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBD6CCA" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00700B4D" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="06991CD5" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00700B4D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700B4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00700B4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Skriv in egenmonitoreringsplan</w:t>
       </w:r>
       <w:r w:rsidRPr="00700B4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0366D6" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3AF3BD98" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="930"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009916FC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A0EBF2D" wp14:editId="32C8F951">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43778F81" wp14:editId="5CC929CB">
             <wp:extent cx="5448300" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1811303214" name="drawing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1811303214" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5448300" cy="1447800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468CF755" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="33BD3C1F" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="28F95EAF" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00B67F10" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p w14:paraId="7DB84B2C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00B67F10" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67F10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Välj ”Post partum”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01B21B25" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="002843E3" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t xml:space="preserve">Välj ”Post </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B67F10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B67F10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2228D5FD" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="002843E3" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D149C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63115557" wp14:editId="2B03DE4C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C553A19" wp14:editId="5CA29364">
             <wp:extent cx="5669915" cy="2959100"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="684444413" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, programvara&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="684444413" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, programvara&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5669915" cy="2959100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C81D6E" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00B67F10" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="13A62042" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00B67F10" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67F10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klicka på ”Nästa”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201DC747" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00B67F10" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6730332E" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00B67F10" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611977">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E73CE78" wp14:editId="4BC4A8A9">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63FD5A03" wp14:editId="09731A82">
             <wp:extent cx="4727642" cy="3022218"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="1625076314" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1625076314" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4737773" cy="3028695"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3172AFC2" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3F28562F" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611977">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CD6B76" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="097F2730" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EA05A5F" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6E0F154E" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28B7B373" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="53B14C5E" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611977">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6BFA73" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="53CB95E1" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B73E60C" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="4441A983" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="784D0CC8" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="2610D916" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF05E3A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6F64FA4E" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="265B9D6E" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00B67F10" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="0FE36FF6" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00B67F10" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67F10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kontrollera att värdena stämmer enligt nedan. Klicka sedan på ”Nästa”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B34DF1" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="234AD9F4" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005267FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="528737C8" wp14:editId="2873CC13">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FCC928B" wp14:editId="061EA382">
             <wp:extent cx="5669915" cy="7434580"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="1931929449" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1931929449" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5669915" cy="7434580"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00611977">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C1ED3E" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="0070632B" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="09983837" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="0070632B" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1501"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AB7436F" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="0070632B" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="2FB14FE7" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="0070632B" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03A2BFFC" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="4053140E" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15ABE50A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00B67F10" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="4E352D55" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00B67F10" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67F10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Granska egenmonitoreringsplanen och klicka på “Skapa egenmonitoreringsplan” nere i höger hörn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7E76D6" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00B67F10" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="69190452" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00B67F10" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="363"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54A1F783" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00B67F10" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="7FC7B3F3" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00B67F10" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="363"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64A13B86" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00B67F10" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="2B4F5C47" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00B67F10" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6578">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D68B543" wp14:editId="34FECCAB">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="607370DD" wp14:editId="47BDC8CB">
             <wp:extent cx="2889115" cy="1075946"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="2131374239" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, logotyp&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2131374239" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, logotyp&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2910760" cy="1084007"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187562D7" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="1E93D1F5" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A5D9FCE" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00B67F10" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="27EA6664" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00B67F10" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="363"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67F10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C8898A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6666E19E" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nu är patienten inlagd i systemet och patienten får ett sms “Hej, din egenmonitorering har startat enligt överenskommelse. Ladda ner appen vård och hälsa och logga in för att komma </w:t>
+        <w:t xml:space="preserve">Nu är patienten inlagd i systemet och patienten får ett sms “Hej, din egenmonitorering har startat enligt överenskommelse. Ladda ner </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>appen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vård och hälsa och logga in för att komma </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>igång</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Vänliga hälsningar Västra Götalandsregionen”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C513598" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="13EA5BB1" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1281E67B" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="20CC615B" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Nu har det skapats ett asynkront meddelande som behöver avslutas.     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C73C37E" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="5BBFA18B" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1083"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="201F8534" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="61A54841" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DFE8361" wp14:editId="1802F01D">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56CCECE9" wp14:editId="0EA98655">
                 <wp:extent cx="1564162" cy="2732578"/>
                 <wp:effectExtent l="0" t="0" r="36195" b="0"/>
                 <wp:docPr id="1486513267" name="Grupp 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1564162" cy="2732578"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1564162" cy="2732578"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1854880606" name="Bildobjekt 1854880606"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22"/>
+                          <a:blip r:embed="rId24"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1564162" cy="2732578"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="853469497" name="Pil: nedåt 853469497"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1326037" y="886691"/>
                             <a:ext cx="238125" cy="364764"/>
                           </a:xfrm>
                           <a:prstGeom prst="downArrow">
                             <a:avLst/>
                           </a:prstGeom>
@@ -3432,167 +3198,167 @@
                           <a:lnRef idx="2">
                             <a:schemeClr val="accent1">
                               <a:shade val="50000"/>
                             </a:schemeClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr anchor="ctr"/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="65766193" id="Grupp 1" o:spid="_x0000_s1026" style="width:123.15pt;height:215.15pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="15641,27325" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQC3AQ3CMAMAAL0HAAAOAAAAZHJzL2Uyb0RvYy54bWykVdFO2zAUfZ+0f7Dy&#10;DknTNoSIFjEYaBLaKtg+wHWcxMOxLdtt6QftS/Zju7aTFFoQG6vUNK59zz33+Nj37Pyx5WhNtWFS&#10;zKLRcRIhKogsmahn0Y/v10d5hIzFosRcCjqLttRE5/OPH842qqCpbCQvqUYAIkyxUbOosVYVcWxI&#10;Q1tsjqWiAiYrqVtsYajruNR4A+gtj9MkyeKN1KXSklBj4N+rMBnNPX5VUWK/VZWhFvFZBNysf2r/&#10;XLpnPD/DRa2xahjpaOB3sGgxE5B0gLrCFqOVZgdQLSNaGlnZYyLbWFYVI9TXANWMkr1qbrRcKV9L&#10;XWxqNcgE0u7p9G5Y8nV9o9W9WmhQYqNq0MKPXC2PlW7dL7BEj16y7SAZfbSIwJ+jaTYZZWmECMyl&#10;J+N0epIHUUkDyh/EkebzG5Fxnzh+RkcxUsC30wDeDjR42ysQZVeaRh1I+1cYLdYPK3UE26WwZUvG&#10;md1668HGOFJivWBkocMA5FxoxEoQJp9O8jzJkixCArdg/U+Ml3L5kz5Y9GQSZHcoLjDAYFfmrSQP&#10;Bgl52WBR0wujwMiA6ZSNny/3w2cclpypa8a52zr33lULpt8zzQuCBUNeSbJqqbDhhGnKoXApTMOU&#10;iZAuaLukUKH+UnpCuDBWU0sal7CCxHdA1hF9MuFZ7oi5Egx47n9dNngFRNPG3lDZIvcC5IADbBAu&#10;8PrWdGz6JZ2GgYBnBnyc++EKMr1cMDoQ7J9O2X2DFQUKDnZni3w6nmSnk9OT3hULxgskaPn7l0W7&#10;SX8YfdxwNM1rio3GaZaMARBOYJ5n2Wm3K/0RTcf5KJ2GEzrOJifZxNuoP2YH0pVyIy60lpvX9YOd&#10;lZyVvcv8bU0vuUZrDPfssg5G3VvFhTOFkyMo79/sllO3TVzc0QoODlwpqc+7h4kJAUOOwlSDSxpS&#10;TRP4dOUMEd56HnDnyA67A3DdZce3xw6eDQ6uXCj1DWQglnTEdL10tYYuAncx9JW+l4AhhyCfXAo7&#10;xLdMSP1ScRwK65KH9b1OQR0n1FKWW7hZsCCNhMTEah/hpsCzfr3vEb72rp+5JvR07Fftuu78DwAA&#10;AP//AwBQSwMECgAAAAAAAAAhALHP/G4WbgAAFm4AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQ&#10;TkcNChoKAAAADUlIRFIAAADaAAACGAgGAAAAC6LyTQAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L&#10;/GEFAAAACXBIWXMAAA7DAAAOwwHHb6hkAABtq0lEQVR4Xu2dC1wUVfvHf0WuIaCIuCrrbb0tJWKo&#10;xCtgGhaghZImkYr9Ed8kTIpIiddbXniNfI2i4sVKyVvxopmXLmKJvon6EhqJqKApqSzqqngBMkHr&#10;f87MWVgQZEGYvDzfPtOc25xzZnZ+8zznzMi5r9+QMX+CIIgm5X6xJwiiCSGhEYQCkNAIQgFIaASh&#10;ACQ0glAAEhpBKABN798CLR+8HxMftUK3NhZ48IH7ROqtU1oOHDt/DSk//4YzxddFKnEnQ0JrIN3a&#10;PIA1L7QRsaZj2EfnYCghsd3pkOvYQF59zFqEmpZpXsq0QzQttyy0/o/0lramQqVqhn7OD0lttLB8&#10;UKT+9fRSNxOhpuURB5UIEXcyt+Q6dtK0x/pV8VJ45LipKCg8I4XNxa1/HzzSxxH/y8zGvgN5IrWS&#10;sc8+hcn/NwbWVi2k+D/mv4fUtJ1S+K9m72vtRMiETn8DunoClnbAA82BEgNQuBf45XtRoBa6DwXa&#10;iYfVLvl6mtL/nfpdV+L2o9Fcx/vuq/9kwOgR3njxhTEYMfxxkVKJh5sLIqe8IInsaP5J7N13EMd+&#10;LRC5tyHu4cz8jANsuwDNbQALZoladQQeGsnSx4tCNdBrGPCwP9Cmp7wRdyW3JDRTcTVEaMZDajr2&#10;YV13aX/2/AUETIzEi6++iSPHjktptx3t+1SK5DizuN/NArbHAIe/ldM6uTGL5SSHTbHtDOiGiwhx&#10;N1Or0Lp16Ygl78zB3m0p0rZtYxLeeDUElg8yl0jw55+VXqdpWG1vh4iXgrA7dbV0LN+/t/ANdO2s&#10;kfJtW9lILqG2M3viMxx7dJXiz470luKTgkbDtZ98Y/J6eV7I+FFS3MhT3o9h1rRQfPD2DMx9YwoC&#10;/H1ETiVG17Nzxw4YNLC/FOaWkjPq6SekuI61PSFwRMV5vhkVJo0Le3Xvgs8+fltK+yr5Q0wc94x0&#10;XI206iQCjPztwO8XgeLTzG38SSQyrNUiYEJvcU7H2DHEXU2NY7T2anusXR5XRVRGMrNyEPraPCls&#10;OkbzHx+Ok/rTaNHCEutWvIu2bVpL6aacY9ZpBBvLde3kIN3E1Tl+shCjJrwq3dw10f/xAGn/0btv&#10;on/fh6WwKXyMOH7yGyguKZXi3637GHatW0lup7H8F5u+wz/f+VjqYxfWj5LS3yrGgEZyDh1hQusq&#10;Cc6Ut95dijUbUqXwDWM0o0U7f0Tec1prAc/X5PDBL4GjaXKY0+NJ5laOAC7rWYNfyK4nZ9NUeW8C&#10;jdHufGq0aBPHPyOJjLttL0XOxxC/YMQlrJDyXF2cMGLYjWMqI4PdB1SI7JmgVyRxjBg7FVevlsGe&#10;pfMZxF+ZoF6MmIufsg9J5XZmZElxPtnBCQmfja9S/yuF84/rpTyexuGWzCiaBYuXYPDT/4foee9K&#10;9Xd0aIcpkwKlPFN4eS7CTz9bj//u3CNSZbjIoubGSf38ZCW74RlOD/XEmbPn8VzI61K6caLG28td&#10;2tcIF5ipyDh8YsQInxgxYscEyEXG+XmVvCfuamoUmvFG/mTFWvz4037JQqxa85VkGTjOD/eS9jXx&#10;7fc7pJuTbycKTklp+lNncOy4PJHRoV1bSRR7fz6ACxcvS2lc0DyeeyRfiv+8PxeFp+Ubs/S336Q8&#10;nsYZ6NpX2vN2vvxqq2SRtmzbhXVfyTN7vR17SHtTDh89jjHBr+H9jz+TRG3Khm+34fvtu6Xw5q3p&#10;0p7z4Sef45djJ6Tw1v/+T9p3aGcv7evEkj1o+k8EOj4qxwt+BM7kyGFOr6fkPbdyl27jCR6i0ahR&#10;aMax1PGTslCM5ItZP4f2baV9bXTXdsLiBdMkF8+48XESp1mzB6R9Q+no0F7anyhgYyATjv56Utpz&#10;q1adDd+koaysXMSq8usJ5roJfvvtdxFi52qSXirSLSwspH2t8NnGPsy9HRzNLpI8FkQhE3bWSjnM&#10;4bOMbXVMeAequpLEXc1NZx3/MJng4Fy7Ln8KdN/98ixhTbOOXGRJHyzAEA9XyTIaNys2dqvOzWYd&#10;jWnV84xCLb92Tdob4VaS06zZjS+SLxeXiNCNmE7i4MZuSNysnxXYsAfA36awp9Qg1gl2rr8VAftW&#10;s8HcMlGAwcvwWcbrTPS5X4lE4l7gpkKrTq8eXaX95cvyjVvTrCOfHeSiytiTDXff8RVuJJ9gqI7x&#10;8Co3u8CYVj2vvFwWmKqaZVQJgZWX12y5zMKkqarnZtxX7UsV+LuylrInIE3x72bjzROyy1mBilk8&#10;jgXr6+AowO99eTNOhHB43GgNibuGmwqtZ7fOIoSKiQxOwSmTgX01+BiMs3vPvgorw7EUn09d/+MP&#10;ac8x3rj1+bSKz2xyOnd0kPZGtF3km/zUmXPSXlHsmSvIX1RzuAXLTpYtWkOxkd1s4u7hpkKbNjUY&#10;i+ZFSu+rUtcuEanyRERt8IkPjo+Xh/R51YPNm2PksMfRvav8rskoFM6Fi5ekveff+uGl4Ocq3qPd&#10;jF0//iztfYd6YLTfk9I3kMOfHFRxbPXJDkXgkx9GuEi4e1h9424jn5Xkn1jVtBnh4bxvRIS4W7ip&#10;0PgEg9cgN/gP95LiRUwYfCrdOBtXE8nrNkv7h3p1w9L4edi5eSVmT39JSjuQe1RyKY1s/FZ+Ucst&#10;2qQJozF2NLsh64CLPEu8FvjHa3/HR3FzMP8fUyVBc5EtXblOymtK1NbVJkVa2IkAg0921LQ59JPz&#10;ja8BTDdTqseJuwKLDl17vynCFfAvJjgzF8Rj0+b/4pf8E1j5n6+wMO7jitk9zrVr16SNT/vvztzH&#10;wtdhOFeEr7f8gMvFpSi6cAkXLxejkLmaGzdvx9vxy6rM/vFpff4CmU/z83dVP/6Ug4N5R6W8a+XX&#10;pXdZvN4jR6t+esXr4pbzEqv7wqVi7MvJw3++3Iy4f6+smLDhXL/+hzQ2/B8T90VWzhQ+1ss9ckyy&#10;kOeKLkpppb9dkSY+jOdTJsZ7fOKF95Gn8YdFz7bNMNLJZHLHXrysvsLcxdo2LiD+crom+BwL/y6S&#10;lzuZIaeZ8NFu+QU8cedS45chxi8zwl6fj4y9+6UwUclrg20wrn/Vr0maiqLf/sCTiWdFjLhTqdes&#10;I8GGW+pmGPaQcv8u7ufCygkl4s6lRqHxr0G4+1R0Qf5yg5AZ2rM5/v2sLexaKPd8WpRW+ztA4s6B&#10;/maIGfTvqELC6NbYp5B1oT/Oc/dBQiMIBaAxGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCAUho&#10;BKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSA&#10;hEYQCkBCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUIB6/wFVK6sWGPr4YHTUOLBNg0vFxSgoKERubi72&#10;Zu0TpQiCMKVeQuum7YrgF8ahhaW8koq+8BRatWwJa2srKb5j526s30hrMxNEdcwWmmv/fggMGC2F&#10;v968BZl79qJYLMLepXMneA0ZDKfeD6G4tARvzlsopRMEIVPjQoTVsWtti0nBL8DCwgKRUTOQ/+tx&#10;lJVVLvhw6dJl/LwvG80eeACOvXqhRQtL5ObRypUEYcSsyRD3gX+DStUMa75YL1Jqhlu6n7J+xiAP&#10;9wp38lbQuXvCd4gT5GXgq6Jzd4OrlKGFR7UyvpELsHbeKBH7K1DDN9APvjV1nLit6N5NC/8RT0uL&#10;rjYlZgnNoUN7aX8oL0/a34xfT8hL77ZTq6V9Q/CYPBsbU1PwWUw4Yuaw8LYUbE8MgbPIB/wQER2J&#10;WcG9gAkh+NecEEwUORx7jQbaLg1vv97oXOChE2GJUZg0OQiTxoloY6BxgoeLgud0D+H2aH/8fdL/&#10;oW3btiKl8TFLaF26dMap06clF7Euis4XSXs+K9kgNCGYMsYJLQ8kY+zjAej/+MsIXbwO32bkoXKZ&#10;+U2YP3sepi04DKxYitdnxGO+yPkriHg9GhEjRURiHWLnLkbsahFtBHzD2EMnyE3EiMbi6LF8vP/h&#10;EmmCL/Tvwej9sKPIaVzMGqP1d3kErVraYNt/d4iU2uncuROcnXpjd8aPMBgasPayrx+mulkh98u3&#10;sPwgTyhF4eEc7Pz5hJQto8XQp/0w6eUABI10Qc/ml3Fk91GcF7nOPv4Y2EKPj9bvkRPcQ5A4NxDe&#10;bU/g25+MpWS4mzljEJDbzg//mhbI6hsEV7syHGTtVSwvr/NC2ItBiJjoj+dHesGrh4VoT4uAyNfx&#10;nGsb2Ld2x7BhvhjWoxQbdj+EiNlPoff9qfjO+MZD54NZM15E+HNPIWCoE+zLjiIzX14EvrIPPoh5&#10;ZRz+b5RpG8wNDQ7FpKE90K5lB3h7P4mA/lZI2XZIOpa4dYpLSvC/HzPR0cEBTw3zQVl5GX49bnq/&#10;3TpmWbSTBQVo0aIFujLLVhe2tq2kfWHhaWlfb3bpUXjdCo4DR6GKN1aBGuPfmY1ZY3RobshH3vFS&#10;OAwJwafLQ+EhSlTBPQhJ033geDEdsZ8wC1gN7mY6DwrC+xO0KD6Sj/yLtnCdEI7Vi/xECWZkR/oh&#10;wFmFcyw/7zjQbVgI3o/xYjla2KtKcbmM/VhnWR7Lz9VfZOlqaLXMfZU9blaBHxJjQzC8QznyWZlC&#10;ayeETI/GLHc5u7IP7IxPsXoMKjiyNpa8w/ughn2rchRfAcou6aU28k7wNojG5rP/rMFX326G3/Bh&#10;CHxuNB544AGRc+uYJTQ+y8h5fPBj0r42+OzkU77eOHgoD+eLZBey3uiX4sM1h1HmHIjPvk/C2ndC&#10;EWCqOHYDTnBRITt5Jsa+EY8Zc+dhxMIMnO3shSlhoowRfoNP94NWvwkzXtsEvUi+AetSZC6IQPjC&#10;eEx77WXM2HERNi6eiBDZ+rcjMOT5mVL+jLlRWJFdijYd2fgQaUhYmINz14HLx1key49NzpEPMsE3&#10;zA+uFjn4kNUxjZUJn7gSO0s0GPpspZiNfQidy+p5IwLv7mF96OaCAORg1bvxOFYCXD2fI7Ux45M0&#10;cRDR2GzbvgNLPk5Cb0dHhE+ZXPHO+FYxS2gZP+7BkaNHpfdkTw/3EalV4V+JzHhjmhT++pvN0r6h&#10;7FwyE95TErF0qx4qRy9EfZiEz6a6yJl91GhzvQDZSQY5ztmVg8JLgEMPkxsXrREfHwTXknTMmMJu&#10;bJFaIyUGHBJeJmfn/gIUW6ihGyMS+MzmuBDERMuTM/7d6jej6trRljnpHeG/LA5rpc0PjpaATRuT&#10;aclqfVhfxNxKC0Al4oTy/NmIi06bJTRO4kfLcO7cecmqjXv+OfztUVfoevVEX+c+8BryGCLCK81J&#10;wJhGmFrP49ZiJkYMj0ICG6vpRgZWWBhcKUXV0V8Wzsvvzivp7AJn5tahrRZewkVrENwqfhGL+EAX&#10;OHCvuOwiE3W5nFcPyoRradwyd6Rj844bXVnir+XxIYMw+e/BOHDwEN7/9xL8duU3kXNrmC00zsJF&#10;72DDpm/Q7xFnjBntjxdD/g8TxgVKA8jMvT8h5q1FyDt8RPpS5JWXQ8VRt0o+lh4woMxCBWseLWED&#10;Ims1+g6QMgVecLBj7tulfBFn6NMxzi8e60+r4T99Nsbf7J0Wq7ulCEq0tYINSlHMqwv0gqudAZtD&#10;X0Ywd1WZ6/bj+cqX9ebAu6xSlWE9d/tMN3IBbyvGPjcGTw/zle7x5DXrcK38msi5deolNM4P6Tsx&#10;Z/5CLPkkCZu+/harP/8PYhfFITnlCxRduIiPln6K/TkH0LlTJ0wJ/bs4qh6MCcGsccaX0QydDxYN&#10;6ghVkQH7eTwhHZklariONU6WqOEb7cmslx6ZX5uMj66XsTFZFub/YzPyLJ0wKdKvxhffEpbM6rE6&#10;pHyND+KHaJlQDyOlwpVTQdVFDmmGhsO/t6nryFTExmj27WuvP2UXG3O274coYxsMjYsfAoaJiDmw&#10;NmzUzIUVUaLx4O+JX50ahq5dO2PZ8pXSPd7Y1FtonJKSEhw+8gu2/5COn37OhuHcOZEj8+nKz6Qv&#10;+flHyJMnBYtUM7HTYnhwJBJXpWDvNrYlhsDTMh8pixdC/i5lE+a/m4rCnnyyZDV2f/8BYoYAmWtW&#10;YL7JGKcC/UpMS2ICdAnEe9PFOK86+jwUOr+Ejay+vatC4MHbS4hHJs9LTsPO01bwiknB7tQUbHxV&#10;g8ztJpYTqVi5S4/mLkHYmMqOX36jJdcnxWPuhgLYM5Hyl+/8vDYuCsSwuidxK1i2JQfn23sinvdx&#10;PbPQIp24Nbp312LqlMkoLinGsk9XMZcxV+Q0LvX+ZzL1IWD0M3B7dAAOHsrF0k9XilTz0Li4oU9b&#10;4PyBDGTWMl0olbFkbt0u0xu/fox/JwkRPfMR5zcP225SX51taZzg1ZMNLbfn1D67yeCflWlZiYb1&#10;mVk0b1uc25KFur/RIcyhV8/u6P3wQ9j0zeZGdRWr06RC4zwf8CwG9HdBNnMnlzNLd7thKrRVIo0g&#10;GpsGuY714fOUtcjal41Tpxr4Apsg7gLM+gTrVsnef0D6pux2pHlrezxw9ih2/u8wCkUaQTQ2Te46&#10;EgShgOtIEAQJjSAUgYRGEApAQiMIBSChEYQCkNAIQgFIaAShACQ0glAAEhpBKAAJjSAUgIRGEApA&#10;QiMIBSChEYQCkNAIQgFIaAShACQ0glAAEhpBKAAJjSAUgIRGEApAQiMIBbhv7JR/0R/nIYgmhiwa&#10;QSgA/bk5glAAsmgEoQAkNIJQABIaQSgACY0gFICERhAKQEIjCAUgoRGEApDQCEIBSGgEoQAkNIJQ&#10;ABIaQSgACY0gFICERhAKQEIjCAUgoRGEApDQCEIBSGgEoQAkNIJQABIaQSgACY0gFMCsP87j2r8f&#10;7r//fmRk7hEpQPduWhEyn6PH8kWIIO4tzBLajDemwa61LZJTvkDm3p8kkYVNniRyzScyaoYIEcS9&#10;hVlCCwwYzcTVDTFvLZLi7dVqODs7SeEbuY9t1avkacCW77dKe4K417it/66jzt0TWtVF7N+eA71I&#10;+0vR+SCk92EsXVebCzwKi5YNArZHYNoKkUQQjNtyMsRj8mxsTE3BZzHhiJnDwttSsD0xBM4iHzoX&#10;eOhE+BbRubvA3KrGTw5EWHAQxov4jaih1WqgbS+iBCG4/YSmCcGUMU5oeSAZYx8PQP/HX0bo4nX4&#10;NiMP2aJIxOvRiBgpIrdEEObMm4AAEauLVUviMWPhSqwScYIwF7NcRz4RomqmwmmDQaQ0IWNmY3uY&#10;FrkJwQhdI9Iq0CIgMgSThvWCTZEe+hKg+MAXCF6cDo2LH8Y/5wZXtRUrV4r8HZvxblK67HJOiMTa&#10;Hvl4dnUpYqb4QmddgG9jc+AQPhr+D1vhfL4Bl9kx+5JnYv4W3kYQ/Hu3hoodWmzIwdb/bMKqLAN8&#10;IxdgUpcCfBKeiM28XrggZN5oDOvI2iwpQNqGcnjN9AS+DcCzb/N8Lfwn+cF3gBb2rLKyi3lYvyQR&#10;KXnSwcQ9hEWHrr3fFOFaeXHS/2G4r7c0PX/hwkVp1vH5gNFwHdCvXlvm3ixR40241APeIx9iY7Pr&#10;2J16COdFskw/DB6ihkPHDrhPn43sXy9Cf+IQduYYMDIyHM+0vYzcI6dhgAaDhw2Cq1U6vsgsBXwC&#10;EOXG6h3yN3T7swD5F3/DmQt/oG0HNTp3BPIzD+PXIgOOHMjC0NkfIsz5D+Tty0dhUTlsdFq0PLoO&#10;3/0C/G1MEIZ1L0f25/9l1tUFs5a/jiBH4GTOUfx6xR5DRznB3sICxUfXIGUn664mEAsiHsL1ApZf&#10;WIrWDw/CyKE9YEhJR658QsQ9glkW7ZWXQ9G5UyckLPlEEhsXms+TXiLXfBKWLBWhm+MxeQHmjOmF&#10;NtwyZWcgpYoV8EPipiDY7zBajZpQI2bVB/AwrMSQ1zYB0+Owd5gG+i0LMWKhidgl69kaWx+PwHwp&#10;wQeJ60PQLTcR3m+kSSmmjH8nCRE98xHnNw+rpGN1yE8ah2Ax8aGZHIu1gVroKyxaNQLZMZNN2yPu&#10;FW4/19GIzgtho7zgO6gXNKpS5G2Ix9j3uUhqEZrGCf7DPOHalvlordRwde4FVa6p0ID11W/wG4TG&#10;RM7K/ouJ8uoJ5jJ+uw7LkitnPKsIjdfpXYZVT0QhTuQDoVi7jT2ATISmcx8F/8Ed0RLN0KanE1y1&#10;F2/sB3HXY9ZkSBFzFxUVGScvDQkLZ2LE8CgkHGQ37MhARIisG3BnN/iy2YgapkMbPrC6ZID+ipxV&#10;X3a+HYFnF6xD5pWOGD5pNjZ+sQAR7iKzOldKcVYEb0SN8Ys+wmfz/ODRgY8by3HecBFlciZxj3EH&#10;fOuYj6UHDCizUMFapFQn4Bk3aMty8OHoCITO5TODyShsoNA4+q3JmBb6IgZOSUa2qhdGPuMjcky4&#10;zjZrNR7SyFGJAVbSBIoMs2QDbFldURgRvpD1ifXr5wu4KnKJe4vbT2hjQjBrnBtcjTewzgeLBnWE&#10;qsiA/VICswnsJrdv7wfTexwWVmgrEnQTQuFRJbMWuFhgC02gWooCTggI9Kpsu8SAc7UJlrmUedfV&#10;8IgcJd7DaREy1qlqnxgPWooUjSdimMW1kWPEPUYTfIJVO1u+v3GC4QYmL8DuMWx8ZSHijLKiw1i/&#10;eCZid8lx4zhKVVYOnN6B/kvK8Vm0D3SW5Si73oz5ullYf1yLYapNNx+j8ZnDZa/DX9sMZUy/+q3x&#10;yHcJh1d71uaVcqgsWfrpHKxcPA8Je6qN0djRlZM2rF02Bis+mIFzWjeopPEjcx1jZmOKu1rup0UZ&#10;G2eyMeZILQ49QWO0ew2zhPZXfFSscXFDn7bA+QMZyKzp+yuNE7x6sqGcyedZ/JMtzZXDSMuq33iS&#10;t6VjLmrFcbzu3ra4ejwdO+t856WG6xAtcOQm/ezdDPotWaDXZ/cuZgmN/pkMQdwaZgmNIIhb4w6Y&#10;dSSIOx8SGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQ&#10;CkBCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKERhALcN3bKv+jP&#10;zRFEE0MWjSAUgP6AKkEoAFk0glAAEhpBKAAJjSAUgIRGEApAQiMIBSChEYQCkNAIQgFIaAShACQ0&#10;glAAEhpBKAAJjSAUgIRGEApAQiMIBSChEYQCkNAIQgFIaAShACQ0glAAEhpBKAAJjSAUgIRGEApg&#10;1h/nCZscgu7duolYwzh67BgSliwVMYK4tzBLaE94PY5hPk8g9butIqUu7mNbZbU+Tw7Ft6nf4/u0&#10;bSKFIO4tzBLagw8+iFdfDsW163/gX3HxItU8oiJfxX1Md+9+kIjff/9dpBLEvYVZYzQukB07/4cO&#10;7duhf79HRGrdeLj/DWp1W+nYO15kOh+EjNKKSP3xjVyAtfGh8BXxxkcLjyFO0PCgzgVeLmopVcYT&#10;s+LjsGiCiBKKY/ZkyM7d/8PxEycxaqSfSKmbp3y8pWP4sfVh1vIU7N1msn2/GttTYhFzCzf6rTJ+&#10;ciDCgoMwXsTri71GA61WDXsRb3TGBCFmTijC+gAhU17HoldHiQxOa2i0rP32IkooTr3+UnE/l0cw&#10;LnCMiJnH6uQ1+CnrZxEzDy40f6Sh/wuJgMYJXm5OGPa0D7yYzvLWLMbYhBxRUkGYlfBtcxGbd+WL&#10;hPox/p0kRPTMR5zfPKwSaY2LGq4uVsjMYv1jffVAFnbmiSz4IXFTEOx3BODZt0USoSj1/pPgf5/4&#10;f3DU9UTCkk9ESs2ETZ6E3Lwj+HjZpyLFfKoIrQI1wj6MQ4g2HwnDZ4LPX3J37DlsxsyftYga0w8O&#10;ZXn4JDyRpWjhP2kURrp3hA3KcO5AGuIWp8J430nHWaThrV+c8MbTWlamFPk7NuPdpHToRZnq8GMm&#10;dSkQ9XNXjDmB3y5F3sNB8O/dGqqyC9i3ZSXmr6tZiJLQOuRgxppS+HvrYK+qqU0tAiJFfTX0STcq&#10;FBHSsSxSYkDmrk1YlZwj5+u8EDbOC14drYAb+nKj0DymzkaEcznS4hciYb+cRjQd9X6Plr5rt7T3&#10;cB+Io8fya9x8nvSSyhjLNg4GJGzPQ7GlFp7Bcgp3x5zdRuO9SC90LTOgsJinqtlNPRuzxujQ3JCP&#10;vOOlcBgSgk+Xh7KnvIx03KAgvD9Bi+Ij+ci/aAvXCeFYvah2t7iq68ddsV4YOjkaYc6AntVRqGLi&#10;Zjdv4s0Mvl0/vDFBh7LjrF8Gq2ptyv2O8lbjakX+S3hvuoucPTkWn051g/1FlsfbY6Mx14fVssg0&#10;TEixoQjq3QyF/Hx+U2PoVDYmNB5bDY/JCxAzUotzW5eSyBSi3kI7lJuHrJ+z0bdPbzj1fkikVvKo&#10;a3/pnRsvw8s2KmsMOIdmsGkr4py2tji3IgojwhcifAazNsNCMMFFhezkmRj7RjxmzJ2HEQszcLaz&#10;F6aEiWM41qXIXBCB8IXxmPbay5ix4yJsXDwRIbLNwaYkB9NemIdprI7wiSuxs8gKjo/6iNwaUBmw&#10;dYrc5ow3IjBju6GyTW/ebyDzk5cRPFfOfzejFNpBftK4MKCHGqqiw1jFz4m3F/4ynp2dxo9kAveD&#10;q+owVoZHVZ7P9gvQegfecD6awNmIGaNB/pp4hCYbRCrR1DToy5Cdu+TJjaGPD2ai0lbZBrq5SnnG&#10;Mk1OST7STW+YPmq0uV6A7CSTtF05KLwEOPQwsVjM9Tq0R4QZO/cXoNhCDR2zSDp3T/h6i804k1cD&#10;xcxiZoowmKt7toTtLLhfVwslF5Bv4pvuPGioaBOPsH4zh7HbsDisXSZv47sxN9C6NXMogZQvM5Bv&#10;7YJZm+KQGMmEZdKpPh1smVnNQ4Jp3ftN6jZiF42kyU64vDUewUuyRCKhBA0SWv7x48xFPIbOnTpJ&#10;YzHTjafxPF6m0RnDXbdSnDsh4rVxpRRnRVAmC+e5CMzEn7lsc14V22S/CpezybliQC5z/bhrKG1Z&#10;Gdi8JQOSd7crEc9OjMfSrDJ0GxqExOUfMdFUuobFxRdFSJBxEZdF0Ih2QC+o2HVo6+im3DkREg0S&#10;mimRUTOqbE0He5o/rYPNFT0yk0VSTZSUMSugRt8BIi7hBQc74PIlk4kKZnlaiqBEWytpUqSYFYkN&#10;HYeBw8X2/EKkiCK3TPU2rVVoLtqU+m3ZDFe/k13Dyi0Z6+XSzGqlI2F2FLyHRyHhYDM4D/NDAEvm&#10;h9p06AXZlxCwsV5bY90C/dYoDFmYBn17L8S841erpSYan1sWWpPDp9XHhSLp89fh37kMmSvYU11k&#10;1UhCOjJL1HAdOwo6KUEN32hPOKuYQL82eS1gqYUXS5duNo0P4ocwB01/GCkm7mSjU6VNT8QMZRbG&#10;2OaGLGRfUcNzajh8jQrQOGH8KHliyXWkH/wrXkKXQn+xXISBuC05KG7vhJAJ4j2jse4TOVXOp+w6&#10;c6eZZXxlQz6au4zCrEDTl9pEU3L7Cq2zl/yyOjEaMcGDoC3LwaoFUWYM4Ddh/rupKOwZiM++X43d&#10;33+AmCFA5poVmG8qIjamKXR+CRtZmb2rQuBhmY+UhHiTMVfjU5b3U0Wbu5czQbUyaVOfjJmLU5Hf&#10;iolklXhRv2o2pgyVVdfmER/MeucD7E0V5+TGHjob1snWdk0i3tpggOOEWCl/76pweFmw67Ukscbz&#10;0ScsxodsiOYaHI1Z7iKRaFLq/R7NiPGL/uofGvMPiG+XL/U1Lm7oY2m44SWz6cvjbbWUaUpq61cF&#10;3Ip3YWPhLVkV7/5kmKUe0gttyvS1HCvnq06lm7ysJm4HGiw07ye8JFHVBBfflu/lqefbkab/SoMg&#10;qtJgod3JkNAIpbn9J0OagLwf07F5a3W3jCCajnvSohGE0tyTFo0glIaERhAKQEIjCAUgoRGEApDQ&#10;CEIBSGgEoQAkNIJQABIaQSgACY0gFICERhAKQEIjCAUgoRGEApDQCEIBSGgEoQAkNIJQABIaQSgA&#10;CY0gFICERhAKQEIjCAUgoRGEAjRIaPxvOi6OjZFWj6kOT+N5vAxBEDJmCa29Wl2xLFN1cZmm3yyP&#10;10EQ9ypm/bm5aa+9gvbtbk0op88YsOid90SMIO4tzBIadwX539NP/U7+M9/cQvE/B17bOtZ8nTT+&#10;Z8H5MrscvtQu/zv9TbusE0HcvtRrjGZco/qM4awkpNKS0oo048bTuCB5GWNaQ5FW3rzJips3MCES&#10;a5dFIkREbw/4wvJxSIr0FPGm4FbaUKB/Gid4ucvDCr7Ah4e8npZgFBYtW4BZ3iJ6l9KgyZB92ful&#10;RSxOG25cQomnbfl+q1SmoXhMno2NqSn4LCYcMXNYeFsKtieGwFnk10r7jtBqO8JBRG8P+MLyGmg1&#10;rUW8KbiVNhTo37gQLJoZwh6AvRA2PRIxk00X5Vez30wDTSsRvUu5/ab3NSGYMsYJLQ8kY+zjAej/&#10;+MsIXbwO32bkIVsUIe4w3o5H6Ay+gORhJLy9ENMWbxIZ9w4PiH2j8erUl/D7778j8eMkkVJP3DVw&#10;sChF7u51YhEKAzK/Sq62oJ4W/pNGYaR7R9iwWLEhB1tXLK1cGWZoIBaNdIPWmuUVZOA/S5KxuWIh&#10;dTV8g4Pw3CB+bBnOHUhD3OJU0RZ3o3yBb5ci75EQBPS0AkoKkLZhJRIKXDBrshf62qpQdjEH6xcv&#10;RYqxTp0XwkZ5wrNna7DcanVWRw3XQD8EuTvBgfWvov6tld6BZmQIZg1zgr1K1HVChzmDyrAiPBGb&#10;pRJqBLwaCn9n1l7ZBezbYrKSqUTdbVTn8qULCIicDf/erM4ay2tZfpCcj1Lk79iMd5PSIV8C0zzx&#10;e/xnE1ZlycdrXJzgG+SJqKksV6pbj0x9bX1RY/ycSPir87FqSmLlssJ3OI1q0Z4Z8TTa2tvj62+3&#10;iJQGsEuPwutWcBxoXBq3OmqExc/GrEAn2FwsQJ6hFDa2Vig5KLKv2GLQVC9ofstH3vFStHEbhTnz&#10;QyvWd/aYHo0549ixBp5fjm7eIVhSsZ4zd6N6YXhYNCZ1KUXekQIUt++HkMgF2BIfiL5leqlO694+&#10;iHgzqGLsqBnphwBnFc7xBd6PA92GheD9mNreI7ohhD0EHK6xvrPy5+xY/cydijBWNmY2Vr/qA0eV&#10;geWzm9ElEEsmuEGn5Qvlc9iN+E4sop7WQiXOoW+wH/paSJmCOtqogbbuIQjrXY58Vr7Q2gkhM2OR&#10;OEZkSm3ORpS3GlePszYNVnCd8BLemy4vVh+RuABRQ1rL58/73MUJfdsLIbmH4r23gjBUzcTJ61bp&#10;EMTrrnFZX/YAYUOFKe4q7Ft994iM02CL5vvkEzh15kzFWOyRvn3g6TEQX6zfiJMFFeaj/uiX4sM1&#10;WswZw5fG9UN+dgZSliQixWge2E3s30eF7BURCE6q4aloqYI+ORjBK+SoZmosNo7SgdkpZhWDMMVb&#10;A/2WeXj2bdkKyPlemKjZhPmi26qinxAcmig/rb2jsSWa3VA7FuLZ2VlSvib6A2wc6iQt1B7HNv3b&#10;ERgi5chI66917MVCNS3GuAmhz5u4TppwbFzlAh1f4naNmt3M7CGgT0foROMyvy5YlBINL0spwsqP&#10;gr+LFfRb2TksEJbMPRJbYtwkayJzszbkpOqoTmfg2YninHmbn7M2vYNY+ZXsGoRgArsEmQnMjRfH&#10;+7/1EWYN8sP4t9XQtW+G8wc2IXxh9fNl5xPsBW1RBsLHL8ZOkRb2YRxCxoTAN3mhsNAy/CEYwfqY&#10;nrAQ83eJxLuEBlu0li1tMIo9ye1a28LWthWCxgbix8y92LU7Q5RoODuXzIQ3cxuWbtVD5eiFqA+T&#10;8NlU+emJPmq0uV6A7JpEJmHAMSEyjv50KYpFGGO0zC0F7J1DsHZZnLS958afrLbQmKzlXHxeL244&#10;xpYLuMxcpWP7ZZFx9NfLAQsVuFcmo4UHG/DHRMuTN/7dmMt5EzQuzNWMZGVZ+fgoJ7QV6dwSadsD&#10;54//ZOIqZ2FfQakIM9y5ZbuIX380cRd3HcaxEhEW1N5GzVQ5Z97mKdZmey3G8+gj7JozGXcbJl8z&#10;vo3n52jdmp15KlYyL8TGLRTbl8ueRqXhFOdzLEOIjGNAwjH229kx91akSDwSi38Ns0Xu6nmYtqG2&#10;3/bOpcFC2/DVN7hcXIzAgNGYMPZ5nDp9RrJmjUZeGhIWzsSI4VFIYG6hbmQgIkQWrpTirAjWn4vI&#10;P8BdHLEdyMLmLelIb+hbCI0fEr+IRXygCxz4zFnZRRReYkKsBY/p7EZdxKxyb1t5PHPKUPkgEFy+&#10;lC5CtcHO/ybeuTlt1JsrBuQarxnfsjLYdcsA92d2Mov+7IJ1yLzSEcMnzcbGLxZIlsnIDeejv1Ct&#10;P8wVHcDc0jIraB9xM/91zh1Eg4V29epVrN/4lfQiukuXTljHRHbt2jWR25jkY+kBA8qMFqSkjD1J&#10;1XioIb8GE0AZ+1FxOh4zFppuS7FqjyhTXwK94GpnwObQlxH8hlzfj+dZH2vEB0HuGlzNTob3RPbk&#10;5m2vMOB3kQtcQBk71L696fR3Na7z/zELHCjFBFZoXjFGq6uNmmnevKoVbtmcT1ywcSqP8Gtu2QxX&#10;vzNeL+OWXDGO0m9NxrTQFzFwSjKyVb0w8hkfliqfj6ZLlc7CVaeGDXtYnhdx/uDITArGuCRmpdmY&#10;1Dj2u5u4pckQ/jJ641ffYhPbjuX/KlJvEea7zxrnBlejkHQ+WDSoIxs3GaSnJzbkIK9MDY/IwIoy&#10;umFe8JCDN2fLZuw73QzOI2cjpGKmRQv/QJ+qbky9UUHVRQ5phoYzS3Jz17F5CyYUKaRFSKSLyRM8&#10;HWm5F2HT2wsxQ+XJghvqW5eO7CIr9B0WDl/pQDV8o93gaBzDCWpvo2ZUPdyqtOmrawb9gVTZhd2Q&#10;hewranhONbbJ0DhhPBvbAmysyh82xvQSA85dEWF2PiszmPtvUjd0oxDGrFdxbgYS5BQZ9gDRJ8/D&#10;u7tKoR06AbNMLOLdwC3POv53Rzq2s63RsNNieHAkElelYO82tiWGwNMyHymLF8pPT/1KTEvKwmXH&#10;URVlPov0g3nfNWRh2pvJ2HlFh7BEUf+2WMwa6cTGIA0kOQ07T1vBKyYFu1NTsPFVDTK31+aHsvHM&#10;1nxc7eGHjamrsfv7BRh5JR07i0Q2Y33CF0g7zcQz8wO5vum9UHbWZIyGNMSuyIC+rSdilvM6PsCc&#10;3gXIrBhg1d3GjZQjL8OAPtM/wF52zMaZnmj5SypijZMt+mTMXJyK/FasTePvsmo2pgzl6rKF68hQ&#10;6bfY/c1qlh4Oz+s5SPlPqnRo5tvxSMhqBi92PrzuvYmB0J5NR0It79LWz/g31rPz958+G+Prejrc&#10;QdTrW8eEJUtFSv0ImxxS728d+ac6fdgI/vyBDJObqCpSmVal2L89x2Qgbyb8syBmKYpvUn99kPpi&#10;yVzIXeYM9rTw8Faj7GZt61zg26FcOrfH+SxmhxyEPr+4yvtE/oma/Xkmohpf2JnRxg2o4TqkF1Sn&#10;aquTwfvFrHf+lmqL7UvX0xZXjzdmf+4e6iW0W4E+KjYTnRa6vPzKm5hPtiQGoW9+MgaGrxOJxJ2G&#10;WUKbMC4QfZ37iFjD4O/bVqxOFjGiVqbHYS9/8pdcgJ65e/ad+cQBc50XRiH2Lnu3dC9hltAIZeEu&#10;oWf/fuhmXQZ9Xga2rqvmphF3HCQ0glCAW551JAiibkhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCkBC&#10;IwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEogPRRsap5c1i2sEbzBy3xgMUDLPU+kU0QhFn8+Seu&#10;Xb+Gq79fwZXfSlB29arIkLm/Ves2sFc7wMq6JR54oBmJjCAaAtMN1w/XEdcT15Up9/MMgiAaF66r&#10;Nm3bixiN0QiiyeBDMaNlI6ERRBPCLRufAyGhEUQTwycaSWgE0cRwF7LBQmtlY4U+D3Wr2CwsSLME&#10;URP8ldl9TwdNN/uP83Ax+Qxxw4C+jnB9xFGkyly7dh0r1m7G1h17cbnY9C/rEgRhttC4BXv1xQBJ&#10;ZEUXi/G/vTnI+Okg2ti1QutWNlL6Qz274FzRJXy+/nts2f6jOJIgCLOE5tDeHpGhgejVrRNWrNmM&#10;9d/uQHkNK8cM7O+Eic8/hfZqO2zeloFUtv3y6z34958JohoWvfp6vCnCtfLq3wPg/HB3vPfJGnz1&#10;3S788ccfIqcqBacMOMqE5T6gDx7u1RW+j7vBzrYlMn8+JEoQxL1JnUJzfeQhjB31JNZv3oEvvtou&#10;Umvn7PmLKDxzHoPcnLEzcz+8PPqhs6Yddv4oL8F75+CF6H+OwtihPWC1NRsHROrtgbFvLuj+eyYy&#10;TopkU0YGIeGFJ/HUQA1KfjiI4yL5ZgS8EokpI90xpMsVfJd1WqQ2PoMnhiFqzGN4yskSX2c0dAXI&#10;O4s6pwq5VeLs3mOylGsd7GIC23/oGPo4dsPnX34Pz0edMXXiaJFrLnYIj43FphXyljDJTqQrhR06&#10;dVRLW+WHNLcLlX1rZyOSqtNWzu/U0Y6VNo/2DuKYdk37WZ5dO9GOg9K/aQNp9wgmzpwp34uJL+IZ&#10;kVwf6hQaH5+d0J/BwcP1W2hw8/YMtLSxws8HjuCbrbvhPeRR9O3dQ+SagZMPnDuwvbTCJdBJx+Jy&#10;kCCUw+UpLJr5PJ7pVdsTzTweEPtaadO6JdIzskUMmBXxf0xALTBtXgLGj/bGU0+4Y8LUBRg6qD/G&#10;+D3OXJolMJy7gAsXL0vl+SsBPnniwaya35Me2HfgFym9LpwHdUY7HtAfRa66OxzbdYa3E5BdYVjt&#10;MHjsSDz3aBe0a9EM5b8V4WRBLranAwNGOLJjryD36wTEi1XKnce+iFAndrGKchG/2xIhT3UBjv2A&#10;/5Q4YeLfeB3AhRN5+PLjz/H1GfmY6rQbHoR/eKrR7I9iZG/8CInVJla56zWkXRF2r8xFu8ChGNDB&#10;EvjNgD1fr8E6DMZLw3ToZg2UnjuO7WuSsMy4/jx/YgYNxZAedrC6v5z14yi2fL0SKRXr09vhqclB&#10;eM5FDavrRcjeUcNi6u0G4vUw0eaFX7ClJneyznaqoXVF0AhXDOzCLKd1M6D8Mo5l/4B/L9kNaREv&#10;j2exyJzryG7WOYGucG7Nzv1UHnbVtM7vTfvGXWUXdDqbg39l2+Glp2q5jo1NL3+89/JAdGt2DReK&#10;ytHartqyqvWgTot25cpVXDeZ/OCTHUbrxi1dRtZBaQaSi2vPvtwa17E+ZTjPXMmj6MhcE/PoDu9u&#10;sltx8te1OCTdV3ZwHNRdSuM4TwxGuK8jOrViNwCjmY0ajr26wOp/uShtxl2TLhjw6CNSHq/vqQHd&#10;JXdF9Xsucm1k18txoD+ih/M6LKF60BLtej2C0Kn+ssCr0W5oEGJGO6Ebc8Xw6w83iIwju16OCJju&#10;j8FaG1g9+ACs7BzYA2EKFgU9AsfWcjutWZlnxj4vLLQjXn+dPTGd1WjdnEUteD+cEPRyJMLZg4Uz&#10;4OW/I9TDAa1bPAAVO88BrM/thKWXcUR0lEmbHVj9LtXdsrrbuQGrHhjcvws6tZavsYpdN0cPf7wZ&#10;IRYiNuc6tvPBopcekx4A0rlrH8GTPeT6Kqmrb8JVdn4Mi16odh3ZffAkL9IUHF6P7ezmO7Z1Dabl&#10;3Npy+3UKjU/P99B2FDHgsy+/Q1LyN1L4h//tw7sfpUjhn/Yfxr+Xr5fesXHs7Wyl/YkC+bF2vugS&#10;2raR0+rEyZ1ZMB4owrH/FeHrX+UneLue7hXuY3c2OFGxfdmJXZj24gyMDonFjLj1SMFRrMwulMq0&#10;7ubC7AiD1dfdngeKkLv9KA/INHsAF3YmwS84CnN/FGvParrgKTlUicuzmDPWCe3Yk+3kDysR9kmu&#10;yKiFq0exbFoU/OJycIHH+T+m/SUNk1g7k76T+4Z2DhjC92N9MJif6++F+PIN+Ty+zGcPK/awcB7C&#10;HywD8cxDsmhKD6filQmsjuTjKK9YHJ7x5GPoK50fs+JfvAe/CbFY9ku5lFVBne3UQM6PWPnJR6zf&#10;rDy7xvHZ8m/bur1YsNvIza7jU05wfJDtmSX+779jWd+SsLuomiNlbt/YdSw/9LV8HTcch7QkfysN&#10;3M1awLxhfPmvxXhl+c+oxckxmzqFxi1Yj64aOPaodnHrYNTwx5D3ywlcEl+JWFtZSjOS5jD4SeaC&#10;8ECRAUdbsSfYLwb5RO274BlxUXcdNoDXrNI+hveS3kRCtBc6sR+Kc4a5brncPWE/whBW3nmQg1wf&#10;c2lWVpnTYcJbL4tmzy8XpPr4j8m8kkquW2LAJFd0Yg/h0sNbMbcukTFKj+fiS97hrOM4+ZucVvBL&#10;qnQOZ85ekdsRPNWR+VMcdlM9NT8GX3wUiac6yzeitQ1fxFmD1tLw4AqO/pQmuWxnvsnFUVGvRBdm&#10;yfj+t0Ls2sCvQRG+3FdYz3ZqgD3MOrv4YE7sTCR/FIPQh2obp9R+HZ8xztacO4GVu7kIc7Hyl6oL&#10;apvfN3YN9v0gX8cvxD3BRj+qWxs+KUKdQtu4JR36U2cx0te85dg5fOKja6cO+H7HHpEC9HmoO47m&#10;F4jYzXgEQ7qJK2fniImTn8frE5k1kRJs0H2g7Lac+SIB/1j5M44VsScfczU6PeSK0JmvYKJUMBWZ&#10;J7gLy8o/+liFG3osT/6RKrmGsqoJN2JhI2505kl1doS33JF6cgUlVe+tClSmlslIOevX79dQ8ns1&#10;q1Tz68uaqVa2Xu1IuGLOzOcRwF3HVuUoOnUce47X5j6ZcR3/KK+49meu89+mkia7BrcRdQqtpPSK&#10;JDY+Rc8/Hq4L41Q+dzn51yGckb6DoLZvjf25ZqyD/ZgLurfiATYALTDgpHHjgmK07uJU4ZMf++5z&#10;vPLqDEz6NxuccwvWzAF9h8p5KT/8IrltrbsMlN3Q349j58pa7vabwt2xtfjuFGv/wS7wf+1ZDBA5&#10;jcGus+LmLfkFidwFNtkmxe1mGcUolSYP+JhEjLva2cGaj2WMXLgiu1EtbNBJPAjatbWUrZyg7naq&#10;4eEkfoci7PogFmFzPsLXRTUJ8uYcLb4iB1rZVUyLP2lbdVKh3n27A6lTaJyThVVnuXTdO4tQJXa2&#10;Nhj7zJOIenmcNEnyzpL/iBzAnwmt6MLlCuHdjCcfZa4SD1z6BSv/sRhhxm2NLBy06oIhvswlmc7c&#10;mXcjsYgNooM8mKspja+Z5TjL94wffkA2f4Ta2UnWsOxELhu/NYRinNyQifiVWTjJ7jNVB2Y5X676&#10;QfWtcGZTLo7x+7eVI0LffwVzuAV/PQyffDgTc9h5Apk4ZJAfMp08wvHJPyPxydyB6GZqBdKPo0DS&#10;gBpPzo1Cwj+j8J6Xg5RlpO52qvFLMUqkgB36jgliZSPxj/7VJ1jqJjvbIP9uLbpj/PuRSGBuaKhz&#10;VV+v3n27AzFLaEYGufXFmo/m419zpuD9mFfx6t/H4MWgEfjHK0GImxuO5595Apk/5+KtD1bjJBOb&#10;EXu7Vkg16yPjxzCkh/wjXDieg++kkGBnDo5e4gFLdHd5DGXsh7GyU8PR+REMdnZgT+9rOJOVhviK&#10;gyonRbhYsn9IE+EGkrMWc7cWSpaj3aOBiBle/5uuRs58jX9+9jNOsoe6qpUDBnjw8+EPDjaWkx70&#10;RVj2fiqy+bnz2biOalif+Rl7TF01XscXR3GBz0S2sEOnDpY487/cqm5yne1U40wavhMzbVZaJwzu&#10;bYMz25mrXmW20wx+SEL8DwbpuqlaqdHJvhzZP4qJDCP17dsdiFkfFXOX8Z/Rk6Uwn6rfvjMLjj07&#10;Q9vJAbat5KmDX0+extqvtuG/u3+W/42aY3fkHT2Bvdl50ht1/oUIn7FsXOzg/GhnZgGLkfvj0Wrj&#10;L8D5pSjEDGSCuJSL+KlJVYV7O6J1xGCHB1FayIRUw5dJ3Vwegd3FmvNk+E3aEkU7mYUQKTVSRztV&#10;kMoyr6auOuuiXXe4d2GPvxp+pyrUp293EGb/MxnuFmblHMahI1W/mhs88BHp36jVNn7j79f4+Kxp&#10;hFYzT455Hn3btYazSxfwV0Anf/gIYZ+YTOsThMLU6x9+3gwuND5245Mnxk3bpQNcnHqyrRdimTuZ&#10;/mPlFyZNCf9G8kn++RajrCATC/+xFpXznwShPI0mtNuJASOfxZD2zPXPy8KW7XW4KgShAHel0Aji&#10;dqNes44EQTSAP/8koRFEU8MXvyChEUQTw1eYIaERRBPDl3EioRFEE1JacllaK42ERhBNBHcZL104&#10;L4Xv54ojCKJx4bo6f7byL4ndzxV3zlAoZVy7Vi5NRRIEUU/40rpMP1xHXE9GS2ZEWsNahAmCaCJo&#10;jEYQCkBCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFaBSheT/hJW0E&#10;QdRMowitR3ettBEEUTN1flTcq2cPPOElrTJ2y3yf9l8cPmLeip8EcTdRp0Xr2qUzunerexWZuuB1&#10;8LoI4l6kTovGx14+Tw5FwpJPcPRYw/4YevduWoRNnoTU77Ziy/e3uNgEQdyBNMmsY3u1GsETxonY&#10;raKG6xBP+A5xQi3rUhK1MSESa5dFIkREib+ORhcaF1nQ+OehVrdF+3YNWh5Txj0I8cuTsHfbB0ic&#10;E46YObOxcVsKdqdEI0AUudfQubtAJ8Jm0b4jtNqOqLpSGvFXcEtC46Lq07u3iFWK7MHmzbH68xSc&#10;PtPAv3rvHoq1c/zgapmPlMXzMOLxAPR//GWELl6HtB05DVxQ8E4nCHPmTbhnHzJ3Og0eoxlFZWdn&#10;i8SPl+HqlatSvKWNNZZ+uhK/Hj8hStZ3jKZG1McfIKB9DuJC52GVXiTXgG/kAjyHzZj5sxZRY/rB&#10;oSwPn4TnwDV+NFruicC0FaIgPDGLpXU7/gWCF6ez+CgsWqZDfuwONA/2g4dahbKLeVi/JBEpefIR&#10;Ut0WaXjrFye88bQWNihF/o7NeDcpHcYu6UaFIsJbB3sVi5QYkLlrE1Yl57B85u4G+iHI3QkOfPm4&#10;kgKkbViJhK1i5VTu0un0mJHWDFN4v1VlOHcgDXGLs6ANDsJzgzrK7W3/gp1DFmvIB7PCR8P/YSuc&#10;zzfgMsvblzwT87fU0c70OOwdBqx/PALz5RTiL6JBFs0osvvuA4qKLiJobKAsuta2WLEquYrI6s8o&#10;uPYA9HvW3VRkHHuNBs5uo/FepBe6lhlQKK0O2RoarQba9lIRgUjTiNX/mRC0WicE/DMEj7cwIO8I&#10;uzG7DEJUfBxmiQWqpboHBeH9CVoUH8lH/kVbuE4Ix+pFfnKBybH4dKob7C/ms+PzUchGkK4Pq4UI&#10;3RAy0g0O1wqkvHN2/RAyPRIRxkEmd+lcfLCEHa86xY43qOD4dAiWfBGLOcNa45yozyv4JcQzoaBb&#10;azxYXIoyJjA9y+N15kvLcdfRDnHb8IDYm40sskBYWNyPT5evltK4yNRt7bFs+SocOXqLC/6NUcOe&#10;3VC5B3NEAkPnAt8uxqXPy3H+QAYyjSJsa4tzS6IQmmxcZ9sP/iJ0c5qhuf4LjAhfJ0c1QfjsYz8M&#10;esYT2MOtHsO6FJnTIjBDLK7mMe8jxLt7IgKboO+hhqroMFa9EY/1crYJmxD6/CYRZmjCsXEVG1+5&#10;s/AaOQmWQG4Sc4dFPOLjFIzXGLDq7zMRJ52bHxI3BcHRk/VnRjJmWPfCdjfg2MJ4E+tkRjvEbUG9&#10;LdppgwFnzhgkkfEw31au+hyrk9fgUK7wuxqbYYGY8+pLmBMZjpjoUITwG8lIST7SK0RWP/QFQmQc&#10;/UocOgu06egkEhjMHTxksoLhzv0FKLZQQzcGSPkyA/nWLpi1KQ6JkWw8Wc2KaFy8ECb1NxzxUU5o&#10;K9IruQi9iRjOMouFs/lCZJWoLI1WuGbqboe4HWiQ67hidbIkMCM8/PO+RlrNc40B52AFB2YxKng3&#10;CgOHj8PAT3Jw26wdvisRz06Mx9KsMnQbGoTE5R8habKLlOXBxkZrF4XAv7ct+PCt+JShSfqtVDvE&#10;rWO20PiEhvHj4fpu/FjzSUcee6prnIPgIVKaCpWlifWCJ9paA2UlF0WcYaFCSxGUaGslTVIUG+eE&#10;9OlImB0F7+FRSDjYDM7D/BAAHwS5a3A1OxneE+dhGnP1Zqww4HdxSOOhVDtEY2C20PjM461s5pOD&#10;GRuY5Wrvhn+timRuYqVINZb8uV0XF1BWBmidw4VQ1fCN9kJfPitXDY3LKISIF1MeU5n7Z1eO3Ixk&#10;OYFjqYVXtKf8olzjg/ghrC/6w0hh7qTrSDYWdDFa3VLoL5aLsEzzFrbiBbsWIZEut/6y/Tr/H6sz&#10;0MTSMxq9HaJJMOsvFddlkXyelP+JTOp3N5+6r88nXJqR4Xgv2BPaViLBSJkBaYtfxrQtwPh3khDR&#10;k41r/OZhlcjmaAJnI2mSE9qgHGVoxsY+WdhX5gLH8ysx5DU+eRCKtdvcUJZhgMMALZqzm1ilKod+&#10;VzJemrFJmjmU6lbnY6eFDh584GPB6mHjwZSFUYjdBfjO+QAxQ9hNX8baYHmq6wZkJiciNCmHiTYW&#10;MSO1sLnO81jzGWn41dETquRgefKjhml3qb02Gej/QqJIEZMhR4x9ZuPBZa/DX9tMepDotwYg7kr9&#10;2yH+Gm75T4L7PTUMQx7zlMLbf0jHpq+/lcKNhsYJXnwMUnYR+7fzd1Tmwj/d6gXVqXTsvGGOhguN&#10;PRy+DcCzb2vh4a1GmelMJsNUxNtc3NDH0oDNu6o/KOQ22pTpa8irud5bRcP6okM+0rKMY+SmaYdo&#10;XBostP79HsEIJjJra2vs2LlbShvkMRAlJSXYyMS296efpbTbE1OhiaRq1GYtCaIhNGjW0fuJoRj7&#10;3Bj8/vtVfJK0Aus3fiVtHy9bLqXxPF6GIAgZiw5de78pwmbDx1rt26nxn7XrcOLESZEKnDt/HrmH&#10;D0ufYa3bYPIi9bajJewdfkd+NnO3avl3qM1b2+OBs0ex83+HUSjSCKKh3PIYjSCIummQ60gQRP0g&#10;oRGEApDQCEIBSGgEoQAkNIJQABIaQSgACY0gFICERhAKQEIjCAUgoRGEApDQCEIBSGgEoQAkNIJQ&#10;ABIaQSgACY0gFICERhAKQEIjCAUgoRGEApDQCEIBSGgEoQD3jZ3yL/rjPATRxJBFIwgFoD83RxAK&#10;QBaNIBSAhEYQCkBCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKER&#10;hAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCtAoQhsz2l/aCIKomUYR2t8edZU2giBqxqJD&#10;195vinC9aK5SYchjnggY/QysrKykNJe+znjwweYoLDyF69evS2kEQTTwr2B17dIFI/2GoXOnTsg5&#10;eAhFRRekdDu71nB6+CGcOHkSGzZ9i1+PH5fSCeJep95Ca9myJSLCw9DSxgYrVidjX/Z+kSPT17kP&#10;JowLxOXiYsTFJ+Dy5csihyDuXeo9RvvbowMkkXERVRcZh6fxPF6Gl20aXBD1ThzWJkZivEYk3cAo&#10;LFrGyixbgFnecorH1NksHotFgWo5QWE0gZH4jPUpcaqLSCFuF3TunvB114rYjejc3eBa671WN/UW&#10;Wh+nh5GdcwAFer1IuRGex8vwsvXDD4mbUrB3Wwo+m1pNDBMWYDdL3/t9LKI07KRdNNDq+mHoUJF/&#10;A2potawM2zSt5BSvAU4sroUnu6h/BY8/6gQd64+r2yA4izTir0SLgOg4bP+e3W8x4YiJiWX310dI&#10;mlz5IPSYGivyI5G4it1/XyxAhLvIrAf1Epq1tTUcOnTAyRMFIqV2eBlelh9jPpuQfqRUCumcfaS9&#10;kZABWqh4ID8Hsfp1+GRFGjavW4G3VkjZZrFsxTqs35KKuA/XiRRlWbUkGSlb0rA0KRnZIo3463Ce&#10;GooIbw1sLIDi03rkF5UDFrZwDgxBDHfGhkVjziht1Xy7Xhg/fTbGy1WYTb2E1k7dVtofP3lS2t8M&#10;YxnjMeayanc+inlA64QIKYXjB1dtM7YvR/aulWzviaGDdNC5DEKAcAu5BQuIjsWWTauxe30c4ifL&#10;M6Gm+A52Q9+eThj2tGzRQuZx1zIaYS4+iEn8CNu/WY3tKbGIYRdXNyocSZ8nYfc3SdjCylR9ivEn&#10;4QJsXM/akvJnI2pkpQWuqFfjgoi32BOT1bt2ei/4Pj0Irj118BosLKp3KJKYK5k03Qsek6OxNkVu&#10;b2N8OAJM3RT3IMQvF31JZHkj5ePWzhslCqjhGhiKxMQ4+fyNfR5q7JNwo2MCoamoKw6z6utw3GVk&#10;v78YH27JwKoFL2PI8xF4dnQyMkt4jhq6wUCAVy+04dFfUjFOyl+KnUUs3soJw8N4hvk0ynu0RmVN&#10;OrL5yVh0hHOwnIQxLnDkhvFKPjKTeMKNbqHHHHaze2vRxroZVK008AjsB021NwwOXeRjtJrWJnEX&#10;hCwKga/OFjaWzWDTVgvfsAX4dKonnNtaQWVphTaszPiwcMhvCtUIi+dt9YJGMtYqlu+EgFdjkThG&#10;KiDqdYJvbDjGu7EnJqsXOAx7jWi/ixBAK/k8nIeG4F+BLtDaye1p+ngi6s0QSFrTBCJpph88Ost5&#10;Nj1Y3qtecDatBwY4uzMR6+SnMyxEn6dHIkKqRFwvF0/8e7qxLpZ8kOfdyxiwauFixG01yFGNGi35&#10;dUEpzuWzX5ZfS0ZxsQHyQCkNen5vMhy0VT2uurj9hMZOJu3IRbZvBscBgVKKf/+OsGH7MuY2Jkgp&#10;1fFBkIt80xXvT8bYxwMwYkkerooLVSdXchA3PgD9Z2TgPI9bMGEcXIcRT7B61rErztEwAfK9dwj8&#10;+3BreRFps8dh4PBxCN/B+2uFvkPk/so0A9MV8r5Kxgz2Y8auFsk1oWqGs1sWoj9rL3y7+NG1vRDA&#10;94FucOY//nUDNs8IwMAnFmJzDcPjpclLMT+U5bP+DJyYijz+kFGxJ7OpJbZUM/HmY/0n8ZgxdymW&#10;iWSCo8b4SE/o+D2jz8JKNrrIuyQPY2x6uiHM3Yl5DZHsISUlsXtEGsiYzW0oNGD9f/OlG17FrEII&#10;vODV05bFypG7J1nKvxEt7CXLVorcXeuQx0L65CzkSm5A3RQfycIqfvPuOoxj4pj8A8nSU0x/ulR2&#10;ZY30UcvuBGzhOZO7aavxLzfeP9Zfa3lvpOxgKsYuXofNzD3JrH3uiGHA/hVZUmjnQYPcHvshucEc&#10;rxF1nj6MhF08kIUZ2TdWpmvPXNOIONmd/dhLvmFugLneG6Iwf3U6Nm/PEU9pQhLZogWIcGEP0JJ8&#10;pCTEYydLzfwkA3llLGDdCyExs5E4uR9aXmHjNEbZFfndsbnclkLDtxnI5SbaUgPXYBd0tWPhCrex&#10;Dhrlg5RSXD4rgtWp6Qa+Xs4uvLyZcvWq/ESsm3L8Xtddf72sVmFowmKZq+vFXEc1HrxkQG52DvKv&#10;iMwqlOGqmQ+fewcmspgFmDKAPdC4yBZGIVZ6oDH0KzE2fClS2EMpLy8Hm1f8G9+e5cMA4Jw+Xdqb&#10;y+0ptAr30QrdhumksUrZLz/V4jZyLqJYurGsYK8V45YKf7uRyb8gW5zrzAX7u+w6VmyhS6UijYnR&#10;fYEduyHkEPzZWM6UABd5Rrbs4CZ4vxCB4DfEhBJRB0Jk7rZQXWLDktdNRGYkLxWxc+dhbOg8JJzo&#10;Bw/+qo399vs2yNnmcpsKrdJ9bNPW6DbebEo+Ddl62ZpovWOxcRlzoRJ9anGfbpGKyRotAhLjkDgn&#10;HDFzZkszhp9FykUak8zd8nWAtRMmfc5nMz/Aq8JVNXK2WBajqocnEqMjkfS5nzyuI26Ka2S0LDIe&#10;sdRhUpw8FODbxhg+2eGJWfH8mrNt+UdYG+0JjUU58rckI7aefneDhda9m/am2y3z7Q7ZfeQwtzH9&#10;pu/LDIh7MxmZkgCsoNFq0JKZ9p1NMghJQ/jiTcg8zYRtzVzbIZ7wHeIELXNva3U3b4UtizH3Wz1z&#10;+tigvL0G7NRQeKKqS7pqbQbyeQGVGq7ebnBEDlL2cI+AuBk6Nv6tmNJQNYPKsnJraclzWkv3kjRj&#10;25mVLbvIxrj/xitvy+Pp+mD2t47eT3jB58laP8O4KanfbcWW79NErGnhn9LYn2ci4zMiTY3GCV69&#10;mXU5exhpWWK2sKmQ2moG/ZYsuL6TJA/cT6Sh/wuJogAT2ZBesLmkQF/uITQubujTthmKj9/aPWW2&#10;0GqyUq1b2+L5gGeRsOQTKR42eRI+T1mLCxdufJoePSamyYl6EoLEz7UoyxazkSpmRQdp0Ya5xed3&#10;xMN7dv0G5cRfwy0tFv/AAw8gfEoo/vzzDyl+3333I/7DRFy7dk2KE41BKNZu80L1x1yZPgNxUYuR&#10;QnP0dwS3JDQOt3R9nZ2k8L7sHLJcTYDkvjzshEGdmbtYZsC+3RlI2UXX+U7iloVGEETd3LbT+wRx&#10;N0FCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCAUho&#10;BKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCARr8x3ksLO5Hj+7d0aObFup2bXGt&#10;/Dryf/0Vvx4/CX3hqYo/QUcQRAOEdv/992OQx0B4Pf4YrK2s8ceff+LMGfkv47Zrp8b9992Hi5cu&#10;4YsvN+LgoVwpnSDudeolNCurFpj4QhC6dumMfftzsG37Dyg8dQrXr8vWy8LCAg4OHTDiqWHopu2K&#10;nIMHsWbtBpSU0lpBxL2NRYeuvd8U4TqZMC4QnTpqkLRiNbZu+y8uXy5mLmKlTnn48uXL2LM3C/ex&#10;/wa6PQpHXU/s+SmrQowEcS9i9mTIowP64+GHHLFm3Xrk5h0WqbIr2bVLF3Ro316kyILb/N332Lxl&#10;q5TuNeQxkXP34Bu5AGvjQ+XldhsNNXwD/eArrTtN3E2YJTRb21bwH/EUft63X9qM8PTIV17G1LAX&#10;8XrEVMybPaPKYhhbt22HvrAQHgP/Jv2dfnOZtTwFe5eHihiH3YDRcdidGoeYocYF0v9a5IXf1bAX&#10;cehc4KETYXO54ZhRmDQ5CJPGiShx12CW0Fz6OqN58+b47w6+sm8l999vAWtrK+zL3g+9vlAaww1+&#10;zEPkAn/88Yd0TIsWLdCzRzeRWn88pkdjjrct9iUtxAzjCvq3GRGvRyNipIiYyY3HrEPs3DoWlifu&#10;SMwao/VzeYSNzRywftPXkniMXLlyBRmZe7H3p59x7fp1OPV+GCUlpcjc85MoAfxW+hsTnyeKi0uQ&#10;d+QXkXpzBj8zBo7Ix0fr90ATOBsfjumAX1Li8fflR0UJjhb+k0IQ9XIAgkZ6wauHBY7sPiqvjsng&#10;rt2MQUBuOx/EvDIO/zfqxjK6UaEizxcBQ/tB2+oifs0xoHhCJNaG9MXlb/egosc87RV32GzYDb4M&#10;nbOPPwa2uYj/fX4CjpGv4znXNrBv7Y5hw3wxrEcpNuw+AY2LH8JenYCIsX4IGDkIrnZlOPjzCRSz&#10;vgfUeMxDiJj9FHrfn4rv9snN8jpenR6C8OeeYn10gn3ZUWTmGxciHIVFy/zRMxdwfeVFRAWxdm4o&#10;w9D5YNaMF2usQ7pO7mXY02IwYqKCEeKtrXreRKNglkWza22L02fOory86mLoHC62FpaW8H3yCWls&#10;9t8fqlq9S5cv4/z5IrSx5yu+1w9NYDSSgnU4tyUewUtMV1lUY/w7szFrjA7NDfnIO14KhyEh+JS5&#10;m0Z7yl0750FBeH8C881OsTIGFRyHhWDJO35ygcl8gXU32F9keUfyUQgNXB9Wywuyt+9Y1S3kSGkd&#10;4SCilWhhryrF5TKg+KxcV65eXh/u8bE+GKouQz5LyztvC88JL2FRGHd9aztGLa8uaRzuuofivbeC&#10;WB2lUh2FKh2CZsYiMdDoPvPyTgj4Zwj8WZm8IwUobtsPIdHRmDVAFNH4ITE2BMM7lMt1WDshhHkI&#10;s9zlbOk6uY3Ge5Fe6FpmQCEtft0kmCW0K79fFaGaeXbUSGm89uWGTdKUfnWu/C6t5F4/LHV4L9gF&#10;bS79hE+qL2XKBDPBRYXs5JkY+0Y8ZsydhxELM3C2sxemhIkyHGtmXRdEIHQuK/NGBN7dcxE23VwQ&#10;wLICeqihKjqMVfz4hfEID38Zz85uyKqkaUhYmINz14HLx+W6YpNzpJxV016G98R5mMbSZkybhzR9&#10;Mzj0cLvpMZWoERXsBW1RBmaMl+sID52JlQdVcB0TYjIJ0wzN9ZvgHcrc6oWLEfx6GvLYQ6PvYDnX&#10;N8wPrhY5+PD5mXIdE1diZ4kGQ58VDxxOW1ucWxGFEeELET4jEZtFMtF4mCW0wsJTaN+uba0TGo66&#10;Xrh69Sp27s4QKVWxs7OrcRXQm9KWPbUPHGZPaDeERbuIREEfNdpcL0B2ksl4bVcOCi+B3cgmN1CJ&#10;AYf2iDBjfRFzlywgrVuc8mUG8q1dMGtTHBIj2c3YFDN9Gifm3jL3NDocMW+FM9dRpJuFm2TZzh/L&#10;QKWPYEDCMXbOdmq4ihSOvsBkIX29AZf5c00slO/a0ZaFO8KfL3gubX5wtARs2piccEk+0pNpOd6m&#10;xCyh8ZlDvpqnQ4d2IqUq/5g9T9pqgk/9c9cyP/+4SDGTEzvw7GszMWO7ARrvcCSOEelGrpSi6trs&#10;WThfn/fiuxLx7MR4LM0qQ7ehQUhc/hGSJlcT9K3A3L61y2YjapgObbiyLxmgb4Bhv3yp2tK5+gvy&#10;Erv1oEy4p8Ytc0c6Nu+ofEVDND1mCY2v4nn27Dk85lk5o2jK0McHS59l1UR/l764WlaGAw38HGvn&#10;3KVYf4K5S+NmY7zxIVzCBjfWavQ1jkMkvODALMblS/VYCVOfjoTZUfAeHoWEg83gPMxPcitrQmPR&#10;TITMI+AZZpHKmMs2WriuC5NRWC+hXQC7bNB0CRRxGVedGjbsIWOc0KkLfqlUqjKs5+6r6faJMov3&#10;EzJmCe369etY++UGuDzSF32d+4jUSvjXIuq2bUWsKtY21tJkSMPXtc7C/H9sRp6lE6b8I5CNPhgJ&#10;6cgsYe7T2FGQX0Px92yecFbpkfl19bFOzbiO9IO/i3FSoRT6iyYTPZKQtfA0TjroRmGWm7FsTbDy&#10;bLxl395P7p8RCyu0FQm6CaHwqJJZyzEVpGNlhh4qNqareHfI+hE2QI3i3AwkyCl1krLrMMra90MU&#10;uz7GdvhMZsAwESEUwSyhcX45egxZP+9DwGh/dO7USaTKfLryM3yxfqOINQH6lZiWlIOrD/vhvenc&#10;vduE+e+morBnID77fjV2f/8BYoYAmWtWYL7JmOxmtHnEB7Pe+QB7U8XxbmXI3LAOKTwzIRnr85kV&#10;nSzn7/3QDy35eFE6siZSsXKXHs1dgrCRl18eysaA6ci7rsX45az+1BR8Oqwc32aYjlNvPKY6mW/H&#10;IyGrGbxmin4kBkJ7llnhxZtEibrRJ8Vj7oYC2A8Nx8ZtKdjLto2LAjGssyhAKEK9PirmL56DxrIf&#10;u2sn7Nj5P/zvx0zJWpnS0sYGTz7hhXZq2cK1b9dOmuJf/O77UryxkRZStzRgc4MWT2dWcUgvtCnT&#10;13y8zgW+Hcqxf3uOPO1fFxonePUE8kzK69yZJblyGGlZtUw21HDMjWjh4a1G2YEMZJrVkZrhfdGy&#10;Vhp2rYhbod7/TOa+++5jYzV3PD3cV/rOsUCvx9WrzA0SefzL/tLSUhjYmM7Ir8dP4JvNW0SMIO49&#10;GvwPP+3btJH+KYy9fRu0b8/GEH/eh6ILF6SJk5wDh+gffhKECQ0WGkEQ5mP2ZAhBEA2HhEYQCkBC&#10;IwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCAUhoBKEA&#10;JDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCARr0V7D4Xyoe5PE3ODr2wrlz53Eo9zB+&#10;zt4Pg6HqshMEQcjUW2hDHvOE31PyH24/ffoM2reXV5g5WVCAj5Z+it9+a8CSKQRxl2PW0rpGOmo0&#10;eCFoLHIOHsLadRvw1bep+CF9Fy5euoS/PeqKLp07InNvtUUDCYKon0UbPMgDI54ejq++ScW2//4g&#10;UgmCqIt6TYb0fthR2lcXmY21tWTpZkVPx1sL3sRr4VNqXN6p0dH5IGSUVkTMQOOJ8YGVyxfVH0/M&#10;io9DUqSniNcH+dhFE0S03lRvmy8Ufyv1EZzu3bTwH/E07hPxpqJeQss7fFTat7GrXCPWoUMHvDkr&#10;Gs5OvfHHn38iI3MPLFu0wIRxgdJ4riHMWi4vL1Sxfb8a21NiEVNNVOMnByIsOAjjRbxOxo1GxOTR&#10;mCiifCUXj4o10syhNTR8MXdNaxGvD+JY40Lw9aZ629UWlr+d0AThs9TV+Gyq/Hvd8Huybe10KQse&#10;cz7A3vWzzf8NmwC3R/vj75P+D21rWeOvMaiX0AoK5DWDjJMhnOfGPCPtk1O+QMxbi/Dlhq/w3gcJ&#10;+CnrZ6kcH9c1iBNp6P94APrzhdITNkkLD/pOnY3PwpxEAWDVEr565UqsEvE6Wb0U0+YuxTIR9Q0L&#10;R0wQX7ydaExConyhO5uBuPf58lB+0LDnsn571RVH4zbIZXfOTUWmhRMmxHjJCQrDF2V5/8MlaGHZ&#10;AqF/D67w2hqb+lm0I0ewfuNX6OP0MLyf8IKtra0kpMJTp5G59ydRCigpKcWJkwVSuHu3rtK+wehz&#10;kLYuGdMmRmHpQRV0TwciRGT5Pj0akwJ94CvigAtC5i2QF0WPj0TYUBdELDJxr4b6IGwCL89EGxyJ&#10;SS62sOnmI5efN0ouo/NCWDQTtLSweiwSI33EqqI1oYZrYAjimUtX2ab5FtKDPTjWfhyNMKOXzds2&#10;9j9xNmbVxy1maIYGYpHoy2fvhCKgWsc1I0OQmGhyXmPC8Vl8qMn1Y27UpEgk1XLuvpELJNdVMzQI&#10;8byeKscKNCEY+nAz5GUkI1MkccpK0rF5S+W2M09kYBOW7jGgjYtXxe+qNPz+fff9BBw9mo+JLwRh&#10;yOCGeWI3o94vrHt07y5C3IWU3ZiTJ09Ke1N27Nwt7RvvCWFAwvY8FFtq4Rksp9gzkWu1athLMSfM&#10;WvY6wtxsUXw8H3m/qeH/ajhGupi4V+07svId4cAEYt+qHMVX2A1wSS8von5CXo1TM9IPAc4qnONp&#10;x4Fuw0Lwfq1PWzeEjHSDw7UCqY5zdv0QMj0SEWYYcY/JCxAzUotzW5ciYT9L0PghMTYUQb2boZDV&#10;lc/6P3QqE520wqkZuIfivemj4GptYH0pwNWOgxAVa7Lu95jZWP2qDxxVPN/AnkmBWDLBDbqK66fG&#10;+HeYuMfo0NzAz70UDkNC8OnyUBhXLufX29ltNN6L9ELXMgMKa1oCdWQv6Cz0OPS+ceFFDeytS3Hu&#10;BF9M0Q2uNVybzN16nLfUwHWMSPiL+Ow/a/DVt5vhN3wYAp8bjQceeEDk3DpmC42vUb04NgZOvR/C&#10;kaNHodcXSmaXW6+ePXuiWbOqi6k/PvgxaX/gYMMWia+RNQacQzPY1ORKD/PDIGYAsle/jGC+OPsb&#10;UQj+yoDmFiK/CjlY9W48jpUAV8/nVFk8Xf92BIY8PxPhPG1uFFZkl6JNx15S3o1sQujzL+LZ1xZL&#10;dYRGZUCvUkPnLrJrQRM4GzFjNMhfw45Jlm9I/6l+cFUdxsrwKKntaa+9jBnbL0DrHYgIqcTNiQj2&#10;gvZ0GrP8C1lfFiM4Ig151k7wH8ctrBpR3k6w0adX5IeOj0fmFZPfjD1QJriokJ08E2Pf4Oc+DyMW&#10;ZuBsZy9MCRNlOG1tcW5FFEaEL0T4jERsFslGxvdg7RUZqlgzwAquYbGIj45E4io2RlsfiyjTa7Ql&#10;H/orVrCvnwFvErZt34ElHyeht6MjwqdMllzKxsBsoU18QR6upnzxJRI/WoYDh2QBZWRmwq61LR4d&#10;0B/W1lZSGp/J6dq1M4ouXGRPz1+ktCanjxptrhcge4WIM/RL2A8owubDnrzjQhATzcZvc2bDv5t8&#10;TrWhYS5PWCQry8rHRzmhzuG0XTSSJjvh8tZ4BC+pfOfYp4Mt63AeEkw6vHO/AcUWTLh1Pun9oONW&#10;u5UToiS3j23zXZjl5ovR8zGom2TVzx//yUQAWdhXUCrCDOP1SzJZAnhXDgovAQ49/EQCoyQf6eLh&#10;UBNtbdj1KrlgIsBEvDL+ZXm8zbfQpUi7okVAZDT8RQm+WP9VsXD+7cSfjbhyoFlC4+Oxtm3tpfFZ&#10;xo9VV2P/ZvN32PNTFkb5+2HWP6IwLSIcYZMnwVHXC19u2CR9PdJojOFuDndDRLw6V0pxSx+Bcfft&#10;C/bkDWQ3aSsWL7vIbrRyOa8GPKazG3pRCPx720LF4sWnmDDkrFrRDugFFbOkbR3dKlwyI8XFpovJ&#10;MzIu4rIImsN5/WHZDZa2w9i5NR3f/li5XvXlS+kiVAs3XL8snGd9rQ/WNXgQer2JMPNSMW3LYZTZ&#10;qaHAC6B68/iQQZj892DmiR3C+/9egt+u/CZybg2zhNamjR0uFxdXjLtMeWyQBwb0k8cRv1/5Hdf/&#10;kJfUfcDCQnq53bJlSyl+67hg1tM62FzRIzNZJJlSUsZ+ZTUeMh0DaFSSAMwm0AuudgZsDmXuJ3ef&#10;mAv343l5fe4b8UGQuwZXs5PhPXEepnFXc4UBv4vc2tBvjcKQhWnQt/dCzDt+Fe/0ePdtOvSCq4hL&#10;eKuZhSxFcZ1ru19AGT+ejWONs3rGLTY5pyL/phZDXL++A0RcwgsOdlyg5i8un3+RWUkVcxVFvEYs&#10;m9X4u1w+myFCfw1jnxuDp4f5YsOmb5C8Zh2ulV8TObeOWUJraWODoqILIlbJ5EkTMZKJKf/X44j/&#10;MBFz5v8T77z3Ad5csBBfb96CtvZtMGdGVMOn+Dk6F/iOC0XS56/Dv3MZMlfEY6nIqsKGHOSVqeER&#10;OUrMlGkREuly85fTzF2xUTNXUURlmDi7yCHN0HBmrW7uOjZvYSvaMKM9Rtl19nTfxdypDflo7jIK&#10;swLlWcq4LTkobu+EkAlioKLxRMxQZv1O5CClqhNRA+n4T7YBqod9kGg8nqFj49YASTjpSMu9CJve&#10;TNxiVvSGc0tIl16huI41Xj81fKM94axiD7avuVjNY9tZJrRWrSuFNiaEnaNTxXXhM5ZJ3lqU/fJT&#10;xWsWMCvvYF2O86drd0mbEocO7fHq1DBpuLNs+Ur8kL5T5DQeZgltySdJeD9hiYjJDPd5Er16dpe+&#10;Evng3x/h+InKmcfi4hKkbfsvIqNmSPFJwUFsUGkphc2GDcKll5uJ0YgJHgRtWQ5WLYiqmDy4Af1K&#10;fLiOuSTOgfjs+9XY/X0sgloYcF5k18QydnOfb++JeFZeemmanIadp63gFZOC3akp2PiqBpnba3ua&#10;p2Ll1nxcZeOXjam8vQUYeSUdO4tEdh3oExbjQzZEcw2Oxiw+MbAmEW9tMMBxQiz2svr2rgqHlwU7&#10;5yWJ1SYWambn3MVIyChFX368eCn8WaQPs9By/vqEL5B2moln5gfyuU3vhTIuigo2Yf67qSjsabx+&#10;HyBmCJC5ZgXm1yn0SvTfsXGxpRauxlcqdloMnTQbG0WfNs70g7YoHXFvrqwYP2u8OkIjjQ9FgoJ0&#10;767F1CmTUVxSjGWfrmrcyTsTGvTPZKytrTF3VjTyDh+Rvti/GfxTLP6VCBck/0ay6WFP5SHMEpzi&#10;72pCsXbbIBSvGIfgWn9EPu1si3NbsmB8taNxcUMfS+ZC7jLHZeLHq1F2IAOZ9Z95qQHT/oukeiEf&#10;b3PpMNKyangocQ+hQzn2b8/B4+8kIaJDDkKfX1xFzPU7/+o4Ydby2RhetgnP/t1ETLzOtmXIN7nO&#10;Mi5Y9Hk0PM8mY2D4OpGmHNxY9H74IWz6ZnOjuorVMXvW0RRuajmHcuu+E/Zl75fGd+3bN/W3Qmro&#10;dNwtMjArJN+kHtFOTAYXUMjfU9VKPnZW+/H1WRn1uMn48Y0lMk5l/xuGfPwNItNpZZcwLwubmcj0&#10;Gj949rRiVi3/BotZv/OvTg7mJ2ehWDsIUZUfEMl13iAyJsCwQHja6fHNCuVFxjl85Kj0NVNTiozT&#10;IItm/DdpSz9diYNimv9mvPzSi9B27VLhSjYNfkjcFARXVSnz9S/isqUa2rbA+V3JCJ6xqQHT/HcZ&#10;0+Owl1vekgvQM/fWvrMaNlfykbIwCrG7RJlGROfuyR5y+joFy8tprtRife8iGiS02xaNE7zcnODB&#10;LNuDJQXYml7Dk/0eht/Unv37oZt1GfR5Gdi67kYLQzQNd5fQCOI2pUFjNIIg6gcJjSAUgIRGEApA&#10;QiMIBSChEYQCkNAIQgFIaAShACQ0glAAEhpBKAAJjSAUgIRGEApAQiMIBSChEYQCkNAIQgFIaASh&#10;ACQ0glAAEhpBKAAJjSAUgIRGEApAQiMIBbhv7JR/0R/nIYgmhiwaQSgA/bk5glAAsmgEoQAkNIJQ&#10;ABIaQSgACY0gFICERhAKQEIjCAUgoRGEApDQCEIBSGgEoQAkNIJQABIaQSgACY0gFICERhAKQEIj&#10;CAUgoRGEApDQCEIBSGgEoQAkNIJQABIaQSgACY0gFKDOP84zZrQ/2tq3EbFb4+y581jzxXoRI4h7&#10;hzot2t8edRWhW6cx6yKIO4k6Ldri2BikfrcVW75PEykNw/sJL/g8ORSRUTNECkHcO9AY7XZD54OQ&#10;UVoRuQ3QeGJ8oCc0Iko0jAYLrXs3LR7S9RKxxmXW8hTs3VZ9i8MskX83M35yIMKCgzBexKFzgYdO&#10;hP8Kxo1GxOTRmCiiRMOw6NC195siXCPc3Tt67Fe25YsUIOzFEPR3eQQPP/wQ+jz8MDL3/iRyZAHa&#10;tW4tbRcuXBSpcnqP7t3MckEHPzMGjiUZmPHhOqSlZ4htD3YePY3zoszdSvavJ3Bi749Yd1K+dhFv&#10;xSOg7Rqk7JSiyvOrHr/sz8L3vxpQLJKI+lPvMVpf5z4Y5vME3loUh/ZqNaZFvoIVq5OxL3u/lB82&#10;OYSJqpsUNh2P1WeMxi2aP9LQ/4VEkVIdF4TMG41hHa2AkgKkbUhDc98JcNgfgWkrRBHmgs2a7IW+&#10;tipRZiUSthqkLN/IBXjOIg1v/dILEd462KvKcO5AGuIWpyJPKuGJWfG+wLdLkfdICAJ6GtthdRS4&#10;VNRbdjEH6xcvRYpeOoihhmvgKIQM4XUCxQUZ+M+SZGw25k+IxFqdHjPYpZw00g1a6xvL8L5N6lKA&#10;T8JT0TIyBJOG9YJNkR76Elb2wBcIXpzOSmnhP2kURrp3hA2q912cHzZj5s9aRI3pB4eyPFZfIkvR&#10;IiAyCP69W0OFUuTv2Ix3k9IhNz0Ki5ZpkTtxHYqj5XPO386uJ1ifh7BLMXExlppel4dFPWUXsG/L&#10;SsxfV/kgNuv3uceot+tYXl4OrszOnTrByppdSEZJCbsLBKnfpSFhySfS1jQ4Yday1xHmZovi4/nI&#10;+00N/1fDMdJFA217UUTjh8TYEAzvUI78I/kotHZCyPRozHKXs+01GjgPCsL7E5hPdorVYVDBcVgI&#10;lrzjJxdAa2i0vTA8LJrd9KXIO1KA4vb9EMJu4C3xgehbpkfe8VJY9/ZBxJtBFeMXD9ZG/GQ3OPxW&#10;wI4xoHlvP8R8OBvjjQXad4TWxQfvT/WC5jfWLqujjdsoxPwzFMb5WN43rVYNeyYKe1UpLpcxgZ1l&#10;Zdl55Oq5lVNj/DuzMWuMDs0Nch0OQ0Lw6fJQeMhVyOfnNhrvRXqha5kBhZIpko+L8lbjKr9uBiu4&#10;TngJ7013kY7h+VqtE0Yuj0bEACucM1xgEmbwPms7wkEqI1+XoZOjEeYM6Pm1VTHRT52NxDFSAYYZ&#10;v889yANibzZF54ugtrfHKy+HSvGjx45VcStNw7eEZhB2fzNIRBgn0jAwdCkwzA+DtMzFSnoZweLp&#10;qJkci7WBlRMIvmF+cLXIQdzz87BKSvFC/BehGPqsH+bv2iSlwLoUmdMiMGOPHPV/6yPMcnRBADYh&#10;RU6CqugnBIcmyk9872hsiWY35Y6FeHZ2lpSvif4AG4c6sWOAOE0IpnhrcHb7QoyYK+dDE4ikj0dh&#10;QpgnVs3glohhqYI+Obiy71NjsXGUDsxOIFNOErAH1kIrOLuzNo/HY8bbInlYNCa4qJC9IgrBSbKF&#10;hnskNsZ4YUpYInYmyEloa4tzS6IQmizK8P6zqjITXkboGjlJOudBfhj/dpa4TlbQWKQjfHQ8KjzV&#10;6WJvgk1JDkJfiBf9la+t86M+wJpUs36fe5F6WTTuKgaNfx5XrlxBzoFDOHgoD23btsVzY0aJErLr&#10;yN1N48ZdxgZxKR9pO9jYzLjtEQLuo0ab6wXsRpOjHP2SfOH+yLh2tGWjz47wXxaHtdLmB0dLdoO0&#10;MZk7KzHgkBAZZ31RKTuGiUvEOcXnmcsmwthyAZeZu3WMjVeM6K+Xs2NUYB4gu9k1cLC4iF93V+Yz&#10;ReHYaaBNRyeRwDHgmGnfT5fWb+xjPH+jyDi7clB4CXDoYbTIjJJ8pBtFxnmEHcfOrtsw4zWJw/hu&#10;zCOxbs1sZyX52SYiq4ViZkkrHwppOMsdGnYdJMz4fe5F6iW0Ll06o307NZJWrGbbKiz9dAXWb/wa&#10;jw7oD9tWraQyvxzNl8Z0xq3BMN9+xkL2JDdun5hMolwpxVkRrI0y4W4Zt8wd6di847DIbSpYv7aI&#10;oCD/IhNwY3PD+WfhfKX3XjtXDMg1uSZ5WRnYvCUD8ui6ETHj97nXqJfQWrVqKYnH1D3kkyA8rZVt&#10;SynOJ02qb41KCRs5WKvxkOmLHY2qiiXiRVSqMqw3FWp1sTY2l8rZmEaNbsEiLuGEvh2sUFZSOft6&#10;y4jz7ztAxCW84GAHXGZeQK3w4yyb4ep31a7JwmQ06kdxZvw+9yL1ElptwuFpx4+fFLFGwsIKvt6e&#10;JpsLpNdJG3KQV6aGR+QoOc4cn5BIlyovVFN2HUZZ+36Iiq580apx8UPAMBFpCrZswo4TzeA4JBy+&#10;olHdhEC4ti/Fvu3JckK9YTftdcC+vV/l+SWkI7NEDdexxvNXw5edp7NKj8yvc6SUGtmQhewranhO&#10;rewfNE4YP6qBrn1tmPH73IvUe9ZRMTRuiIkON9kmSJMO0K/Eh+uYkJwD8dn3q7H7+1gEtTBUeb+m&#10;T4rH3A0FsB8ajo3ihffGRYEY1lkUaBJyMP+fychUsX6vSsHu1BR8NkGDc1uSMV9MPtSfVKzcpUdz&#10;lyBsTF2Nvcv5BNQmzH83FYU9jef/AWKGAJlrVmC+yZjzBth4cebiVOS38pT6J30EsGo2pgxtZAmY&#10;8fvci5j1Ho3PLDYG/P1a433ryJ7qQ3pBdSodO/NCsXbbIBSvGIfgJJEt0Ll7smeqHpt3NdJsqDno&#10;XODboRz7t+c0ziQAszxePYG8avVpXNzQx9JQ/3Pj/evCxo9bsirevTU+5v0+9wp34D+TUUPHfJK8&#10;vMoZNY/oDxDvDWye9nLFdD3xV0G/T03UKbTbDz8kbgqCq6oU509fxGVLNbRtgfO7khE8Y9M9P438&#10;10O/T03cgUJjcFfKzQkeOjUeLCnA1vR0pGWZvDMi/lro97mBO1NoBHGHcfvOOhLEXQQJjSAUgIRG&#10;EApAQiMIBSChEYQCkNAIQgFIaAShACQ0glAAEhpBKAAJjSAUgIRGEApAQiMIBSChEYQCkNAIoskB&#10;/h9UukyNevioPQAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAvj8Bzt0AAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQWvCQBCF74X+h2UKvdVNjJWSZiMi2pMUqkLpbcyOSTA7G7JrEv99t73oZeDx&#10;Hu99ky1G04ieOldbVhBPIhDEhdU1lwoO+83LGwjnkTU2lknBlRws8seHDFNtB/6ifudLEUrYpaig&#10;8r5NpXRFRQbdxLbEwTvZzqAPsiul7nAI5aaR0yiaS4M1h4UKW1pVVJx3F6PgY8BhmcTrfns+ra4/&#10;+9fP721MSj0/jct3EJ5GfwvDH35AhzwwHe2FtRONgvCI/7/Bm87mCYijglkSJSDzTN7T578AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUX&#10;WEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5&#10;JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4f&#10;YddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtwENwjADAAC9BwAADgAA&#10;AAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAsc/8bhZuAAAWbgAA&#10;FAAAAAAAAAAAAAAAAACWBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAvj8B&#10;zt0AAAAFAQAADwAAAAAAAAAAAAAAAADecwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAA6HQAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwUGAAAAAAYABgB8AQAA23UAAAAA&#10;">
+              <v:group w14:anchorId="7CC4F1CF" id="Grupp 1" o:spid="_x0000_s1026" style="width:123.15pt;height:215.15pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="15641,27325" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQC3AQ3CMAMAAL0HAAAOAAAAZHJzL2Uyb0RvYy54bWykVdFO2zAUfZ+0f7Dy&#10;DknTNoSIFjEYaBLaKtg+wHWcxMOxLdtt6QftS/Zju7aTFFoQG6vUNK59zz33+Nj37Pyx5WhNtWFS&#10;zKLRcRIhKogsmahn0Y/v10d5hIzFosRcCjqLttRE5/OPH842qqCpbCQvqUYAIkyxUbOosVYVcWxI&#10;Q1tsjqWiAiYrqVtsYajruNR4A+gtj9MkyeKN1KXSklBj4N+rMBnNPX5VUWK/VZWhFvFZBNysf2r/&#10;XLpnPD/DRa2xahjpaOB3sGgxE5B0gLrCFqOVZgdQLSNaGlnZYyLbWFYVI9TXANWMkr1qbrRcKV9L&#10;XWxqNcgE0u7p9G5Y8nV9o9W9WmhQYqNq0MKPXC2PlW7dL7BEj16y7SAZfbSIwJ+jaTYZZWmECMyl&#10;J+N0epIHUUkDyh/EkebzG5Fxnzh+RkcxUsC30wDeDjR42ysQZVeaRh1I+1cYLdYPK3UE26WwZUvG&#10;md1668HGOFJivWBkocMA5FxoxEoQJp9O8jzJkixCArdg/U+Ml3L5kz5Y9GQSZHcoLjDAYFfmrSQP&#10;Bgl52WBR0wujwMiA6ZSNny/3w2cclpypa8a52zr33lULpt8zzQuCBUNeSbJqqbDhhGnKoXApTMOU&#10;iZAuaLukUKH+UnpCuDBWU0sal7CCxHdA1hF9MuFZ7oi5Egx47n9dNngFRNPG3lDZIvcC5IADbBAu&#10;8PrWdGz6JZ2GgYBnBnyc++EKMr1cMDoQ7J9O2X2DFQUKDnZni3w6nmSnk9OT3hULxgskaPn7l0W7&#10;SX8YfdxwNM1rio3GaZaMARBOYJ5n2Wm3K/0RTcf5KJ2GEzrOJifZxNuoP2YH0pVyIy60lpvX9YOd&#10;lZyVvcv8bU0vuUZrDPfssg5G3VvFhTOFkyMo79/sllO3TVzc0QoODlwpqc+7h4kJAUOOwlSDSxpS&#10;TRP4dOUMEd56HnDnyA67A3DdZce3xw6eDQ6uXCj1DWQglnTEdL10tYYuAncx9JW+l4AhhyCfXAo7&#10;xLdMSP1ScRwK65KH9b1OQR0n1FKWW7hZsCCNhMTEah/hpsCzfr3vEb72rp+5JvR07Fftuu78DwAA&#10;AP//AwBQSwMECgAAAAAAAAAhALHP/G4WbgAAFm4AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQ&#10;TkcNChoKAAAADUlIRFIAAADaAAACGAgGAAAAC6LyTQAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L&#10;/GEFAAAACXBIWXMAAA7DAAAOwwHHb6hkAABtq0lEQVR4Xu2dC1wUVfvHf0WuIaCIuCrrbb0tJWKo&#10;xCtgGhaghZImkYr9Ed8kTIpIiddbXniNfI2i4sVKyVvxopmXLmKJvon6EhqJqKApqSzqqngBMkHr&#10;f87MWVgQZEGYvDzfPtOc25xzZnZ+8zznzMi5r9+QMX+CIIgm5X6xJwiiCSGhEYQCkNAIQgFIaASh&#10;ACQ0glAAEhpBKABN798CLR+8HxMftUK3NhZ48IH7ROqtU1oOHDt/DSk//4YzxddFKnEnQ0JrIN3a&#10;PIA1L7QRsaZj2EfnYCghsd3pkOvYQF59zFqEmpZpXsq0QzQttyy0/o/0lramQqVqhn7OD0lttLB8&#10;UKT+9fRSNxOhpuURB5UIEXcyt+Q6dtK0x/pV8VJ45LipKCg8I4XNxa1/HzzSxxH/y8zGvgN5IrWS&#10;sc8+hcn/NwbWVi2k+D/mv4fUtJ1S+K9m72vtRMiETn8DunoClnbAA82BEgNQuBf45XtRoBa6DwXa&#10;iYfVLvl6mtL/nfpdV+L2o9Fcx/vuq/9kwOgR3njxhTEYMfxxkVKJh5sLIqe8IInsaP5J7N13EMd+&#10;LRC5tyHu4cz8jANsuwDNbQALZoladQQeGsnSx4tCNdBrGPCwP9Cmp7wRdyW3JDRTcTVEaMZDajr2&#10;YV13aX/2/AUETIzEi6++iSPHjktptx3t+1SK5DizuN/NArbHAIe/ldM6uTGL5SSHTbHtDOiGiwhx&#10;N1Or0Lp16Ygl78zB3m0p0rZtYxLeeDUElg8yl0jw55+VXqdpWG1vh4iXgrA7dbV0LN+/t/ANdO2s&#10;kfJtW9lILqG2M3viMxx7dJXiz470luKTgkbDtZ98Y/J6eV7I+FFS3MhT3o9h1rRQfPD2DMx9YwoC&#10;/H1ETiVG17Nzxw4YNLC/FOaWkjPq6SekuI61PSFwRMV5vhkVJo0Le3Xvgs8+fltK+yr5Q0wc94x0&#10;XI206iQCjPztwO8XgeLTzG38SSQyrNUiYEJvcU7H2DHEXU2NY7T2anusXR5XRVRGMrNyEPraPCls&#10;OkbzHx+Ok/rTaNHCEutWvIu2bVpL6aacY9ZpBBvLde3kIN3E1Tl+shCjJrwq3dw10f/xAGn/0btv&#10;on/fh6WwKXyMOH7yGyguKZXi3637GHatW0lup7H8F5u+wz/f+VjqYxfWj5LS3yrGgEZyDh1hQusq&#10;Cc6Ut95dijUbUqXwDWM0o0U7f0Tec1prAc/X5PDBL4GjaXKY0+NJ5laOAC7rWYNfyK4nZ9NUeW8C&#10;jdHufGq0aBPHPyOJjLttL0XOxxC/YMQlrJDyXF2cMGLYjWMqI4PdB1SI7JmgVyRxjBg7FVevlsGe&#10;pfMZxF+ZoF6MmIufsg9J5XZmZElxPtnBCQmfja9S/yuF84/rpTyexuGWzCiaBYuXYPDT/4foee9K&#10;9Xd0aIcpkwKlPFN4eS7CTz9bj//u3CNSZbjIoubGSf38ZCW74RlOD/XEmbPn8VzI61K6caLG28td&#10;2tcIF5ipyDh8YsQInxgxYscEyEXG+XmVvCfuamoUmvFG/mTFWvz4037JQqxa85VkGTjOD/eS9jXx&#10;7fc7pJuTbycKTklp+lNncOy4PJHRoV1bSRR7fz6ACxcvS2lc0DyeeyRfiv+8PxeFp+Ubs/S336Q8&#10;nsYZ6NpX2vN2vvxqq2SRtmzbhXVfyTN7vR17SHtTDh89jjHBr+H9jz+TRG3Khm+34fvtu6Xw5q3p&#10;0p7z4Sef45djJ6Tw1v/+T9p3aGcv7evEkj1o+k8EOj4qxwt+BM7kyGFOr6fkPbdyl27jCR6i0ahR&#10;aMax1PGTslCM5ItZP4f2baV9bXTXdsLiBdMkF8+48XESp1mzB6R9Q+no0F7anyhgYyATjv56Utpz&#10;q1adDd+koaysXMSq8usJ5roJfvvtdxFi52qSXirSLSwspH2t8NnGPsy9HRzNLpI8FkQhE3bWSjnM&#10;4bOMbXVMeAequpLEXc1NZx3/MJng4Fy7Ln8KdN/98ixhTbOOXGRJHyzAEA9XyTIaNys2dqvOzWYd&#10;jWnV84xCLb92Tdob4VaS06zZjS+SLxeXiNCNmE7i4MZuSNysnxXYsAfA36awp9Qg1gl2rr8VAftW&#10;s8HcMlGAwcvwWcbrTPS5X4lE4l7gpkKrTq8eXaX95cvyjVvTrCOfHeSiytiTDXff8RVuJJ9gqI7x&#10;8Co3u8CYVj2vvFwWmKqaZVQJgZWX12y5zMKkqarnZtxX7UsV+LuylrInIE3x72bjzROyy1mBilk8&#10;jgXr6+AowO99eTNOhHB43GgNibuGmwqtZ7fOIoSKiQxOwSmTgX01+BiMs3vPvgorw7EUn09d/+MP&#10;ac8x3rj1+bSKz2xyOnd0kPZGtF3km/zUmXPSXlHsmSvIX1RzuAXLTpYtWkOxkd1s4u7hpkKbNjUY&#10;i+ZFSu+rUtcuEanyRERt8IkPjo+Xh/R51YPNm2PksMfRvav8rskoFM6Fi5ekveff+uGl4Ocq3qPd&#10;jF0//iztfYd6YLTfk9I3kMOfHFRxbPXJDkXgkx9GuEi4e1h9424jn5Xkn1jVtBnh4bxvRIS4W7ip&#10;0PgEg9cgN/gP95LiRUwYfCrdOBtXE8nrNkv7h3p1w9L4edi5eSVmT39JSjuQe1RyKY1s/FZ+Ucst&#10;2qQJozF2NLsh64CLPEu8FvjHa3/HR3FzMP8fUyVBc5EtXblOymtK1NbVJkVa2IkAg0921LQ59JPz&#10;ja8BTDdTqseJuwKLDl17vynCFfAvJjgzF8Rj0+b/4pf8E1j5n6+wMO7jitk9zrVr16SNT/vvztzH&#10;wtdhOFeEr7f8gMvFpSi6cAkXLxejkLmaGzdvx9vxy6rM/vFpff4CmU/z83dVP/6Ug4N5R6W8a+XX&#10;pXdZvN4jR6t+esXr4pbzEqv7wqVi7MvJw3++3Iy4f6+smLDhXL/+hzQ2/B8T90VWzhQ+1ss9ckyy&#10;kOeKLkpppb9dkSY+jOdTJsZ7fOKF95Gn8YdFz7bNMNLJZHLHXrysvsLcxdo2LiD+crom+BwL/y6S&#10;lzuZIaeZ8NFu+QU8cedS45chxi8zwl6fj4y9+6UwUclrg20wrn/Vr0maiqLf/sCTiWdFjLhTqdes&#10;I8GGW+pmGPaQcv8u7ufCygkl4s6lRqHxr0G4+1R0Qf5yg5AZ2rM5/v2sLexaKPd8WpRW+ztA4s6B&#10;/maIGfTvqELC6NbYp5B1oT/Oc/dBQiMIBaAxGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCAUho&#10;BKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSA&#10;hEYQCkBCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUIB6/wFVK6sWGPr4YHTUOLBNg0vFxSgoKERubi72&#10;Zu0TpQiCMKVeQuum7YrgF8ahhaW8koq+8BRatWwJa2srKb5j526s30hrMxNEdcwWmmv/fggMGC2F&#10;v968BZl79qJYLMLepXMneA0ZDKfeD6G4tARvzlsopRMEIVPjQoTVsWtti0nBL8DCwgKRUTOQ/+tx&#10;lJVVLvhw6dJl/LwvG80eeACOvXqhRQtL5ObRypUEYcSsyRD3gX+DStUMa75YL1Jqhlu6n7J+xiAP&#10;9wp38lbQuXvCd4gT5GXgq6Jzd4OrlKGFR7UyvpELsHbeKBH7K1DDN9APvjV1nLit6N5NC/8RT0uL&#10;rjYlZgnNoUN7aX8oL0/a34xfT8hL77ZTq6V9Q/CYPBsbU1PwWUw4Yuaw8LYUbE8MgbPIB/wQER2J&#10;WcG9gAkh+NecEEwUORx7jQbaLg1vv97oXOChE2GJUZg0OQiTxoloY6BxgoeLgud0D+H2aH/8fdL/&#10;oW3btiKl8TFLaF26dMap06clF7Euis4XSXs+K9kgNCGYMsYJLQ8kY+zjAej/+MsIXbwO32bkoXKZ&#10;+U2YP3sepi04DKxYitdnxGO+yPkriHg9GhEjRURiHWLnLkbsahFtBHzD2EMnyE3EiMbi6LF8vP/h&#10;EmmCL/Tvwej9sKPIaVzMGqP1d3kErVraYNt/d4iU2uncuROcnXpjd8aPMBgasPayrx+mulkh98u3&#10;sPwgTyhF4eEc7Pz5hJQto8XQp/0w6eUABI10Qc/ml3Fk91GcF7nOPv4Y2EKPj9bvkRPcQ5A4NxDe&#10;bU/g25+MpWS4mzljEJDbzg//mhbI6hsEV7syHGTtVSwvr/NC2ItBiJjoj+dHesGrh4VoT4uAyNfx&#10;nGsb2Ld2x7BhvhjWoxQbdj+EiNlPoff9qfjO+MZD54NZM15E+HNPIWCoE+zLjiIzX14EvrIPPoh5&#10;ZRz+b5RpG8wNDQ7FpKE90K5lB3h7P4mA/lZI2XZIOpa4dYpLSvC/HzPR0cEBTw3zQVl5GX49bnq/&#10;3TpmWbSTBQVo0aIFujLLVhe2tq2kfWHhaWlfb3bpUXjdCo4DR6GKN1aBGuPfmY1ZY3RobshH3vFS&#10;OAwJwafLQ+EhSlTBPQhJ033geDEdsZ8wC1gN7mY6DwrC+xO0KD6Sj/yLtnCdEI7Vi/xECWZkR/oh&#10;wFmFcyw/7zjQbVgI3o/xYjla2KtKcbmM/VhnWR7Lz9VfZOlqaLXMfZU9blaBHxJjQzC8QznyWZlC&#10;ayeETI/GLHc5u7IP7IxPsXoMKjiyNpa8w/ughn2rchRfAcou6aU28k7wNojG5rP/rMFX326G3/Bh&#10;CHxuNB544AGRc+uYJTQ+y8h5fPBj0r42+OzkU77eOHgoD+eLZBey3uiX4sM1h1HmHIjPvk/C2ndC&#10;EWCqOHYDTnBRITt5Jsa+EY8Zc+dhxMIMnO3shSlhoowRfoNP94NWvwkzXtsEvUi+AetSZC6IQPjC&#10;eEx77WXM2HERNi6eiBDZ+rcjMOT5mVL+jLlRWJFdijYd2fgQaUhYmINz14HLx1key49NzpEPMsE3&#10;zA+uFjn4kNUxjZUJn7gSO0s0GPpspZiNfQidy+p5IwLv7mF96OaCAORg1bvxOFYCXD2fI7Ux45M0&#10;cRDR2GzbvgNLPk5Cb0dHhE+ZXPHO+FYxS2gZP+7BkaNHpfdkTw/3EalV4V+JzHhjmhT++pvN0r6h&#10;7FwyE95TErF0qx4qRy9EfZiEz6a6yJl91GhzvQDZSQY5ztmVg8JLgEMPkxsXrREfHwTXknTMmMJu&#10;bJFaIyUGHBJeJmfn/gIUW6ihGyMS+MzmuBDERMuTM/7d6jej6trRljnpHeG/LA5rpc0PjpaATRuT&#10;aclqfVhfxNxKC0Al4oTy/NmIi06bJTRO4kfLcO7cecmqjXv+OfztUVfoevVEX+c+8BryGCLCK81J&#10;wJhGmFrP49ZiJkYMj0ICG6vpRgZWWBhcKUXV0V8Wzsvvzivp7AJn5tahrRZewkVrENwqfhGL+EAX&#10;OHCvuOwiE3W5nFcPyoRradwyd6Rj844bXVnir+XxIYMw+e/BOHDwEN7/9xL8duU3kXNrmC00zsJF&#10;72DDpm/Q7xFnjBntjxdD/g8TxgVKA8jMvT8h5q1FyDt8RPpS5JWXQ8VRt0o+lh4woMxCBWseLWED&#10;Ims1+g6QMgVecLBj7tulfBFn6NMxzi8e60+r4T99Nsbf7J0Wq7ulCEq0tYINSlHMqwv0gqudAZtD&#10;X0Ywd1WZ6/bj+cqX9ebAu6xSlWE9d/tMN3IBbyvGPjcGTw/zle7x5DXrcK38msi5deolNM4P6Tsx&#10;Z/5CLPkkCZu+/harP/8PYhfFITnlCxRduIiPln6K/TkH0LlTJ0wJ/bs4qh6MCcGsccaX0QydDxYN&#10;6ghVkQH7eTwhHZklariONU6WqOEb7cmslx6ZX5uMj66XsTFZFub/YzPyLJ0wKdKvxhffEpbM6rE6&#10;pHyND+KHaJlQDyOlwpVTQdVFDmmGhsO/t6nryFTExmj27WuvP2UXG3O274coYxsMjYsfAoaJiDmw&#10;NmzUzIUVUaLx4O+JX50ahq5dO2PZ8pXSPd7Y1FtonJKSEhw+8gu2/5COn37OhuHcOZEj8+nKz6Qv&#10;+flHyJMnBYtUM7HTYnhwJBJXpWDvNrYlhsDTMh8pixdC/i5lE+a/m4rCnnyyZDV2f/8BYoYAmWtW&#10;YL7JGKcC/UpMS2ICdAnEe9PFOK86+jwUOr+Ejay+vatC4MHbS4hHJs9LTsPO01bwiknB7tQUbHxV&#10;g8ztJpYTqVi5S4/mLkHYmMqOX36jJdcnxWPuhgLYM5Hyl+/8vDYuCsSwuidxK1i2JQfn23sinvdx&#10;PbPQIp24Nbp312LqlMkoLinGsk9XMZcxV+Q0LvX+ZzL1IWD0M3B7dAAOHsrF0k9XilTz0Li4oU9b&#10;4PyBDGTWMl0olbFkbt0u0xu/fox/JwkRPfMR5zcP225SX51taZzg1ZMNLbfn1D67yeCflWlZiYb1&#10;mVk0b1uc25KFur/RIcyhV8/u6P3wQ9j0zeZGdRWr06RC4zwf8CwG9HdBNnMnlzNLd7thKrRVIo0g&#10;GpsGuY714fOUtcjal41Tpxr4Apsg7gLM+gTrVsnef0D6pux2pHlrezxw9ih2/u8wCkUaQTQ2Te46&#10;EgShgOtIEAQJjSAUgYRGEApAQiMIBSChEYQCkNAIQgFIaAShACQ0glAAEhpBKAAJjSAUgIRGEApA&#10;QiMIBSChEYQCkNAIQgFIaAShACQ0glAAEhpBKAAJjSAUgIRGEApAQiMIBbhv7JR/0R/nIYgmhiwa&#10;QSgA/bk5glAAsmgEoQAkNIJQABIaQSgACY0gFICERhAKQEIjCAUgoRGEApDQCEIBSGgEoQAkNIJQ&#10;ABIaQSgACY0gFICERhAKQEIjCAUgoRGEApDQCEIBSGgEoQAkNIJQABIaQSgACY0gFMCsP87j2r8f&#10;7r//fmRk7hEpQPduWhEyn6PH8kWIIO4tzBLajDemwa61LZJTvkDm3p8kkYVNniRyzScyaoYIEcS9&#10;hVlCCwwYzcTVDTFvLZLi7dVqODs7SeEbuY9t1avkacCW77dKe4K417it/66jzt0TWtVF7N+eA71I&#10;+0vR+SCk92EsXVebCzwKi5YNArZHYNoKkUQQjNtyMsRj8mxsTE3BZzHhiJnDwttSsD0xBM4iHzoX&#10;eOhE+BbRubvA3KrGTw5EWHAQxov4jaih1WqgbS+iBCG4/YSmCcGUMU5oeSAZYx8PQP/HX0bo4nX4&#10;NiMP2aJIxOvRiBgpIrdEEObMm4AAEauLVUviMWPhSqwScYIwF7NcRz4RomqmwmmDQaQ0IWNmY3uY&#10;FrkJwQhdI9Iq0CIgMgSThvWCTZEe+hKg+MAXCF6cDo2LH8Y/5wZXtRUrV4r8HZvxblK67HJOiMTa&#10;Hvl4dnUpYqb4QmddgG9jc+AQPhr+D1vhfL4Bl9kx+5JnYv4W3kYQ/Hu3hoodWmzIwdb/bMKqLAN8&#10;IxdgUpcCfBKeiM28XrggZN5oDOvI2iwpQNqGcnjN9AS+DcCzb/N8Lfwn+cF3gBb2rLKyi3lYvyQR&#10;KXnSwcQ9hEWHrr3fFOFaeXHS/2G4r7c0PX/hwkVp1vH5gNFwHdCvXlvm3ixR40241APeIx9iY7Pr&#10;2J16COdFskw/DB6ihkPHDrhPn43sXy9Cf+IQduYYMDIyHM+0vYzcI6dhgAaDhw2Cq1U6vsgsBXwC&#10;EOXG6h3yN3T7swD5F3/DmQt/oG0HNTp3BPIzD+PXIgOOHMjC0NkfIsz5D+Tty0dhUTlsdFq0PLoO&#10;3/0C/G1MEIZ1L0f25/9l1tUFs5a/jiBH4GTOUfx6xR5DRznB3sICxUfXIGUn664mEAsiHsL1ApZf&#10;WIrWDw/CyKE9YEhJR658QsQ9glkW7ZWXQ9G5UyckLPlEEhsXms+TXiLXfBKWLBWhm+MxeQHmjOmF&#10;NtwyZWcgpYoV8EPipiDY7zBajZpQI2bVB/AwrMSQ1zYB0+Owd5gG+i0LMWKhidgl69kaWx+PwHwp&#10;wQeJ60PQLTcR3m+kSSmmjH8nCRE98xHnNw+rpGN1yE8ah2Ax8aGZHIu1gVroKyxaNQLZMZNN2yPu&#10;FW4/19GIzgtho7zgO6gXNKpS5G2Ix9j3uUhqEZrGCf7DPOHalvlordRwde4FVa6p0ID11W/wG4TG&#10;RM7K/ouJ8uoJ5jJ+uw7LkitnPKsIjdfpXYZVT0QhTuQDoVi7jT2ATISmcx8F/8Ed0RLN0KanE1y1&#10;F2/sB3HXY9ZkSBFzFxUVGScvDQkLZ2LE8CgkHGQ37MhARIisG3BnN/iy2YgapkMbPrC6ZID+ipxV&#10;X3a+HYFnF6xD5pWOGD5pNjZ+sQAR7iKzOldKcVYEb0SN8Ys+wmfz/ODRgY8by3HecBFlciZxj3EH&#10;fOuYj6UHDCizUMFapFQn4Bk3aMty8OHoCITO5TODyShsoNA4+q3JmBb6IgZOSUa2qhdGPuMjcky4&#10;zjZrNR7SyFGJAVbSBIoMs2QDbFldURgRvpD1ifXr5wu4KnKJe4vbT2hjQjBrnBtcjTewzgeLBnWE&#10;qsiA/VICswnsJrdv7wfTexwWVmgrEnQTQuFRJbMWuFhgC02gWooCTggI9Kpsu8SAc7UJlrmUedfV&#10;8IgcJd7DaREy1qlqnxgPWooUjSdimMW1kWPEPUYTfIJVO1u+v3GC4QYmL8DuMWx8ZSHijLKiw1i/&#10;eCZid8lx4zhKVVYOnN6B/kvK8Vm0D3SW5Si73oz5ullYf1yLYapNNx+j8ZnDZa/DX9sMZUy/+q3x&#10;yHcJh1d71uaVcqgsWfrpHKxcPA8Je6qN0djRlZM2rF02Bis+mIFzWjeopPEjcx1jZmOKu1rup0UZ&#10;G2eyMeZILQ49QWO0ew2zhPZXfFSscXFDn7bA+QMZyKzp+yuNE7x6sqGcyedZ/JMtzZXDSMuq33iS&#10;t6VjLmrFcbzu3ra4ejwdO+t856WG6xAtcOQm/ezdDPotWaDXZ/cuZgmN/pkMQdwaZgmNIIhb4w6Y&#10;dSSIOx8SGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQ&#10;CkBCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKERhALcN3bKv+jP&#10;zRFEE0MWjSAUgP6AKkEoAFk0glAAEhpBKAAJjSAUgIRGEApAQiMIBSChEYQCkNAIQgFIaAShACQ0&#10;glAAEhpBKAAJjSAUgIRGEApAQiMIBSChEYQCkNAIQgFIaAShACQ0glAAEhpBKAAJjSAUgIRGEApg&#10;1h/nCZscgu7duolYwzh67BgSliwVMYK4tzBLaE94PY5hPk8g9butIqUu7mNbZbU+Tw7Ft6nf4/u0&#10;bSKFIO4tzBLagw8+iFdfDsW163/gX3HxItU8oiJfxX1Md+9+kIjff/9dpBLEvYVZYzQukB07/4cO&#10;7duhf79HRGrdeLj/DWp1W+nYO15kOh+EjNKKSP3xjVyAtfGh8BXxxkcLjyFO0PCgzgVeLmopVcYT&#10;s+LjsGiCiBKKY/ZkyM7d/8PxEycxaqSfSKmbp3y8pWP4sfVh1vIU7N1msn2/GttTYhFzCzf6rTJ+&#10;ciDCgoMwXsTri71GA61WDXsRb3TGBCFmTijC+gAhU17HoldHiQxOa2i0rP32IkooTr3+UnE/l0cw&#10;LnCMiJnH6uQ1+CnrZxEzDy40f6Sh/wuJgMYJXm5OGPa0D7yYzvLWLMbYhBxRUkGYlfBtcxGbd+WL&#10;hPox/p0kRPTMR5zfPKwSaY2LGq4uVsjMYv1jffVAFnbmiSz4IXFTEOx3BODZt0USoSj1/pPgf5/4&#10;f3DU9UTCkk9ESs2ETZ6E3Lwj+HjZpyLFfKoIrQI1wj6MQ4g2HwnDZ4LPX3J37DlsxsyftYga0w8O&#10;ZXn4JDyRpWjhP2kURrp3hA3KcO5AGuIWp8J430nHWaThrV+c8MbTWlamFPk7NuPdpHToRZnq8GMm&#10;dSkQ9XNXjDmB3y5F3sNB8O/dGqqyC9i3ZSXmr6tZiJLQOuRgxppS+HvrYK+qqU0tAiJFfTX0STcq&#10;FBHSsSxSYkDmrk1YlZwj5+u8EDbOC14drYAb+nKj0DymzkaEcznS4hciYb+cRjQd9X6Plr5rt7T3&#10;cB+Io8fya9x8nvSSyhjLNg4GJGzPQ7GlFp7Bcgp3x5zdRuO9SC90LTOgsJinqtlNPRuzxujQ3JCP&#10;vOOlcBgSgk+Xh7KnvIx03KAgvD9Bi+Ij+ci/aAvXCeFYvah2t7iq68ddsV4YOjkaYc6AntVRqGLi&#10;Zjdv4s0Mvl0/vDFBh7LjrF8Gq2ptyv2O8lbjakX+S3hvuoucPTkWn051g/1FlsfbY6Mx14fVssg0&#10;TEixoQjq3QyF/Hx+U2PoVDYmNB5bDY/JCxAzUotzW5eSyBSi3kI7lJuHrJ+z0bdPbzj1fkikVvKo&#10;a3/pnRsvw8s2KmsMOIdmsGkr4py2tji3IgojwhcifAazNsNCMMFFhezkmRj7RjxmzJ2HEQszcLaz&#10;F6aEiWM41qXIXBCB8IXxmPbay5ix4yJsXDwRIbLNwaYkB9NemIdprI7wiSuxs8gKjo/6iNwaUBmw&#10;dYrc5ow3IjBju6GyTW/ebyDzk5cRPFfOfzejFNpBftK4MKCHGqqiw1jFz4m3F/4ynp2dxo9kAveD&#10;q+owVoZHVZ7P9gvQegfecD6awNmIGaNB/pp4hCYbRCrR1DToy5Cdu+TJjaGPD2ai0lbZBrq5SnnG&#10;Mk1OST7STW+YPmq0uV6A7CSTtF05KLwEOPQwsVjM9Tq0R4QZO/cXoNhCDR2zSDp3T/h6i804k1cD&#10;xcxiZoowmKt7toTtLLhfVwslF5Bv4pvuPGioaBOPsH4zh7HbsDisXSZv47sxN9C6NXMogZQvM5Bv&#10;7YJZm+KQGMmEZdKpPh1smVnNQ4Jp3ftN6jZiF42kyU64vDUewUuyRCKhBA0SWv7x48xFPIbOnTpJ&#10;YzHTjafxPF6m0RnDXbdSnDsh4rVxpRRnRVAmC+e5CMzEn7lsc14V22S/CpezybliQC5z/bhrKG1Z&#10;Gdi8JQOSd7crEc9OjMfSrDJ0GxqExOUfMdFUuobFxRdFSJBxEZdF0Ih2QC+o2HVo6+im3DkREg0S&#10;mimRUTOqbE0He5o/rYPNFT0yk0VSTZSUMSugRt8BIi7hBQc74PIlk4kKZnlaiqBEWytpUqSYFYkN&#10;HYeBw8X2/EKkiCK3TPU2rVVoLtqU+m3ZDFe/k13Dyi0Z6+XSzGqlI2F2FLyHRyHhYDM4D/NDAEvm&#10;h9p06AXZlxCwsV5bY90C/dYoDFmYBn17L8S841erpSYan1sWWpPDp9XHhSLp89fh37kMmSvYU11k&#10;1UhCOjJL1HAdOwo6KUEN32hPOKuYQL82eS1gqYUXS5duNo0P4ocwB01/GCkm7mSjU6VNT8QMZRbG&#10;2OaGLGRfUcNzajh8jQrQOGH8KHliyXWkH/wrXkKXQn+xXISBuC05KG7vhJAJ4j2jse4TOVXOp+w6&#10;c6eZZXxlQz6au4zCrEDTl9pEU3L7Cq2zl/yyOjEaMcGDoC3LwaoFUWYM4Ddh/rupKOwZiM++X43d&#10;33+AmCFA5poVmG8qIjamKXR+CRtZmb2rQuBhmY+UhHiTMVfjU5b3U0Wbu5czQbUyaVOfjJmLU5Hf&#10;iolklXhRv2o2pgyVVdfmER/MeucD7E0V5+TGHjob1snWdk0i3tpggOOEWCl/76pweFmw67Ukscbz&#10;0ScsxodsiOYaHI1Z7iKRaFLq/R7NiPGL/uofGvMPiG+XL/U1Lm7oY2m44SWz6cvjbbWUaUpq61cF&#10;3Ip3YWPhLVkV7/5kmKUe0gttyvS1HCvnq06lm7ysJm4HGiw07ye8JFHVBBfflu/lqefbkab/SoMg&#10;qtJgod3JkNAIpbn9J0OagLwf07F5a3W3jCCajnvSohGE0tyTFo0glIaERhAKQEIjCAUgoRGEApDQ&#10;CEIBSGgEoQAkNIJQABIaQSgACY0gFICERhAKQEIjCAUgoRGEApDQCEIBSGgEoQAkNIJQABIaQSgA&#10;CY0gFICERhAKQEIjCAUgoRGEAjRIaPxvOi6OjZFWj6kOT+N5vAxBEDJmCa29Wl2xLFN1cZmm3yyP&#10;10EQ9ypm/bm5aa+9gvbtbk0op88YsOid90SMIO4tzBIadwX539NP/U7+M9/cQvE/B17bOtZ8nTT+&#10;Z8H5MrscvtQu/zv9TbusE0HcvtRrjGZco/qM4awkpNKS0oo048bTuCB5GWNaQ5FW3rzJips3MCES&#10;a5dFIkREbw/4wvJxSIr0FPGm4FbaUKB/Gid4ucvDCr7Ah4e8npZgFBYtW4BZ3iJ6l9KgyZB92ful&#10;RSxOG25cQomnbfl+q1SmoXhMno2NqSn4LCYcMXNYeFsKtieGwFnk10r7jtBqO8JBRG8P+MLyGmg1&#10;rUW8KbiVNhTo37gQLJoZwh6AvRA2PRIxk00X5Vez30wDTSsRvUu5/ab3NSGYMsYJLQ8kY+zjAej/&#10;+MsIXbwO32bkIVsUIe4w3o5H6Ay+gORhJLy9ENMWbxIZ9w4PiH2j8erUl/D7778j8eMkkVJP3DVw&#10;sChF7u51YhEKAzK/Sq62oJ4W/pNGYaR7R9iwWLEhB1tXLK1cGWZoIBaNdIPWmuUVZOA/S5KxuWIh&#10;dTV8g4Pw3CB+bBnOHUhD3OJU0RZ3o3yBb5ci75EQBPS0AkoKkLZhJRIKXDBrshf62qpQdjEH6xcv&#10;RYqxTp0XwkZ5wrNna7DcanVWRw3XQD8EuTvBgfWvov6tld6BZmQIZg1zgr1K1HVChzmDyrAiPBGb&#10;pRJqBLwaCn9n1l7ZBezbYrKSqUTdbVTn8qULCIicDf/erM4ay2tZfpCcj1Lk79iMd5PSIV8C0zzx&#10;e/xnE1ZlycdrXJzgG+SJqKksV6pbj0x9bX1RY/ycSPir87FqSmLlssJ3OI1q0Z4Z8TTa2tvj62+3&#10;iJQGsEuPwutWcBxoXBq3OmqExc/GrEAn2FwsQJ6hFDa2Vig5KLKv2GLQVC9ofstH3vFStHEbhTnz&#10;QyvWd/aYHo0549ixBp5fjm7eIVhSsZ4zd6N6YXhYNCZ1KUXekQIUt++HkMgF2BIfiL5leqlO694+&#10;iHgzqGLsqBnphwBnFc7xBd6PA92GheD9mNreI7ohhD0EHK6xvrPy5+xY/cydijBWNmY2Vr/qA0eV&#10;geWzm9ElEEsmuEGn5Qvlc9iN+E4sop7WQiXOoW+wH/paSJmCOtqogbbuIQjrXY58Vr7Q2gkhM2OR&#10;OEZkSm3ORpS3GlePszYNVnCd8BLemy4vVh+RuABRQ1rL58/73MUJfdsLIbmH4r23gjBUzcTJ61bp&#10;EMTrrnFZX/YAYUOFKe4q7Ft994iM02CL5vvkEzh15kzFWOyRvn3g6TEQX6zfiJMFFeaj/uiX4sM1&#10;WswZw5fG9UN+dgZSliQixWge2E3s30eF7BURCE6q4aloqYI+ORjBK+SoZmosNo7SgdkpZhWDMMVb&#10;A/2WeXj2bdkKyPlemKjZhPmi26qinxAcmig/rb2jsSWa3VA7FuLZ2VlSvib6A2wc6iQt1B7HNv3b&#10;ERgi5chI66917MVCNS3GuAmhz5u4TppwbFzlAh1f4naNmt3M7CGgT0foROMyvy5YlBINL0spwsqP&#10;gr+LFfRb2TksEJbMPRJbYtwkayJzszbkpOqoTmfg2YninHmbn7M2vYNY+ZXsGoRgArsEmQnMjRfH&#10;+7/1EWYN8sP4t9XQtW+G8wc2IXxh9fNl5xPsBW1RBsLHL8ZOkRb2YRxCxoTAN3mhsNAy/CEYwfqY&#10;nrAQ83eJxLuEBlu0li1tMIo9ye1a28LWthWCxgbix8y92LU7Q5RoODuXzIQ3cxuWbtVD5eiFqA+T&#10;8NlU+emJPmq0uV6A7JpEJmHAMSEyjv50KYpFGGO0zC0F7J1DsHZZnLS958afrLbQmKzlXHxeL244&#10;xpYLuMxcpWP7ZZFx9NfLAQsVuFcmo4UHG/DHRMuTN/7dmMt5EzQuzNWMZGVZ+fgoJ7QV6dwSadsD&#10;54//ZOIqZ2FfQakIM9y5ZbuIX380cRd3HcaxEhEW1N5GzVQ5Z97mKdZmey3G8+gj7JozGXcbJl8z&#10;vo3n52jdmp15KlYyL8TGLRTbl8ueRqXhFOdzLEOIjGNAwjH229kx91akSDwSi38Ns0Xu6nmYtqG2&#10;3/bOpcFC2/DVN7hcXIzAgNGYMPZ5nDp9RrJmjUZeGhIWzsSI4VFIYG6hbmQgIkQWrpTirAjWn4vI&#10;P8BdHLEdyMLmLelIb+hbCI0fEr+IRXygCxz4zFnZRRReYkKsBY/p7EZdxKxyb1t5PHPKUPkgEFy+&#10;lC5CtcHO/ybeuTlt1JsrBuQarxnfsjLYdcsA92d2Mov+7IJ1yLzSEcMnzcbGLxZIlsnIDeejv1Ct&#10;P8wVHcDc0jIraB9xM/91zh1Eg4V29epVrN/4lfQiukuXTljHRHbt2jWR25jkY+kBA8qMFqSkjD1J&#10;1XioIb8GE0AZ+1FxOh4zFppuS7FqjyhTXwK94GpnwObQlxH8hlzfj+dZH2vEB0HuGlzNTob3RPbk&#10;5m2vMOB3kQtcQBk71L696fR3Na7z/zELHCjFBFZoXjFGq6uNmmnevKoVbtmcT1ywcSqP8Gtu2QxX&#10;vzNeL+OWXDGO0m9NxrTQFzFwSjKyVb0w8hkfliqfj6ZLlc7CVaeGDXtYnhdx/uDITArGuCRmpdmY&#10;1Dj2u5u4pckQ/jJ641ffYhPbjuX/KlJvEea7zxrnBlejkHQ+WDSoIxs3GaSnJzbkIK9MDY/IwIoy&#10;umFe8JCDN2fLZuw73QzOI2cjpGKmRQv/QJ+qbky9UUHVRQ5phoYzS3Jz17F5CyYUKaRFSKSLyRM8&#10;HWm5F2HT2wsxQ+XJghvqW5eO7CIr9B0WDl/pQDV8o93gaBzDCWpvo2ZUPdyqtOmrawb9gVTZhd2Q&#10;hewranhONbbJ0DhhPBvbAmysyh82xvQSA85dEWF2PiszmPtvUjd0oxDGrFdxbgYS5BQZ9gDRJ8/D&#10;u7tKoR06AbNMLOLdwC3POv53Rzq2s63RsNNieHAkElelYO82tiWGwNMyHymLF8pPT/1KTEvKwmXH&#10;URVlPov0g3nfNWRh2pvJ2HlFh7BEUf+2WMwa6cTGIA0kOQ07T1vBKyYFu1NTsPFVDTK31+aHsvHM&#10;1nxc7eGHjamrsfv7BRh5JR07i0Q2Y33CF0g7zcQz8wO5vum9UHbWZIyGNMSuyIC+rSdilvM6PsCc&#10;3gXIrBhg1d3GjZQjL8OAPtM/wF52zMaZnmj5SypijZMt+mTMXJyK/FasTePvsmo2pgzl6rKF68hQ&#10;6bfY/c1qlh4Oz+s5SPlPqnRo5tvxSMhqBi92PrzuvYmB0J5NR0It79LWz/g31rPz958+G+Prejrc&#10;QdTrW8eEJUtFSv0ImxxS728d+ac6fdgI/vyBDJObqCpSmVal2L89x2Qgbyb8syBmKYpvUn99kPpi&#10;yVzIXeYM9rTw8Faj7GZt61zg26FcOrfH+SxmhxyEPr+4yvtE/oma/Xkmohpf2JnRxg2o4TqkF1Sn&#10;aquTwfvFrHf+lmqL7UvX0xZXjzdmf+4e6iW0W4E+KjYTnRa6vPzKm5hPtiQGoW9+MgaGrxOJxJ2G&#10;WUKbMC4QfZ37iFjD4O/bVqxOFjGiVqbHYS9/8pdcgJ65e/ad+cQBc50XRiH2Lnu3dC9hltAIZeEu&#10;oWf/fuhmXQZ9Xga2rqvmphF3HCQ0glCAW551JAiibkhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCkBC&#10;IwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEogPRRsap5c1i2sEbzBy3xgMUDLPU+kU0QhFn8+Seu&#10;Xb+Gq79fwZXfSlB29arIkLm/Ves2sFc7wMq6JR54oBmJjCAaAtMN1w/XEdcT15Up9/MMgiAaF66r&#10;Nm3bixiN0QiiyeBDMaNlI6ERRBPCLRufAyGhEUQTwycaSWgE0cRwF7LBQmtlY4U+D3Wr2CwsSLME&#10;URP8ldl9TwdNN/uP83Ax+Qxxw4C+jnB9xFGkyly7dh0r1m7G1h17cbnY9C/rEgRhttC4BXv1xQBJ&#10;ZEUXi/G/vTnI+Okg2ti1QutWNlL6Qz274FzRJXy+/nts2f6jOJIgCLOE5tDeHpGhgejVrRNWrNmM&#10;9d/uQHkNK8cM7O+Eic8/hfZqO2zeloFUtv3y6z34958JohoWvfp6vCnCtfLq3wPg/HB3vPfJGnz1&#10;3S788ccfIqcqBacMOMqE5T6gDx7u1RW+j7vBzrYlMn8+JEoQxL1JnUJzfeQhjB31JNZv3oEvvtou&#10;Umvn7PmLKDxzHoPcnLEzcz+8PPqhs6Yddv4oL8F75+CF6H+OwtihPWC1NRsHROrtgbFvLuj+eyYy&#10;TopkU0YGIeGFJ/HUQA1KfjiI4yL5ZgS8EokpI90xpMsVfJd1WqQ2PoMnhiFqzGN4yskSX2c0dAXI&#10;O4s6pwq5VeLs3mOylGsd7GIC23/oGPo4dsPnX34Pz0edMXXiaJFrLnYIj43FphXyljDJTqQrhR06&#10;dVRLW+WHNLcLlX1rZyOSqtNWzu/U0Y6VNo/2DuKYdk37WZ5dO9GOg9K/aQNp9wgmzpwp34uJL+IZ&#10;kVwf6hQaH5+d0J/BwcP1W2hw8/YMtLSxws8HjuCbrbvhPeRR9O3dQ+SagZMPnDuwvbTCJdBJx+Jy&#10;kCCUw+UpLJr5PJ7pVdsTzTweEPtaadO6JdIzskUMmBXxf0xALTBtXgLGj/bGU0+4Y8LUBRg6qD/G&#10;+D3OXJolMJy7gAsXL0vl+SsBPnniwaya35Me2HfgFym9LpwHdUY7HtAfRa66OxzbdYa3E5BdYVjt&#10;MHjsSDz3aBe0a9EM5b8V4WRBLranAwNGOLJjryD36wTEi1XKnce+iFAndrGKchG/2xIhT3UBjv2A&#10;/5Q4YeLfeB3AhRN5+PLjz/H1GfmY6rQbHoR/eKrR7I9iZG/8CInVJla56zWkXRF2r8xFu8ChGNDB&#10;EvjNgD1fr8E6DMZLw3ToZg2UnjuO7WuSsMy4/jx/YgYNxZAedrC6v5z14yi2fL0SKRXr09vhqclB&#10;eM5FDavrRcjeUcNi6u0G4vUw0eaFX7ClJneyznaqoXVF0AhXDOzCLKd1M6D8Mo5l/4B/L9kNaREv&#10;j2exyJzryG7WOYGucG7Nzv1UHnbVtM7vTfvGXWUXdDqbg39l2+Glp2q5jo1NL3+89/JAdGt2DReK&#10;ytHartqyqvWgTot25cpVXDeZ/OCTHUbrxi1dRtZBaQaSi2vPvtwa17E+ZTjPXMmj6MhcE/PoDu9u&#10;sltx8te1OCTdV3ZwHNRdSuM4TwxGuK8jOrViNwCjmY0ajr26wOp/uShtxl2TLhjw6CNSHq/vqQHd&#10;JXdF9Xsucm1k18txoD+ih/M6LKF60BLtej2C0Kn+ssCr0W5oEGJGO6Ebc8Xw6w83iIwju16OCJju&#10;j8FaG1g9+ACs7BzYA2EKFgU9AsfWcjutWZlnxj4vLLQjXn+dPTGd1WjdnEUteD+cEPRyJMLZg4Uz&#10;4OW/I9TDAa1bPAAVO88BrM/thKWXcUR0lEmbHVj9LtXdsrrbuQGrHhjcvws6tZavsYpdN0cPf7wZ&#10;IRYiNuc6tvPBopcekx4A0rlrH8GTPeT6Kqmrb8JVdn4Mi16odh3ZffAkL9IUHF6P7ezmO7Z1Dabl&#10;3Npy+3UKjU/P99B2FDHgsy+/Q1LyN1L4h//tw7sfpUjhn/Yfxr+Xr5fesXHs7Wyl/YkC+bF2vugS&#10;2raR0+rEyZ1ZMB4owrH/FeHrX+UneLue7hXuY3c2OFGxfdmJXZj24gyMDonFjLj1SMFRrMwulMq0&#10;7ubC7AiD1dfdngeKkLv9KA/INHsAF3YmwS84CnN/FGvParrgKTlUicuzmDPWCe3Yk+3kDysR9kmu&#10;yKiFq0exbFoU/OJycIHH+T+m/SUNk1g7k76T+4Z2DhjC92N9MJif6++F+PIN+Ty+zGcPK/awcB7C&#10;HywD8cxDsmhKD6filQmsjuTjKK9YHJ7x5GPoK50fs+JfvAe/CbFY9ku5lFVBne3UQM6PWPnJR6zf&#10;rDy7xvHZ8m/bur1YsNvIza7jU05wfJDtmSX+779jWd+SsLuomiNlbt/YdSw/9LV8HTcch7QkfysN&#10;3M1awLxhfPmvxXhl+c+oxckxmzqFxi1Yj64aOPaodnHrYNTwx5D3ywlcEl+JWFtZSjOS5jD4SeaC&#10;8ECRAUdbsSfYLwb5RO274BlxUXcdNoDXrNI+hveS3kRCtBc6sR+Kc4a5brncPWE/whBW3nmQg1wf&#10;c2lWVpnTYcJbL4tmzy8XpPr4j8m8kkquW2LAJFd0Yg/h0sNbMbcukTFKj+fiS97hrOM4+ZucVvBL&#10;qnQOZ85ekdsRPNWR+VMcdlM9NT8GX3wUiac6yzeitQ1fxFmD1tLw4AqO/pQmuWxnvsnFUVGvRBdm&#10;yfj+t0Ls2sCvQRG+3FdYz3ZqgD3MOrv4YE7sTCR/FIPQh2obp9R+HZ8xztacO4GVu7kIc7Hyl6oL&#10;apvfN3YN9v0gX8cvxD3BRj+qWxs+KUKdQtu4JR36U2cx0te85dg5fOKja6cO+H7HHpEC9HmoO47m&#10;F4jYzXgEQ7qJK2fniImTn8frE5k1kRJs0H2g7Lac+SIB/1j5M44VsScfczU6PeSK0JmvYKJUMBWZ&#10;J7gLy8o/+liFG3osT/6RKrmGsqoJN2JhI2505kl1doS33JF6cgUlVe+tClSmlslIOevX79dQ8ns1&#10;q1Tz68uaqVa2Xu1IuGLOzOcRwF3HVuUoOnUce47X5j6ZcR3/KK+49meu89+mkia7BrcRdQqtpPSK&#10;JDY+Rc8/Hq4L41Q+dzn51yGckb6DoLZvjf25ZqyD/ZgLurfiATYALTDgpHHjgmK07uJU4ZMf++5z&#10;vPLqDEz6NxuccwvWzAF9h8p5KT/8IrltrbsMlN3Q349j58pa7vabwt2xtfjuFGv/wS7wf+1ZDBA5&#10;jcGus+LmLfkFidwFNtkmxe1mGcUolSYP+JhEjLva2cGaj2WMXLgiu1EtbNBJPAjatbWUrZyg7naq&#10;4eEkfoci7PogFmFzPsLXRTUJ8uYcLb4iB1rZVUyLP2lbdVKh3n27A6lTaJyThVVnuXTdO4tQJXa2&#10;Nhj7zJOIenmcNEnyzpL/iBzAnwmt6MLlCuHdjCcfZa4SD1z6BSv/sRhhxm2NLBy06oIhvswlmc7c&#10;mXcjsYgNooM8mKspja+Z5TjL94wffkA2f4Ta2UnWsOxELhu/NYRinNyQifiVWTjJ7jNVB2Y5X676&#10;QfWtcGZTLo7x+7eVI0LffwVzuAV/PQyffDgTc9h5Apk4ZJAfMp08wvHJPyPxydyB6GZqBdKPo0DS&#10;gBpPzo1Cwj+j8J6Xg5RlpO52qvFLMUqkgB36jgliZSPxj/7VJ1jqJjvbIP9uLbpj/PuRSGBuaKhz&#10;VV+v3n27AzFLaEYGufXFmo/m419zpuD9mFfx6t/H4MWgEfjHK0GImxuO5595Apk/5+KtD1bjJBOb&#10;EXu7Vkg16yPjxzCkh/wjXDieg++kkGBnDo5e4gFLdHd5DGXsh7GyU8PR+REMdnZgT+9rOJOVhviK&#10;gyonRbhYsn9IE+EGkrMWc7cWSpaj3aOBiBle/5uuRs58jX9+9jNOsoe6qpUDBnjw8+EPDjaWkx70&#10;RVj2fiqy+bnz2biOalif+Rl7TF01XscXR3GBz0S2sEOnDpY487/cqm5yne1U40wavhMzbVZaJwzu&#10;bYMz25mrXmW20wx+SEL8DwbpuqlaqdHJvhzZP4qJDCP17dsdiFkfFXOX8Z/Rk6Uwn6rfvjMLjj07&#10;Q9vJAbat5KmDX0+extqvtuG/u3+W/42aY3fkHT2Bvdl50ht1/oUIn7FsXOzg/GhnZgGLkfvj0Wrj&#10;L8D5pSjEDGSCuJSL+KlJVYV7O6J1xGCHB1FayIRUw5dJ3Vwegd3FmvNk+E3aEkU7mYUQKTVSRztV&#10;kMoyr6auOuuiXXe4d2GPvxp+pyrUp293EGb/MxnuFmblHMahI1W/mhs88BHp36jVNn7j79f4+Kxp&#10;hFYzT455Hn3btYazSxfwV0Anf/gIYZ+YTOsThMLU6x9+3gwuND5245Mnxk3bpQNcnHqyrRdimTuZ&#10;/mPlFyZNCf9G8kn++RajrCATC/+xFpXznwShPI0mtNuJASOfxZD2zPXPy8KW7XW4KgShAHel0Aji&#10;dqNes44EQTSAP/8koRFEU8MXvyChEUQTw1eYIaERRBPDl3EioRFEE1JacllaK42ERhBNBHcZL104&#10;L4Xv54ojCKJx4bo6f7byL4ndzxV3zlAoZVy7Vi5NRRIEUU/40rpMP1xHXE9GS2ZEWsNahAmCaCJo&#10;jEYQCkBCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFaBSheT/hJW0E&#10;QdRMowitR3ettBEEUTN1flTcq2cPPOElrTJ2y3yf9l8cPmLeip8EcTdRp0Xr2qUzunerexWZuuB1&#10;8LoI4l6kTovGx14+Tw5FwpJPcPRYw/4YevduWoRNnoTU77Ziy/e3uNgEQdyBNMmsY3u1GsETxonY&#10;raKG6xBP+A5xQi3rUhK1MSESa5dFIkREib+ORhcaF1nQ+OehVrdF+3YNWh5Txj0I8cuTsHfbB0ic&#10;E46YObOxcVsKdqdEI0AUudfQubtAJ8Jm0b4jtNqOqLpSGvFXcEtC46Lq07u3iFWK7MHmzbH68xSc&#10;PtPAv3rvHoq1c/zgapmPlMXzMOLxAPR//GWELl6HtB05DVxQ8E4nCHPmTbhnHzJ3Og0eoxlFZWdn&#10;i8SPl+HqlatSvKWNNZZ+uhK/Hj8hStZ3jKZG1McfIKB9DuJC52GVXiTXgG/kAjyHzZj5sxZRY/rB&#10;oSwPn4TnwDV+NFruicC0FaIgPDGLpXU7/gWCF6ez+CgsWqZDfuwONA/2g4dahbKLeVi/JBEpefIR&#10;Ut0WaXjrFye88bQWNihF/o7NeDcpHcYu6UaFIsJbB3sVi5QYkLlrE1Yl57B85u4G+iHI3QkOfPm4&#10;kgKkbViJhK1i5VTu0un0mJHWDFN4v1VlOHcgDXGLs6ANDsJzgzrK7W3/gp1DFmvIB7PCR8P/YSuc&#10;zzfgMsvblzwT87fU0c70OOwdBqx/PALz5RTiL6JBFs0osvvuA4qKLiJobKAsuta2WLEquYrI6s8o&#10;uPYA9HvW3VRkHHuNBs5uo/FepBe6lhlQKK0O2RoarQba9lIRgUjTiNX/mRC0WicE/DMEj7cwIO8I&#10;uzG7DEJUfBxmiQWqpboHBeH9CVoUH8lH/kVbuE4Ix+pFfnKBybH4dKob7C/ms+PzUchGkK4Pq4UI&#10;3RAy0g0O1wqkvHN2/RAyPRIRxkEmd+lcfLCEHa86xY43qOD4dAiWfBGLOcNa45yozyv4JcQzoaBb&#10;azxYXIoyJjA9y+N15kvLcdfRDnHb8IDYm40sskBYWNyPT5evltK4yNRt7bFs+SocOXqLC/6NUcOe&#10;3VC5B3NEAkPnAt8uxqXPy3H+QAYyjSJsa4tzS6IQmmxcZ9sP/iJ0c5qhuf4LjAhfJ0c1QfjsYz8M&#10;esYT2MOtHsO6FJnTIjBDLK7mMe8jxLt7IgKboO+hhqroMFa9EY/1crYJmxD6/CYRZmjCsXEVG1+5&#10;s/AaOQmWQG4Sc4dFPOLjFIzXGLDq7zMRJ52bHxI3BcHRk/VnRjJmWPfCdjfg2MJ4E+tkRjvEbUG9&#10;LdppgwFnzhgkkfEw31au+hyrk9fgUK7wuxqbYYGY8+pLmBMZjpjoUITwG8lIST7SK0RWP/QFQmQc&#10;/UocOgu06egkEhjMHTxksoLhzv0FKLZQQzcGSPkyA/nWLpi1KQ6JkWw8Wc2KaFy8ECb1NxzxUU5o&#10;K9IruQi9iRjOMouFs/lCZJWoLI1WuGbqboe4HWiQ67hidbIkMCM8/PO+RlrNc40B52AFB2YxKng3&#10;CgOHj8PAT3Jw26wdvisRz06Mx9KsMnQbGoTE5R8habKLlOXBxkZrF4XAv7ct+PCt+JShSfqtVDvE&#10;rWO20PiEhvHj4fpu/FjzSUcee6prnIPgIVKaCpWlifWCJ9paA2UlF0WcYaFCSxGUaGslTVIUG+eE&#10;9OlImB0F7+FRSDjYDM7D/BAAHwS5a3A1OxneE+dhGnP1Zqww4HdxSOOhVDtEY2C20PjM461s5pOD&#10;GRuY5Wrvhn+timRuYqVINZb8uV0XF1BWBmidw4VQ1fCN9kJfPitXDY3LKISIF1MeU5n7Z1eO3Ixk&#10;OYFjqYVXtKf8olzjg/ghrC/6w0hh7qTrSDYWdDFa3VLoL5aLsEzzFrbiBbsWIZEut/6y/Tr/H6sz&#10;0MTSMxq9HaJJMOsvFddlkXyelP+JTOp3N5+6r88nXJqR4Xgv2BPaViLBSJkBaYtfxrQtwPh3khDR&#10;k41r/OZhlcjmaAJnI2mSE9qgHGVoxsY+WdhX5gLH8ysx5DU+eRCKtdvcUJZhgMMALZqzm1ilKod+&#10;VzJemrFJmjmU6lbnY6eFDh584GPB6mHjwZSFUYjdBfjO+QAxQ9hNX8baYHmq6wZkJiciNCmHiTYW&#10;MSO1sLnO81jzGWn41dETquRgefKjhml3qb02Gej/QqJIEZMhR4x9ZuPBZa/DX9tMepDotwYg7kr9&#10;2yH+Gm75T4L7PTUMQx7zlMLbf0jHpq+/lcKNhsYJXnwMUnYR+7fzd1Tmwj/d6gXVqXTsvGGOhguN&#10;PRy+DcCzb2vh4a1GmelMJsNUxNtc3NDH0oDNu6o/KOQ22pTpa8irud5bRcP6okM+0rKMY+SmaYdo&#10;XBostP79HsEIJjJra2vs2LlbShvkMRAlJSXYyMS296efpbTbE1OhiaRq1GYtCaIhNGjW0fuJoRj7&#10;3Bj8/vtVfJK0Aus3fiVtHy9bLqXxPF6GIAgZiw5de78pwmbDx1rt26nxn7XrcOLESZEKnDt/HrmH&#10;D0ufYa3bYPIi9bajJewdfkd+NnO3avl3qM1b2+OBs0ex83+HUSjSCKKh3PIYjSCIummQ60gQRP0g&#10;oRGEApDQCEIBSGgEoQAkNIJQABIaQSgACY0gFICERhAKQEIjCAUgoRGEApDQCEIBSGgEoQAkNIJQ&#10;ABIaQSgACY0gFICERhAKQEIjCAUgoRGEApDQCEIBSGgEoQD3jZ3yL/rjPATRxJBFIwgFoD83RxAK&#10;QBaNIBSAhEYQCkBCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKER&#10;hAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCtAoQhsz2l/aCIKomUYR2t8edZU2giBqxqJD&#10;195vinC9aK5SYchjnggY/QysrKykNJe+znjwweYoLDyF69evS2kEQTTwr2B17dIFI/2GoXOnTsg5&#10;eAhFRRekdDu71nB6+CGcOHkSGzZ9i1+PH5fSCeJep95Ca9myJSLCw9DSxgYrVidjX/Z+kSPT17kP&#10;JowLxOXiYsTFJ+Dy5csihyDuXeo9RvvbowMkkXERVRcZh6fxPF6Gl20aXBD1ThzWJkZivEYk3cAo&#10;LFrGyixbgFnecorH1NksHotFgWo5QWE0gZH4jPUpcaqLSCFuF3TunvB114rYjejc3eBa671WN/UW&#10;Wh+nh5GdcwAFer1IuRGex8vwsvXDD4mbUrB3Wwo+m1pNDBMWYDdL3/t9LKI07KRdNNDq+mHoUJF/&#10;A2potawM2zSt5BSvAU4sroUnu6h/BY8/6gQd64+r2yA4izTir0SLgOg4bP+e3W8x4YiJiWX310dI&#10;mlz5IPSYGivyI5G4it1/XyxAhLvIrAf1Epq1tTUcOnTAyRMFIqV2eBlelh9jPpuQfqRUCumcfaS9&#10;kZABWqh4ID8Hsfp1+GRFGjavW4G3VkjZZrFsxTqs35KKuA/XiRRlWbUkGSlb0rA0KRnZIo3463Ce&#10;GooIbw1sLIDi03rkF5UDFrZwDgxBDHfGhkVjziht1Xy7Xhg/fTbGy1WYTb2E1k7dVtofP3lS2t8M&#10;YxnjMeayanc+inlA64QIKYXjB1dtM7YvR/aulWzviaGDdNC5DEKAcAu5BQuIjsWWTauxe30c4ifL&#10;M6Gm+A52Q9+eThj2tGzRQuZx1zIaYS4+iEn8CNu/WY3tKbGIYRdXNyocSZ8nYfc3SdjCylR9ivEn&#10;4QJsXM/akvJnI2pkpQWuqFfjgoi32BOT1bt2ei/4Pj0Irj118BosLKp3KJKYK5k03Qsek6OxNkVu&#10;b2N8OAJM3RT3IMQvF31JZHkj5ePWzhslCqjhGhiKxMQ4+fyNfR5q7JNwo2MCoamoKw6z6utw3GVk&#10;v78YH27JwKoFL2PI8xF4dnQyMkt4jhq6wUCAVy+04dFfUjFOyl+KnUUs3soJw8N4hvk0ynu0RmVN&#10;OrL5yVh0hHOwnIQxLnDkhvFKPjKTeMKNbqHHHHaze2vRxroZVK008AjsB021NwwOXeRjtJrWJnEX&#10;hCwKga/OFjaWzWDTVgvfsAX4dKonnNtaQWVphTaszPiwcMhvCtUIi+dt9YJGMtYqlu+EgFdjkThG&#10;KiDqdYJvbDjGu7EnJqsXOAx7jWi/ixBAK/k8nIeG4F+BLtDaye1p+ngi6s0QSFrTBCJpph88Ost5&#10;Nj1Y3qtecDatBwY4uzMR6+SnMyxEn6dHIkKqRFwvF0/8e7qxLpZ8kOfdyxiwauFixG01yFGNGi35&#10;dUEpzuWzX5ZfS0ZxsQHyQCkNen5vMhy0VT2uurj9hMZOJu3IRbZvBscBgVKKf/+OsGH7MuY2Jkgp&#10;1fFBkIt80xXvT8bYxwMwYkkerooLVSdXchA3PgD9Z2TgPI9bMGEcXIcRT7B61rErztEwAfK9dwj8&#10;+3BreRFps8dh4PBxCN/B+2uFvkPk/so0A9MV8r5Kxgz2Y8auFsk1oWqGs1sWoj9rL3y7+NG1vRDA&#10;94FucOY//nUDNs8IwMAnFmJzDcPjpclLMT+U5bP+DJyYijz+kFGxJ7OpJbZUM/HmY/0n8ZgxdymW&#10;iWSCo8b4SE/o+D2jz8JKNrrIuyQPY2x6uiHM3Yl5DZHsISUlsXtEGsiYzW0oNGD9f/OlG17FrEII&#10;vODV05bFypG7J1nKvxEt7CXLVorcXeuQx0L65CzkSm5A3RQfycIqfvPuOoxj4pj8A8nSU0x/ulR2&#10;ZY30UcvuBGzhOZO7aavxLzfeP9Zfa3lvpOxgKsYuXofNzD3JrH3uiGHA/hVZUmjnQYPcHvshucEc&#10;rxF1nj6MhF08kIUZ2TdWpmvPXNOIONmd/dhLvmFugLneG6Iwf3U6Nm/PEU9pQhLZogWIcGEP0JJ8&#10;pCTEYydLzfwkA3llLGDdCyExs5E4uR9aXmHjNEbZFfndsbnclkLDtxnI5SbaUgPXYBd0tWPhCrex&#10;Dhrlg5RSXD4rgtWp6Qa+Xs4uvLyZcvWq/ESsm3L8Xtddf72sVmFowmKZq+vFXEc1HrxkQG52DvKv&#10;iMwqlOGqmQ+fewcmspgFmDKAPdC4yBZGIVZ6oDH0KzE2fClS2EMpLy8Hm1f8G9+e5cMA4Jw+Xdqb&#10;y+0ptAr30QrdhumksUrZLz/V4jZyLqJYurGsYK8V45YKf7uRyb8gW5zrzAX7u+w6VmyhS6UijYnR&#10;fYEduyHkEPzZWM6UABd5Rrbs4CZ4vxCB4DfEhBJRB0Jk7rZQXWLDktdNRGYkLxWxc+dhbOg8JJzo&#10;Bw/+qo399vs2yNnmcpsKrdJ9bNPW6DbebEo+Ddl62ZpovWOxcRlzoRJ9anGfbpGKyRotAhLjkDgn&#10;HDFzZkszhp9FykUak8zd8nWAtRMmfc5nMz/Aq8JVNXK2WBajqocnEqMjkfS5nzyuI26Ka2S0LDIe&#10;sdRhUpw8FODbxhg+2eGJWfH8mrNt+UdYG+0JjUU58rckI7aefneDhda9m/am2y3z7Q7ZfeQwtzH9&#10;pu/LDIh7MxmZkgCsoNFq0JKZ9p1NMghJQ/jiTcg8zYRtzVzbIZ7wHeIELXNva3U3b4UtizH3Wz1z&#10;+tigvL0G7NRQeKKqS7pqbQbyeQGVGq7ebnBEDlL2cI+AuBk6Nv6tmNJQNYPKsnJraclzWkv3kjRj&#10;25mVLbvIxrj/xitvy+Pp+mD2t47eT3jB58laP8O4KanfbcWW79NErGnhn9LYn2ci4zMiTY3GCV69&#10;mXU5exhpWWK2sKmQ2moG/ZYsuL6TJA/cT6Sh/wuJogAT2ZBesLmkQF/uITQubujTthmKj9/aPWW2&#10;0GqyUq1b2+L5gGeRsOQTKR42eRI+T1mLCxdufJoePSamyYl6EoLEz7UoyxazkSpmRQdp0Ya5xed3&#10;xMN7dv0G5cRfwy0tFv/AAw8gfEoo/vzzDyl+3333I/7DRFy7dk2KE41BKNZu80L1x1yZPgNxUYuR&#10;QnP0dwS3JDQOt3R9nZ2k8L7sHLJcTYDkvjzshEGdmbtYZsC+3RlI2UXX+U7iloVGEETd3LbT+wRx&#10;N0FCIwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCAUho&#10;BKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCARr8x3ksLO5Hj+7d0aObFup2bXGt&#10;/Dryf/0Vvx4/CX3hqYo/QUcQRAOEdv/992OQx0B4Pf4YrK2s8ceff+LMGfkv47Zrp8b9992Hi5cu&#10;4YsvN+LgoVwpnSDudeolNCurFpj4QhC6dumMfftzsG37Dyg8dQrXr8vWy8LCAg4OHTDiqWHopu2K&#10;nIMHsWbtBpSU0lpBxL2NRYeuvd8U4TqZMC4QnTpqkLRiNbZu+y8uXy5mLmKlTnn48uXL2LM3C/ex&#10;/wa6PQpHXU/s+SmrQowEcS9i9mTIowP64+GHHLFm3Xrk5h0WqbIr2bVLF3Ro316kyILb/N332Lxl&#10;q5TuNeQxkXP34Bu5AGvjQ+XldhsNNXwD/eArrTtN3E2YJTRb21bwH/EUft63X9qM8PTIV17G1LAX&#10;8XrEVMybPaPKYhhbt22HvrAQHgP/Jv2dfnOZtTwFe5eHihiH3YDRcdidGoeYocYF0v9a5IXf1bAX&#10;cehc4KETYXO54ZhRmDQ5CJPGiShx12CW0Fz6OqN58+b47w6+sm8l999vAWtrK+zL3g+9vlAaww1+&#10;zEPkAn/88Yd0TIsWLdCzRzeRWn88pkdjjrct9iUtxAzjCvq3GRGvRyNipIiYyY3HrEPs3DoWlifu&#10;SMwao/VzeYSNzRywftPXkniMXLlyBRmZe7H3p59x7fp1OPV+GCUlpcjc85MoAfxW+hsTnyeKi0uQ&#10;d+QXkXpzBj8zBo7Ix0fr90ATOBsfjumAX1Li8fflR0UJjhb+k0IQ9XIAgkZ6wauHBY7sPiqvjsng&#10;rt2MQUBuOx/EvDIO/zfqxjK6UaEizxcBQ/tB2+oifs0xoHhCJNaG9MXlb/egosc87RV32GzYDb4M&#10;nbOPPwa2uYj/fX4CjpGv4znXNrBv7Y5hw3wxrEcpNuw+AY2LH8JenYCIsX4IGDkIrnZlOPjzCRSz&#10;vgfUeMxDiJj9FHrfn4rv9snN8jpenR6C8OeeYn10gn3ZUWTmGxciHIVFy/zRMxdwfeVFRAWxdm4o&#10;w9D5YNaMF2usQ7pO7mXY02IwYqKCEeKtrXreRKNglkWza22L02fOory86mLoHC62FpaW8H3yCWls&#10;9t8fqlq9S5cv4/z5IrSx5yu+1w9NYDSSgnU4tyUewUtMV1lUY/w7szFrjA7NDfnIO14KhyEh+JS5&#10;m0Z7yl0750FBeH8C881OsTIGFRyHhWDJO35ygcl8gXU32F9keUfyUQgNXB9Wywuyt+9Y1S3kSGkd&#10;4SCilWhhryrF5TKg+KxcV65eXh/u8bE+GKouQz5LyztvC88JL2FRGHd9aztGLa8uaRzuuofivbeC&#10;WB2lUh2FKh2CZsYiMdDoPvPyTgj4Zwj8WZm8IwUobtsPIdHRmDVAFNH4ITE2BMM7lMt1WDshhHkI&#10;s9zlbOk6uY3Ge5Fe6FpmQCEtft0kmCW0K79fFaGaeXbUSGm89uWGTdKUfnWu/C6t5F4/LHV4L9gF&#10;bS79hE+qL2XKBDPBRYXs5JkY+0Y8ZsydhxELM3C2sxemhIkyHGtmXRdEIHQuK/NGBN7dcxE23VwQ&#10;wLICeqihKjqMVfz4hfEID38Zz85uyKqkaUhYmINz14HLx+W6YpNzpJxV016G98R5mMbSZkybhzR9&#10;Mzj0cLvpMZWoERXsBW1RBmaMl+sID52JlQdVcB0TYjIJ0wzN9ZvgHcrc6oWLEfx6GvLYQ6PvYDnX&#10;N8wPrhY5+PD5mXIdE1diZ4kGQ58VDxxOW1ucWxGFEeELET4jEZtFMtF4mCW0wsJTaN+uba0TGo66&#10;Xrh69Sp27s4QKVWxs7OrcRXQm9KWPbUPHGZPaDeERbuIREEfNdpcL0B2ksl4bVcOCi+B3cgmN1CJ&#10;AYf2iDBjfRFzlywgrVuc8mUG8q1dMGtTHBIj2c3YFDN9Gifm3jL3NDocMW+FM9dRpJuFm2TZzh/L&#10;QKWPYEDCMXbOdmq4ihSOvsBkIX29AZf5c00slO/a0ZaFO8KfL3gubX5wtARs2piccEk+0pNpOd6m&#10;xCyh8ZlDvpqnQ4d2IqUq/5g9T9pqgk/9c9cyP/+4SDGTEzvw7GszMWO7ARrvcCSOEelGrpSi6trs&#10;WThfn/fiuxLx7MR4LM0qQ7ehQUhc/hGSJlcT9K3A3L61y2YjapgObbiyLxmgb4Bhv3yp2tK5+gvy&#10;Erv1oEy4p8Ytc0c6Nu+ofEVDND1mCY2v4nn27Dk85lk5o2jK0McHS59l1UR/l764WlaGAw38HGvn&#10;3KVYf4K5S+NmY7zxIVzCBjfWavQ1jkMkvODALMblS/VYCVOfjoTZUfAeHoWEg83gPMxPcitrQmPR&#10;TITMI+AZZpHKmMs2WriuC5NRWC+hXQC7bNB0CRRxGVedGjbsIWOc0KkLfqlUqjKs5+6r6faJMov3&#10;EzJmCe369etY++UGuDzSF32d+4jUSvjXIuq2bUWsKtY21tJkSMPXtc7C/H9sRp6lE6b8I5CNPhgJ&#10;6cgsYe7T2FGQX0Px92yecFbpkfl19bFOzbiO9IO/i3FSoRT6iyYTPZKQtfA0TjroRmGWm7FsTbDy&#10;bLxl395P7p8RCyu0FQm6CaHwqJJZyzEVpGNlhh4qNqareHfI+hE2QI3i3AwkyCl1krLrMMra90MU&#10;uz7GdvhMZsAwESEUwSyhcX45egxZP+9DwGh/dO7USaTKfLryM3yxfqOINQH6lZiWlIOrD/vhvenc&#10;vduE+e+morBnID77fjV2f/8BYoYAmWtWYL7JmOxmtHnEB7Pe+QB7U8XxbmXI3LAOKTwzIRnr85kV&#10;nSzn7/3QDy35eFE6siZSsXKXHs1dgrCRl18eysaA6ci7rsX45az+1BR8Oqwc32aYjlNvPKY6mW/H&#10;IyGrGbxmin4kBkJ7llnhxZtEibrRJ8Vj7oYC2A8Nx8ZtKdjLto2LAjGssyhAKEK9PirmL56DxrIf&#10;u2sn7Nj5P/zvx0zJWpnS0sYGTz7hhXZq2cK1b9dOmuJf/O77UryxkRZStzRgc4MWT2dWcUgvtCnT&#10;13y8zgW+Hcqxf3uOPO1fFxonePUE8kzK69yZJblyGGlZtUw21HDMjWjh4a1G2YEMZJrVkZrhfdGy&#10;Vhp2rYhbod7/TOa+++5jYzV3PD3cV/rOsUCvx9WrzA0SefzL/tLSUhjYmM7Ir8dP4JvNW0SMIO49&#10;GvwPP+3btJH+KYy9fRu0b8/GEH/eh6ILF6SJk5wDh+gffhKECQ0WGkEQ5mP2ZAhBEA2HhEYQCkBC&#10;IwgFIKERhAKQ0AhCAUhoBKEAJDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCAUhoBKEA&#10;JDSCUAASGkEoAAmNIBSAhEYQCkBCIwgFIKERhAKQ0AhCARr0V7D4Xyoe5PE3ODr2wrlz53Eo9zB+&#10;zt4Pg6HqshMEQcjUW2hDHvOE31PyH24/ffoM2reXV5g5WVCAj5Z+it9+a8CSKQRxl2PW0rpGOmo0&#10;eCFoLHIOHsLadRvw1bep+CF9Fy5euoS/PeqKLp07InNvtUUDCYKon0UbPMgDI54ejq++ScW2//4g&#10;UgmCqIt6TYb0fthR2lcXmY21tWTpZkVPx1sL3sRr4VNqXN6p0dH5IGSUVkTMQOOJ8YGVyxfVH0/M&#10;io9DUqSniNcH+dhFE0S03lRvmy8Ufyv1EZzu3bTwH/E07hPxpqJeQss7fFTat7GrXCPWoUMHvDkr&#10;Gs5OvfHHn38iI3MPLFu0wIRxgdJ4riHMWi4vL1Sxfb8a21NiEVNNVOMnByIsOAjjRbxOxo1GxOTR&#10;mCiifCUXj4o10syhNTR8MXdNaxGvD+JY40Lw9aZ629UWlr+d0AThs9TV+Gyq/Hvd8Huybe10KQse&#10;cz7A3vWzzf8NmwC3R/vj75P+D21rWeOvMaiX0AoK5DWDjJMhnOfGPCPtk1O+QMxbi/Dlhq/w3gcJ&#10;+CnrZ6kcH9c1iBNp6P94APrzhdITNkkLD/pOnY3PwpxEAWDVEr565UqsEvE6Wb0U0+YuxTIR9Q0L&#10;R0wQX7ydaExConyhO5uBuPf58lB+0LDnsn571RVH4zbIZXfOTUWmhRMmxHjJCQrDF2V5/8MlaGHZ&#10;AqF/D67w2hqb+lm0I0ewfuNX6OP0MLyf8IKtra0kpMJTp5G59ydRCigpKcWJkwVSuHu3rtK+wehz&#10;kLYuGdMmRmHpQRV0TwciRGT5Pj0akwJ94CvigAtC5i2QF0WPj0TYUBdELDJxr4b6IGwCL89EGxyJ&#10;SS62sOnmI5efN0ouo/NCWDQTtLSweiwSI33EqqI1oYZrYAjimUtX2ab5FtKDPTjWfhyNMKOXzds2&#10;9j9xNmbVxy1maIYGYpHoy2fvhCKgWsc1I0OQmGhyXmPC8Vl8qMn1Y27UpEgk1XLuvpELJNdVMzQI&#10;8byeKscKNCEY+nAz5GUkI1MkccpK0rF5S+W2M09kYBOW7jGgjYtXxe+qNPz+fff9BBw9mo+JLwRh&#10;yOCGeWI3o94vrHt07y5C3IWU3ZiTJ09Ke1N27Nwt7RvvCWFAwvY8FFtq4Rksp9gzkWu1athLMSfM&#10;WvY6wtxsUXw8H3m/qeH/ajhGupi4V+07svId4cAEYt+qHMVX2A1wSS8von5CXo1TM9IPAc4qnONp&#10;x4Fuw0Lwfq1PWzeEjHSDw7UCqY5zdv0QMj0SEWYYcY/JCxAzUotzW5ciYT9L0PghMTYUQb2boZDV&#10;lc/6P3QqE520wqkZuIfivemj4GptYH0pwNWOgxAVa7Lu95jZWP2qDxxVPN/AnkmBWDLBDbqK66fG&#10;+HeYuMfo0NzAz70UDkNC8OnyUBhXLufX29ltNN6L9ELXMgMKa1oCdWQv6Cz0OPS+ceFFDeytS3Hu&#10;BF9M0Q2uNVybzN16nLfUwHWMSPiL+Ow/a/DVt5vhN3wYAp8bjQceeEDk3DpmC42vUb04NgZOvR/C&#10;kaNHodcXSmaXW6+ePXuiWbOqi6k/PvgxaX/gYMMWia+RNQacQzPY1ORKD/PDIGYAsle/jGC+OPsb&#10;UQj+yoDmFiK/CjlY9W48jpUAV8/nVFk8Xf92BIY8PxPhPG1uFFZkl6JNx15S3o1sQujzL+LZ1xZL&#10;dYRGZUCvUkPnLrJrQRM4GzFjNMhfw45Jlm9I/6l+cFUdxsrwKKntaa+9jBnbL0DrHYgIqcTNiQj2&#10;gvZ0GrP8C1lfFiM4Ig151k7wH8ctrBpR3k6w0adX5IeOj0fmFZPfjD1QJriokJ08E2Pf4Oc+DyMW&#10;ZuBsZy9MCRNlOG1tcW5FFEaEL0T4jERsFslGxvdg7RUZqlgzwAquYbGIj45E4io2RlsfiyjTa7Ql&#10;H/orVrCvnwFvErZt34ElHyeht6MjwqdMllzKxsBsoU18QR6upnzxJRI/WoYDh2QBZWRmwq61LR4d&#10;0B/W1lZSGp/J6dq1M4ouXGRPz1+ktCanjxptrhcge4WIM/RL2A8owubDnrzjQhATzcZvc2bDv5t8&#10;TrWhYS5PWCQry8rHRzmhzuG0XTSSJjvh8tZ4BC+pfOfYp4Mt63AeEkw6vHO/AcUWTLh1Pun9oONW&#10;u5UToiS3j23zXZjl5ovR8zGom2TVzx//yUQAWdhXUCrCDOP1SzJZAnhXDgovAQ49/EQCoyQf6eLh&#10;UBNtbdj1KrlgIsBEvDL+ZXm8zbfQpUi7okVAZDT8RQm+WP9VsXD+7cSfjbhyoFlC4+Oxtm3tpfFZ&#10;xo9VV2P/ZvN32PNTFkb5+2HWP6IwLSIcYZMnwVHXC19u2CR9PdJojOFuDndDRLw6V0pxSx+Bcfft&#10;C/bkDWQ3aSsWL7vIbrRyOa8GPKazG3pRCPx720LF4sWnmDDkrFrRDugFFbOkbR3dKlwyI8XFpovJ&#10;MzIu4rIImsN5/WHZDZa2w9i5NR3f/li5XvXlS+kiVAs3XL8snGd9rQ/WNXgQer2JMPNSMW3LYZTZ&#10;qaHAC6B68/iQQZj892DmiR3C+/9egt+u/CZybg2zhNamjR0uFxdXjLtMeWyQBwb0k8cRv1/5Hdf/&#10;kJfUfcDCQnq53bJlSyl+67hg1tM62FzRIzNZJJlSUsZ+ZTUeMh0DaFSSAMwm0AuudgZsDmXuJ3ef&#10;mAv343l5fe4b8UGQuwZXs5PhPXEepnFXc4UBv4vc2tBvjcKQhWnQt/dCzDt+Fe/0ePdtOvSCq4hL&#10;eKuZhSxFcZ1ru19AGT+ejWONs3rGLTY5pyL/phZDXL++A0RcwgsOdlyg5i8un3+RWUkVcxVFvEYs&#10;m9X4u1w+myFCfw1jnxuDp4f5YsOmb5C8Zh2ulV8TObeOWUJraWODoqILIlbJ5EkTMZKJKf/X44j/&#10;MBFz5v8T77z3Ad5csBBfb96CtvZtMGdGVMOn+Dk6F/iOC0XS56/Dv3MZMlfEY6nIqsKGHOSVqeER&#10;OUrMlGkREuly85fTzF2xUTNXUURlmDi7yCHN0HBmrW7uOjZvYSvaMKM9Rtl19nTfxdypDflo7jIK&#10;swLlWcq4LTkobu+EkAlioKLxRMxQZv1O5CClqhNRA+n4T7YBqod9kGg8nqFj49YASTjpSMu9CJve&#10;TNxiVvSGc0tIl16huI41Xj81fKM94axiD7avuVjNY9tZJrRWrSuFNiaEnaNTxXXhM5ZJ3lqU/fJT&#10;xWsWMCvvYF2O86drd0mbEocO7fHq1DBpuLNs+Ur8kL5T5DQeZgltySdJeD9hiYjJDPd5Er16dpe+&#10;Evng3x/h+InKmcfi4hKkbfsvIqNmSPFJwUFsUGkphc2GDcKll5uJ0YgJHgRtWQ5WLYiqmDy4Af1K&#10;fLiOuSTOgfjs+9XY/X0sgloYcF5k18QydnOfb++JeFZeemmanIadp63gFZOC3akp2PiqBpnba3ua&#10;p2Ll1nxcZeOXjam8vQUYeSUdO4tEdh3oExbjQzZEcw2Oxiw+MbAmEW9tMMBxQiz2svr2rgqHlwU7&#10;5yWJ1SYWambn3MVIyChFX368eCn8WaQPs9By/vqEL5B2moln5gfyuU3vhTIuigo2Yf67qSjsabx+&#10;HyBmCJC5ZgXm1yn0SvTfsXGxpRauxlcqdloMnTQbG0WfNs70g7YoHXFvrqwYP2u8OkIjjQ9FgoJ0&#10;767F1CmTUVxSjGWfrmrcyTsTGvTPZKytrTF3VjTyDh+Rvti/GfxTLP6VCBck/0ay6WFP5SHMEpzi&#10;72pCsXbbIBSvGIfgWn9EPu1si3NbsmB8taNxcUMfS+ZC7jLHZeLHq1F2IAOZ9Z95qQHT/oukeiEf&#10;b3PpMNKyangocQ+hQzn2b8/B4+8kIaJDDkKfX1xFzPU7/+o4Ydby2RhetgnP/t1ETLzOtmXIN7nO&#10;Mi5Y9Hk0PM8mY2D4OpGmHNxY9H74IWz6ZnOjuorVMXvW0RRuajmHcuu+E/Zl75fGd+3bN/W3Qmro&#10;dNwtMjArJN+kHtFOTAYXUMjfU9VKPnZW+/H1WRn1uMn48Y0lMk5l/xuGfPwNItNpZZcwLwubmcj0&#10;Gj949rRiVi3/BotZv/OvTg7mJ2ehWDsIUZUfEMl13iAyJsCwQHja6fHNCuVFxjl85Kj0NVNTiozT&#10;IItm/DdpSz9diYNimv9mvPzSi9B27VLhSjYNfkjcFARXVSnz9S/isqUa2rbA+V3JCJ6xqQHT/HcZ&#10;0+Owl1vekgvQM/fWvrMaNlfykbIwCrG7RJlGROfuyR5y+joFy8tprtRife8iGiS02xaNE7zcnODB&#10;LNuDJQXYml7Dk/0eht/Unv37oZt1GfR5Gdi67kYLQzQNd5fQCOI2pUFjNIIg6gcJjSAUgIRGEApA&#10;QiMIBSChEYQCkNAIQgFIaAShACQ0glAAEhpBKAAJjSAUgIRGEApAQiMIBSChEYQCkNAIQgFIaASh&#10;ACQ0glAAEhpBKAAJjSAUgIRGEApAQiMIBbhv7JR/0R/nIYgmhiwaQSgA/bk5glAAsmgEoQAkNIJQ&#10;ABIaQSgACY0gFICERhAKQEIjCAUgoRGEApDQCEIBSGgEoQAkNIJQABIaQSgACY0gFICERhAKQEIj&#10;CAUgoRGEApDQCEIBSGgEoQAkNIJQABIaQSgACY0gFKDOP84zZrQ/2tq3EbFb4+y581jzxXoRI4h7&#10;hzot2t8edRWhW6cx6yKIO4k6Ldri2BikfrcVW75PEykNw/sJL/g8ORSRUTNECkHcO9AY7XZD54OQ&#10;UVoRuQ3QeGJ8oCc0Iko0jAYLrXs3LR7S9RKxxmXW8hTs3VZ9i8MskX83M35yIMKCgzBexKFzgYdO&#10;hP8Kxo1GxOTRmCiiRMOw6NC195siXCPc3Tt67Fe25YsUIOzFEPR3eQQPP/wQ+jz8MDL3/iRyZAHa&#10;tW4tbRcuXBSpcnqP7t3MckEHPzMGjiUZmPHhOqSlZ4htD3YePY3zoszdSvavJ3Bi749Yd1K+dhFv&#10;xSOg7Rqk7JSiyvOrHr/sz8L3vxpQLJKI+lPvMVpf5z4Y5vME3loUh/ZqNaZFvoIVq5OxL3u/lB82&#10;OYSJqpsUNh2P1WeMxi2aP9LQ/4VEkVIdF4TMG41hHa2AkgKkbUhDc98JcNgfgWkrRBHmgs2a7IW+&#10;tipRZiUSthqkLN/IBXjOIg1v/dILEd462KvKcO5AGuIWpyJPKuGJWfG+wLdLkfdICAJ6GtthdRS4&#10;VNRbdjEH6xcvRYpeOoihhmvgKIQM4XUCxQUZ+M+SZGw25k+IxFqdHjPYpZw00g1a6xvL8L5N6lKA&#10;T8JT0TIyBJOG9YJNkR76Elb2wBcIXpzOSmnhP2kURrp3hA2q912cHzZj5s9aRI3pB4eyPFZfIkvR&#10;IiAyCP69W0OFUuTv2Ix3k9IhNz0Ki5ZpkTtxHYqj5XPO386uJ1ifh7BLMXExlppel4dFPWUXsG/L&#10;SsxfV/kgNuv3uceot+tYXl4OrszOnTrByppdSEZJCbsLBKnfpSFhySfS1jQ4Yday1xHmZovi4/nI&#10;+00N/1fDMdJFA217UUTjh8TYEAzvUI78I/kotHZCyPRozHKXs+01GjgPCsL7E5hPdorVYVDBcVgI&#10;lrzjJxdAa2i0vTA8LJrd9KXIO1KA4vb9EMJu4C3xgehbpkfe8VJY9/ZBxJtBFeMXD9ZG/GQ3OPxW&#10;wI4xoHlvP8R8OBvjjQXad4TWxQfvT/WC5jfWLqujjdsoxPwzFMb5WN43rVYNeyYKe1UpLpcxgZ1l&#10;Zdl55Oq5lVNj/DuzMWuMDs0Nch0OQ0Lw6fJQeMhVyOfnNhrvRXqha5kBhZIpko+L8lbjKr9uBiu4&#10;TngJ7013kY7h+VqtE0Yuj0bEACucM1xgEmbwPms7wkEqI1+XoZOjEeYM6Pm1VTHRT52NxDFSAYYZ&#10;v889yANibzZF54ugtrfHKy+HSvGjx45VcStNw7eEZhB2fzNIRBgn0jAwdCkwzA+DtMzFSnoZweLp&#10;qJkci7WBlRMIvmF+cLXIQdzz87BKSvFC/BehGPqsH+bv2iSlwLoUmdMiMGOPHPV/6yPMcnRBADYh&#10;RU6CqugnBIcmyk9872hsiWY35Y6FeHZ2lpSvif4AG4c6sWOAOE0IpnhrcHb7QoyYK+dDE4ikj0dh&#10;QpgnVs3glohhqYI+Obiy71NjsXGUDsxOIFNOErAH1kIrOLuzNo/HY8bbInlYNCa4qJC9IgrBSbKF&#10;hnskNsZ4YUpYInYmyEloa4tzS6IQmizK8P6zqjITXkboGjlJOudBfhj/dpa4TlbQWKQjfHQ8KjzV&#10;6WJvgk1JDkJfiBf9la+t86M+wJpUs36fe5F6WTTuKgaNfx5XrlxBzoFDOHgoD23btsVzY0aJErLr&#10;yN1N48ZdxgZxKR9pO9jYzLjtEQLuo0ab6wXsRpOjHP2SfOH+yLh2tGWjz47wXxaHtdLmB0dLdoO0&#10;MZk7KzHgkBAZZ31RKTuGiUvEOcXnmcsmwthyAZeZu3WMjVeM6K+Xs2NUYB4gu9k1cLC4iF93V+Yz&#10;ReHYaaBNRyeRwDHgmGnfT5fWb+xjPH+jyDi7clB4CXDoYbTIjJJ8pBtFxnmEHcfOrtsw4zWJw/hu&#10;zCOxbs1sZyX52SYiq4ViZkkrHwppOMsdGnYdJMz4fe5F6iW0Ll06o307NZJWrGbbKiz9dAXWb/wa&#10;jw7oD9tWraQyvxzNl8Z0xq3BMN9+xkL2JDdun5hMolwpxVkRrI0y4W4Zt8wd6di847DIbSpYv7aI&#10;oCD/IhNwY3PD+WfhfKX3XjtXDMg1uSZ5WRnYvCUD8ui6ETHj97nXqJfQWrVqKYnH1D3kkyA8rZVt&#10;SynOJ02qb41KCRs5WKvxkOmLHY2qiiXiRVSqMqw3FWp1sTY2l8rZmEaNbsEiLuGEvh2sUFZSOft6&#10;y4jz7ztAxCW84GAHXGZeQK3w4yyb4ep31a7JwmQ06kdxZvw+9yL1ElptwuFpx4+fFLFGwsIKvt6e&#10;JpsLpNdJG3KQV6aGR+QoOc4cn5BIlyovVFN2HUZZ+36Iiq580apx8UPAMBFpCrZswo4TzeA4JBy+&#10;olHdhEC4ti/Fvu3JckK9YTftdcC+vV/l+SWkI7NEDdexxvNXw5edp7NKj8yvc6SUGtmQhewranhO&#10;rewfNE4YP6qBrn1tmPH73IvUe9ZRMTRuiIkON9kmSJMO0K/Eh+uYkJwD8dn3q7H7+1gEtTBUeb+m&#10;T4rH3A0FsB8ajo3ihffGRYEY1lkUaBJyMP+fychUsX6vSsHu1BR8NkGDc1uSMV9MPtSfVKzcpUdz&#10;lyBsTF2Nvcv5BNQmzH83FYU9jef/AWKGAJlrVmC+yZjzBth4cebiVOS38pT6J30EsGo2pgxtZAmY&#10;8fvci5j1Ho3PLDYG/P1a433ryJ7qQ3pBdSodO/NCsXbbIBSvGIfgJJEt0Ll7smeqHpt3NdJsqDno&#10;XODboRz7t+c0ziQAszxePYG8avVpXNzQx9JQ/3Pj/evCxo9bsirevTU+5v0+9wp34D+TUUPHfJK8&#10;vMoZNY/oDxDvDWye9nLFdD3xV0G/T03UKbTbDz8kbgqCq6oU509fxGVLNbRtgfO7khE8Y9M9P438&#10;10O/T03cgUJjcFfKzQkeOjUeLCnA1vR0pGWZvDMi/lro97mBO1NoBHGHcfvOOhLEXQQJjSAUgIRG&#10;EApAQiMIBSChEYQCkNAIQgFIaAShACQ0glAAEhpBKAAJjSAUgIRGEApAQiMIBSChEYQCkNAIoskB&#10;/h9UukyNevioPQAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAvj8Bzt0AAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQWvCQBCF74X+h2UKvdVNjJWSZiMi2pMUqkLpbcyOSTA7G7JrEv99t73oZeDx&#10;Hu99ky1G04ieOldbVhBPIhDEhdU1lwoO+83LGwjnkTU2lknBlRws8seHDFNtB/6ifudLEUrYpaig&#10;8r5NpXRFRQbdxLbEwTvZzqAPsiul7nAI5aaR0yiaS4M1h4UKW1pVVJx3F6PgY8BhmcTrfns+ra4/&#10;+9fP721MSj0/jct3EJ5GfwvDH35AhzwwHe2FtRONgvCI/7/Bm87mCYijglkSJSDzTN7T578AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUX&#10;WEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5&#10;JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4f&#10;YddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtwENwjADAAC9BwAADgAA&#10;AAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAsc/8bhZuAAAWbgAA&#10;FAAAAAAAAAAAAAAAAACWBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAvj8B&#10;zt0AAAAFAQAADwAAAAAAAAAAAAAAAADecwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAA6HQAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwUGAAAAAAYABgB8AQAA23UAAAAA&#10;">
                 <v:shape id="Bildobjekt 1854880606" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:15641;height:27325;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGMS7QxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hhL25RDdrqcuGDMQNZMwp+Ho0t6asuZQkrvXbm4Hg4/3+32I1uk6cKcTWs4a7qQJBXHvT&#10;cqPh8+PltgQRE7LBzjNp+KEIq+X11QIr4wd+p/MhNSKHcKxQg02pr6SMtSWHcep74swdfXCY8hka&#10;aQIOOdx18l6pQjpsOTdY7GltqT4dvp2G+tXYx+1b3/B6H3az05dUZjhqPbkZn59AJBrTv/jPvTF5&#10;fvkwL0tVqAIuP2UA5PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABjEu0MYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId23" o:title=""/>
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
                 <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                     <v:f eqn="sum height 0 #1"/>
                     <v:f eqn="sum 10800 0 #1"/>
                     <v:f eqn="sum width 0 #0"/>
                     <v:f eqn="prod @4 @3 10800"/>
                     <v:f eqn="sum width 0 @5"/>
                   </v:formulas>
                   <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                   <v:handles>
                     <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                   </v:handles>
                 </v:shapetype>
                 <v:shape id="Pil: nedåt 853469497" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:13260;top:8866;width:2381;height:3648;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnutN6ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lb8Iw&#10;EITvSPwHa5F6A6eQQpJiEFTq48KBl8pxFW+TiHgdxW5I/31dqRLH0cx8o1mue1OLjlpXWVbwOIlA&#10;EOdWV1woOB1fxwkI55E11pZJwQ85WK+GgyVm2t54T93BFyJA2GWooPS+yaR0eUkG3cQ2xMH7sq1B&#10;H2RbSN3iLcBNLadRNJcGKw4LJTb0UlJ+PXwbBdUifiu2+x2do/dZ312SHV0+U6UeRv3mGYSn3t/D&#10;/+0PrSB5msXzNE4X8Hcp3AG5+gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBnutN6ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" adj="14550" fillcolor="white [3212]" strokecolor="#00304b [1604]" strokeweight="2pt"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7445D9DA" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="1CD1E1FF" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36C388B7" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3AD7BB32" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0660AC86" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="0135328D" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45C75491" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="70E10657" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0407E2" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="03BD1D83" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Gå in på meddelandet och klicka på “Markera som klar” samt "Klarmarkera” för att avsluta det asynkrona meddelandet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AF2E56" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618"/>
-    <w:p w14:paraId="3F916CCA" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="0921EACF" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D"/>
+    <w:p w14:paraId="7539ADDC" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43C25423" wp14:editId="1122A71F">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18931CA2" wp14:editId="5EBE3DB4">
                 <wp:extent cx="2324897" cy="1731280"/>
                 <wp:effectExtent l="0" t="0" r="0" b="2540"/>
                 <wp:docPr id="1498006710" name="Grupp 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2324897" cy="1731280"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="2500009" cy="2023560"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="768273987" name="Bildobjekt 768273987"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24"/>
+                          <a:blip r:embed="rId26"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="4127"/>
                             <a:ext cx="2500009" cy="2019433"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="909069903" name="Pil: nedåt 909069903"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="523875" y="0"/>
                             <a:ext cx="123825" cy="323850"/>
                           </a:xfrm>
                           <a:prstGeom prst="downArrow">
                             <a:avLst/>
                           </a:prstGeom>
@@ -3602,910 +3368,1022 @@
                           <a:lnRef idx="2">
                             <a:schemeClr val="accent1">
                               <a:shade val="50000"/>
                             </a:schemeClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr anchor="ctr"/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="6693975E" id="Grupp 1" o:spid="_x0000_s1026" style="width:183.05pt;height:136.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="25000,20235" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDVhHffLAMAAIUHAAAOAAAAZHJzL2Uyb0RvYy54bWycVVlu2zAQ/S/QOxD6&#10;T7TFi4TYQZo0QYGgNZL2ADRFSWwokiBpKz5QT9KLdUgtjuMEbWPAEqnhDN88vuGcXzw1HG2pNkyK&#10;RRCfRgGigsiCiWoR/Ph+czIPkLFYFJhLQRfBjprgYvnxw3mrcprIWvKCagRBhMlbtQhqa1UehobU&#10;tMHmVCoqwFhK3WALU12FhcYtRG94mETRNGylLpSWhBoDX687Y7D08cuSEvutLA21iC8CwGb9U/vn&#10;2j3D5TnOK41VzUgPA78DRYOZgE3HUNfYYrTR7ChUw4iWRpb2lMgmlGXJCPU5QDZx9CKbWy03yudS&#10;5W2lRpqA2hc8vTss+bq91epBrTQw0aoKuPAzl8tTqRv3BpToyVO2GymjTxYR+Jikydk8mwWIgC2e&#10;pXEy70klNTB/5Efqz4PnJIJf1nkmUZJOpt4zHDYOD+AoRnL49xzA6IiDv2sFvOxG06AP0vxTjAbr&#10;x406geNS2LI148zuvPTgYBwosV0xstLdBOhcacSKRTCbzpNZms2BGoEbUP4nxgu5/kkfLdrbgHQX&#10;w7l1QbBL8k6SR4OEvKqxqOilUSBjYNeJNTxc7qcHCNacqRvGuTs4N+5zBcm/kMwrdHVyvJZk01Bh&#10;u/rSlEPaUpiaKRMgndNmTSE//aXwgHBurKaW1G7DEja+B7AO6DODR7kH5lIwoLg3NXYWJ7OuMkeZ&#10;HYolzs7S1NMxiAV408beUtkgNwB8AANOCOd4e2d6QMOSnsYOgwcHkJz84Q4yA2MwO+Lsv8rsocaK&#10;AgQXdq+LLMqiaZZF6aCLFeM5ErT4/cuivdFXo/cba9O8RdokSeezSYCOqzMGSwIWV5wpjCeHFXZE&#10;WiFbcam1bN9mDudcuON1WXUE+pHdcerY5uKellAA7mrwQfxNTq+4RlsMdzAmBKQVd6YaF7T77I+3&#10;P9DRw4vIB9xrq4/dB3Bd4jh2p75Oi6Vzpb4RjMCiHpiu1g5X1w3gToX+MPQEUO/o5DeXwo7+DRNS&#10;v5Ych8T6zbv1A08dO46otSx2cENgQWoJGxOrvYczgfT8en/X+9z7vuSayfO5X7Xvnss/AAAA//8D&#10;AFBLAwQKAAAAAAAAACEAh6XIFPNfAADzXwAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0K&#10;GgoAAAANSUhEUgAAAbUAAAFhCAYAAAD3BTTkAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUA&#10;AAAJcEhZcwAADsMAAA7DAcdvqGQAAF+ISURBVHhe7d0LXFRl+gfwn9xGQBm5KsoYIgYKkuB6CfNW&#10;5CUsWi95+Ze7bRdtK62tdLfbtpW1XTcrN02LllrNCxYqqYmBoiAglxAUFJEERQUcGR1k5LL/9z1z&#10;BmaGmWG4qsfn62c+cu7vec8773Pe95w5p8f/GJihVCrh6uoqDhFCCCFdryOxx0b8nxBCCLnpUVAj&#10;hBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAi&#10;GRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTU&#10;CCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGE&#10;SAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYF&#10;NUIIIZJBQY0QQohk9PgfI/7dglKpRM+ePcUhQgghpOvV1tbC1dVVHGobaqkRQgiRDApqhBBCJIOC&#10;GiGEEMmgoEYIIUQyKKgRQgiRDApqhBBCJIOCGiGEEMmgoEYIIUQyKKgRQgiRDApqhBBCJIOCGiGE&#10;EMmgoEYIIUQyKKgRQgiRDApqhBBCJIOCGiGEEMno1vepqVQqXL16FXV1dbCwWXKL69GjB+zt7eHo&#10;6AgXFxdxLCHkVtGR96l1S1Crr69HVVWVsC65XC78zysuQkzhRZIX6urqauF/d3d32NnZiVMJIVJ3&#10;w78klAc0Hsz69esnnH1TQCOW8PLBywkvL7zc8PJDCCHW6PKgxrscecusvVGX3Np4ueHlh5cjQghp&#10;TZcHNX4NjZ9tE9JevPzwckQIIa3p8qDGbwrpjOty5NbFyw8vR4QQ0pouD2r8oj9dQyMdwcsP3S1L&#10;CLFGt9woQgghhHQHCmqEEEIkg4IaIYQQyaCgpqci6XMs35AvDt2Cjm7E8k8TUSEOGqpA4qfL8XmS&#10;6amEEHIjuCmCWuJffOHr64tHt2nEMfo0iFuknb40QRzVTrWFP2JjxgVx6BZ0NgUb44tQKw4aqkVR&#10;/Eb8WGh6KiGE3Ahumpaap6cnEqM3tmxFVLBAtFsBhac4TAgh5JZ10wQ1+Zy5mJYdgx9LxBGiCtZ6&#10;SJm5EHPdxBE66iKkfPchlv9tOft8iI1H9Z5IwbvZeDejphS7PubTN8Jkp6MqBZ//7XXE5OpaiBqU&#10;Jq3FClPrZGvYKKyHzROv3e7Go3y8BhW5u7D2Lb7McqxYk4hSUw1OkaYksWne5R/HIOWk3syaCuRv&#10;FvfprbVILNFfEe8e/BCJ5c3bX/4xS89FNontZ+KaFeL2U1BRr12iVfVFiGNp+XC3mS7HzshjQgjp&#10;RDfPNTX5g5g7swgxW4vEEVwR/rMuHwvnTIZMHKNT+v0KfJgvR/hdkzHZtwgf3ncXXs8QJ/JutnVf&#10;Yum8mfiywh9BviZ+HK7KwocPL8BO34VYGKJde9GamRj/Ugpko9g6gyrwOVvn0gRdRX4BKRvW4su/&#10;zMfMbyrgH+QPYa31KfjwrxtRPYgtc1c4sOtRjP+jiRYnl70Coya9jiJh3skIQiLissT1swCzds4o&#10;zF+vQRCbFu6VidcnjdLbPu8e/ByvPzwfS7O8hG15svVFPjATM+9agF3OIzF5lCeK1i3APW9nictY&#10;UF+BuKdn4jXlNDw51XQzuMN5TAghnazLn9JfWlqK22+/XRxqH35NbUVAMhJC1iJgiQu2ZrzIKnym&#10;8EOMfwyIPjAXiVPHI++lEqyMEBZpYdcSX3wYxNaxSAEkLIXv47sQtSYDK6c2v9qkdE0Exhe+gpL3&#10;FVg7MwI/3rUVG5aFQZijYiMWjFqLyUkJeMJXmB0V38zEqA3Tkbz7CShYAFrq+yh2PbAaGZ9O0y5j&#10;ysnPEXHPCbxSshKTxVE6pV9FYvyOucj4YSGMw4iwrXXhiE9i+y4+sF617VGEvKTA1sI3EYZSrGV5&#10;sCIoGiUfi2sW0rwcsg9yET1HTNFutu9L5OIyRni+fBDM9mcuiv7CArb6LexdFQVPYXva9W+cKeah&#10;CdbkcXsdP34cCoXp7RJCpOWGf0p/p7mTtdZUa7ExVTuY8u1aYOaD8NcOGqrn3X6J2BW/C7u++xAx&#10;LRon0/Cgycq2FBsficAKxermgMb9moIUaJC4hnelaT8f7mXtrcI81l5sNu2BlgFNoypCCk9HfBzW&#10;rt7JtmCaYs6LmFv2OkbdsxRrk4qg0esmzMvNgizi7qaAxrmEhSNIk4JMvS5Z/wC93PD0YsHRH+Gj&#10;9FJkyz6aalRrh0zQIOWNu/Dor09ia1NAM6PdeUwIIV3j5gpqrG2xcJEXYjYnsgo1ERu/C8IT802E&#10;NFUilt8ZgPve2qW9fuUajCBv7aRWbX0day+wFkHyTmTqXzLjPMMwjXe16T7zXsHqVU8iWJxsStFX&#10;MxEQthhrC/ldlTIogvzNt+JcJuO91FzEL/ZC4t8iEBA4Ex9mNydC4W3UfuunMB3QO4K1fj9M9oLL&#10;yZ1I/E0cZ0pH8pgQQrrITRbUWEtk5kL4b92IjZs3Iu7OuZhuoiIt3fwhNrq8iA2b38MTM6dhWuQ0&#10;jLS2wn1gNRL2xiM6IhGPPrwWRbrWklwOWYUK8kna9TV/glp0FTbjN31kIWpVAqL/slA7//ghsPjO&#10;AjsXBM15BetTC5GwRIXP/75RaNnJXWQoyshi7Sg9R/NY61EBr86883Mwy7e9Cdj6N2DF75ci0Tiw&#10;izqUx4QQ0kVuuqAG3wexMHQXlv9tF6bNf9B8QFFVQyUGJE3h5/hsm/bvVtnxm0JcMPn9b7CwZAWW&#10;fiV2LobOxRM+iXjttV1N6+Xdb0Ulrf8YueldYPUq7Fr1pUF3pT5NeREq1OIAa9V5eTZfQwr744vw&#10;T/iStfjEsMbXtW4tVCzIT3PWjuoUbP95Dvgv+gbvBcVh6RuJMBPX2p/HhBDSRW6+oMbC2PSHwlmd&#10;vxAL7zO+51FLwVo6T7isxczAEIwKCcBd73rilTfYMm1hF4Y3f3gFeHem9g5DuyC8uC0acwuWIsRf&#10;+2NvX/8AzN9q7goZNxlPvDsZeS+FIGDUKAQEzUTmnPex0HSyoUr9EHcFsfWGjMKoAF+EfAy88vZC&#10;1hZjfJ/A1m/C8WNkgDA9wD8Er6lYS+mNlnd+dg5PzF0TjckJj2L+mpZhuFPymBBCOtlNcfdje2lU&#10;FdDYesKlM1synEaFChbnXDxdrAsorEWnUmogs3J+zcUKqOxc4Oliem4+XePM9qtrolmbdFkeG6G7&#10;Hwm5ddw6dz+2kcyliypbGQs41gY0zk5mfQBkZG6eZgMax6ffCAGN67I8JoSQdpB0UCOEEHJroaBG&#10;CCFEMiioEUIIkYwuD2o9evSAhXtRCGkVLz+8HBFCSGu6PKjZ29sLd7IQ0l68/PByRAghrenyoObo&#10;6IjqavNPGiSkNbz88HJECCGt6fKg5uLiIpxp89+8EdJWvNzw8sPLESGEtKZbbhRxd3cXzrbPnTuH&#10;q1ev0jU2YhEvH7yc8PLCyw0vP4QQYo0uf6KIPv4MRF5Z1dXVUWAjZvGbQvg1NN7lSC00Qm49HXmi&#10;SLcGNUIIIaQ1HQlq3dL9SAghhHQHCmqEEEIkg4IaIYQQyaCgRgghRDIoqBFCCJEMCmqEEEIkg4Ia&#10;IYQQyaCgRgghRDIoqBFCCJEMCmqEEEIkg4IaIYQQyaCgRgghRDIoqBFCCJEMCmqEEEIkg4IaIYQQ&#10;yaCgRgghRDIoqBFCCJEMCmqEEEIkg4IaIYQQyaCgRshNTFNRgqITpVDViyMIucVRUEMF8vdmoEQt&#10;DpJW8PxKQH6FONjN1CUZSEgvQdcdrnporooRol4DTZ32Ty01StK7ft81Z3ORvCsOcbsSkHvOQrSq&#10;SkHsITXkjiXYsbuApbzrCPme18k7XpGPhL35rESJ6lVQVlN0Jh3TLUGt5OeVWLlS7/PZasTEJqOo&#10;rQW4kVU4BpWMVr2mI18ENcryjuHiLfRd6nh+5aPssjjYyeo1GouVc0PVMeQfv4gGcbjTVedi45e7&#10;UcASUZGxAasTS8QJXAMuHu/Yvrea9yxQbdichZqBYQgL9IV3bztxgmk9nZwhc+gpDnUdId/PduxU&#10;osWxvVyG/LyyphMU1a8/ImZ7LlTiMCHt0X0ttaFRWLp0KZY++zQW/2EWRvY5hfhvvkPyWesrWPXR&#10;bdiYa1Tk1fnYtpm+CFa7ofOrHMnrklAmDl0X8jAs+PNUBLJY4jlqPhbf7StO6ARW5L3qdAmq3UNw&#10;5zAFFL7+8HQWJ5jiHo6pQSoUlbpiekQgLIe/6631Y+tyx1w8PicELuIwIe1h+wYj/t1CbW0t7Ow6&#10;/lW5dDINhQjE2MF9gB42sJM5w8vvDgxuzMHPabUICFXAUZwXVyuQfzgVuceLcUZpA1evPpCx0Kup&#10;yMf+pBycu3QFqgunUVzTG369a5B/IAk5Z5W4cvk8Tp+6it5+XnBm54PqC8XIy8xCfpHhelq6hJNp&#10;v8F5xB3wFk94lceScfBEHfoq3ODAR9QpUZJzGIePnUDxebYND7YNe2FWhnfHnUSPgX2gOpKKtPwT&#10;zdvTNO/LuVpXeHk6ihVPe5bh6qEqyUF6Zj5OnDqHq7294OWsm8rXWYIefm5oOHEIyTmFbLofmy5O&#10;5njedkp+laF3aBB6nk5Ham6h6flbzTOjtDp6oObIfqSUVeGKuhJnTlXBpu8A9BEOQDNN+a/IqfPF&#10;2H5XkJt+mKXXOB+0eHlJP5SLwlNncMnGFZ59ZE1ncPXVJcgRli1mabsC+17ukDuKU+vVqDqRJexX&#10;8dkrcHDzRJ+euiU1KM/NQY1iLPxdxTFlGUg6XIXeir5w5rPVq1CSnd5yv83mfbP6yxU4kZuJkgtq&#10;7Ty8jHuxMm7yuGqPWWHhGVysuYSLKsNjwLsLD1/sA2+bs+K+tswHY/XKUuTlZOAIK3vGx0zI96u3&#10;ab/DwohSZOzLQlUvBfo6V7E0HkWNwfHixzgVFTytMpYnh0wcW/VJpB0HAsf6g69VfTobqcUN6Dug&#10;j/Z7x/JbeTQdB/mxENIjhyovCaft9Mr15VJkpWU071+PU2z+K/DQrYMdz4qTecjK4d8Z4zyw8J0x&#10;Uw9x7clb0jb19fVwdGyKCm1yXY+BZ1AIXFVHceyCOEJTgt3/WY/MGi/4DvSB7eldiN6cBWVjPWqu&#10;yuDUC5C5Kdg0X/h6OaGeBV2ZkxMb6Q4FHzfQC2wIaCxDakI+al35OB+gKA7RcflWXYdRF8Zj474a&#10;+I/011Y4PE1fxSDpvDN82Da86vIR++V6ZCmF2RneHZeOnd/HIqveU0iD5gjb3uZNWP/fZFT34Wll&#10;Sdgbg/g8XQraswwLtpmbEJ1QCtv+fHoNMtZHY3exRpzK15mJrJ+3YlNODdy83GArTtHpvPzS4OhP&#10;G5BS7SbMLxyndQko0XUNW5VnRmnlXVPOzmBHGZ5C2vpBbhTQmpw5gA3xRbDz1uXDaqzPbm7/aIp3&#10;I/r7TNR4sen9bVGyKxqbMsWNn0vGum+ScFHYV5Y2nEJhuZiHjUpkbV6H2CMN8GLTfJzLkfTNOr08&#10;NqQ5l4LYH07ALTQEnjymCstHI6HMVrvf6gys/89ulLDFzeZ9k3pcVlYD9rLmeVgZN3tcWzlmvLsw&#10;IyUOW+ML2ReNr0uDvO3RWJ9prp2oQu7+VFxw8BHyxU2ZytKeiPJGcbI+TTlStm7FiT4jEOLFd5yn&#10;0bgLn48Tu2qvWndsDbuW61GSEI2YlAo48fLe6yISN2/A7hS97t/qLKz/eivy6nh94Qkc/RHrfziE&#10;LP3u6dOp2FNQCznfbn+WTSwPthl8D03krdl6SFioHXlLutP1PbGQu6EvK1iXr2gHy1PjUeQXhQX3&#10;hMB/SCDCoyIRcjEZ6SV2cB3oD4UccGCFyH+IP/zZ6ZSdqwL+/dnIniww8HFDPLWByMYXEQuiED6c&#10;jwvE+CnhcC0rY+dllvHK8NtEYNL/TYUvq1u40oPxKBgwFfPvC0Mg20bIhIcwa9Q1JP+iX+mzv4bO&#10;QOTIQLa9EERMCYHdBRUUM2YifChLw/AI3D/WFaWF+jc4tHEZdT4SD9Rj/By2X+L0OZPcUMC+5M1f&#10;JSWKGsPwyJwIhA1n6WXfc32dl1/1cLhjJqLu5Gnnx2kWRsnykVWo3Tvr8sworb6e8GcfB8ihENKm&#10;gGtTy86IRoFJ8yIQwudj+TB/mi8qUjJRLkxkFe7OIgyKXIAIvj9DwzFzRgiUB9JRwiolVXkpNP3C&#10;cKewryxtd0YhYpj2tF99ZA+Sa0dh1pzxwroDR0aydXujYGeKuG49yizEbi6B75xZCBNbbeqjiUhu&#10;GI+HosK1+x0xB5NdC7A/T2U+75toy7ivJ6vtdfM0NUdMHFdrjlmVHCFzpiJMLC+zJnhDebzITPen&#10;C8KiHkKEUB79ETZtEgJZa6zc+PohD9xbN6HkNnZMR4o73prebTi2OpePIj2/J0b9XlfeWb5OGczO&#10;4MXpTGkmawn6T22qL8Lum4uRruzEQJ9fBBbcH64tK0PH417+nTqrn0st89Z8PSQuwrUpb0l3uoFa&#10;yyqUl7ESW5mPpL0JSOCfxFyhMjmvbHtRqdcoUXqiCEUnCpCVeQKtXdtvKE1E9PbzGDknEoG9xZEs&#10;TRVn66EYpGBnmc08+7MzY6MKpK+r3pUAZzl6QwFFP3GYseU5zc5Y9W9waNMy58tQikaUHBbzhn1S&#10;i2vYl6sCF/l0kf/t/gZptVZb88sg7Tae6D+AVTJCZWF9nrU3rXD3hJteyZX1Y5VkPauAeX1WXY5S&#10;VoyqCpKa8ikhVyhFuMh2ymVYOIIuJ2JdzG5klShRr9cSqThfDrtBg+Cpv25vBTx169a5nI+tMcmQ&#10;T5uF8H7Ne1BxthSoK0G6brt7U1HEDpGySv8ItY+pvGr1mLl7o79e8HDuzYKqpTts6tSoKOHrK0Ju&#10;mva7Z0iF/B9ikCyPxKxw7/YdO2tVlKPc7jYMcheHOXacFeKfTeXsNoVe97wMCh/jQFsPTVWpsE9F&#10;x7KQeaJlyTbMWyvrobbmLek21zeoVV9kVY0r3PTKoefAAKH7Q/sJwOgpkZjsZ9hR0xpl9ias+nI7&#10;sipZjcKKvIuneytfQCVSDpXCSabECVbRGXN2MjynhlzOUn0dOHvDvylv2Cf4LkSy1pBRg6zN2p5f&#10;rbu+eebJWgR6+TRkNKbeNxmDeDGSsRbOnxZjwe+cUPJLDFat2oSUc83di717G6W7lwv061WuYH8m&#10;rrA6rPRUOYw7Jp29WWtL7xiF3BWJyBEdPUItdfYx0xQnYN3qDUg8qWJhAHDy8DTqHmWOJSJTzXb8&#10;9Enoemy7FCszRkejhRblTB9vVW5chdXxWbhQy4btXODlZl0udUY9RK6P6xjUNChJS4fShTXfhdrO&#10;FjJHdp5kIxe6P/Q/ClfDmwAsK0Hm/nIETl+IqDt59wFbx0Dxhg+zXBE+ayEWzh0PHNiodw1Fm6bS&#10;cwadOqi/cBZK596tfuE6VU8H2Klr4eBrmDctu7Haqj35BdTW6fUDsWqwlmWZcy+ekm7Is9paw2Ci&#10;qcU1yMEvWcFOhl7sbNtWbpxPel1eNjJ4DhuPmX96GgvH1CIjUduFK3Owg/LsWaFSb1J5gbWQxXWL&#10;eF4tnB+FQcVxiNVdq2P48uo6B7F7Ue/T1I3YWdp3zMxjLbC0fDiMnYWH7tF2GfsP9mZ7bSQgEgsX&#10;zkeU3ynEbW2+xmRSo0Euth0v71UVuKC/DYN1asvZ+SrDk9AG/flPZyL5XCAiH9Z107K6xL21XOqs&#10;eohcL90f1Oo1UFeVICXuW8Qdc8H4B8PFM3hn+Af7Qp2xBxlVzYW3Xq1kFYU4wFJ7ueKCYYVmY8ta&#10;fKzwG5051l4TRzRqUJSRydpilgldfa5hiLrHCwU/JwkX93maAkIDocnNQtFVPszUK5GdUQLX0OAO&#10;t5DapF8wQl1KkJRYBI3ui8u+5Mrq5qtUVumk/CrJyoZSPEz1VdlIL5ZjWADPkQ7kWQ/e5jiPitY2&#10;rs5FVpFeella1P4B8OdBy9kfw/zUyNib0ZQ+lgColWohWNVf1itPbGtOTs1Vt3fonXAtzkK2rvyJ&#10;69YMvUO7bh1eVliLb+oDIVAd2Nl0A4z3sFDIi5OwV5c2rk4Jla7Hy0zet1dbj1lrrrGTAy1WrjLT&#10;USAONbHhlboMvhFRCKlOxs5s3RZlcLBTIu+4btjE8tYeW51+gRgmK0A6O2nQHg3jdTrDN0AhjGsq&#10;Z1eLhPkNsRMg3fE2Od2YFfVQa1gLsWB/ArLa8HMl0nm675b+Y4VIS0tDWsZhZB0tQ13f0ZgxMwK3&#10;N12/YoXewx8BjmVI3LEbyYfYvGz+jFw1PIffDg92gtXH1QElSQlIOpyDzJM2CBzuDZmLKxxK9iIh&#10;KRM5mUWwCRiPYe7ncTghAal5ecg4VADn8RPheUIJ19HaW4cNGd7S7+Dlh34XExGXZYOAIG84u/li&#10;iP0x7IzdzdaXg9SDWbgyOBKz7vSGA/uiapcvZGexzbd587vDfs2pwW3ircraUb8ip9ILoSH8WkQ7&#10;lunhDEVgP1zN2ontianavEzPQJGDP8IUPBNNrNOUTskvDYZPssf+DT8i9UgmUjMr0e+e3+NeX3aK&#10;y9i4tiPPOJkbel/JRkJCMnJy0lDl1nJfeJ6c8ByLoN/isWFvFnLSU3GsYQRmPjAS2hNpO3gMDoBT&#10;GTuGu5O1+ZSWgVy1J4bf7oGG4l/wzfc7kZqTh7y0ZKSe64Px08fDl9+P39Mbgf0uISl2G5Ky85CZ&#10;koqy3uMQFTEUcmHdRrf09x6EwfZHsP3ns+jHWgJ95AoM7XcVmTu345dUbflNY3lsPyQMil5s/hZ5&#10;P7zpZyQ6huWEM5VXfeDay/Ixa7keRnkSaaXOhuMEMri51qEgkX232H7npOXgov/dCK0rQaOf9nsh&#10;rE93S3+P3hg02AFHtv+Ms17DWbr6oL/HFWSz5ZMP8+UP4pR7OIY3FuOaj5huU8cWhrf0G5b33ujv&#10;04gTCTvxS4Zunf7od+487MS8cPAYiD7Kg9jJjnNOXiYOHtGg/8AeOF8jroPld+8Lh9k2U5GXl4HU&#10;QmfcNdETJ5SuGC38NMF0OWytHmo1b2uKsf+nNJT1GYo7Bmi/E6RtOnJLf4//MeLfLSiVSvTs2fVP&#10;KzCl/qoaDXbOkOmfIQvqoVE3wNZZxqqvZvUaNr8tm183kj995GrL+dpP3K4jW1/3t28N8dYuO0mX&#10;dWDfOie/WsuTduZZnYaFD5mJY2+EzadutIVz004Y0e2Tie3z8qWxkZldVih/9nr500Y8f/k+mFp/&#10;i7xvrxuujFuxvLXHVk/zsSjB7pUJ6D3/cYR7iRM5/n2oY+XA0Q6qzBhEnx2Np+/X+zF6a+XEAvP1&#10;kGX86Sn85xnty0fCG1SurnpnGm1ww2a5naO5gmRnsjLnP+g2KLM2pudrP3F9N0KO2bHKsoP71jn5&#10;1VqetDPPWGVgVSXC5rNYUen2ycT2efmytKxQ/jqQwTx/za2/Rd631w1Xxq1Y3tpjy+hu39cdC01R&#10;IYrg3XxjGZtBmIV/H1hA491+hceUkHv0NcyT1sqJBebrIcvsZB3JR9IRN2xLjRByK1Mh67topNa6&#10;wtunP5zVJSgoq4finrmYGSxGteLdWBl/Cs4e3uAPK7hQUIIK5xDMnD8ZCutuciQ3qI601CioEUJu&#10;TLx79YoS5eerUe/oDkVf1xatJt6Ve7miHFVX7SDv6w1Xl85suZLrhYIaIYQQyZDkNTVCCCGkrSio&#10;EUIIkQwKaoQQQiSDghohhBDJoKBGCCFEMiioEUnQVJSg6EQpVPS4PUJuad0f1PgjbdRqaG62yqde&#10;BWW1dGpM/kr6hDzDJ+m3qlEDpbKTnsbbmapSEHtIDbljCXbsLtA+ZeIW0a7jeNOqQP7eBOR35e7y&#10;x3iJBaiev7Fb+6dWRT4S0vVf9NsN+Db35lt4YW+zW6ssmNdtQa2+KhfxX6/EylWrsW7dOqxetRKr&#10;1iegqLW3UV4n9UZRV/Xrj4jZniu8oqSzGG+jOwmvzj/bxq9nSRJiYpKg/wLgG0VPJ2fIHLruN5XX&#10;81hZ0q7jeNNSoywvH2VdWGeUJK7GhgwWGOoLsPvLjcg1eDlsGfKPX2z/u0DZCX2bixHfZl6ZVYH0&#10;1ioL5nVPUFNmYdN3iagOnInHn16KpUvZ5+nH8YDvBRbotiL/Rgts6nxs22wYwFzumIvH54RA733P&#10;HWNiGzc833uw+Ml74CsO3jDcwzE1SIWiUldMj9B7kG1nuRmPFWkX37ufxsNjPAG7QExdvABhLV4q&#10;137lB9Yh6bQ4QLpMN7x6ph4Fv2xBbp+pWBgxGI66MGrjALnidvSp+AWJFQMwehAvPWqUpB/GJRdv&#10;2Jw+hOScQhSfv4reHl5w7qFCSXY6Dh87gTNKe3j0k4uvMTHGuyhOosfAPlAdSUVaPp/fBq5efSBr&#10;CuH1UF8oRl5mFvKLig2nX2XLH0hCzlklrlw+j9On2Pb9vIDT2UgtbkDfAX3ElzHWQ1WSg/TMfJw4&#10;dQ5Xe3vBy1mXV81pqClIR2qu3n7wx/yY2YbwKsn65v00WIbh3QuHL/aBt81Z5LB8yi86g0s2rvDs&#10;IzNzdqKfxmKcU9ujl5scjrZGrxLhNKXI2JeFql4K9HWuYukvQQ8/NzSc0B6Hq7394HX1GJIOVwlp&#10;vXYsEQfP9YJfX/0XYKpQsD8ZZ2UD0bcXSxHfz8OpyD1ulMcM35dfL/XBAFkVclPTcOS8jV7einjX&#10;S3EPDHSpwTFxPedqe8PL3Rl2TcdeeywLC8/gYs0lXFQZH2u2rdNZSDvM8qDsEmz6eMLmt4PIveKB&#10;AX10W+PrOIbDh3JReMooTy0dqybNx7tFmdM058G5Wld4eToaBF0N28d0U9sV1mniGBi9b9TyceRr&#10;srBvTHOZOo1DB7PYPLqyzI6mruywfLN384ZcfJ5ie5YRtFK2Wy0PwqtiytA7NAg9T2u/Vy2/24yF&#10;cse70CuOid9Jnh8NTnCRO8NBnF5ffRq5h/l3qxgX6uSGZc341T38vWnJB3G8ri8UbtqUmj6e/Ht4&#10;CPsPlqGq5goqzxajyqavXvnTo1EiP4OVT11ZtynH4RP89TxeqDyQjLKefuy4ivNy1QVIPngWDgP7&#10;wuF8K2WhTonSo9nIyOP7blxn3Vg68uoZ/aLQRcrwWxE7KEMDm9891EQG/9t9UX+sCOXCcAMuHs9A&#10;0g9bsau8F3wH+sDpXDLWf78Jm77ZiiIHb/j2d8LF7K34dr92iZZ4F0U69sTGIr3Gk62DBaSiXYhe&#10;l4AS3Uv+GsuQmpCPWlf+qnYfNj0O0XH5QhO/ngVyGX/NscwdCuFV7l7Ca+2Fpr1e14MycxOiE0ph&#10;25/N41WDjPXRem/Mbk5DYqW4HxdSsf7r3UIazG1DeP385mgklNnCh433Umdg/X/YMuJqeRoyUuKw&#10;Nb4Q8OTb1SBvezTWZ5puQ5TvX4fopIuQi9tASSHO6t4DqU9TjpStW3GizwiEePFCztOfiayft2JT&#10;Tg3cvNzA4qBBV4hrb6DwlyyU6L9p+EIeDmRr4ODO1qEpwe7/rEdmjZew/7an2THY3Py2ZL4vKb8e&#10;wO4Ne3DKnn259N4s3YRvL20Ptv6QiIu92D6wY1+Rsh7rEkpYNSGycCw5VTabPy4PGi82nZ2A58et&#10;x9aULByrau5E4sdy3dZ8NPB5+jujPCka634uEV5Ga/ZYGdAe753fxyKrXlvmNEdYOjZvwvr/JqO6&#10;D1uOF8O9MYjPa+4e0hTvRvT3magRtmuLkl3R2NT0Ekszx8CSFsfR8r5xQpnaF4utP5ejF9s/H6dz&#10;SF6/AZs2foOtRXbw5mVXmYWt/01Eud6xa+sy1pTtVsuDQIOjP21ASrVbc7nS/25bLHdqdvxXI5Z9&#10;fXgaeH5cLCgBOw8S8OOxLiYJ5c4+wjFsOBKL1RvNvOG7UY2CnRuRVOuPkf7aKGP+eGqgqesFZ1YB&#10;OvHvLdt2P4NoL+Jpj45B6gUnIX1u1cnYmKyr51zgXF+IxAzDa8bKo4eQdckWLsaxyURZUOXtZ+vu&#10;qd33Pkqksjor8awwSVK6PqhVX8R5sDMWM688trPvyWqOa01fMq6632g8NIG/pj4Q4VPGQ6Eqhyx8&#10;PiL4K9mHhiNqUiA0+QViIDRFjWsDpyPqzkC2jhCMnxOFMLt8ZBWKFYqNLyIW6F7xHojxU8LhWlYm&#10;XIy1c1XAvz9rNfZklZPwGndPo7NyRp2PxAP1wnrDh7J5hkdgziQ3FKTk63VRadPQtB/3T0UICsAa&#10;V2a3oT6aiOSG8XgoKlx4pX5IxBxMdi3A/jy9oFUlR8icqQgTtztrgjeUx4tMdI2pUH5GI7zNOUTY&#10;RghLQwSC9F7KKuCVzdZNKLntIcwaqf+sNSWKGsPwyJwIhA0PQ6Dx8fMJRqhzAfJPNH/FytlZoNp/&#10;sPCW6PLUeBT5RWHBPeL+R0Ui5GIy0vUvyJWch9vvF7LjFIKQYN+W+cypr8Fn6kMYrzv200IAdhJU&#10;Jk62dCzRWIrMlAr4T1kglp0wRM4dCVf9zLqciz0HrmHUTN022Dzzp8L7WDxS2BfeqvIgYGVr6AxE&#10;jtSWuYgpIbC7oIJixsymMnL/WFeUFupuNGCVzs4iDIrUpS0cM2eEQHkgXe9EoZVjoM/UcWxl35qo&#10;+mL0rPFCOQm8cyrG+1SjvOedmB+hK7uTEKg5ioJz4vxcG5exqmxbUx5Yle5wx0zxu83L1SyMkjV/&#10;ty2XuwqUn7ZDwChtGnh+RNw/irU42SRWVlJ2FsB72vymYzh+Dlt3bTISjzafiGhpUJLwLZIwCY9E&#10;+Ion65aOpzM8h/jCk1V18v5sGtu2QvtGWwM86BTIRmGWmEeBd87EvUOav1/ew0MhLzoKXTXG9+dY&#10;fjX8gwMM88rMd9olNAoP3cPKEd/3kZGYFKBBaXnLmuNm1w0ttbZzdXcT/2KcndkBc4VigN6ZDU+1&#10;USA05t1Xr4K28WZn2UDp2eY7g+pZM7/0RBGKThQgK/ME2nRZ73wZStGIksMJSNir/aQW17CAU4GL&#10;4iycYRrkkLO6scHUWZ+o4mwpUFeCdHGdCXtTUcRWq6zSW6u7N/rrPancuTdfqThgwAVBY4KgSlqH&#10;mJ9Zi0pp6gq1Cvk/xCBZHolZ4Xpv8RX53+5vonWt44mhQXIUFRVpzxxZpVCQD4Tcwa9psYBaxsZW&#10;5iNJty+JucJJyHml3pfIPRgB+nHUJLa/7uKfHNvf3kY7bPZYXq5Aab0Cvj56FYhMAYX++irKUW53&#10;GwaxllQTWX8ovOrb/IXv66p3xdWZp5Ntq584zNjycntVo019dTlLGysyBUlNZSghV8ghXNQrjJaP&#10;gY6Z42jtvrl7wq2pJmDfN3bi4+qjaF6PDc+/elzTb+W3cRnryrY15cEon2080X+A7rvdWrnzxcgJ&#10;nsiNXYdN+/NRodb7Tohlxd9HL7f5uhWG9Qb/spWy1m7cuZGYOz0QQg8vZ+XxtORilRJ2gwax2q6Z&#10;N0+AjvsdCOtXivwiMaqdzUO2OhBBQ/QDpIXvdCPviuY/fWHflSMpEJInQU3FssvI3dCXnXFW6JcL&#10;PfV1rNTbOVjxxe08yuxNWPXldmRVsm8Vq4JdPN3bvn1nb/jzZrzuE3wXIu8LY1V9xzh7+zevk31C&#10;7opE5Ij2rVXmF4HHn1yAkT1LkPDdKqzcmIJy/TOBY4nIVLOgePqk4XgruQaHwVt35ni2CEcxDIE+&#10;2mmc58AAvX0JwOgpkZjsZ7ZfqV1aP5aswjV9yt+MnW0YzuICFysq147zhIKdwTfl0ZDRmHrfZAxq&#10;axZZOo7Xbd9a6syybYmlcuca+hCe/mME/Gt/xaZ1q7DupwKom040W5YVudwos6pSkHraCTLlCZzS&#10;vzNS0PHj2bu3pcLqjGEj/FGe9SurUVmwLTgKDB8GX/1a3FxZ0LA64OtV2LCvSPtbzp5e8OylnSQ1&#10;XR/U4IPb/IGCYwUmWlZqFOaVwG6oPzsf71y1dXpnYWw7ana25NyLF5gSZO4vR+B0bTcH7wrwH+hm&#10;dEG6FT0dYKeuhYOvtiuh+WOua8o6Mgc7qOscxG4uvY/x3QFt4eiJoAkz8fhTCxFel4HEo3pn6AGR&#10;WLhwPqL8TiFuq5lrB5b0HoxAduZYeEqNkqO5cA4bIR5HW8gc2Tkja50a7Af7mOp2ab9WjqWdDL3Y&#10;mXKF7jKVoMGwtcyPZVUpzuquyQgqcKGMVWi9OjcAGxDSpoKt3DB//Ico4KrXEreKueN4vfbNhM4s&#10;24bf7XrUsopF+922rtzZyX0RNmUBnn4yEopTu1mQ4iP58WB5dUE7j1Y9zp9TiusWuYZj1sKFmHsX&#10;kLyx+ZpgpxxPVhsrKwwSoD3p12M3JAQhNcdx7EIpio7JEBqs15LjzJQF1dEU5DuwtPOubN4dztLm&#10;bXwpQiK6IajZITB8PDyLdyM2pRRNLf56VhEmbUbCWQUmjTI6MJ2gJCsbuh43TVk6MsrkGBbQfFZY&#10;e00sjY0aFGVkCmc+TWxsgWr25W8ZhbX6BSPUpQRJiUXQ6CoQ1rRXVhv3vVtgYhvew0IhL07C3iK9&#10;kXVKqNrUN6pTD7VSjXpd+myc4GRciIUuIhl8I6IQUp2MndkGuWAF7Zljaf5uZB3zRpjujcRsvH+w&#10;L9QZe5BR1VwB1auVrGITBzqR2WPp7IsAHyUyM5qPk6YoHU33YnD9R+JO9xJk5ShZjmlpTmQhWxOI&#10;O/zEirC18tAezv4Y5qdGxt6MpnLadMzEIauZO47W7Fs36cyyrf/drq/KRnqx7rvdWrlTQ1Wl94Nq&#10;e2c46Zr1zgGsstcgN6e5rGjX7YqwIL3WJCsL/IYd15FRiPAswK594k031hxPtuD5KvPfMd/AENgV&#10;srpKl/Z6JbKzjH4VaqNAcGg9ipIzcNRpGIbqdy1zlr7T12pR27RvGUgv1P4tNd1Tsl3D8NDDMuzd&#10;vQ3rMpoLm51nECJ5V0CnnzGwgjisFtu/WIkadpak0TjD955ZCBeupfhi5D2+iN2zGqtS2BmYxgEh&#10;UREIOXFSWFIwcCTGe8QgfnURZHauGP3wArDGZjMbT4TPi0LDD/FY/Vm8OJKV69EP4fE7rTzzNLGN&#10;MK9wzI9qQGz8aqzUrdbGGaPmPI7wNueRBqUp32B3UT1kvZ3RcFkNme94RAWb+KWdjTcmzx2P9TEb&#10;sdv1UUz1E8dbwc5vMPx37UZRv8mYqpdGGT9jrGUnMutXIUUXWO38MfWPkQhsa0vErNaOpTOCpkxF&#10;2WZ2nFbJ4GzDqh+fEAxisfe8OAfvjgubFQX15hisOqSdRy3zxfhZ0+CrS6epYyUXp7WbTGhhXtsd&#10;i5hVKeI4nkVT8cfIdv7WrsVxtGLfukunlW1fTB4lfrcd7aBRswq86bvdWrlTIS9uEzIu28G5ty3U&#10;lzVwDY7CLOGHl3bwvXsBwuNj2Xd6N5xlLCDVuSIocpaZY83K1owolEXHITZzIRaMdG3leGqvcWdt&#10;j8HKTBZJ/aZh6RSjX3z6hGPm6Dhs/W4V0p1lqL/qhlH3hMF1D+9ab+YZMAyNGRnwnDTV4PqbAeOy&#10;MGw8wo5sxaZV+XC2b2BnGZMwdZICic3VsWR0/5uv+WOyWN0ic5TBrkvaiSXYvTIOuH8p+1LXs0Lf&#10;AFtT2+Kvir/KprHCY64C4a+Kb7B1ZhWZOMIU3f5YWI8l5rbBx2tYxedsceNWEPZTSKDl/ehC9VfZ&#10;Ptqx7XdVRWrtsWSVqIxVbFnfRaN01NOICjCau44dy0Zbs3luVXloD136u+w7wbSyb92pc8q2he+2&#10;yGy5a60O4tPrWF6xoNkulo4nnyZs28K6W5vnci42fV2AwD89hJA2nuw2fw/EETeom+vN13asMPPK&#10;p1u2bKcNNqa2xZrprQUiO2sCgW5/xMG2MrcNPr5TKiBhP7ugIm4DO8cu/hJZOJb8R5yckM88DcpC&#10;5FXJ4elhYm57yxWtVeWhPXTp78rvRCv71p06p2y3nmdmy11rdRCf3t6Axlk6nnxaa+tuZZ7yzBSU&#10;+4dgWDt6uJq+BxLWlV8jQq67sl9WYeXqdVi/PQEJ29djVUwKGu+4ByP1b+sn5IanQtGBBOzevA6b&#10;CrwQcVcXPA5OIrq/+7HLqVFxohzo5w/PdpzJEKnh3VSXceFsFTT2cnh5u8LlBmmxENIW6nNFKK+V&#10;w9vHEzfo0606TUe6HyUY1AghhNzMbq5raoQQQkgXoaBGCCFEMiioEUIIkQwKaoQQQiSDghohhBDJ&#10;oKBGCCFEMqQb1Bo1UCo14gAhhJBbgXSDWkkSYmKSYPSMa0IIIRIm3R9fW/PgUEIIITecjvz42vYN&#10;Rvy7Bb5iO7uOBgU1StL344yDH5rfB6gdd6KuLwb04a90rED+3pPoMbAPVEdSkZZ/AmeUNnD16gOZ&#10;2JZUl2Tg8MU+8LY5jUMHs1B46hyu9vZi6zSTvspjSDpchd5+XtBtVn06C2mH83Gi7BJs+njC5reD&#10;yL3iIaaBq4eqJAfpmWyeFutvTmNNQTpScwtRfP4qenuw9Uv8AaGEENKd+IPIHR0dxaG26YbuxwZc&#10;PJ6PMoOXAWrHHatqEIfVKMtLx57YWKTXeMJ3oBdQtAvR6xJQIr5UsqHqGDJS4rA1vgS9BvrCp48S&#10;GetXY3223puc9V0uQ35eGVuzlip7PdbF5UHj5QtfTyA/bj22pmTppYG1TDM3ITqhFLb92TxeNWz9&#10;0dhdrLsu15zGxMpeLI0+cLqQivVf725KIyGEkOvrBrqmpsa1gdMRdWcg/IeEYPycKITZ5SOrUO9t&#10;0lVyhMyJQMgQfwSOjMT8e31RkZKJcnGyWY2lyEypgP+UBYgY7g//oWGInDsSrvrxUJ2PxAP1wnbD&#10;+evOh0dgziQ3FKTko3k2bRofmhDC0hiI8PunIgQFKDojTiaEEHJd3VA3inj31etDtfGGYiBQerZC&#10;HMG4e6O/XlefbIACrvWlKK8WR5hzuQKl9Qr4+uh1VcoUUOi/fuR8GUrRiJLDCUjYq/2kFtewQFqB&#10;i+IsnGEa5ZDLWStS94ZdQggh15V0735swRnOTdf0zHD2hv9AX/jqPsF3IfK+MHiKkwkhhNzYrlNQ&#10;azDZuqmt076lWEsN9WUWZ3rpRaLaWhj88kxdjcuQw8lJHDbHToZeOI8KpTgsMEpDTwfYqWvh4OsP&#10;/yH6H8+mG00IIYTc2LohqNlC5ggUHS9qCkiaonRkGgQYrZKsbCjFuKYpS0dGmRzDAvTaSepcZBWJ&#10;a2lUIzc1F/X+AfBv7e5DZ18E+CiRmcHSIAayFmnoF4xQlxIkJTbPw38WoKzWu6bXCk1ZBhL2F+hd&#10;gyOEENKduiGoOSPo7vHwPBmP1Z+txrpVK/Ftvg9GDxUnN3FF2LBabP9iJVavZp/Yk3C9Jwrh+te9&#10;AkbCJ/9brFy1Gqs+W4dEdRhmRljzWnOWhilTMaiMpYEtq02DAwbp/wzCxhPh86IQVLmbpXMlVq5k&#10;n89WIfao9SHqIguU+dkncUG/wUkIIaTbdOuPr+uvqtFg74yWb9Mvwe6VccD9SzHVj79+vwG2jjLY&#10;6YVcVWYMoo8F49GHw+BSp4G60RbO7Xgtf72GpcGGpcFehazvolE66mlEBRitp56tn/9w25mlQRxl&#10;Ff6D7zq2XDvSRQghROumefO1naOpgGbMThtMLKXMXtbmgMZ/zMfZyXhAY38oC5FXJYenh4n12LH1&#10;tzWgcTYs7RTQCCHkuunWoHY9lf2yCitXr8P67QlI2L4eq2JS0HjHPRip371JCCHkpnaDPPtRjYoT&#10;5UA/f3j2FkcZqVeWouQyf5KHa9tbUALerXkZF85WQWMvh5e3K1yoVUUIITecjnQ/SveBxoQQQm5K&#10;N801NUIIIaQrUVAjhBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJB&#10;QY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJBQY0Q&#10;QohktPrma0IIIaS7tffN160GNblcLg4RQgghXa+6urrdQY26HwkhhEgGBTVCCCGSQUGNEEKIZFBQ&#10;I4QQIhkU1AghhEgGBTVCCCGSQUGNEEKIZFBQI4QQIhkU1AghhEgGBTVCCCGSQUGNEEKIZFBQI4QQ&#10;IhkU1AghhEgGBTVCCCGSQUGNEEKIZND71AjpBOviT+HobypxyDS5sx3mTlYgcKCLOIYQgNfAR4ov&#10;4fiZKzhTcRV9etkjPMgdQ3x6i3PcejryPjUKakb++mUu4lLO4qLqmjimWQ/2efL+wXjz0SDtCEKY&#10;R9/LwE9p5eKQZTIHG8S/Mx7D/ehk8VZ3ra4RH20+jv/sKoHySsv6pq9rT/xh6m14duYQONjdWp1q&#10;FNQ6ScHpy5j4XCIix3pj6G2GZ9NXrzVg1Q9Fwt//enoEFtwzUPib3NoOF15E5N8OYPRQN7y8YKg4&#10;1rSMQiVWfHcUC6f44oPFIeJYcis6xlr1C/+ZjtPna9CDnS3fFeyBiJF9hVb8xcvXhHLFT5TKq2px&#10;W19nfPLMCKH1dqugoNZJvtvzG1744lcc/3Y65M724lgtXtCG/mEXfFkBKzmvxspnQjHvboU4ldyq&#10;EjLP4/9WpOHJGX5460/B4ljTeEU26fkk3DfGG9HLR4ljya2G9wLd88I+nK26iuBBcny+JLTFSTRX&#10;ra7Dkx8dRlJOBZx62iJ55d3w8XQUp0pbR4Ia3Siip75RG9/5mZM5ix/ww9hh7nh+VQ52pFrX5UQI&#10;ITp/+XeOENAmhHhg9/sTTAY0jp9Yf//anZhxpzdqahuw6ONMNJpvgxARBTU9ulhmYyKq6cb9kn1B&#10;CGo+Xo54/MPD+HjzcWE8IYS0pvRCDXamn4NzTzvWWh8NO1sLZ9AMr3Y+WHwHPOQyoUsyJa9KnELM&#10;oaBmAi9I2SeUmPX3FOFzpLgazo626O/uiJ8Pn8cnW44LfeG853ZtfLG4FCGEWJb0a4Xw/wPj+qOX&#10;o53wd2vcejtg6awhwt/7c7XLE/MoqOnRNewbGv/X9DfHg5e9rQ2y196L81sfaPrwG0oUnk7iXIQQ&#10;YtmJssvC/+FBHsL/1ho71E34f58YFIl5FNTMCBviith/hAufkMF9xLGEENJ+JefUwv+KNt7wETRI&#10;LnRV5p2qFscQcyiomZEldj/+/rWWH979SAghbSWztxX+r9E0CP9bq66+EfUN/4Pc2UEcQ8yhoEYI&#10;Id1koJf2ckVbW1y/nrwk/K/wujVu6e8ICmpm6Loff3ir5ee52beLcxFCiPXu/V1f4f/vEn4T/rfW&#10;mu3aG9Kmjeon/E/Mo6BmBr991lz340ebCsW5CCHEel59ZML/drbWV738JwDxh8rhYG+DBRH0JKPW&#10;UFAzw8fTCeOCPRAe7N7iM/J27Z1IhJizMbEUL687Ig4RovXjwbPC/5FjrGtx8ZPrP3+SKfz96sPD&#10;hOdBEssoqJnRz60n/jLndrw0N6DFZ9IIT3EuQkzbnnIWX/10CuVVV8UxhKDpKUQPhPfH5Zp6bGPl&#10;hPf8pB1r/lH1tfpGJB+pFE6KZr+RKjxNZPRQd+FRbKR19OxHPSn5lUL34j/+GNTqbfy11xrw4he/&#10;stacOz5bEiaOJbca/ly+uW+m4pF7b8OHT90hjgU0dY04eeYKhvk2PwIp7WgVHnj1IO5nFdq6F38n&#10;jiW3kr4zt8HWpgfuDHJHan6V8JtYHf5jbP66Gf4KIw2rX3Sm/K6vUMfwV9LcKuiBxp2EF7BJzyXh&#10;uPgDydY4ymwR87cxwjPcyK2JVz5hixJQWa2Bn7ezONa0387XCGXsk6dHYD695eGWxIOajszBVuiG&#10;9HLtia3JZ3BBWStOAXz7OePuUC/MnuiDkbe3r3K/mVFQ62T8FTT8qfyW8NcbhbLCxp80Qm5tB/Oq&#10;8GZMPnKKtLddm+Pm4oDH7/PDCw/R3bO3KsXcHewk2BMzxw/A9NHewtP3OV4Ll1+8KrxqZohPL7g4&#10;3TqtMlMoqBFCCJEMevUMIYQQwlBQI4QQIhkU1AghhEgGBTVCCCGSQUGtO2hUUNWw/xs0UKk02nGE&#10;EEI6HQW1blD2/R8x5rkdOBm/BGP+tB5l4nhCCCGdi27pJ4QQckO5dW/pP7MeiyaPx3jd50mxFaQ5&#10;idjlMzEmeCiGDh2B8bNfxZ5zwhLAwfeb5588Ey99lw2VMKEM65/k4yKxMkcYITj55Xxh3kXf8zWL&#10;8/zzkHYic+ifzdvV/9vQSayex9c9H6tPiKMYYX5dWma/hPU52pSQG58q7X3MHMPL11CMuW8R1vPj&#10;qitbrFVeqZ0NqNmDV4Vj/D6EUqM6hPdnjxGWGzomkpWrk8JsRAJM1ke6ekX7ifzD+811EXdiNebz&#10;afNWs1qi2cnNSxAxQld/sbLDqgaD+oJ93j/IZjRbn926bu6gVq9B2blK+ES+jtf/yj5/GANPaLDv&#10;9Vl4dRsw4987sGfza5h4ORZLot5CNn+c2rUKVJ5zwex/fYMP5ntiz4oFeCtRuzpNeSUqK4oRHZ+t&#10;HYGj2PFtDpu/EmXat7Br51E2XxfTKNlwuXZY/28DeTvw319d4NIrB1t2NhddYX7H2fj0yw/wf157&#10;8Nb8t7CvbS/EJddFNlYuikbxyLexY1s0Xpt1P0bwZ83yslXBjunuLdgnRjVN4hbEsvJTea6ClUy2&#10;5GeLEV00Am9v24HoV2bj/uDB2hnJzc9kfSTWGXcsx4bPXsfYi9FY8kR004nv0R3/RU4vVjf8ugU7&#10;dCe8lbF46/U9kD0cjR2bV+KpB8fA30WsL+rH4im+bvaZwYuOhfrsViWJa2o+I+/FvVPZZ9xgyBr2&#10;s4pGA48n38ZrEwbDJ3gW3n5zAWSqWOzQa4G5uA7G2AcmYij7W1XTHIj8Ro4Bdu1n4YzJ24MtmIAJ&#10;/sKkdsuOi0al/2wse9APZzbv0K5bx9YFnkPGYna4kBJcNhETyQ1swFjMeGwGhmmfdgQ0jMGY0Wn4&#10;OY0fSA32xO/HhMkTtNP02fqw8vcoZgSLw0QyDOojcRxkvVldxMb9jo25pBJbU9mI/U8l/B5chtn+&#10;Z7Blh0HNIJAPmYgFD09E09Nle/tg6MhQhLJ6arDey0LM1We3IkkEtR1/FZvfvFuwrEwIGsNu89FO&#10;5Pr5YACrYFRN7fJirHyYzT/tLeTcsQzLpjUVPWDcRNxbuQV78thZ1J4twMz7MVac1C4Nh9jZloYV&#10;3HsxMWI2/MR1NylaKXQ/RKzIwYi/LsMM7dveyQ0tFEvXPIoB+1/FjJHjsegr/S4fT0yc4If98Xug&#10;qdmD7YkTcH9k85P6Q59djUf778erkSMw/sloZN/qfUUSZFAf6cQvY+PG4NHve2PWm49iGB+XtgOx&#10;Gj/MjmB1Djvhrdy6R3vC6zELr705AaqvHsX4kZF4NaGpMxs4tRoLxrN1j5+P9U3XOSzUZ7cgSQS1&#10;e1/5AT9sZp8/h7I6xRM8nJVVVmgncpe1Z0Yy3dk0O++5d9H/CQXL7+4JGNw0nrGdgBkPVGL7L7HY&#10;s+MypkwYIU5op8N7WMFlxY5fm/vjalb8KhEdp+veZDzuxVPzhZRg4njqirpZuIxZhvhf07D+xcHI&#10;+XAB3t8vTmD8+MlL4s/YEf8z9o+egrH6JyouY7Hsp2NI+24ZBv/6Pha8t0+cQKTCoD7SuWMWlk9i&#10;7S3ZWEwcqT3JObQrlp1qF2P1H8dj/pfFQGU0YrXvA8XgOWuQnLMHn0ZpEPvsk4g+ox0P/2XYc+wY&#10;jh2Lx6O3ieMs1We3IEkENVlvD3h4sI8LO0NxGosp4SyIfLUSsScqUVl5FNEfRKNSNoM1/cUF4IJh&#10;4xdjxStjUPyvJVjNylMzGcZOuBdnvnwVq6tmsTNxcbTAE56+7L/D+7HvDFv3mR3YsZuX0xFCIBU0&#10;qFBRybdbKfw2TSi4HjPYmRfvB38bSyfLoNm8A4d01876DMOEJ1fgtdHsbGvpapyka2o3gaPYt/Uo&#10;ypTXoBgztrlrSOe2CZjSfw9e/ccejJmh13XEHE2MxVFWdq7dNgZjvcSRRFIM6iMdnzGY8erbWCDb&#10;gZfe3ANVwyHs+UEDj8jX8Da/RvbmUkyQsQC2g7XuKrOxY/9JVF7uiaHhoc1dmJx+/dLUy2ipPrv1&#10;SCKoGfLArH9Fa7t4HuDN9Fl4v3gMln3zGiYade15zHkby/xZMFkWbRBMZJOnYAIbls2ZAb1zLUaG&#10;GStWY1bjeiyOYOuOeAl7Bj2K1c/qzdXUPcDOvv67BbHfs4I781Es4H3s7LP4sVmQaVgr8LA4v4Cl&#10;+c1l8CtaiZe+obvhbnwq7H9zFu7lx3nOSqjGv41Hx4mTBINx7wwWyhrG4P7JhiFPlfIWZvGyw8rl&#10;yksT8PZjE8UpRPJsQ7HsnzOA+Ffx1soNWK/xwOw/LtBef5u6GIvnsBPeH/bg0NVj+O+fZwh1yL0v&#10;7sCAPyzDrAHiOvTql7dSxHEic/XZrYZ+p0YIIeSGQq+eIYQQQhgKaoQQQiSDghohhBDJoKBGCCFE&#10;MiioEUIIkQwKaoQQQiSDghohhBDJoKBGCCFEMiioEUIIkQwKaoQQQiSDghohhBDJaPXZjz169BCH&#10;CCGEkK7Hw1J7n/3YalBr74oJIYSQ9uhI7KHuR0IIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUII&#10;IZJBQY0QQohkUFAjhBAiGRTUCCGESEan/vi6oaEBGo0GdXV14hhCCCG3Ont7e8hkMtja2opjLLsh&#10;fnzNA9qVK1cooBFCCDHA4wKPDzxOdLVOa6nV1NQICXdwcBAiso0N9WwSQsitrrGxUejBu3btmtBi&#10;c3JyEqeYd0O01HQtNApohBBCdHg84HGB646evE6PPhTQCCGE6OvOuEARiBBCiGRQUCOEECIZFNQI&#10;IYRIBgU1QgghkkFBjRBCiGRQUCOEECIZFNQIIYRIBgU1QgghkkFBjRBCiGRQUCOEECIZ1y+oNdZB&#10;pVShxuhRYKqsWKzZWywOWalRhdJSlTjQUSrkbFmD2CxxfZ267q5WjIS1a5BgKfuKE7BmbQKb0xpG&#10;edElOrYNobxsyWFrsaxOVQOhqPFyd4XeJEGIVHV/UGusRMra17Dk6SVY/vJyvLDkKSx54X3sPKed&#10;rC7NQU5hlXbAWlkxeOedGGSIgx2jxukjLA2lau2g8bpZpVijEf/WU3dDVJRVKMjKQcFFcdCUiwXI&#10;ySpgc1rDKC+6RMe2IZSXI6fZWizJwdd/+yu+zmF/Zq3B8g92olw7gRAiMd0e1Cp3rcG3BX0x770v&#10;8MUX7PPpR3hpfiRG9BNnaI+wRXjvvUUYJQ52KqN1q/a+j3d3GVWJygS8TxXlDWwE/vTeP/GnEezP&#10;3y3Cpy8/AG/tBEKIxNi+wYh/t1BbWwtHR0dxyDL+vhyuZ8+ewv/m5O/ZgGy3+/HUXQO0I2ztIe/v&#10;hd7aIVwpTMS+ywGYMUqcfiUfsf/Zgd96BWOIx29IWJsJjFSg9sBmrN99EJdcfwe/S4n4ZvtvcBvp&#10;hytJX+P7E3L8brD+u3jKkRKzHnkOd2CIZ8s3r1bmbEPs9iQcyj+L//V1w5XDKTjrPRF3B7JUnWpe&#10;t23xPsRsZdMqz+H0iV+ReckNv/NQYt/6TUg5exHnSgvwa9YlYV7DNwHxbkGW7hAPnN29CT8kHcKx&#10;sv/Ba/AA9FYXY9+Pm7A7NRNFl/vCz1cOe3EpTsW2+cOW3TiYdQxn/+cFv/690bwHNShNisX3ew4i&#10;s0gNt4HAiYRcFohnYHR/cZYrpdj3w/fi+t0wsMcJJPwKhM4YDTGHLWzjCgqT9jXnBVNXmo+fd/2A&#10;X9j6tNv0hav2rRLars3DwB2eShxo2ie2zYGukPUQ52Es5regDuWH4/FjPJsnqwhq14HwbdqIIaG8&#10;nB+AcYEq7Nu6A0npJvKprhIncvaxdPP1FeKcjf508dgYl6n2vcqJEGKGtTGCa0vsMdbtLbVBvj7A&#10;yTSkWHMJ5UoBvv9oDfK97sX0AF7V8+61ffjp3+/ik33V8FZ4Q3jdnF6XmsKdBc4ff0JGI58gKtqH&#10;uLSrkN+mHy60SuPexGtfZ6BGMRzDh9gj64s1OFgjTuSa1l2DahULwM6Ao3sAhgez+X1cUFOtgr3c&#10;BZC5IYCPC/YBGzLC070H0W9/gsS6gWyegahJ+xpvvvMm3nxrC8r7suUULN1b38G/9lSKy7CQdfhz&#10;/OOTBFSLaSvY8CbejSvVTUXGv1/DO/GnIR/Cpvctx5aP4lCqv4tXMvD539/BtlI5AlnavM9vwQfb&#10;Sw2CpuVtGCvHzo0/4nTPQGH/vSu24YN/fI18XV7zvEr4Du/+awNOy/n65Dgd/wFeXc3yV5yl1fxm&#10;SuPexbsbC2DP90tRjZ8++gc+P2w0k77GHMSsSQMG8vlZvsSwfdiu127+NRabDtXAgx+fIUAOm/5+&#10;Uz6bKVOEkJtStwc1j2mLMG/QKXy7fAmWv/st9hWbiW6Npdj20b9x/PY/48UoVuM3qcTxxgj8/ZVF&#10;eGDaAwj3E0frDJ+E8F75OJjSXAnmH0iB6vbRGGFcWzVmIO7ncgQ89DcsmhaO8DunY9FL98H9ijjd&#10;gBMUI8IRyM7gHRQj2Lxs/gAPOPG/A+Ts9GMgRvBxdwbCQ1zCENvPsCfwTNRE7Xb+bxTsz6kx6PFl&#10;mDeJLcfy5clJHig7rLvpIR/ff3ccgxaKaZs0D8v+OAqVP8dpA/bZBGw7YoeJT4nL8+kLgnkjp0n5&#10;3m3Il03E0y/Ow0SWtolzl+H/gvRnaWUbLXjjgRdfwSJhH8LxwJ9nIajmFE6K10MFKjVuf+QVPKJb&#10;38JRbDNZOM6nWZPfygTE7KpDxPPN+fJSpBvytyeY796tdMHkl57BA+L8S6f5oDwro3n+3y3C68/P&#10;w3R+fCY9gkd5Pp84JU7kWilThJCbRvffKGLjgYnPfIRPX16ESR6nEPvRcrzwYQJKDSrRSiS89w4S&#10;+szDi/MDW5w53z423MLZtB9Gh7mgMDNH2zpozEdaDjDqbhPLnCvH+UYfBAfpTel1OwK9xL87Wd8B&#10;eldyXD0ghwKBAeIwY8f7w2prtDc9nD2JU6y1fvHgt1izdo3280sZ25/zKOdB5OxpVMpYi1G/Ag4I&#10;ZGtsVnamEva3D2c50iwwQG+O1rZhiqaStWxSkJKagp2bD6Blm06BwfobdGf72VinDaTW5PfJApTh&#10;GgrixfSwT2weC/MXTrPxZnj4YZDeKj282EmGQXmqQ81v+UKaU5K24acj1eL4ZpbLFCHkZtH9QU1k&#10;rwjC9Cdex6fvPoJBZbGI2avXYsvfiX21Lqg7nYV8k60my/wiJsGnIBEpSjaQn4YcjMCY4dppLckh&#10;v2Gvn/TFoNHDtV2d/DM6AvMWzkJoH3Gy3ANu4p/myF1bm6OVbeipObwGL7z0LmIzK4UgJR/obaKr&#10;tTVW5LeLojk9/DM+Co8sjMAgcXKb8Bb/my/gr1/vwWkey2QeGOjevr56QsiN77oFtSYuIzC8P2+g&#10;6N2UPXQe3vrH3/Gnwafw9UfbjFpxVnAfhTCfMqQdrkRGcgYc75yEIHGSAbb39jiP0wbNjauoqRX/&#10;vJ4cndATKth78m46/c8IKHiTwsZeaL2c0s+bmhrUi39y9qzlV1mq383GZ9Gbo7VtGChHQnwOnCY9&#10;h1eeeEDozgwfM5iFqDawJr9ZmuxV9XC6wzhN5rp1W5HzE3aW3455f38O84Quz3AE93cQJxJCpKab&#10;g5oKxTkFKNf7TZcqfxv2/eaEQf56XXO8woYTRi3+E0apdiJ6u7kbF8zxwMSJAShLX4Of830wKcLM&#10;RZJ+4RjlU4mU7SlQicFBlfoTMsxc5uN4oKhmgcLgtgWe3moWYNrRqjTLNRx33a7Cvv/Gorgpu+pY&#10;kKrUbnvEXRgly0fCj8XiNbI6FO/ah0Lhb60R4aNgfywBsboV1BVjZ6LeHK1tw4RrV3UnH2x7PyYg&#10;XxyyijX5PXQSwl0Lse2b5nn4bwNLzzXfQNN2NajT7ZAqBXEHza+r5kgs1sSkiNfjapC/dQ2+PSBe&#10;nWOtvn0xa7At31zuEEKut25vqZUm/htvvrQETz31lPBZviYfbnOew59MNaVsgvCn56YDP39i+e43&#10;E5zCRiPgbBnK+odhlLs4sgUPTH9iHgb99j2WP/cCXnhuCf6RORwRJpt1WiPumw6P49+yeV/Akn9s&#10;01Z+I+7DdLfjws0vLzz3JradFWbtICdMfOYlPOCSjk+WaPPqqaeW4M0t+drWGMubeU9NhO3+D7CE&#10;p33JC/iubiLC9a9PDZ+HP0+wxb6PlmDJSyy9L3yHuonhei2eVrZhwBsRM8PhkLaSrWc528+/Ykvv&#10;WXhgoDjZKlbkt40f5v11EUZUsHmeFtP09Av4fF87gxo7NrMGn8f3/Niwcrfko5OYPJsFe3GysVOZ&#10;+5CTliVca2RDSNufg5ScU9oTh+pCHEjNQcaxNj4cgBDSbXr8jxH/bkGpVMLV1boLTtXV2ovvcrk1&#10;HVJ1qFFeRb29I1x6mateulfdFRXqZC5wsio5PP11sHd1Mqgc27aONuCPdqq+Cke5C+xNnIbUqVhT&#10;p5fpaQLh0VCAi4uFhLWyjWbaY8d/xmB5PsusyivWvOLpdjTK53bRqKCqs6K88Xxg509N87Hlamya&#10;08nTDaeO7Tsht6K2xIi2xB5j1ymoEUIIuZV0V1Cj801CCCGSQUGNEEKIZFBQI4QQIhkU1AghhEgG&#10;BTVCCCGSQUGNEEKIZFBQI4QQIhkU1AghhEgGBTVCCCGSQUGNEEKIZHR6UGtsbOt7YgghhEhZd8aF&#10;Tgtq9vbaJ75qNBoKbIQQQgQ8HvC4wOniRFfqtAcaNzQ04MqVznyhGCGEECnp1asXbG1txSHzbogH&#10;GvOE8gR3RyQmhBBy8+BxwdqA1lGd1lIjhBBCOgO9eoYQQghhKKgRQgiRDApqhBBCJIOCGiGEEMmg&#10;oEYIIUQyKKgRQgiRDApqhBBCJKNTf6f268lL+GhTIRKzL6D2WoM4tn16OthicqgXXngoAHcM7iOO&#10;NVRbW4uLFy9CrVbDwm5YpUePHnB2doabmxt69uwpjjVE27OeNdsjhBBTOvI7tU4LajygzfhbcoeD&#10;mTEe3Ha8O75FYOMVcGlpKTw9PeHi4gIbm441OvnzyVQqFSoqKqBQKFpUxLS9tmlte4QQYs4N8eNr&#10;3kLr7IDG8XXydRvjLQpeAffp06fDFTDH18HXxdfJ122Mttc2rW2PEEK6QqcFNd7l2FVMrZt3kfEW&#10;RWfj6+TrNkbbax9z2yOEkK7QaUGtK1ppOqbWzXtNO6NFYYyv01SPLG2vfcxtj1wf/ASjvLwcZ86c&#10;Mfnh0+gkhNzMOr8WI4TcsPh1Tn690xzdtVBCbladdqOI54M/in+17tnfD8HsiQoM83XB0RIV1saf&#10;xHd7fhOnmlbx44PiX1rHjx/H7bffLg4ZKisrw4svvigONQsJCcH999+P4cOHi2NMM7VuS9vTiY+P&#10;x4kTJ8Shlp577jnxL0Nt2d6hQ4cwduxYcah9rN3eJ598Imzv+++/F8e0jzV5R7oHb41ZY8CAAeJf&#10;hHS/G+JGEWuteeF3GBvkjk+3HhcC4UebCzF5hBe+emmUOEfH8aDGK2NjX375pRDUcnJyxDGdiwc0&#10;vl1Tn87A1zNv3jwh2HC+vr6tfnTztgcPwr/91nyywbdtahv6n45s71ZVd0WFmjpx4GaiUUGlrMHN&#10;mPQmjXWsZdrFe3AT5FMda52rrtzUR7JJt7bU/vV0KPq6yvDIO2nw7eeMM5VXhetlM+7sj+jlozHk&#10;4XhcMpOxbWmp6Sp/3sIwbtXwinfu3Ll47733xDEtWduSseSxxx6Dv78//va3v4ljzLN2excuXMD6&#10;9euFfeIfa4Klu7s7hgwZIg5ptWX/eH6VlJQIf1sbnI3zvK15J011KE/egrhj1cKQk9dwTI4YB0Uv&#10;IH3VIqSNXoNnrTivUyX+C++dn44V8wLFMW3TWS21yuR/YcXmarj3q4P31BV4bGQxtryTiMHPzQc2&#10;foyTE1/FbD9x5huAKmU1vlJG4fnQbPxrmxyPLR4H4baos3F45Qvgmbei4C3M2bla5pM44YZRiYMf&#10;r8CGanf0q/NG5NuPIfQGuCh1U7TU3n0iRAhkT350WPhB9aF/RyDxX5MRoOiNHaln8dt5NW7r6yzO&#10;3XV4havf+ugK586dw4EDB4Tuzs7k5eUltJ50QUMX3Cx9jANaW+kCGmdq/aY+pKXybSuwIqEGwydG&#10;IWriGHhUl6OyHd8+l6BJuC90oDh0vZTjYMJJBD/5Bl59WVdR98OYGVMQ4OSEgLsfxBgvYcYOy4t+&#10;G3FnxQEu7yu8/WO5OGA9F/9JmD6Kha1+ozF9YoA2oHW5lvnUYn+ut3MHsackGIv/8SpefefGCGgd&#10;1S278NrCIIQOcWUBLQN/jvLH/eEDcNeze3FeWYuocQPg2stBCGjmWmmd5eeffxZaG7NnzxbHdI19&#10;+/YJry4fMWKEOObmxPNK9yEdUY70zHIEzHgM4wK84R0Qivv+MBuhTuJkfY0qFGemI+9cHWpKs1Fw&#10;Aaj5LQkbvozBwXPsbw1r5fHlNOXISylg59l6rpQi+1AxuvY2D5au3wpxusaR/X8QB7NLUSOMt4cd&#10;jiCOpXPPGTs4yoSRgsrCbJReYf9nxyHmy59QwPbBQGMdSnOTEPef1Yj58SCKxR1QFf+EPdnVOJ3N&#10;tsP3VVWMn37ORjXLl4MpB1FQpZ1Pn6r4oLCe1d//hGzdirieDqhKicHqTemo7yUXR7ZUdy4PBzPE&#10;PDSTrpZYKzz3J3aMNuCn3HKxm7FlPp033h9hPu02f/p+NTbszEN5UxVYiYJMlreNlcj+kaU7vkBc&#10;ryGLy9axcseXZXnBy1MLdTUoLTwNtawGp1l+ZpfWmCxzlvJBt/3V/4lDUtO+X19dHtRGD3XHvb/r&#10;i0WshfbotEFCQHv8g3QhmLm7yBC96xRmTfRB+rEqobXWmYyvAT355JPC+K4OarpWWmdfbOfBhe/T&#10;3r17hWF+/cqaT3vx7f33v//Fp59+KgybWrepDzHmjQA/JxQm79GreEypQfoXf0dMoQv8+tmjOnML&#10;vlr1Bt7fVA7v4OEYyJoXfNyWzGpAZo/Tv3yOuFxxUaZ4x6dYX8xaJeJw12CV8hltGGvG0r1qGd7f&#10;Wc3SORjy03FY8dcY5Ik3WRYnsErvg7fxeYY9Bgf7wUMv4AlK9uDH7Bp4DGH7WHsAn72zAcVsndVs&#10;N+305r3KR9g7ikMtqRLew8v/KYCcrWc4a8weyTutnVAahzde/gJHZIOF8QdWPY/3EgxOB7TYfCs+&#10;2IO62/y0eWgyXca0+/5xCjAweCDqfnkfy1Zn89Qb5VMtVEb7w9VkfIZlnxxgC7NtaPbg/WWrwTbJ&#10;FGPPl6vx/j8/RxpPt78HO20wZHnZj/HKe3Go9GLL9i3Hln+8jA3GiVedxml2sqHPVJkzmw/HYrDs&#10;PZZfbPvDh8hRfbTY8CTrOunyoMaD1YQlv2DuZIVBQNP9HR7kgRWPD8dnP5i/a7C9eFed/ufBBx8U&#10;nnLx9NNPi3N0DR7U7rjjDnGoc/FAc/78eXGo63l7e2PJkiXiEGmvwEdewfxeSVix5Bm8sYqdObc4&#10;62eV4+q/Y7PtfCxbEAhdI05lPxrPvDQfk8JDoTBo2XlgdGg/pCeni8PFSMsEwsZ29YUsDwSytAxk&#10;LZ+BoeMwLlQBp7N7EFcYjMeEdI7DpHnPYrbiIH5MaN7JasWDeOPJ+zAuPJCtwYjffXj2D3waX3Yy&#10;/JSFOHLOCYpQve2w5RSKUIQqHODA/ufzBrqLy4vUNVfhOGA4ywM+/31Y+ECwMD5920+wm74ci6dr&#10;xy9+chwqt8UhT5iqVc8D38fZCH3ueUzSdZ2aTJc4TYfve8loPLVYO1/Uktnwy05Ceo1xPg3BEKP9&#10;8WAt+D3bTmP044txH1t23IPPY7ZfNpIydMGwGooZb2jTHWCca60ta4fR88Rpkx/DfcEqnCwyKnTu&#10;gSxdA+HQcyBC2XyhYgFrUebM5UMNa9m5+2H0KL4/kxA1b1yXXJdsq27pflw2L9BkQAtkpwErnw3F&#10;IyvSsCvduLR0HL++ox/UeCuC3/3Ib71PSkoS5+pceXl5wkXOruh65PvDr3EtWLBAGNbfN0uf9uLb&#10;u/vuu8Whrt+epNl4YNyTK/D5J29g9oAj+OrlNwyurZzb8T6+yuuPBx8e3RTQOBc/E0FA5DF5MgKP&#10;HcRBXo/lJeKgfDLubUNMKzu0CZu28M8eFJjtWrPCmdOolHvAvak2cYKfrwdKi0+Kw8DgIRYSduEg&#10;Nnz8Bl766yt44504Fp5Zc9b8T+nM8p6+EJOvbMbLz72Bz35MF1vF5ShnVYvcSy8X/Qazlk0pTuqq&#10;nNpsfPXxT6gbsxBRCnEcZ026+L5fOYjPXnoJL/HP8i0oZO2V6kvidItKcfqCCge/EJdlny2FQKVS&#10;ezMRyzUM9hf/bKG1ZfvDu7/4p+hqjXU9YS3KnLl8CF2AxYpsrHjhJbz9nyQL3bPdq1uC2lNR/vjL&#10;qmx4yGVNAS14kBzvLQrBH95Nw8+HOz+gmRMZGSn831W39W/btg0+Pj4IZWdlNzvdjR/8QzqJzAPB&#10;Dy7HYyMrkZ6ud8PDkNl4NqIaG75MYm22Zg5O5rvb4BSK0f4nkZ5Zg7xD2eg3+i6zAdCUfiGRiJzC&#10;P+Hw7yWObA8b444x1vJpYJWjS/O1KzvhQqAJjXn46u2fgAdewQf/XIE3Xo5Cu9ua9n647y8f4PMP&#10;HkPYuc1Y8fct2m4y41qukUc7OeS6flqNHJOeXYh+aV9gQ5E4ztp08X33uBfLPvgAHwiff+HzNSsQ&#10;ZRRQTLOHPTvZufcF3bIf4F+fr8GKB3XtHTvt9VOTOrKsZQZlzlI+2Lgg9A9v4POPluNBeRo+e/kz&#10;7QnWddblQY3/wFpVU4eMwos4mFcpBLRpo73x6iNBLKClY9+vFeKcXa+qqqrpehTviuwKvBXIW2ly&#10;ufmL0e3Fb+nnrc3uunGDb+u+++7Da6+9Jo4h7VNj+FuoxnKcPFMHD/fmMtIvIJgFu2cQVbsF7/9Y&#10;Ko5tjRPG3R2KkxlfITF/MCbf1baraXZOznB20X7sOlIThN6F0dXpOKhLdmMxDmTUIDDEivBUzVpS&#10;mn4Y6KcNjHWFBRCvhImu8V4uA9dqrop/GakT81imYK3iBxFQVc7aTN4YN1qBwkMHm04WapLTUXgb&#10;y29dpS/3Q4DfODz7WCDSV32GdH6dqdV0iYYOR2BlOpKK9Y6vLh0m6e9PAIYHsJOb/ULbR4sF3Dqr&#10;WqkdWbYNLOUD209h2/b8RG0BxrmcQ6VVLdSu1eVBjT8xpAf7x++A5Hj347y7B+KP/0xD2jETty91&#10;Il4p8xsrdJ8pU6Zg7dq1Qvcdv3Gks+hvh/8OqLKysmmYT+ssxcXFBkFN/yYYc5+ObJ93JR49erTp&#10;2Y18f0xtQ//TmfsrHdVI+/x5LFryvNBN9PySFUhXLMZj44xPpdmZ95KFcN/3Mb7KtVQx6gkZg9CS&#10;POT5j0OL1XUXm2DMfzoYBR8/j+f5/r3wBU7f/Rc8pr2kZZnrOEwJLcaG53jePI+XE70x5jZxGgtI&#10;o8c64+AnfFoMsvmY0ePgnPKxsJ0YPkJP+c8r8Mzz2q6451/YgurIBzGajfeYvhizbX7EK8K05/FK&#10;gjsWL7m3Zas2+DH8ZWIVYj79CeVyS+nS4zQOi54LxkmWRp6ml154Bs98kATTPzow3h92UvL48wgu&#10;Zvsjpu2Z595DklXPhu/Ism1g6fjkfcXKMh/Ptv/8x0jzjcK9VrVQu1a3/Pj6j9MGCXdATvldP/xn&#10;dwnWxZ9EwenL4lTrdMZjsvgPkSdPntzq3Y9t+XEy11pF3tp1prZsjwe0jnYHWrs9vl9btmxBWFhY&#10;0x2Q7WEp724p7ExaVV0HR1enFneydZeufkxWnYo1Q1zasX8aFWpsXOBkasG6GtbKctKbVoca1ppy&#10;6mViZkt5zNajanSCi/Hdl5ZYSpcR/mSYOpkV87bYH4anTWMPF1P71JqOLGsts/nAjoXyKuzlLrDv&#10;xCZSR358fV2e/dgebQlqHWVtpd9ZbsXtkeuDnv1IbgY3xRNFCCHXnzWvF+qKVxAR0l06rfT2dLAV&#10;/+p8ptbdo0cPi6/QaC++Tr5uY7S99jG3PXJ98Je2WgpafFpXvCyWkO7SaUFtcmgnPezNBFPrdnZ2&#10;7pL3PvF18nUbo+21j7ntkeuDHwv+g3revWjqw6fR8SI3s04LavwhxV3RWuPr5Os25ubmhoqKCly6&#10;dKlTWhh8HXxdfJ183cZoe23T2vYIIaQrdNqNItyvJy/ho02FSMy+ILxSpiN4MOMtNB7Q7hjcRxxr&#10;qLa2FhcvXhReP29hN6zCu8j4GSqvgHv27CmONUTbs5412yOEEFNuiLsfCSGEkM5Adz8SQgghDAU1&#10;QgghkkFBjRBCiGRQUCOEECIZFNQIIYRIBgU1QgghkkFBjRBCiGRYDGr8OXCd8XQJQgghxBo85nTk&#10;odoWl3RwcEBNTQ0FNkIIIV2Oxxoec3jsaS+LTxThrl69imvXrlFgI4QQ0qV4C40HNEdHR3FM27Ua&#10;1AghhJCbBd0oQgghRDIoqBFCCJEMCmqEEEIkg4IaIYQQyaCgRgghRDIoqBFCCJEMCmqEEEIkg4Ia&#10;IYQQyaCgRgghRDIoqBFCCJEMCmqEEEIkAvh/aQLvBDL2hF4AAAAASUVORK5CYIJQSwMEFAAGAAgA&#10;AAAhAEhOAC/dAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe8F/8Mygrd2k5RGidmU&#10;UrSnItgK4m2anSah2dmQ3Sbpv3f1opeBx3u8902+nkwrBupdY1lBvIhAEJdWN1wp+Di+zp9AOI+s&#10;sbVMCm7kYF3czXLMtB35nYaDr0QoYZehgtr7LpPSlTUZdAvbEQfvbHuDPsi+krrHMZSbViZRlEqD&#10;DYeFGjva1lReDlejYDfiuFnGL8P+ct7evo6rt899TEo93E+bZxCeJv8Xhh/8gA5FYDrZK2snWgXh&#10;Ef97g7dM0xjESUHymKQgi1z+py++AQAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAA&#10;AGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1IDjBIY1nE&#10;GglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGGcdh99Gda&#10;sdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/&#10;s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQItABQABgAIAAAA&#10;IQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANWEd98sAwAAhQcAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAIelyBTzXwAA818AABQAAAAAAAAAAAAAAAAAkgUAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0AFAAGAAgAAAAhAEhOAC/dAAAABQEAAA8AAAAAAAAAAAAAAAAAt2UAAGRycy9k&#10;b3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAAMFmAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAALRnAAAAAA==&#10;">
+              <v:group w14:anchorId="7D4404E9" id="Grupp 1" o:spid="_x0000_s1026" style="width:183.05pt;height:136.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="25000,20235" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDVhHffLAMAAIUHAAAOAAAAZHJzL2Uyb0RvYy54bWycVVlu2zAQ/S/QOxD6&#10;T7TFi4TYQZo0QYGgNZL2ADRFSWwokiBpKz5QT9KLdUgtjuMEbWPAEqnhDN88vuGcXzw1HG2pNkyK&#10;RRCfRgGigsiCiWoR/Ph+czIPkLFYFJhLQRfBjprgYvnxw3mrcprIWvKCagRBhMlbtQhqa1UehobU&#10;tMHmVCoqwFhK3WALU12FhcYtRG94mETRNGylLpSWhBoDX687Y7D08cuSEvutLA21iC8CwGb9U/vn&#10;2j3D5TnOK41VzUgPA78DRYOZgE3HUNfYYrTR7ChUw4iWRpb2lMgmlGXJCPU5QDZx9CKbWy03yudS&#10;5W2lRpqA2hc8vTss+bq91epBrTQw0aoKuPAzl8tTqRv3BpToyVO2GymjTxYR+Jikydk8mwWIgC2e&#10;pXEy70klNTB/5Efqz4PnJIJf1nkmUZJOpt4zHDYOD+AoRnL49xzA6IiDv2sFvOxG06AP0vxTjAbr&#10;x406geNS2LI148zuvPTgYBwosV0xstLdBOhcacSKRTCbzpNZms2BGoEbUP4nxgu5/kkfLdrbgHQX&#10;w7l1QbBL8k6SR4OEvKqxqOilUSBjYNeJNTxc7qcHCNacqRvGuTs4N+5zBcm/kMwrdHVyvJZk01Bh&#10;u/rSlEPaUpiaKRMgndNmTSE//aXwgHBurKaW1G7DEja+B7AO6DODR7kH5lIwoLg3NXYWJ7OuMkeZ&#10;HYolzs7S1NMxiAV408beUtkgNwB8AANOCOd4e2d6QMOSnsYOgwcHkJz84Q4yA2MwO+Lsv8rsocaK&#10;AgQXdq+LLMqiaZZF6aCLFeM5ErT4/cuivdFXo/cba9O8RdokSeezSYCOqzMGSwIWV5wpjCeHFXZE&#10;WiFbcam1bN9mDudcuON1WXUE+pHdcerY5uKellAA7mrwQfxNTq+4RlsMdzAmBKQVd6YaF7T77I+3&#10;P9DRw4vIB9xrq4/dB3Bd4jh2p75Oi6Vzpb4RjMCiHpiu1g5X1w3gToX+MPQEUO/o5DeXwo7+DRNS&#10;v5Ych8T6zbv1A08dO46otSx2cENgQWoJGxOrvYczgfT8en/X+9z7vuSayfO5X7Xvnss/AAAA//8D&#10;AFBLAwQKAAAAAAAAACEAh6XIFPNfAADzXwAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0K&#10;GgoAAAANSUhEUgAAAbUAAAFhCAYAAAD3BTTkAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUA&#10;AAAJcEhZcwAADsMAAA7DAcdvqGQAAF+ISURBVHhe7d0LXFRl+gfwn9xGQBm5KsoYIgYKkuB6CfNW&#10;5CUsWi95+Ze7bRdtK62tdLfbtpW1XTcrN02LllrNCxYqqYmBoiAglxAUFJEERQUcGR1k5LL/9z1z&#10;BmaGmWG4qsfn62c+cu7vec8773Pe95w5p8f/GJihVCrh6uoqDhFCCCFdryOxx0b8nxBCCLnpUVAj&#10;hBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAi&#10;GRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTU&#10;CCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGE&#10;SAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYF&#10;NUIIIZJBQY0QQohk9PgfI/7dglKpRM+ePcUhQgghpOvV1tbC1dVVHGobaqkRQgiRDApqhBBCJIOC&#10;GiGEEMmgoEYIIUQyKKgRQgiRDApqhBBCJIOCGiGEEMmgoEYIIUQyKKgRQgiRDApqhBBCJIOCGiGE&#10;EMmgoEYIIUQyKKgRQgiRDApqhBBCJIOCGiGEEMno1vepqVQqXL16FXV1dbCwWXKL69GjB+zt7eHo&#10;6AgXFxdxLCHkVtGR96l1S1Crr69HVVWVsC65XC78zysuQkzhRZIX6urqauF/d3d32NnZiVMJIVJ3&#10;w78klAc0Hsz69esnnH1TQCOW8PLBywkvL7zc8PJDCCHW6PKgxrscecusvVGX3Np4ueHlh5cjQghp&#10;TZcHNX4NjZ9tE9JevPzwckQIIa3p8qDGbwrpjOty5NbFyw8vR4QQ0pouD2r8oj9dQyMdwcsP3S1L&#10;CLFGt9woQgghhHQHCmqEEEIkg4IaIYQQyaCgpqci6XMs35AvDt2Cjm7E8k8TUSEOGqpA4qfL8XmS&#10;6amEEHIjuCmCWuJffOHr64tHt2nEMfo0iFuknb40QRzVTrWFP2JjxgVx6BZ0NgUb44tQKw4aqkVR&#10;/Eb8WGh6KiGE3Ahumpaap6cnEqM3tmxFVLBAtFsBhac4TAgh5JZ10wQ1+Zy5mJYdgx9LxBGiCtZ6&#10;SJm5EHPdxBE66iKkfPchlv9tOft8iI1H9Z5IwbvZeDejphS7PubTN8Jkp6MqBZ//7XXE5OpaiBqU&#10;Jq3FClPrZGvYKKyHzROv3e7Go3y8BhW5u7D2Lb7McqxYk4hSUw1OkaYksWne5R/HIOWk3syaCuRv&#10;FvfprbVILNFfEe8e/BCJ5c3bX/4xS89FNontZ+KaFeL2U1BRr12iVfVFiGNp+XC3mS7HzshjQgjp&#10;RDfPNTX5g5g7swgxW4vEEVwR/rMuHwvnTIZMHKNT+v0KfJgvR/hdkzHZtwgf3ncXXs8QJ/JutnVf&#10;Yum8mfiywh9BviZ+HK7KwocPL8BO34VYGKJde9GamRj/Ugpko9g6gyrwOVvn0gRdRX4BKRvW4su/&#10;zMfMbyrgH+QPYa31KfjwrxtRPYgtc1c4sOtRjP+jiRYnl70Coya9jiJh3skIQiLissT1swCzds4o&#10;zF+vQRCbFu6VidcnjdLbPu8e/ByvPzwfS7O8hG15svVFPjATM+9agF3OIzF5lCeK1i3APW9nictY&#10;UF+BuKdn4jXlNDw51XQzuMN5TAghnazLn9JfWlqK22+/XRxqH35NbUVAMhJC1iJgiQu2ZrzIKnym&#10;8EOMfwyIPjAXiVPHI++lEqyMEBZpYdcSX3wYxNaxSAEkLIXv47sQtSYDK6c2v9qkdE0Exhe+gpL3&#10;FVg7MwI/3rUVG5aFQZijYiMWjFqLyUkJeMJXmB0V38zEqA3Tkbz7CShYAFrq+yh2PbAaGZ9O0y5j&#10;ysnPEXHPCbxSshKTxVE6pV9FYvyOucj4YSGMw4iwrXXhiE9i+y4+sF617VGEvKTA1sI3EYZSrGV5&#10;sCIoGiUfi2sW0rwcsg9yET1HTNFutu9L5OIyRni+fBDM9mcuiv7CArb6LexdFQVPYXva9W+cKeah&#10;CdbkcXsdP34cCoXp7RJCpOWGf0p/p7mTtdZUa7ExVTuY8u1aYOaD8NcOGqrn3X6J2BW/C7u++xAx&#10;LRon0/Cgycq2FBsficAKxermgMb9moIUaJC4hnelaT8f7mXtrcI81l5sNu2BlgFNoypCCk9HfBzW&#10;rt7JtmCaYs6LmFv2OkbdsxRrk4qg0esmzMvNgizi7qaAxrmEhSNIk4JMvS5Z/wC93PD0YsHRH+Gj&#10;9FJkyz6aalRrh0zQIOWNu/Dor09ia1NAM6PdeUwIIV3j5gpqrG2xcJEXYjYnsgo1ERu/C8IT802E&#10;NFUilt8ZgPve2qW9fuUajCBv7aRWbX0day+wFkHyTmTqXzLjPMMwjXe16T7zXsHqVU8iWJxsStFX&#10;MxEQthhrC/ldlTIogvzNt+JcJuO91FzEL/ZC4t8iEBA4Ex9mNydC4W3UfuunMB3QO4K1fj9M9oLL&#10;yZ1I/E0cZ0pH8pgQQrrITRbUWEtk5kL4b92IjZs3Iu7OuZhuoiIt3fwhNrq8iA2b38MTM6dhWuQ0&#10;jLS2wn1gNRL2xiM6IhGPPrwWRbrWklwOWYUK8kna9TV/glp0FTbjN31kIWpVAqL/slA7//ghsPjO&#10;AjsXBM15BetTC5GwRIXP/75RaNnJXWQoyshi7Sg9R/NY61EBr86883Mwy7e9Cdj6N2DF75ci0Tiw&#10;izqUx4QQ0kVuuqAG3wexMHQXlv9tF6bNf9B8QFFVQyUGJE3h5/hsm/bvVtnxm0JcMPn9b7CwZAWW&#10;fiV2LobOxRM+iXjttV1N6+Xdb0Ulrf8YueldYPUq7Fr1pUF3pT5NeREq1OIAa9V5eTZfQwr744vw&#10;T/iStfjEsMbXtW4tVCzIT3PWjuoUbP95Dvgv+gbvBcVh6RuJMBPX2p/HhBDSRW6+oMbC2PSHwlmd&#10;vxAL7zO+51FLwVo6T7isxczAEIwKCcBd73rilTfYMm1hF4Y3f3gFeHem9g5DuyC8uC0acwuWIsRf&#10;+2NvX/8AzN9q7goZNxlPvDsZeS+FIGDUKAQEzUTmnPex0HSyoUr9EHcFsfWGjMKoAF+EfAy88vZC&#10;1hZjfJ/A1m/C8WNkgDA9wD8Er6lYS+mNlnd+dg5PzF0TjckJj2L+mpZhuFPymBBCOtlNcfdje2lU&#10;FdDYesKlM1synEaFChbnXDxdrAsorEWnUmogs3J+zcUKqOxc4Oliem4+XePM9qtrolmbdFkeG6G7&#10;Hwm5ddw6dz+2kcyliypbGQs41gY0zk5mfQBkZG6eZgMax6ffCAGN67I8JoSQdpB0UCOEEHJroaBG&#10;CCFEMiioEUIIkYwuD2o9evSAhXtRCGkVLz+8HBFCSGu6PKjZ29sLd7IQ0l68/PByRAghrenyoObo&#10;6IjqavNPGiSkNbz88HJECCGt6fKg5uLiIpxp89+8EdJWvNzw8sPLESGEtKZbbhRxd3cXzrbPnTuH&#10;q1ev0jU2YhEvH7yc8PLCyw0vP4QQYo0uf6KIPv4MRF5Z1dXVUWAjZvGbQvg1NN7lSC00Qm49HXmi&#10;SLcGNUIIIaQ1HQlq3dL9SAghhHQHCmqEEEIkg4IaIYQQyaCgRgghRDIoqBFCCJEMCmqEEEIkg4Ia&#10;IYQQyaCgRgghRDIoqBFCCJEMCmqEEEIkg4IaIYQQyaCgRgghRDIoqBFCCJEMCmqEEEIkg4IaIYQQ&#10;yaCgRgghRDIoqBFCCJEMCmqEEEIkg4IaIYQQyaCgRshNTFNRgqITpVDViyMIucVRUEMF8vdmoEQt&#10;DpJW8PxKQH6FONjN1CUZSEgvQdcdrnporooRol4DTZ32Ty01StK7ft81Z3ORvCsOcbsSkHvOQrSq&#10;SkHsITXkjiXYsbuApbzrCPme18k7XpGPhL35rESJ6lVQVlN0Jh3TLUGt5OeVWLlS7/PZasTEJqOo&#10;rQW4kVU4BpWMVr2mI18ENcryjuHiLfRd6nh+5aPssjjYyeo1GouVc0PVMeQfv4gGcbjTVedi45e7&#10;UcASUZGxAasTS8QJXAMuHu/Yvrea9yxQbdichZqBYQgL9IV3bztxgmk9nZwhc+gpDnUdId/PduxU&#10;osWxvVyG/LyyphMU1a8/ImZ7LlTiMCHt0X0ttaFRWLp0KZY++zQW/2EWRvY5hfhvvkPyWesrWPXR&#10;bdiYa1Tk1fnYtpm+CFa7ofOrHMnrklAmDl0X8jAs+PNUBLJY4jlqPhbf7StO6ARW5L3qdAmq3UNw&#10;5zAFFL7+8HQWJ5jiHo6pQSoUlbpiekQgLIe/6631Y+tyx1w8PicELuIwIe1h+wYj/t1CbW0t7Ow6&#10;/lW5dDINhQjE2MF9gB42sJM5w8vvDgxuzMHPabUICFXAUZwXVyuQfzgVuceLcUZpA1evPpCx0Kup&#10;yMf+pBycu3QFqgunUVzTG369a5B/IAk5Z5W4cvk8Tp+6it5+XnBm54PqC8XIy8xCfpHhelq6hJNp&#10;v8F5xB3wFk94lceScfBEHfoq3ODAR9QpUZJzGIePnUDxebYND7YNe2FWhnfHnUSPgX2gOpKKtPwT&#10;zdvTNO/LuVpXeHk6ihVPe5bh6qEqyUF6Zj5OnDqHq7294OWsm8rXWYIefm5oOHEIyTmFbLofmy5O&#10;5njedkp+laF3aBB6nk5Ham6h6flbzTOjtDp6oObIfqSUVeGKuhJnTlXBpu8A9BEOQDNN+a/IqfPF&#10;2H5XkJt+mKXXOB+0eHlJP5SLwlNncMnGFZ59ZE1ncPXVJcgRli1mabsC+17ukDuKU+vVqDqRJexX&#10;8dkrcHDzRJ+euiU1KM/NQY1iLPxdxTFlGUg6XIXeir5w5rPVq1CSnd5yv83mfbP6yxU4kZuJkgtq&#10;7Ty8jHuxMm7yuGqPWWHhGVysuYSLKsNjwLsLD1/sA2+bs+K+tswHY/XKUuTlZOAIK3vGx0zI96u3&#10;ab/DwohSZOzLQlUvBfo6V7E0HkWNwfHixzgVFTytMpYnh0wcW/VJpB0HAsf6g69VfTobqcUN6Dug&#10;j/Z7x/JbeTQdB/mxENIjhyovCaft9Mr15VJkpWU071+PU2z+K/DQrYMdz4qTecjK4d8Z4zyw8J0x&#10;Uw9x7clb0jb19fVwdGyKCm1yXY+BZ1AIXFVHceyCOEJTgt3/WY/MGi/4DvSB7eldiN6cBWVjPWqu&#10;yuDUC5C5Kdg0X/h6OaGeBV2ZkxMb6Q4FHzfQC2wIaCxDakI+al35OB+gKA7RcflWXYdRF8Zj474a&#10;+I/011Y4PE1fxSDpvDN82Da86vIR++V6ZCmF2RneHZeOnd/HIqveU0iD5gjb3uZNWP/fZFT34Wll&#10;Sdgbg/g8XQraswwLtpmbEJ1QCtv+fHoNMtZHY3exRpzK15mJrJ+3YlNODdy83GArTtHpvPzS4OhP&#10;G5BS7SbMLxyndQko0XUNW5VnRmnlXVPOzmBHGZ5C2vpBbhTQmpw5gA3xRbDz1uXDaqzPbm7/aIp3&#10;I/r7TNR4sen9bVGyKxqbMsWNn0vGum+ScFHYV5Y2nEJhuZiHjUpkbV6H2CMN8GLTfJzLkfTNOr08&#10;NqQ5l4LYH07ALTQEnjymCstHI6HMVrvf6gys/89ulLDFzeZ9k3pcVlYD9rLmeVgZN3tcWzlmvLsw&#10;IyUOW+ML2ReNr0uDvO3RWJ9prp2oQu7+VFxw8BHyxU2ZytKeiPJGcbI+TTlStm7FiT4jEOLFd5yn&#10;0bgLn48Tu2qvWndsDbuW61GSEI2YlAo48fLe6yISN2/A7hS97t/qLKz/eivy6nh94Qkc/RHrfziE&#10;LP3u6dOp2FNQCznfbn+WTSwPthl8D03krdl6SFioHXlLutP1PbGQu6EvK1iXr2gHy1PjUeQXhQX3&#10;hMB/SCDCoyIRcjEZ6SV2cB3oD4UccGCFyH+IP/zZ6ZSdqwL+/dnIniww8HFDPLWByMYXEQuiED6c&#10;jwvE+CnhcC0rY+dllvHK8NtEYNL/TYUvq1u40oPxKBgwFfPvC0Mg20bIhIcwa9Q1JP+iX+mzv4bO&#10;QOTIQLa9EERMCYHdBRUUM2YifChLw/AI3D/WFaWF+jc4tHEZdT4SD9Rj/By2X+L0OZPcUMC+5M1f&#10;JSWKGsPwyJwIhA1n6WXfc32dl1/1cLhjJqLu5Gnnx2kWRsnykVWo3Tvr8sworb6e8GcfB8ihENKm&#10;gGtTy86IRoFJ8yIQwudj+TB/mi8qUjJRLkxkFe7OIgyKXIAIvj9DwzFzRgiUB9JRwiolVXkpNP3C&#10;cKewryxtd0YhYpj2tF99ZA+Sa0dh1pzxwroDR0aydXujYGeKuG49yizEbi6B75xZCBNbbeqjiUhu&#10;GI+HosK1+x0xB5NdC7A/T2U+75toy7ivJ6vtdfM0NUdMHFdrjlmVHCFzpiJMLC+zJnhDebzITPen&#10;C8KiHkKEUB79ETZtEgJZa6zc+PohD9xbN6HkNnZMR4o73prebTi2OpePIj2/J0b9XlfeWb5OGczO&#10;4MXpTGkmawn6T22qL8Lum4uRruzEQJ9fBBbcH64tK0PH417+nTqrn0st89Z8PSQuwrUpb0l3uoFa&#10;yyqUl7ESW5mPpL0JSOCfxFyhMjmvbHtRqdcoUXqiCEUnCpCVeQKtXdtvKE1E9PbzGDknEoG9xZEs&#10;TRVn66EYpGBnmc08+7MzY6MKpK+r3pUAZzl6QwFFP3GYseU5zc5Y9W9waNMy58tQikaUHBbzhn1S&#10;i2vYl6sCF/l0kf/t/gZptVZb88sg7Tae6D+AVTJCZWF9nrU3rXD3hJteyZX1Y5VkPauAeX1WXY5S&#10;VoyqCpKa8ikhVyhFuMh2ymVYOIIuJ2JdzG5klShRr9cSqThfDrtBg+Cpv25vBTx169a5nI+tMcmQ&#10;T5uF8H7Ne1BxthSoK0G6brt7U1HEDpGySv8ItY+pvGr1mLl7o79e8HDuzYKqpTts6tSoKOHrK0Ju&#10;mva7Z0iF/B9ikCyPxKxw7/YdO2tVlKPc7jYMcheHOXacFeKfTeXsNoVe97wMCh/jQFsPTVWpsE9F&#10;x7KQeaJlyTbMWyvrobbmLek21zeoVV9kVY0r3PTKoefAAKH7Q/sJwOgpkZjsZ9hR0xpl9ias+nI7&#10;sipZjcKKvIuneytfQCVSDpXCSabECVbRGXN2MjynhlzOUn0dOHvDvylv2Cf4LkSy1pBRg6zN2p5f&#10;rbu+eebJWgR6+TRkNKbeNxmDeDGSsRbOnxZjwe+cUPJLDFat2oSUc83di717G6W7lwv061WuYH8m&#10;rrA6rPRUOYw7Jp29WWtL7xiF3BWJyBEdPUItdfYx0xQnYN3qDUg8qWJhAHDy8DTqHmWOJSJTzXb8&#10;9Enoemy7FCszRkejhRblTB9vVW5chdXxWbhQy4btXODlZl0udUY9RK6P6xjUNChJS4fShTXfhdrO&#10;FjJHdp5kIxe6P/Q/ClfDmwAsK0Hm/nIETl+IqDt59wFbx0Dxhg+zXBE+ayEWzh0PHNiodw1Fm6bS&#10;cwadOqi/cBZK596tfuE6VU8H2Klr4eBrmDctu7Haqj35BdTW6fUDsWqwlmWZcy+ekm7Is9paw2Ci&#10;qcU1yMEvWcFOhl7sbNtWbpxPel1eNjJ4DhuPmX96GgvH1CIjUduFK3Owg/LsWaFSb1J5gbWQxXWL&#10;eF4tnB+FQcVxiNVdq2P48uo6B7F7Ue/T1I3YWdp3zMxjLbC0fDiMnYWH7tF2GfsP9mZ7bSQgEgsX&#10;zkeU3ynEbW2+xmRSo0Euth0v71UVuKC/DYN1asvZ+SrDk9AG/flPZyL5XCAiH9Z107K6xL21XOqs&#10;eohcL90f1Oo1UFeVICXuW8Qdc8H4B8PFM3hn+Af7Qp2xBxlVzYW3Xq1kFYU4wFJ7ueKCYYVmY8ta&#10;fKzwG5051l4TRzRqUJSRydpilgldfa5hiLrHCwU/JwkX93maAkIDocnNQtFVPszUK5GdUQLX0OAO&#10;t5DapF8wQl1KkJRYBI3ui8u+5Mrq5qtUVumk/CrJyoZSPEz1VdlIL5ZjWADPkQ7kWQ/e5jiPitY2&#10;rs5FVpFeella1P4B8OdBy9kfw/zUyNib0ZQ+lgColWohWNVf1itPbGtOTs1Vt3fonXAtzkK2rvyJ&#10;69YMvUO7bh1eVliLb+oDIVAd2Nl0A4z3sFDIi5OwV5c2rk4Jla7Hy0zet1dbj1lrrrGTAy1WrjLT&#10;USAONbHhlboMvhFRCKlOxs5s3RZlcLBTIu+4btjE8tYeW51+gRgmK0A6O2nQHg3jdTrDN0AhjGsq&#10;Z1eLhPkNsRMg3fE2Od2YFfVQa1gLsWB/ArLa8HMl0nm675b+Y4VIS0tDWsZhZB0tQ13f0ZgxMwK3&#10;N12/YoXewx8BjmVI3LEbyYfYvGz+jFw1PIffDg92gtXH1QElSQlIOpyDzJM2CBzuDZmLKxxK9iIh&#10;KRM5mUWwCRiPYe7ncTghAal5ecg4VADn8RPheUIJ19HaW4cNGd7S7+Dlh34XExGXZYOAIG84u/li&#10;iP0x7IzdzdaXg9SDWbgyOBKz7vSGA/uiapcvZGexzbd587vDfs2pwW3ircraUb8ip9ILoSH8WkQ7&#10;lunhDEVgP1zN2ontianavEzPQJGDP8IUPBNNrNOUTskvDYZPssf+DT8i9UgmUjMr0e+e3+NeX3aK&#10;y9i4tiPPOJkbel/JRkJCMnJy0lDl1nJfeJ6c8ByLoN/isWFvFnLSU3GsYQRmPjAS2hNpO3gMDoBT&#10;GTuGu5O1+ZSWgVy1J4bf7oGG4l/wzfc7kZqTh7y0ZKSe64Px08fDl9+P39Mbgf0uISl2G5Ky85CZ&#10;koqy3uMQFTEUcmHdRrf09x6EwfZHsP3ns+jHWgJ95AoM7XcVmTu345dUbflNY3lsPyQMil5s/hZ5&#10;P7zpZyQ6huWEM5VXfeDay/Ixa7keRnkSaaXOhuMEMri51qEgkX232H7npOXgov/dCK0rQaOf9nsh&#10;rE93S3+P3hg02AFHtv+Ms17DWbr6oL/HFWSz5ZMP8+UP4pR7OIY3FuOaj5huU8cWhrf0G5b33ujv&#10;04gTCTvxS4Zunf7od+487MS8cPAYiD7Kg9jJjnNOXiYOHtGg/8AeOF8jroPld+8Lh9k2U5GXl4HU&#10;QmfcNdETJ5SuGC38NMF0OWytHmo1b2uKsf+nNJT1GYo7Bmi/E6RtOnJLf4//MeLfLSiVSvTs2fVP&#10;KzCl/qoaDXbOkOmfIQvqoVE3wNZZxqqvZvUaNr8tm183kj995GrL+dpP3K4jW1/3t28N8dYuO0mX&#10;dWDfOie/WsuTduZZnYaFD5mJY2+EzadutIVz004Y0e2Tie3z8qWxkZldVih/9nr500Y8f/k+mFp/&#10;i7xvrxuujFuxvLXHVk/zsSjB7pUJ6D3/cYR7iRM5/n2oY+XA0Q6qzBhEnx2Np+/X+zF6a+XEAvP1&#10;kGX86Sn85xnty0fCG1SurnpnGm1ww2a5naO5gmRnsjLnP+g2KLM2pudrP3F9N0KO2bHKsoP71jn5&#10;1VqetDPPWGVgVSXC5rNYUen2ycT2efmytKxQ/jqQwTx/za2/Rd631w1Xxq1Y3tpjy+hu39cdC01R&#10;IYrg3XxjGZtBmIV/H1hA491+hceUkHv0NcyT1sqJBebrIcvsZB3JR9IRN2xLjRByK1Mh67topNa6&#10;wtunP5zVJSgoq4finrmYGSxGteLdWBl/Cs4e3uAPK7hQUIIK5xDMnD8ZCutuciQ3qI601CioEUJu&#10;TLx79YoS5eerUe/oDkVf1xatJt6Ve7miHFVX7SDv6w1Xl85suZLrhYIaIYQQyZDkNTVCCCGkrSio&#10;EUIIkQwKaoQQQiSDghohhBDJoKBGCCFEMiioEUnQVJSg6EQpVPS4PUJuad0f1PgjbdRqaG62yqde&#10;BWW1dGpM/kr6hDzDJ+m3qlEDpbKTnsbbmapSEHtIDbljCXbsLtA+ZeIW0a7jeNOqQP7eBOR35e7y&#10;x3iJBaiev7Fb+6dWRT4S0vVf9NsN+Db35lt4YW+zW6ssmNdtQa2+KhfxX6/EylWrsW7dOqxetRKr&#10;1iegqLW3UV4n9UZRV/Xrj4jZniu8oqSzGG+jOwmvzj/bxq9nSRJiYpKg/wLgG0VPJ2fIHLruN5XX&#10;81hZ0q7jeNNSoywvH2VdWGeUJK7GhgwWGOoLsPvLjcg1eDlsGfKPX2z/u0DZCX2bixHfZl6ZVYH0&#10;1ioL5nVPUFNmYdN3iagOnInHn16KpUvZ5+nH8YDvBRbotiL/Rgts6nxs22wYwFzumIvH54RA733P&#10;HWNiGzc833uw+Ml74CsO3jDcwzE1SIWiUldMj9B7kG1nuRmPFWkX37ufxsNjPAG7QExdvABhLV4q&#10;137lB9Yh6bQ4QLpMN7x6ph4Fv2xBbp+pWBgxGI66MGrjALnidvSp+AWJFQMwehAvPWqUpB/GJRdv&#10;2Jw+hOScQhSfv4reHl5w7qFCSXY6Dh87gTNKe3j0k4uvMTHGuyhOosfAPlAdSUVaPp/fBq5efSBr&#10;CuH1UF8oRl5mFvKLig2nX2XLH0hCzlklrlw+j9On2Pb9vIDT2UgtbkDfAX3ElzHWQ1WSg/TMfJw4&#10;dQ5Xe3vBy1mXV81pqClIR2qu3n7wx/yY2YbwKsn65v00WIbh3QuHL/aBt81Z5LB8yi86g0s2rvDs&#10;IzNzdqKfxmKcU9ujl5scjrZGrxLhNKXI2JeFql4K9HWuYukvQQ8/NzSc0B6Hq7394HX1GJIOVwlp&#10;vXYsEQfP9YJfX/0XYKpQsD8ZZ2UD0bcXSxHfz8OpyD1ulMcM35dfL/XBAFkVclPTcOS8jV7einjX&#10;S3EPDHSpwTFxPedqe8PL3Rl2TcdeeywLC8/gYs0lXFQZH2u2rdNZSDvM8qDsEmz6eMLmt4PIveKB&#10;AX10W+PrOIbDh3JReMooTy0dqybNx7tFmdM058G5Wld4eToaBF0N28d0U9sV1mniGBi9b9TyceRr&#10;srBvTHOZOo1DB7PYPLqyzI6mruywfLN384ZcfJ5ie5YRtFK2Wy0PwqtiytA7NAg9T2u/Vy2/24yF&#10;cse70CuOid9Jnh8NTnCRO8NBnF5ffRq5h/l3qxgX6uSGZc341T38vWnJB3G8ri8UbtqUmj6e/Ht4&#10;CPsPlqGq5goqzxajyqavXvnTo1EiP4OVT11ZtynH4RP89TxeqDyQjLKefuy4ivNy1QVIPngWDgP7&#10;wuF8K2WhTonSo9nIyOP7blxn3Vg68uoZ/aLQRcrwWxE7KEMDm9891EQG/9t9UX+sCOXCcAMuHs9A&#10;0g9bsau8F3wH+sDpXDLWf78Jm77ZiiIHb/j2d8LF7K34dr92iZZ4F0U69sTGIr3Gk62DBaSiXYhe&#10;l4AS3Uv+GsuQmpCPWlf+qnYfNj0O0XH5QhO/ngVyGX/NscwdCuFV7l7Ca+2Fpr1e14MycxOiE0ph&#10;25/N41WDjPXRem/Mbk5DYqW4HxdSsf7r3UIazG1DeP385mgklNnCh433Umdg/X/YMuJqeRoyUuKw&#10;Nb4Q8OTb1SBvezTWZ5puQ5TvX4fopIuQi9tASSHO6t4DqU9TjpStW3GizwiEePFCztOfiayft2JT&#10;Tg3cvNzA4qBBV4hrb6DwlyyU6L9p+EIeDmRr4ODO1qEpwe7/rEdmjZew/7an2THY3Py2ZL4vKb8e&#10;wO4Ne3DKnn259N4s3YRvL20Ptv6QiIu92D6wY1+Rsh7rEkpYNSGycCw5VTabPy4PGi82nZ2A58et&#10;x9aULByrau5E4sdy3dZ8NPB5+jujPCka634uEV5Ga/ZYGdAe753fxyKrXlvmNEdYOjZvwvr/JqO6&#10;D1uOF8O9MYjPa+4e0hTvRvT3magRtmuLkl3R2NT0Ekszx8CSFsfR8r5xQpnaF4utP5ejF9s/H6dz&#10;SF6/AZs2foOtRXbw5mVXmYWt/01Eud6xa+sy1pTtVsuDQIOjP21ASrVbc7nS/25bLHdqdvxXI5Z9&#10;fXgaeH5cLCgBOw8S8OOxLiYJ5c4+wjFsOBKL1RvNvOG7UY2CnRuRVOuPkf7aKGP+eGqgqesFZ1YB&#10;OvHvLdt2P4NoL+Jpj45B6gUnIX1u1cnYmKyr51zgXF+IxAzDa8bKo4eQdckWLsaxyURZUOXtZ+vu&#10;qd33Pkqksjor8awwSVK6PqhVX8R5sDMWM688trPvyWqOa01fMq6632g8NIG/pj4Q4VPGQ6Eqhyx8&#10;PiL4K9mHhiNqUiA0+QViIDRFjWsDpyPqzkC2jhCMnxOFMLt8ZBWKFYqNLyIW6F7xHojxU8LhWlYm&#10;XIy1c1XAvz9rNfZklZPwGndPo7NyRp2PxAP1wnrDh7J5hkdgziQ3FKTk63VRadPQtB/3T0UICsAa&#10;V2a3oT6aiOSG8XgoKlx4pX5IxBxMdi3A/jy9oFUlR8icqQgTtztrgjeUx4tMdI2pUH5GI7zNOUTY&#10;RghLQwSC9F7KKuCVzdZNKLntIcwaqf+sNSWKGsPwyJwIhA0PQ6Dx8fMJRqhzAfJPNH/FytlZoNp/&#10;sPCW6PLUeBT5RWHBPeL+R0Ui5GIy0vUvyJWch9vvF7LjFIKQYN+W+cypr8Fn6kMYrzv200IAdhJU&#10;Jk62dCzRWIrMlAr4T1kglp0wRM4dCVf9zLqciz0HrmHUTN022Dzzp8L7WDxS2BfeqvIgYGVr6AxE&#10;jtSWuYgpIbC7oIJixsymMnL/WFeUFupuNGCVzs4iDIrUpS0cM2eEQHkgXe9EoZVjoM/UcWxl35qo&#10;+mL0rPFCOQm8cyrG+1SjvOedmB+hK7uTEKg5ioJz4vxcG5exqmxbUx5Yle5wx0zxu83L1SyMkjV/&#10;ty2XuwqUn7ZDwChtGnh+RNw/irU42SRWVlJ2FsB72vymYzh+Dlt3bTISjzafiGhpUJLwLZIwCY9E&#10;+Ion65aOpzM8h/jCk1V18v5sGtu2QvtGWwM86BTIRmGWmEeBd87EvUOav1/ew0MhLzoKXTXG9+dY&#10;fjX8gwMM88rMd9olNAoP3cPKEd/3kZGYFKBBaXnLmuNm1w0ttbZzdXcT/2KcndkBc4VigN6ZDU+1&#10;USA05t1Xr4K28WZn2UDp2eY7g+pZM7/0RBGKThQgK/ME2nRZ73wZStGIksMJSNir/aQW17CAU4GL&#10;4iycYRrkkLO6scHUWZ+o4mwpUFeCdHGdCXtTUcRWq6zSW6u7N/rrPancuTdfqThgwAVBY4KgSlqH&#10;mJ9Zi0pp6gq1Cvk/xCBZHolZ4Xpv8RX53+5vonWt44mhQXIUFRVpzxxZpVCQD4Tcwa9psYBaxsZW&#10;5iNJty+JucJJyHml3pfIPRgB+nHUJLa/7uKfHNvf3kY7bPZYXq5Aab0Cvj56FYhMAYX++irKUW53&#10;GwaxllQTWX8ovOrb/IXv66p3xdWZp5Ntq584zNjycntVo019dTlLGysyBUlNZSghV8ghXNQrjJaP&#10;gY6Z42jtvrl7wq2pJmDfN3bi4+qjaF6PDc+/elzTb+W3cRnryrY15cEon2080X+A7rvdWrnzxcgJ&#10;nsiNXYdN+/NRodb7Tohlxd9HL7f5uhWG9Qb/spWy1m7cuZGYOz0QQg8vZ+XxtORilRJ2gwax2q6Z&#10;N0+AjvsdCOtXivwiMaqdzUO2OhBBQ/QDpIXvdCPviuY/fWHflSMpEJInQU3FssvI3dCXnXFW6JcL&#10;PfV1rNTbOVjxxe08yuxNWPXldmRVsm8Vq4JdPN3bvn1nb/jzZrzuE3wXIu8LY1V9xzh7+zevk31C&#10;7opE5Ij2rVXmF4HHn1yAkT1LkPDdKqzcmIJy/TOBY4nIVLOgePqk4XgruQaHwVt35ni2CEcxDIE+&#10;2mmc58AAvX0JwOgpkZjsZ7ZfqV1aP5aswjV9yt+MnW0YzuICFysq147zhIKdwTfl0ZDRmHrfZAxq&#10;axZZOo7Xbd9a6syybYmlcuca+hCe/mME/Gt/xaZ1q7DupwKom040W5YVudwos6pSkHraCTLlCZzS&#10;vzNS0PHj2bu3pcLqjGEj/FGe9SurUVmwLTgKDB8GX/1a3FxZ0LA64OtV2LCvSPtbzp5e8OylnSQ1&#10;XR/U4IPb/IGCYwUmWlZqFOaVwG6oPzsf71y1dXpnYWw7ana25NyLF5gSZO4vR+B0bTcH7wrwH+hm&#10;dEG6FT0dYKeuhYOvtiuh+WOua8o6Mgc7qOscxG4uvY/x3QFt4eiJoAkz8fhTCxFel4HEo3pn6AGR&#10;WLhwPqL8TiFuq5lrB5b0HoxAduZYeEqNkqO5cA4bIR5HW8gc2Tkja50a7Af7mOp2ab9WjqWdDL3Y&#10;mXKF7jKVoMGwtcyPZVUpzuquyQgqcKGMVWi9OjcAGxDSpoKt3DB//Ico4KrXEreKueN4vfbNhM4s&#10;24bf7XrUsopF+922rtzZyX0RNmUBnn4yEopTu1mQ4iP58WB5dUE7j1Y9zp9TiusWuYZj1sKFmHsX&#10;kLyx+ZpgpxxPVhsrKwwSoD3p12M3JAQhNcdx7EIpio7JEBqs15LjzJQF1dEU5DuwtPOubN4dztLm&#10;bXwpQiK6IajZITB8PDyLdyM2pRRNLf56VhEmbUbCWQUmjTI6MJ2gJCsbuh43TVk6MsrkGBbQfFZY&#10;e00sjY0aFGVkCmc+TWxsgWr25W8ZhbX6BSPUpQRJiUXQ6CoQ1rRXVhv3vVtgYhvew0IhL07C3iK9&#10;kXVKqNrUN6pTD7VSjXpd+myc4GRciIUuIhl8I6IQUp2MndkGuWAF7Zljaf5uZB3zRpjujcRsvH+w&#10;L9QZe5BR1VwB1auVrGITBzqR2WPp7IsAHyUyM5qPk6YoHU33YnD9R+JO9xJk5ShZjmlpTmQhWxOI&#10;O/zEirC18tAezv4Y5qdGxt6MpnLadMzEIauZO47W7Fs36cyyrf/drq/KRnqx7rvdWrlTQ1Wl94Nq&#10;e2c46Zr1zgGsstcgN6e5rGjX7YqwIL3WJCsL/IYd15FRiPAswK594k031hxPtuD5KvPfMd/AENgV&#10;srpKl/Z6JbKzjH4VaqNAcGg9ipIzcNRpGIbqdy1zlr7T12pR27RvGUgv1P4tNd1Tsl3D8NDDMuzd&#10;vQ3rMpoLm51nECJ5V0CnnzGwgjisFtu/WIkadpak0TjD955ZCBeupfhi5D2+iN2zGqtS2BmYxgEh&#10;UREIOXFSWFIwcCTGe8QgfnURZHauGP3wArDGZjMbT4TPi0LDD/FY/Vm8OJKV69EP4fE7rTzzNLGN&#10;MK9wzI9qQGz8aqzUrdbGGaPmPI7wNueRBqUp32B3UT1kvZ3RcFkNme94RAWb+KWdjTcmzx2P9TEb&#10;sdv1UUz1E8dbwc5vMPx37UZRv8mYqpdGGT9jrGUnMutXIUUXWO38MfWPkQhsa0vErNaOpTOCpkxF&#10;2WZ2nFbJ4GzDqh+fEAxisfe8OAfvjgubFQX15hisOqSdRy3zxfhZ0+CrS6epYyUXp7WbTGhhXtsd&#10;i5hVKeI4nkVT8cfIdv7WrsVxtGLfukunlW1fTB4lfrcd7aBRswq86bvdWrlTIS9uEzIu28G5ty3U&#10;lzVwDY7CLOGHl3bwvXsBwuNj2Xd6N5xlLCDVuSIocpaZY83K1owolEXHITZzIRaMdG3leGqvcWdt&#10;j8HKTBZJ/aZh6RSjX3z6hGPm6Dhs/W4V0p1lqL/qhlH3hMF1D+9ab+YZMAyNGRnwnDTV4PqbAeOy&#10;MGw8wo5sxaZV+XC2b2BnGZMwdZICic3VsWR0/5uv+WOyWN0ic5TBrkvaiSXYvTIOuH8p+1LXs0Lf&#10;AFtT2+Kvir/KprHCY64C4a+Kb7B1ZhWZOMIU3f5YWI8l5rbBx2tYxedsceNWEPZTSKDl/ehC9VfZ&#10;Ptqx7XdVRWrtsWSVqIxVbFnfRaN01NOICjCau44dy0Zbs3luVXloD136u+w7wbSyb92pc8q2he+2&#10;yGy5a60O4tPrWF6xoNkulo4nnyZs28K6W5vnci42fV2AwD89hJA2nuw2fw/EETeom+vN13asMPPK&#10;p1u2bKcNNqa2xZrprQUiO2sCgW5/xMG2MrcNPr5TKiBhP7ugIm4DO8cu/hJZOJb8R5yckM88DcpC&#10;5FXJ4elhYm57yxWtVeWhPXTp78rvRCv71p06p2y3nmdmy11rdRCf3t6Axlk6nnxaa+tuZZ7yzBSU&#10;+4dgWDt6uJq+BxLWlV8jQq67sl9WYeXqdVi/PQEJ29djVUwKGu+4ByP1b+sn5IanQtGBBOzevA6b&#10;CrwQcVcXPA5OIrq/+7HLqVFxohzo5w/PdpzJEKnh3VSXceFsFTT2cnh5u8LlBmmxENIW6nNFKK+V&#10;w9vHEzfo0606TUe6HyUY1AghhNzMbq5raoQQQkgXoaBGCCFEMiioEUIIkQwKaoQQQiSDghohhBDJ&#10;oKBGCCFEMqQb1Bo1UCo14gAhhJBbgXSDWkkSYmKSYPSMa0IIIRIm3R9fW/PgUEIIITecjvz42vYN&#10;Rvy7Bb5iO7uOBgU1StL344yDH5rfB6gdd6KuLwb04a90rED+3pPoMbAPVEdSkZZ/AmeUNnD16gOZ&#10;2JZUl2Tg8MU+8LY5jUMHs1B46hyu9vZi6zSTvspjSDpchd5+XtBtVn06C2mH83Gi7BJs+njC5reD&#10;yL3iIaaBq4eqJAfpmWyeFutvTmNNQTpScwtRfP4qenuw9Uv8AaGEENKd+IPIHR0dxaG26YbuxwZc&#10;PJ6PMoOXAWrHHatqEIfVKMtLx57YWKTXeMJ3oBdQtAvR6xJQIr5UsqHqGDJS4rA1vgS9BvrCp48S&#10;GetXY3223puc9V0uQ35eGVuzlip7PdbF5UHj5QtfTyA/bj22pmTppYG1TDM3ITqhFLb92TxeNWz9&#10;0dhdrLsu15zGxMpeLI0+cLqQivVf725KIyGEkOvrBrqmpsa1gdMRdWcg/IeEYPycKITZ5SOrUO9t&#10;0lVyhMyJQMgQfwSOjMT8e31RkZKJcnGyWY2lyEypgP+UBYgY7g//oWGInDsSrvrxUJ2PxAP1wnbD&#10;+evOh0dgziQ3FKTko3k2bRofmhDC0hiI8PunIgQFKDojTiaEEHJd3VA3inj31etDtfGGYiBQerZC&#10;HMG4e6O/XlefbIACrvWlKK8WR5hzuQKl9Qr4+uh1VcoUUOi/fuR8GUrRiJLDCUjYq/2kFtewQFqB&#10;i+IsnGEa5ZDLWStS94ZdQggh15V0735swRnOTdf0zHD2hv9AX/jqPsF3IfK+MHiKkwkhhNzYrlNQ&#10;azDZuqmt076lWEsN9WUWZ3rpRaLaWhj88kxdjcuQw8lJHDbHToZeOI8KpTgsMEpDTwfYqWvh4OsP&#10;/yH6H8+mG00IIYTc2LohqNlC5ggUHS9qCkiaonRkGgQYrZKsbCjFuKYpS0dGmRzDAvTaSepcZBWJ&#10;a2lUIzc1F/X+AfBv7e5DZ18E+CiRmcHSIAayFmnoF4xQlxIkJTbPw38WoKzWu6bXCk1ZBhL2F+hd&#10;gyOEENKduiGoOSPo7vHwPBmP1Z+txrpVK/Ftvg9GDxUnN3FF2LBabP9iJVavZp/Yk3C9Jwrh+te9&#10;AkbCJ/9brFy1Gqs+W4dEdRhmRljzWnOWhilTMaiMpYEtq02DAwbp/wzCxhPh86IQVLmbpXMlVq5k&#10;n89WIfao9SHqIguU+dkncUG/wUkIIaTbdOuPr+uvqtFg74yWb9Mvwe6VccD9SzHVj79+vwG2jjLY&#10;6YVcVWYMoo8F49GHw+BSp4G60RbO7Xgtf72GpcGGpcFehazvolE66mlEBRitp56tn/9w25mlQRxl&#10;Ff6D7zq2XDvSRQghROumefO1naOpgGbMThtMLKXMXtbmgMZ/zMfZyXhAY38oC5FXJYenh4n12LH1&#10;tzWgcTYs7RTQCCHkuunWoHY9lf2yCitXr8P67QlI2L4eq2JS0HjHPRip371JCCHkpnaDPPtRjYoT&#10;5UA/f3j2FkcZqVeWouQyf5KHa9tbUALerXkZF85WQWMvh5e3K1yoVUUIITecjnQ/SveBxoQQQm5K&#10;N801NUIIIaQrUVAjhBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJB&#10;QY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUIIIZJBQY0Q&#10;QohktPrma0IIIaS7tffN160GNblcLg4RQgghXa+6urrdQY26HwkhhEgGBTVCCCGSQUGNEEKIZFBQ&#10;I4QQIhkU1AghhEgGBTVCCCGSQUGNEEKIZFBQI4QQIhkU1AghhEgGBTVCCCGSQUGNEEKIZFBQI4QQ&#10;IhkU1AghhEgGBTVCCCGSQUGNEEKIZND71AjpBOviT+HobypxyDS5sx3mTlYgcKCLOIYQgNfAR4ov&#10;4fiZKzhTcRV9etkjPMgdQ3x6i3PcejryPjUKakb++mUu4lLO4qLqmjimWQ/2efL+wXjz0SDtCEKY&#10;R9/LwE9p5eKQZTIHG8S/Mx7D/ehk8VZ3ra4RH20+jv/sKoHySsv6pq9rT/xh6m14duYQONjdWp1q&#10;FNQ6ScHpy5j4XCIix3pj6G2GZ9NXrzVg1Q9Fwt//enoEFtwzUPib3NoOF15E5N8OYPRQN7y8YKg4&#10;1rSMQiVWfHcUC6f44oPFIeJYcis6xlr1C/+ZjtPna9CDnS3fFeyBiJF9hVb8xcvXhHLFT5TKq2px&#10;W19nfPLMCKH1dqugoNZJvtvzG1744lcc/3Y65M724lgtXtCG/mEXfFkBKzmvxspnQjHvboU4ldyq&#10;EjLP4/9WpOHJGX5460/B4ljTeEU26fkk3DfGG9HLR4ljya2G9wLd88I+nK26iuBBcny+JLTFSTRX&#10;ra7Dkx8dRlJOBZx62iJ55d3w8XQUp0pbR4Ia3Siip75RG9/5mZM5ix/ww9hh7nh+VQ52pFrX5UQI&#10;ITp/+XeOENAmhHhg9/sTTAY0jp9Yf//anZhxpzdqahuw6ONMNJpvgxARBTU9ulhmYyKq6cb9kn1B&#10;CGo+Xo54/MPD+HjzcWE8IYS0pvRCDXamn4NzTzvWWh8NO1sLZ9AMr3Y+WHwHPOQyoUsyJa9KnELM&#10;oaBmAi9I2SeUmPX3FOFzpLgazo626O/uiJ8Pn8cnW44LfeG853ZtfLG4FCGEWJb0a4Xw/wPj+qOX&#10;o53wd2vcejtg6awhwt/7c7XLE/MoqOnRNewbGv/X9DfHg5e9rQ2y196L81sfaPrwG0oUnk7iXIQQ&#10;YtmJssvC/+FBHsL/1ho71E34f58YFIl5FNTMCBviith/hAufkMF9xLGEENJ+JefUwv+KNt7wETRI&#10;LnRV5p2qFscQcyiomZEldj/+/rWWH979SAghbSWztxX+r9E0CP9bq66+EfUN/4Pc2UEcQ8yhoEYI&#10;Id1koJf2ckVbW1y/nrwk/K/wujVu6e8ICmpm6Loff3ir5ee52beLcxFCiPXu/V1f4f/vEn4T/rfW&#10;mu3aG9Kmjeon/E/Mo6BmBr991lz340ebCsW5CCHEel59ZML/drbWV738JwDxh8rhYG+DBRH0JKPW&#10;UFAzw8fTCeOCPRAe7N7iM/J27Z1IhJizMbEUL687Ig4RovXjwbPC/5FjrGtx8ZPrP3+SKfz96sPD&#10;hOdBEssoqJnRz60n/jLndrw0N6DFZ9IIT3EuQkzbnnIWX/10CuVVV8UxhKDpKUQPhPfH5Zp6bGPl&#10;hPf8pB1r/lH1tfpGJB+pFE6KZr+RKjxNZPRQd+FRbKR19OxHPSn5lUL34j/+GNTqbfy11xrw4he/&#10;stacOz5bEiaOJbca/ly+uW+m4pF7b8OHT90hjgU0dY04eeYKhvk2PwIp7WgVHnj1IO5nFdq6F38n&#10;jiW3kr4zt8HWpgfuDHJHan6V8JtYHf5jbP66Gf4KIw2rX3Sm/K6vUMfwV9LcKuiBxp2EF7BJzyXh&#10;uPgDydY4ymwR87cxwjPcyK2JVz5hixJQWa2Bn7ezONa0387XCGXsk6dHYD695eGWxIOajszBVuiG&#10;9HLtia3JZ3BBWStOAXz7OePuUC/MnuiDkbe3r3K/mVFQ62T8FTT8qfyW8NcbhbLCxp80Qm5tB/Oq&#10;8GZMPnKKtLddm+Pm4oDH7/PDCw/R3bO3KsXcHewk2BMzxw/A9NHewtP3OV4Ll1+8KrxqZohPL7g4&#10;3TqtMlMoqBFCCJEMevUMIYQQwlBQI4QQIhkU1AghhEgGBTVCCCGSQUGtO2hUUNWw/xs0UKk02nGE&#10;EEI6HQW1blD2/R8x5rkdOBm/BGP+tB5l4nhCCCGdi27pJ4QQckO5dW/pP7MeiyaPx3jd50mxFaQ5&#10;idjlMzEmeCiGDh2B8bNfxZ5zwhLAwfeb5588Ey99lw2VMKEM65/k4yKxMkcYITj55Xxh3kXf8zWL&#10;8/zzkHYic+ifzdvV/9vQSayex9c9H6tPiKMYYX5dWma/hPU52pSQG58q7X3MHMPL11CMuW8R1vPj&#10;qitbrFVeqZ0NqNmDV4Vj/D6EUqM6hPdnjxGWGzomkpWrk8JsRAJM1ke6ekX7ifzD+811EXdiNebz&#10;afNWs1qi2cnNSxAxQld/sbLDqgaD+oJ93j/IZjRbn926bu6gVq9B2blK+ES+jtf/yj5/GANPaLDv&#10;9Vl4dRsw4987sGfza5h4ORZLot5CNn+c2rUKVJ5zwex/fYMP5ntiz4oFeCtRuzpNeSUqK4oRHZ+t&#10;HYGj2PFtDpu/EmXat7Br51E2XxfTKNlwuXZY/28DeTvw319d4NIrB1t2NhddYX7H2fj0yw/wf157&#10;8Nb8t7CvbS/EJddFNlYuikbxyLexY1s0Xpt1P0bwZ83yslXBjunuLdgnRjVN4hbEsvJTea6ClUy2&#10;5GeLEV00Am9v24HoV2bj/uDB2hnJzc9kfSTWGXcsx4bPXsfYi9FY8kR004nv0R3/RU4vVjf8ugU7&#10;dCe8lbF46/U9kD0cjR2bV+KpB8fA30WsL+rH4im+bvaZwYuOhfrsViWJa2o+I+/FvVPZZ9xgyBr2&#10;s4pGA48n38ZrEwbDJ3gW3n5zAWSqWOzQa4G5uA7G2AcmYij7W1XTHIj8Ro4Bdu1n4YzJ24MtmIAJ&#10;/sKkdsuOi0al/2wse9APZzbv0K5bx9YFnkPGYna4kBJcNhETyQ1swFjMeGwGhmmfdgQ0jMGY0Wn4&#10;OY0fSA32xO/HhMkTtNP02fqw8vcoZgSLw0QyDOojcRxkvVldxMb9jo25pBJbU9mI/U8l/B5chtn+&#10;Z7Blh0HNIJAPmYgFD09E09Nle/tg6MhQhLJ6arDey0LM1We3IkkEtR1/FZvfvFuwrEwIGsNu89FO&#10;5Pr5YACrYFRN7fJirHyYzT/tLeTcsQzLpjUVPWDcRNxbuQV78thZ1J4twMz7MVac1C4Nh9jZloYV&#10;3HsxMWI2/MR1NylaKXQ/RKzIwYi/LsMM7dveyQ0tFEvXPIoB+1/FjJHjsegr/S4fT0yc4If98Xug&#10;qdmD7YkTcH9k85P6Q59djUf778erkSMw/sloZN/qfUUSZFAf6cQvY+PG4NHve2PWm49iGB+XtgOx&#10;Gj/MjmB1Djvhrdy6R3vC6zELr705AaqvHsX4kZF4NaGpMxs4tRoLxrN1j5+P9U3XOSzUZ7cgSQS1&#10;e1/5AT9sZp8/h7I6xRM8nJVVVmgncpe1Z0Yy3dk0O++5d9H/CQXL7+4JGNw0nrGdgBkPVGL7L7HY&#10;s+MypkwYIU5op8N7WMFlxY5fm/vjalb8KhEdp+veZDzuxVPzhZRg4njqirpZuIxZhvhf07D+xcHI&#10;+XAB3t8vTmD8+MlL4s/YEf8z9o+egrH6JyouY7Hsp2NI+24ZBv/6Pha8t0+cQKTCoD7SuWMWlk9i&#10;7S3ZWEwcqT3JObQrlp1qF2P1H8dj/pfFQGU0YrXvA8XgOWuQnLMHn0ZpEPvsk4g+ox0P/2XYc+wY&#10;jh2Lx6O3ieMs1We3IEkENVlvD3h4sI8LO0NxGosp4SyIfLUSsScqUVl5FNEfRKNSNoM1/cUF4IJh&#10;4xdjxStjUPyvJVjNylMzGcZOuBdnvnwVq6tmsTNxcbTAE56+7L/D+7HvDFv3mR3YsZuX0xFCIBU0&#10;qFBRybdbKfw2TSi4HjPYmRfvB38bSyfLoNm8A4d01876DMOEJ1fgtdHsbGvpapyka2o3gaPYt/Uo&#10;ypTXoBgztrlrSOe2CZjSfw9e/ccejJmh13XEHE2MxVFWdq7dNgZjvcSRRFIM6iMdnzGY8erbWCDb&#10;gZfe3ANVwyHs+UEDj8jX8Da/RvbmUkyQsQC2g7XuKrOxY/9JVF7uiaHhoc1dmJx+/dLUy2ipPrv1&#10;SCKoGfLArH9Fa7t4HuDN9Fl4v3gMln3zGiYade15zHkby/xZMFkWbRBMZJOnYAIbls2ZAb1zLUaG&#10;GStWY1bjeiyOYOuOeAl7Bj2K1c/qzdXUPcDOvv67BbHfs4I781Es4H3s7LP4sVmQaVgr8LA4v4Cl&#10;+c1l8CtaiZe+obvhbnwq7H9zFu7lx3nOSqjGv41Hx4mTBINx7wwWyhrG4P7JhiFPlfIWZvGyw8rl&#10;yksT8PZjE8UpRPJsQ7HsnzOA+Ffx1soNWK/xwOw/LtBef5u6GIvnsBPeH/bg0NVj+O+fZwh1yL0v&#10;7sCAPyzDrAHiOvTql7dSxHEic/XZrYZ+p0YIIeSGQq+eIYQQQhgKaoQQQiSDghohhBDJoKBGCCFE&#10;MiioEUIIkQwKaoQQQiSDghohhBDJoKBGCCFEMiioEUIIkQwKaoQQQiSDghohhBDJaPXZjz169BCH&#10;CCGEkK7Hw1J7n/3YalBr74oJIYSQ9uhI7KHuR0IIIZJBQY0QQohkUFAjhBAiGRTUCCGESAYFNUII&#10;IZJBQY0QQohkUFAjhBAiGRTUCCGESEan/vi6oaEBGo0GdXV14hhCCCG3Ont7e8hkMtja2opjLLsh&#10;fnzNA9qVK1cooBFCCDHA4wKPDzxOdLVOa6nV1NQICXdwcBAiso0N9WwSQsitrrGxUejBu3btmtBi&#10;c3JyEqeYd0O01HQtNApohBBCdHg84HGB646evE6PPhTQCCGE6OvOuEARiBBCiGRQUCOEECIZFNQI&#10;IYRIBgU1QgghkkFBjRBCiGRQUCOEECIZFNQIIYRIBgU1QgghkkFBjRBCiGRQUCOEECIZ1y+oNdZB&#10;pVShxuhRYKqsWKzZWywOWalRhdJSlTjQUSrkbFmD2CxxfZ267q5WjIS1a5BgKfuKE7BmbQKb0xpG&#10;edElOrYNobxsyWFrsaxOVQOhqPFyd4XeJEGIVHV/UGusRMra17Dk6SVY/vJyvLDkKSx54X3sPKed&#10;rC7NQU5hlXbAWlkxeOedGGSIgx2jxukjLA2lau2g8bpZpVijEf/WU3dDVJRVKMjKQcFFcdCUiwXI&#10;ySpgc1rDKC+6RMe2IZSXI6fZWizJwdd/+yu+zmF/Zq3B8g92olw7gRAiMd0e1Cp3rcG3BX0x770v&#10;8MUX7PPpR3hpfiRG9BNnaI+wRXjvvUUYJQ52KqN1q/a+j3d3GVWJygS8TxXlDWwE/vTeP/GnEezP&#10;3y3Cpy8/AG/tBEKIxNi+wYh/t1BbWwtHR0dxyDL+vhyuZ8+ewv/m5O/ZgGy3+/HUXQO0I2ztIe/v&#10;hd7aIVwpTMS+ywGYMUqcfiUfsf/Zgd96BWOIx29IWJsJjFSg9sBmrN99EJdcfwe/S4n4ZvtvcBvp&#10;hytJX+P7E3L8brD+u3jKkRKzHnkOd2CIZ8s3r1bmbEPs9iQcyj+L//V1w5XDKTjrPRF3B7JUnWpe&#10;t23xPsRsZdMqz+H0iV+ReckNv/NQYt/6TUg5exHnSgvwa9YlYV7DNwHxbkGW7hAPnN29CT8kHcKx&#10;sv/Ba/AA9FYXY9+Pm7A7NRNFl/vCz1cOe3EpTsW2+cOW3TiYdQxn/+cFv/690bwHNShNisX3ew4i&#10;s0gNt4HAiYRcFohnYHR/cZYrpdj3w/fi+t0wsMcJJPwKhM4YDTGHLWzjCgqT9jXnBVNXmo+fd/2A&#10;X9j6tNv0hav2rRLars3DwB2eShxo2ie2zYGukPUQ52Es5regDuWH4/FjPJsnqwhq14HwbdqIIaG8&#10;nB+AcYEq7Nu6A0npJvKprhIncvaxdPP1FeKcjf508dgYl6n2vcqJEGKGtTGCa0vsMdbtLbVBvj7A&#10;yTSkWHMJ5UoBvv9oDfK97sX0AF7V8+61ffjp3+/ik33V8FZ4Q3jdnF6XmsKdBc4ff0JGI58gKtqH&#10;uLSrkN+mHy60SuPexGtfZ6BGMRzDh9gj64s1OFgjTuSa1l2DahULwM6Ao3sAhgez+X1cUFOtgr3c&#10;BZC5IYCPC/YBGzLC070H0W9/gsS6gWyegahJ+xpvvvMm3nxrC8r7suUULN1b38G/9lSKy7CQdfhz&#10;/OOTBFSLaSvY8CbejSvVTUXGv1/DO/GnIR/Cpvctx5aP4lCqv4tXMvD539/BtlI5AlnavM9vwQfb&#10;Sw2CpuVtGCvHzo0/4nTPQGH/vSu24YN/fI18XV7zvEr4Du/+awNOy/n65Dgd/wFeXc3yV5yl1fxm&#10;SuPexbsbC2DP90tRjZ8++gc+P2w0k77GHMSsSQMG8vlZvsSwfdiu127+NRabDtXAgx+fIUAOm/5+&#10;Uz6bKVOEkJtStwc1j2mLMG/QKXy7fAmWv/st9hWbiW6Npdj20b9x/PY/48UoVuM3qcTxxgj8/ZVF&#10;eGDaAwj3E0frDJ+E8F75OJjSXAnmH0iB6vbRGGFcWzVmIO7ncgQ89DcsmhaO8DunY9FL98H9ijjd&#10;gBMUI8IRyM7gHRQj2Lxs/gAPOPG/A+Ts9GMgRvBxdwbCQ1zCENvPsCfwTNRE7Xb+bxTsz6kx6PFl&#10;mDeJLcfy5clJHig7rLvpIR/ff3ccgxaKaZs0D8v+OAqVP8dpA/bZBGw7YoeJT4nL8+kLgnkjp0n5&#10;3m3Il03E0y/Ow0SWtolzl+H/gvRnaWUbLXjjgRdfwSJhH8LxwJ9nIajmFE6K10MFKjVuf+QVPKJb&#10;38JRbDNZOM6nWZPfygTE7KpDxPPN+fJSpBvytyeY796tdMHkl57BA+L8S6f5oDwro3n+3y3C68/P&#10;w3R+fCY9gkd5Pp84JU7kWilThJCbRvffKGLjgYnPfIRPX16ESR6nEPvRcrzwYQJKDSrRSiS89w4S&#10;+szDi/MDW5w53z423MLZtB9Gh7mgMDNH2zpozEdaDjDqbhPLnCvH+UYfBAfpTel1OwK9xL87Wd8B&#10;eldyXD0ghwKBAeIwY8f7w2prtDc9nD2JU6y1fvHgt1izdo3280sZ25/zKOdB5OxpVMpYi1G/Ag4I&#10;ZGtsVnamEva3D2c50iwwQG+O1rZhiqaStWxSkJKagp2bD6Blm06BwfobdGf72VinDaTW5PfJApTh&#10;GgrixfSwT2weC/MXTrPxZnj4YZDeKj282EmGQXmqQ81v+UKaU5K24acj1eL4ZpbLFCHkZtH9QU1k&#10;rwjC9Cdex6fvPoJBZbGI2avXYsvfiX21Lqg7nYV8k60my/wiJsGnIBEpSjaQn4YcjMCY4dppLckh&#10;v2Gvn/TFoNHDtV2d/DM6AvMWzkJoH3Gy3ANu4p/myF1bm6OVbeipObwGL7z0LmIzK4UgJR/obaKr&#10;tTVW5LeLojk9/DM+Co8sjMAgcXKb8Bb/my/gr1/vwWkey2QeGOjevr56QsiN77oFtSYuIzC8P2+g&#10;6N2UPXQe3vrH3/Gnwafw9UfbjFpxVnAfhTCfMqQdrkRGcgYc75yEIHGSAbb39jiP0wbNjauoqRX/&#10;vJ4cndATKth78m46/c8IKHiTwsZeaL2c0s+bmhrUi39y9qzlV1mq383GZ9Gbo7VtGChHQnwOnCY9&#10;h1eeeEDozgwfM5iFqDawJr9ZmuxV9XC6wzhN5rp1W5HzE3aW3455f38O84Quz3AE93cQJxJCpKab&#10;g5oKxTkFKNf7TZcqfxv2/eaEQf56XXO8woYTRi3+E0apdiJ6u7kbF8zxwMSJAShLX4Of830wKcLM&#10;RZJ+4RjlU4mU7SlQicFBlfoTMsxc5uN4oKhmgcLgtgWe3moWYNrRqjTLNRx33a7Cvv/Gorgpu+pY&#10;kKrUbnvEXRgly0fCj8XiNbI6FO/ah0Lhb60R4aNgfywBsboV1BVjZ6LeHK1tw4RrV3UnH2x7PyYg&#10;XxyyijX5PXQSwl0Lse2b5nn4bwNLzzXfQNN2NajT7ZAqBXEHza+r5kgs1sSkiNfjapC/dQ2+PSBe&#10;nWOtvn0xa7At31zuEEKut25vqZUm/htvvrQETz31lPBZviYfbnOew59MNaVsgvCn56YDP39i+e43&#10;E5zCRiPgbBnK+odhlLs4sgUPTH9iHgb99j2WP/cCXnhuCf6RORwRJpt1WiPumw6P49+yeV/Akn9s&#10;01Z+I+7DdLfjws0vLzz3JradFWbtICdMfOYlPOCSjk+WaPPqqaeW4M0t+drWGMubeU9NhO3+D7CE&#10;p33JC/iubiLC9a9PDZ+HP0+wxb6PlmDJSyy9L3yHuonhei2eVrZhwBsRM8PhkLaSrWc528+/Ykvv&#10;WXhgoDjZKlbkt40f5v11EUZUsHmeFtP09Av4fF87gxo7NrMGn8f3/Niwcrfko5OYPJsFe3GysVOZ&#10;+5CTliVca2RDSNufg5ScU9oTh+pCHEjNQcaxNj4cgBDSbXr8jxH/bkGpVMLV1boLTtXV2ovvcrk1&#10;HVJ1qFFeRb29I1x6mateulfdFRXqZC5wsio5PP11sHd1Mqgc27aONuCPdqq+Cke5C+xNnIbUqVhT&#10;p5fpaQLh0VCAi4uFhLWyjWbaY8d/xmB5PsusyivWvOLpdjTK53bRqKCqs6K88Xxg509N87Hlamya&#10;08nTDaeO7Tsht6K2xIi2xB5j1ymoEUIIuZV0V1Cj801CCCGSQUGNEEKIZFBQI4QQIhkU1AghhEgG&#10;BTVCCCGSQUGNEEKIZFBQI4QQIhkU1AghhEgGBTVCCCGSQUGNEEKIZHR6UGtsbOt7YgghhEhZd8aF&#10;Tgtq9vbaJ75qNBoKbIQQQgQ8HvC4wOniRFfqtAcaNzQ04MqVznyhGCGEECnp1asXbG1txSHzbogH&#10;GvOE8gR3RyQmhBBy8+BxwdqA1lGd1lIjhBBCOgO9eoYQQghhKKgRQgiRDApqhBBCJIOCGiGEEMmg&#10;oEYIIUQyKKgRQgiRDApqhBBCJKNTf6f268lL+GhTIRKzL6D2WoM4tn16OthicqgXXngoAHcM7iOO&#10;NVRbW4uLFy9CrVbDwm5YpUePHnB2doabmxt69uwpjjVE27OeNdsjhBBTOvI7tU4LajygzfhbcoeD&#10;mTEe3Ha8O75FYOMVcGlpKTw9PeHi4gIbm441OvnzyVQqFSoqKqBQKFpUxLS9tmlte4QQYs4N8eNr&#10;3kLr7IDG8XXydRvjLQpeAffp06fDFTDH18HXxdfJ122Mttc2rW2PEEK6QqcFNd7l2FVMrZt3kfEW&#10;RWfj6+TrNkbbax9z2yOEkK7QaUGtK1ppOqbWzXtNO6NFYYyv01SPLG2vfcxtj1wf/ASjvLwcZ86c&#10;Mfnh0+gkhNzMOr8WI4TcsPh1Tn690xzdtVBCbladdqOI54M/in+17tnfD8HsiQoM83XB0RIV1saf&#10;xHd7fhOnmlbx44PiX1rHjx/H7bffLg4ZKisrw4svvigONQsJCcH999+P4cOHi2NMM7VuS9vTiY+P&#10;x4kTJ8Shlp577jnxL0Nt2d6hQ4cwduxYcah9rN3eJ598Imzv+++/F8e0jzV5R7oHb41ZY8CAAeJf&#10;hHS/G+JGEWuteeF3GBvkjk+3HhcC4UebCzF5hBe+emmUOEfH8aDGK2NjX375pRDUcnJyxDGdiwc0&#10;vl1Tn87A1zNv3jwh2HC+vr6tfnTztgcPwr/91nyywbdtahv6n45s71ZVd0WFmjpx4GaiUUGlrMHN&#10;mPQmjXWsZdrFe3AT5FMda52rrtzUR7JJt7bU/vV0KPq6yvDIO2nw7eeMM5VXhetlM+7sj+jlozHk&#10;4XhcMpOxbWmp6Sp/3sIwbtXwinfu3Ll47733xDEtWduSseSxxx6Dv78//va3v4ljzLN2excuXMD6&#10;9euFfeIfa4Klu7s7hgwZIg5ptWX/eH6VlJQIf1sbnI3zvK15J011KE/egrhj1cKQk9dwTI4YB0Uv&#10;IH3VIqSNXoNnrTivUyX+C++dn44V8wLFMW3TWS21yuR/YcXmarj3q4P31BV4bGQxtryTiMHPzQc2&#10;foyTE1/FbD9x5huAKmU1vlJG4fnQbPxrmxyPLR4H4baos3F45Qvgmbei4C3M2bla5pM44YZRiYMf&#10;r8CGanf0q/NG5NuPIfQGuCh1U7TU3n0iRAhkT350WPhB9aF/RyDxX5MRoOiNHaln8dt5NW7r6yzO&#10;3XV4havf+ugK586dw4EDB4Tuzs7k5eUltJ50QUMX3Cx9jANaW+kCGmdq/aY+pKXybSuwIqEGwydG&#10;IWriGHhUl6OyHd8+l6BJuC90oDh0vZTjYMJJBD/5Bl59WVdR98OYGVMQ4OSEgLsfxBgvYcYOy4t+&#10;G3FnxQEu7yu8/WO5OGA9F/9JmD6Kha1+ozF9YoA2oHW5lvnUYn+ut3MHsackGIv/8SpefefGCGgd&#10;1S278NrCIIQOcWUBLQN/jvLH/eEDcNeze3FeWYuocQPg2stBCGjmWmmd5eeffxZaG7NnzxbHdI19&#10;+/YJry4fMWKEOObmxPNK9yEdUY70zHIEzHgM4wK84R0Qivv+MBuhTuJkfY0qFGemI+9cHWpKs1Fw&#10;Aaj5LQkbvozBwXPsbw1r5fHlNOXISylg59l6rpQi+1AxuvY2D5au3wpxusaR/X8QB7NLUSOMt4cd&#10;jiCOpXPPGTs4yoSRgsrCbJReYf9nxyHmy59QwPbBQGMdSnOTEPef1Yj58SCKxR1QFf+EPdnVOJ3N&#10;tsP3VVWMn37ORjXLl4MpB1FQpZ1Pn6r4oLCe1d//hGzdirieDqhKicHqTemo7yUXR7ZUdy4PBzPE&#10;PDSTrpZYKzz3J3aMNuCn3HKxm7FlPp033h9hPu02f/p+NTbszEN5UxVYiYJMlreNlcj+kaU7vkBc&#10;ryGLy9axcseXZXnBy1MLdTUoLTwNtawGp1l+ZpfWmCxzlvJBt/3V/4lDUtO+X19dHtRGD3XHvb/r&#10;i0WshfbotEFCQHv8g3QhmLm7yBC96xRmTfRB+rEqobXWmYyvAT355JPC+K4OarpWWmdfbOfBhe/T&#10;3r17hWF+/cqaT3vx7f33v//Fp59+KgybWrepDzHmjQA/JxQm79GreEypQfoXf0dMoQv8+tmjOnML&#10;vlr1Bt7fVA7v4OEYyJoXfNyWzGpAZo/Tv3yOuFxxUaZ4x6dYX8xaJeJw12CV8hltGGvG0r1qGd7f&#10;Wc3SORjy03FY8dcY5Ik3WRYnsErvg7fxeYY9Bgf7wUMv4AlK9uDH7Bp4DGH7WHsAn72zAcVsndVs&#10;N+305r3KR9g7ikMtqRLew8v/KYCcrWc4a8weyTutnVAahzde/gJHZIOF8QdWPY/3EgxOB7TYfCs+&#10;2IO62/y0eWgyXca0+/5xCjAweCDqfnkfy1Zn89Qb5VMtVEb7w9VkfIZlnxxgC7NtaPbg/WWrwTbJ&#10;FGPPl6vx/j8/RxpPt78HO20wZHnZj/HKe3Go9GLL9i3Hln+8jA3GiVedxml2sqHPVJkzmw/HYrDs&#10;PZZfbPvDh8hRfbTY8CTrOunyoMaD1YQlv2DuZIVBQNP9HR7kgRWPD8dnP5i/a7C9eFed/ufBBx8U&#10;nnLx9NNPi3N0DR7U7rjjDnGoc/FAc/78eXGo63l7e2PJkiXiEGmvwEdewfxeSVix5Bm8sYqdObc4&#10;62eV4+q/Y7PtfCxbEAhdI05lPxrPvDQfk8JDoTBo2XlgdGg/pCeni8PFSMsEwsZ29YUsDwSytAxk&#10;LZ+BoeMwLlQBp7N7EFcYjMeEdI7DpHnPYrbiIH5MaN7JasWDeOPJ+zAuPJCtwYjffXj2D3waX3Yy&#10;/JSFOHLOCYpQve2w5RSKUIQqHODA/ufzBrqLy4vUNVfhOGA4ywM+/31Y+ECwMD5920+wm74ci6dr&#10;xy9+chwqt8UhT5iqVc8D38fZCH3ueUzSdZ2aTJc4TYfve8loPLVYO1/Uktnwy05Ceo1xPg3BEKP9&#10;8WAt+D3bTmP044txH1t23IPPY7ZfNpIydMGwGooZb2jTHWCca60ta4fR88Rpkx/DfcEqnCwyKnTu&#10;gSxdA+HQcyBC2XyhYgFrUebM5UMNa9m5+2H0KL4/kxA1b1yXXJdsq27pflw2L9BkQAtkpwErnw3F&#10;IyvSsCvduLR0HL++ox/UeCuC3/3Ib71PSkoS5+pceXl5wkXOruh65PvDr3EtWLBAGNbfN0uf9uLb&#10;u/vuu8Whrt+epNl4YNyTK/D5J29g9oAj+OrlNwyurZzb8T6+yuuPBx8e3RTQOBc/E0FA5DF5MgKP&#10;HcRBXo/lJeKgfDLubUNMKzu0CZu28M8eFJjtWrPCmdOolHvAvak2cYKfrwdKi0+Kw8DgIRYSduEg&#10;Nnz8Bl766yt44504Fp5Zc9b8T+nM8p6+EJOvbMbLz72Bz35MF1vF5ShnVYvcSy8X/Qazlk0pTuqq&#10;nNpsfPXxT6gbsxBRCnEcZ026+L5fOYjPXnoJL/HP8i0oZO2V6kvidItKcfqCCge/EJdlny2FQKVS&#10;ezMRyzUM9hf/bKG1ZfvDu7/4p+hqjXU9YS3KnLl8CF2AxYpsrHjhJbz9nyQL3bPdq1uC2lNR/vjL&#10;qmx4yGVNAS14kBzvLQrBH95Nw8+HOz+gmRMZGSn831W39W/btg0+Pj4IZWdlNzvdjR/8QzqJzAPB&#10;Dy7HYyMrkZ6ud8PDkNl4NqIaG75MYm22Zg5O5rvb4BSK0f4nkZ5Zg7xD2eg3+i6zAdCUfiGRiJzC&#10;P+Hw7yWObA8b444x1vJpYJWjS/O1KzvhQqAJjXn46u2fgAdewQf/XIE3Xo5Cu9ua9n647y8f4PMP&#10;HkPYuc1Y8fct2m4y41qukUc7OeS6flqNHJOeXYh+aV9gQ5E4ztp08X33uBfLPvgAHwiff+HzNSsQ&#10;ZRRQTLOHPTvZufcF3bIf4F+fr8GKB3XtHTvt9VOTOrKsZQZlzlI+2Lgg9A9v4POPluNBeRo+e/kz&#10;7QnWddblQY3/wFpVU4eMwos4mFcpBLRpo73x6iNBLKClY9+vFeKcXa+qqqrpehTviuwKvBXIW2ly&#10;ufmL0e3Fb+nnrc3uunGDb+u+++7Da6+9Jo4h7VNj+FuoxnKcPFMHD/fmMtIvIJgFu2cQVbsF7/9Y&#10;Ko5tjRPG3R2KkxlfITF/MCbf1baraXZOznB20X7sOlIThN6F0dXpOKhLdmMxDmTUIDDEivBUzVpS&#10;mn4Y6KcNjHWFBRCvhImu8V4uA9dqrop/GakT81imYK3iBxFQVc7aTN4YN1qBwkMHm04WapLTUXgb&#10;y29dpS/3Q4DfODz7WCDSV32GdH6dqdV0iYYOR2BlOpKK9Y6vLh0m6e9PAIYHsJOb/ULbR4sF3Dqr&#10;WqkdWbYNLOUD209h2/b8RG0BxrmcQ6VVLdSu1eVBjT8xpAf7x++A5Hj347y7B+KP/0xD2jETty91&#10;Il4p8xsrdJ8pU6Zg7dq1Qvcdv3Gks+hvh/8OqLKysmmYT+ssxcXFBkFN/yYYc5+ObJ93JR49erTp&#10;2Y18f0xtQ//TmfsrHdVI+/x5LFryvNBN9PySFUhXLMZj44xPpdmZ95KFcN/3Mb7KtVQx6gkZg9CS&#10;POT5j0OL1XUXm2DMfzoYBR8/j+f5/r3wBU7f/Rc8pr2kZZnrOEwJLcaG53jePI+XE70x5jZxGgtI&#10;o8c64+AnfFoMsvmY0ePgnPKxsJ0YPkJP+c8r8Mzz2q6451/YgurIBzGajfeYvhizbX7EK8K05/FK&#10;gjsWL7m3Zas2+DH8ZWIVYj79CeVyS+nS4zQOi54LxkmWRp6ml154Bs98kATTPzow3h92UvL48wgu&#10;Zvsjpu2Z595DklXPhu/Ism1g6fjkfcXKMh/Ptv/8x0jzjcK9VrVQu1a3/Pj6j9MGCXdATvldP/xn&#10;dwnWxZ9EwenL4lTrdMZjsvgPkSdPntzq3Y9t+XEy11pF3tp1prZsjwe0jnYHWrs9vl9btmxBWFhY&#10;0x2Q7WEp724p7ExaVV0HR1enFneydZeufkxWnYo1Q1zasX8aFWpsXOBkasG6GtbKctKbVoca1ppy&#10;6mViZkt5zNajanSCi/Hdl5ZYSpcR/mSYOpkV87bYH4anTWMPF1P71JqOLGsts/nAjoXyKuzlLrDv&#10;xCZSR358fV2e/dgebQlqHWVtpd9ZbsXtkeuDnv1IbgY3xRNFCCHXnzWvF+qKVxAR0l06rfT2dLAV&#10;/+p8ptbdo0cPi6/QaC++Tr5uY7S99jG3PXJ98Je2WgpafFpXvCyWkO7SaUFtcmgnPezNBFPrdnZ2&#10;7pL3PvF18nUbo+21j7ntkeuDHwv+g3revWjqw6fR8SI3s04LavwhxV3RWuPr5Os25ubmhoqKCly6&#10;dKlTWhh8HXxdfJ183cZoe23T2vYIIaQrdNqNItyvJy/ho02FSMy+ILxSpiN4MOMtNB7Q7hjcRxxr&#10;qLa2FhcvXhReP29hN6zCu8j4GSqvgHv27CmONUTbs5412yOEEFNuiLsfCSGEkM5Adz8SQgghDAU1&#10;QgghkkFBjRBCiGRQUCOEECIZFNQIIYRIBgU1QgghkkFBjRBCiGRYDGr8OXCd8XQJQgghxBo85nTk&#10;odoWl3RwcEBNTQ0FNkIIIV2Oxxoec3jsaS+LTxThrl69imvXrlFgI4QQ0qV4C40HNEdHR3FM27Ua&#10;1AghhJCbBd0oQgghRDIoqBFCCJEMCmqEEEIkg4IaIYQQyaCgRgghRDIoqBFCCJEMCmqEEEIkg4Ia&#10;IYQQyaCgRgghRDIoqBFCCJEMCmqEEEIkAvh/aQLvBDL2hF4AAAAASUVORK5CYIJQSwMEFAAGAAgA&#10;AAAhAEhOAC/dAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe8F/8Mygrd2k5RGidmU&#10;UrSnItgK4m2anSah2dmQ3Sbpv3f1opeBx3u8902+nkwrBupdY1lBvIhAEJdWN1wp+Di+zp9AOI+s&#10;sbVMCm7kYF3czXLMtB35nYaDr0QoYZehgtr7LpPSlTUZdAvbEQfvbHuDPsi+krrHMZSbViZRlEqD&#10;DYeFGjva1lReDlejYDfiuFnGL8P+ct7evo6rt899TEo93E+bZxCeJv8Xhh/8gA5FYDrZK2snWgXh&#10;Ef97g7dM0xjESUHymKQgi1z+py++AQAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAA&#10;AGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1IDjBIY1nE&#10;GglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGGcdh99Gda&#10;sdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/&#10;s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQItABQABgAIAAAA&#10;IQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANWEd98sAwAAhQcAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAIelyBTzXwAA818AABQAAAAAAAAAAAAAAAAAkgUAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0AFAAGAAgAAAAhAEhOAC/dAAAABQEAAA8AAAAAAAAAAAAAAAAAt2UAAGRycy9k&#10;b3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAAMFmAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAALRnAAAAAA==&#10;">
                 <v:shape id="Bildobjekt 768273987" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;top:41;width:25000;height:20194;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAU+29ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6saUmhhdxRYVT4K2F2/P7DMJZt+m2a1J/323IHgcZuYbZr7sTS1u1LrKsoLxKAJB&#10;nFtdcaHg63PzkoJwHlljbZkU/JKD5WLwNMdM244PdDv6QgQIuwwVlN43mZQuL8mgG9mGOHgX2xr0&#10;QbaF1C12AW5qGUfRRBqsOCyU2NBHSfn1+GMUdKtud6FTvN1/n937Pl+vN9u3SKnnYb+agfDU+0f4&#10;3t5pBckkjZPXaZrA/6VwB+TiDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEBT7b3KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
-                  <v:imagedata r:id="rId25" o:title=""/>
+                  <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
                 <v:shape id="Pil: nedåt 909069903" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:5238;width:1239;height:3238;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBxjDaHxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ArealILarZGqYWiHqseenxsXne3bl7CJl3Xf28EocdhZr5hFqvBtaKnLjaeDbyMFQji&#10;0tuGKwPHw+fzHERMyBZbz2TgQhFWy8eHBRbWn/mL+n2qRIZwLNBAnVIopIxlTQ7j2Afi7P34zmHK&#10;squk7fCc4a6VE6Wm0mHDeaHGQB81laf9nzPwe+nX8yqFb1QnPaPjZrd1s2DM6Gl4fwORaEj/4Xt7&#10;aw1opdVUa/UKt0v5DsjlFQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHGMNofHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" adj="17471" fillcolor="#006298 [3204]" strokecolor="#00304b [1604]" strokeweight="2pt"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4907492A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618"/>
-    <w:p w14:paraId="378EAA8C" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="40CFC6A2" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D"/>
+    <w:p w14:paraId="7E041C79" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79721305" wp14:editId="2850A0F4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43520DD7" wp14:editId="3DE9B6B7">
             <wp:extent cx="3362795" cy="1486107"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1233830814" name="drawing" descr="En bild som visar text, skärmbild, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1233830814" name="drawing" descr="En bild som visar text, skärmbild, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362795" cy="1486107"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773191FA" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="7EC5562C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43BA0AD9" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="7387DEE0" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="363"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533EF761" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3E7E322F" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31A52832" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="0A5803D4" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00585E8D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7024">
+      <w:r w:rsidRPr="2403D09E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Nu är patienten uppstartad i Vård och hälsa. Gå vidare till nästa steg.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B7024">
+        <w:t xml:space="preserve">Nu är patienten uppstartad i Vård och hälsa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nu kan apparaten lämnas ut till patienten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585E8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2803C57B" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D978BD1" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33BBC5D1" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="69DBCCC8" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45A0BD5D" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="304BF83D" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="428D7BD7" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6D7EFEFE" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48D4C5E4" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3C095760" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25B88D0D" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="4D69D684" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="340801AB" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="70575B38" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3234BDB6" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6253684E" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C5EB8A0" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="34D56702" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48DD8CDE" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="79DD7610" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76720A12" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="400748CF" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FF9442F" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="728116EC" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="723"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="723"/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5940E3" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7024">
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Toc1529558676"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc1529558676"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Lämna ut blodtrycksapparat och starta systemet i Vård och hälsa</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3485EA48" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="441B26B2" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1079A3AD" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="60A85986" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Hämta blodtrycksapparat i buffertförrådet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2588DD52" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="357F41DF" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Hämta blanketten “Villkor för dig som lånar hjälpmedel” som patienten ska erhålla samt blanketten “Registrering i websesam” som ska fyllas i och lämnas till sekreteraren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9F527B" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6E0ED9D5" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sätt i batterier i blodtrycksmätaren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112BFB4C" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="4AC7A7B4" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Patienten loggar in sig på appen “vård och hälsa”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F545871" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t xml:space="preserve">Patienten loggar in sig på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>appen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “vård och hälsa”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687990CF" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Håll inne startknappen på blodtrycksmätaren så “PR” visas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D1CBFB" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="1AB54F09" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>I telefonen trycker patienten på “ny mätning” i appen under “Blodtryck” ---</w:t>
+        <w:t xml:space="preserve">I telefonen trycker patienten på “ny mätning” i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>appen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under “Blodtryck” ---</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>&gt;  “</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Fortsätt” ----&gt; “Hitta blodtrycksmätare” för att parkoppla. OBS! Viktigt att bluetooth är aktiverad på mobiltelefonen</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="288B295D" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t xml:space="preserve">Fortsätt” ----&gt; “Hitta blodtrycksmätare” för att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>parkoppla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. OBS! Viktigt att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bluetooth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är aktiverad på mobiltelefonen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A5CD15" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Bekräftelse syns i appen på mobilen när parkopplingen är färdig</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DBE8BB4" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t xml:space="preserve">Bekräftelse syns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>appen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på mobilen när </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>parkopplingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är färdig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB97D0A" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Visa patienten hur ett blodtryck ska tas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12027E11" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="25FEBD61" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Säkerställ att patienten fått en genomgång av “patientinformation” av läkaren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AB0774" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="38B3F66C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7024">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Informera patienten om hur återlämning kommer ske och att hon måste kontakta BB-mottagningen när hon slutar mäta sina blodtryck för att då avslutas i systemet och få länk med returinformation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3049A63D" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="009B7024" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6B01724F" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="009B7024" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7024">
+      <w:r w:rsidRPr="5B319D21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Dokumentera i Obstetrix Dokumentera i Obstetrix ”Lämnat muntlig och skriftlig instruktion samt lånevillkor”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="147B3560" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t xml:space="preserve">Dokumentera i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5B319D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5B319D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dokumentera i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5B319D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obstetrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5B319D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Georgia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”Lämnat muntlig och skriftlig instruktion om egenmonitorering samt lånevillkor till blodtrycksmätare”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318B422D" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55BB54BA" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="46768D64" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EAE4DE6" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="4D1B1563" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FEF1A5D" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="23104B90" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22D34943" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="432F8990" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EAE6343" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="11BD2046" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2322C59A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="1F8BD16F" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08036AA2" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618"/>
-    <w:p w14:paraId="061E797C" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="51EE450C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D"/>
+    <w:p w14:paraId="3CDBC044" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A27391A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
-[...6 lines deleted...]
-    <w:p w14:paraId="2DC676FC" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="556BC18D" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31CF6189" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="0007682A" w:rsidRDefault="006C7618" w:rsidP="006C7618"/>
-    <w:p w14:paraId="7BDDA340" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="21ED17B0" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="0007682A" w:rsidRDefault="00B9416D" w:rsidP="00B9416D"/>
+    <w:p w14:paraId="1FB29022" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc271092175"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc271092175"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Hur egenmonitoreringsplan avslutas och patienten får länk till returinformationen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="00CCD054" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="20502FFC" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C60E694" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3F4DA2E6" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på egenmonitorering där alla patienter som är inskrivna med egenmonitorering finns. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7AA138" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="206F2EEB" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4787C466" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6467AD48" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="383B671D" wp14:editId="59EF9F65">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A135A81" wp14:editId="6383E067">
             <wp:extent cx="2172003" cy="1838582"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1977677393" name="drawing" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1977677393" name="drawing" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2172003" cy="1838582"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E865BD7" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="786FA108" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="437E1854" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6D81B61A" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på aktuell patient. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57782475" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="2433E993" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1287" w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Innan aktivitet avslutas måste meddelandet med returlänken skickas i chatten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371B8375" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="7694760E" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Klicka på “patientaktivitet”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="358EE902" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t>Klicka på “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF6599">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>patientaktivitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF6599">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3881E621" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196AB9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58C2DA0E" wp14:editId="4634284C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5544AB94" wp14:editId="467736A4">
             <wp:extent cx="5172797" cy="800212"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1738379876" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1738379876" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5172797" cy="800212"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468DD2D5" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00196AB9" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6A666151" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00196AB9" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49DE1ECE" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="74B05EC1" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klicka på tillfället “egenmonitorering” för att komma till chattfunktionen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69508E1D" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="2D2FF565" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5268E11A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="23E5F118" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59FAC3F3" wp14:editId="043C210A">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6677FE4D" wp14:editId="2463D02D">
                 <wp:extent cx="5324475" cy="1819910"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="8890"/>
                 <wp:docPr id="946929404" name="Grupp 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5324475" cy="1819910"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5324475" cy="2286000"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1595866958" name="Bildobjekt 1595866958"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29"/>
+                          <a:blip r:embed="rId31"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5324475" cy="2286000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1888928577" name="Pil: nedåt 1888928577"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="4519612" y="1028700"/>
                             <a:ext cx="133350" cy="238125"/>
                           </a:xfrm>
                           <a:prstGeom prst="downArrow">
                             <a:avLst/>
                           </a:prstGeom>
@@ -4515,154 +4393,154 @@
                           <a:lnRef idx="2">
                             <a:schemeClr val="accent1">
                               <a:shade val="50000"/>
                             </a:schemeClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr anchor="ctr"/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="3B613605" id="Grupp 1" o:spid="_x0000_s1026" style="width:419.25pt;height:143.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="53244,22860" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQC4vpKlJwMAAI0HAAAOAAAAZHJzL2Uyb0RvYy54bWycVVtu2zAQ/C/QOxD6&#10;T/RwZMtC7CBNmqBA0BpJewCaoiQ2FEmQ9OtAPUkv1iX1sBM7aJsPy6LIHc4OZ5eXV9uGozXVhkkx&#10;C+LzKEBUEFkwUc2CH9/vzrIAGYtFgbkUdBbsqAmu5h8/XG5UThNZS15QjQBEmHyjZkFtrcrD0JCa&#10;NticS0UFTJZSN9jCUFdhofEG0BseJlE0DjdSF0pLQo2Br7ftZDD3+GVJif1WloZaxGcBcLP+qf1z&#10;6Z7h/BLnlcaqZqSjgd/BosFMwKYD1C22GK00O4JqGNHSyNKeE9mEsiwZoT4HyCaOXmVzr+VK+Vyq&#10;fFOpQSaQ9pVO74YlX9f3Wj2phQYlNqoCLfzI5bItdeP+gSXaesl2g2R0axGBj+koubiYpAEiMBdn&#10;8XQad6KSGpQ/iiP151ORSZKNo8hHhv3G4Qs6ipEcfp0G8Hakwd+9AlF2pWnQgTT/hNFg/bxSZ3Bc&#10;Clu2ZJzZnbceHIwjJdYLRha6HYCcC41YAVqk0zQbj+ERIIEbsP4nxgu5/EmfLTqYBNkdigtsYbBL&#10;80GSZ4OEvKmxqOi1UWBkwHR2DV8u98MXHJacqTvGuTs6995lC6Z/ZZoTgrWGvJVk1VBh2wrTlEPi&#10;UpiaKRMgndNmSSFD/aXwhHBurKaW1G7DEjZ+BLKO6MGEZ7kn5lIw4Ll3ueyUV0A0bew9lQ1yL0AO&#10;OMAB4RyvH0zHpl/SadgS8MyAj3M/tCDTywWjI8H+q8qeaqwoUHCwB7bIsmyaZOlk0ttiwXiOBC1+&#10;/wJf7Gd9OfrIoTjNW5pdpPF0HCcBcjUYJdmkrSSc91Uaj0ajFNqfK9JklMVJ6p3UV9qReoXciGut&#10;5eZtCXHOhTtkl16rpH+zO06d7Fw80hIKAVpE4kF8R6c3XKM1hl6MCQGDxe1UjQvafk6hCfRdYIjw&#10;VvKAe4d12B2Auy2OsVsPto4sXSj1F8JALOqI6WrpeLW3AvRWEKq/G8DDQ5DfXAo7xDdMSH0qOQ6J&#10;dZu363udWnWcUEtZ7KBTYEFqCRsTq32EmwIP+vW+5/vcu/vJXSqHY79qf4vO/wAAAP//AwBQSwME&#10;CgAAAAAAAAAhAL5ohBafsQAAn7EAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAAYRAAACmwgGAAAA+2yrLgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBI&#10;WXMAAA7DAAAOwwHHb6hkAACxNElEQVR4XuzdD3wU9b3v/7eV2+0tl3D1sNxaySGFVAqxFII5GMq/&#10;CBhshCAINBYoFNC0WKIU4fAnSA2YCmk0CjQYOFCk0MCBkmA0ETQRbSIHCRQJCN1woInVH8vBy1K4&#10;rk0Pv5nZSbIJkz+ggaCv56Mj853vzM7sZnf6mfnM9/u96ZJBAAAAAAAAAAAA9XzF/hcAAAAAAAAA&#10;AKAOkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAA&#10;AAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAA&#10;AAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOLp+SYT/e0YVfzNn/iHfX3zyWQsDjmzcrag0&#10;j126Afkr5DnptwtOypQ9b66yj9jFKp885cGfwLXjK/fIV2UX0LodydbcednGt+fz5T/pUUVjX1e0&#10;Cl/O36pfPq9XXh9f0CvjVeHzc7WiyGuXAQAAAAAArp5zEmH9K3KP2lFn6vhgru5Z81d7hc/u6dlv&#10;664Uj+Tbp+iZRZryrl1h8L5/USff/792qRWpKlRSWJiSdtvlYCWL1C1sinIuSBXrp2joIxtUYVdd&#10;7rSKN2eruPrjLErW0CHJKrSL106hkocMVXKRXfwy252ksLCkun+Ds/lK6tlTSQXXJ8Fzmb8WK3tz&#10;sfHtsVX55TO+b1fksm0qtOGRoZqyvuFv65dDsZZGdTO+A2HW1DOl2F7eDFfzd7hiX7Lf6of5WpoQ&#10;ZfwtuqlnVJSiepp/m24aYPxdvqzpBP8VJVI+kScvWzuOfWKXAQAAAAAArl4jLRG+qsd3jJJ3xwiV&#10;P3+XFnxbeu/lfRq+x67+jOY/N0x/TgmXQqJUkjVE2+6yK1qzNjEaP8GlnFcuv91fnJctf+woDW8r&#10;hU7ern1bJynUrmvS4GU6VLpMMXbx2onRstJDWjbYLqKWr1BJgxPlmbFdGbEh9sLWxbt1ikZvvLKb&#10;/5dvE6pJW/dp++Rmf1u/oPppwb7dWtBNCp/3lg4l97OXN+1q/g5X7kv0Wy3PUlx0ovI7pWj3oWM6&#10;efKkMR3ToYJMLYjvI5e92peKN1tTxjaWmAYAAAAAAGg5Ny822PO1Dv5Zy9+Xon/4bQ3QV+RqH6K7&#10;h57Xpt/79Lf/8x0l9rLXO3lcial79cttf9bv3zmnsH/5psK+atd9ekZ/eL5Yk377vrJe/k8VfPB3&#10;ffc7HeS26v8h35/e05RfH1RaTrny/vo/dHeff9KtN1tb6tQbx7Tlb+00Z+Q3Aws++pNGzT6oV//H&#10;bXogvHoH10fo//TqN0v+Q/88/X59p/pQqoqVNWOLwp7I1P1dJO/bWUor8KtX32+prbWCT56tL+iZ&#10;jTnafeisvtmtjfavflka+ZjuM9bX+9u06Dfv65tD71RHqxuK3+jkP/dRmz3P6el11dsYdV+pUOHa&#10;Fcrclqf/KG+r7r1C1TY4DXS2TNm/+bVeyt1t1LfRt777LbVvY1aYr7lOJ7v8i/7pyAalrdikQ216&#10;6V/CTmrbUyv0fqdhutNtrGZ2l1NwkwZ28mqb/Tp/+viburNbR7mC9uN9K0vPZW5RXslJtel8p3Gc&#10;z+ilD7sbrxd4t7rgUfGWf9OKzcaxv/4nnf3mncbr27f+zH3svknD7vAr//mnlZVrvDfrfV9nJ/L1&#10;XK406rH79K0qj7LGj1Hx/du1OSmizk1Lf3mh1q3M1JZ8h8+mOZ9flU9l217Qr83vwuv/oZP+f9I/&#10;d+6otm3MLq62yPu9f9G37I8x0O3Vr1X2TfvvE3SM/2Ts65eL1qn05IeqPPyWdnu/qWHfNT9Fv7yH&#10;dmvTi1nWMQZ/D3yO29ykt1anafffze9D9Y7N19im3zz3knLMY2zzLd0Z1l7WV8ngLVqh33i+pT5f&#10;+Q+te8H8LC5fx3yNiqJ1WrHa+J7U/w5Y76tQNw39tvx5ge/42er3eF35VLpxncq6/0ST7mpvLWnq&#10;vTp/poFvs1n3QrrTZ+jw/kPaqmhFti5E9NO32lkrWfz7srRgg1ffGeDXrqDfqnlcT5W0rdmXyVqW&#10;eyHovNPYMTR0Tqj58l0nXm2YOlE5/5KpomeH6zZX9TeqjVwdvqXw/1Ndbvic1tTvqPZv+paeeybL&#10;+Gzqfz8bOQf/T3uVOt9v43f+UVt17BqqW63/T2j4N9joazd0fjfP608v0rp9/6kP/3pIb71efc5s&#10;bD+Xf5cBAAAAAACuVvAt6Mbt9clrrH5XtF3+6F31evyIdp5rq9je7fXV//xAD/7kDb32qVnpVeKU&#10;t/XIu9Ldvf9Jsd3a6C9vf6Bi+6Z7xfoChS/9QO+3a29s21afvnNU0ROqt63noyMaPvM/9W6H7+i3&#10;sdf7BpchepTGu/L16utBXUsUZWuDJmm8/ZTwJ8d2KDvPo0BHEj4VzuqvocvK5I6KUUxYhZaOXarS&#10;6nthpjrd1JjdUKzQogkJSirtqJj+/eQ+sFRxI0drdP+HlN+2j2Ki3PKseUhDlpRaW1isJ+fjlOWN&#10;sLZxvZ2kAWOz5LH6UDdfM00bUpM05F8L5YqIUOB+bb1ulczjyJijhAnJ8nQ0jtXYT9myOEXNKVT1&#10;u61Ya5SnZMsXYdRHSNlT4/TQsqw63WZU/H6p0sraq19/8/16lPaD/lq0z64097HmRSX9cLRe9IYr&#10;IuxrdkUrUeVR9pTReiF8nTbPiVRwGwTf7iRFDVmk/R37GZ9xhPybEtRzdPVnbGjy8/Mar91TCbkK&#10;fDZRHeX5Q6EqrOSZ+bfYIU+dbnHq/X1q+HX6v9qr421SSLh5LObfwr6ZXFWstH/N1rlvGcuM74Hy&#10;p2jA5Gxjzw1tc3m3J57VoxU1IVt+829sHOP+xQMUNauwZtwS8/u9YvlkJfxsh2R9D3zKnjZAcatr&#10;n5M2X2PAE8Vymd/5CK9WGN+BpN3Vr2C+ryy9OCtBo9d7FR4Rrlb2LajR+Htt+O9gflf6j8yS1/oM&#10;XSqcOUCjV1eP8+Lw/v/XtxXy/gotzQ1+1tyv/NVLVewKV2i974J1jtlX07GVpe55p6ljaOiccJ1V&#10;Gu/hgFvTpw2v89u7XGPntMZ/R7V/00J1NP5m/Yxz1Iof9FTc2urPPnAOXvpIghLfDpyDw8tXKC7S&#10;OL+eDKxRmhKlAYs9CjX/5sa5QEU52l/99W7wN2gKvPaVnN/9H59Te7fx7kLCA+eN/nbStdH9AAAA&#10;AAAAfI4uOVmXd6lD/B8uuR/4w6WO1rTjUscxOy+Nf/WcvcKlS1kzdlzqMHXfpZol/oOXvm9s8711&#10;VUZh/6W74ndc+v5Wc74ee707Mmpf65L/6KXY0X+41CX1tFUsWpBjvfYl/39eGj32D5du/0XZpb9Y&#10;Na3D4WfuutT54R2XPrHLbzze+dIdC/5oly5d+kvmkEud730xcMz/+eKlIZ37X1r+vlUVULrk0l2d&#10;O1+aucsu75p5qXPnmZfesAp/ufTivZ0vdX48ULKc/v2lBGP9yVuCPrN8Y5s7ko1POmD/k3dcusPY&#10;pvqYLv39j5eS76jeh/2a975w6c9/t2ptb1yaedlx1DvW4uRLd3SeEzg2+zUfyanZy6VL535/abLx&#10;GkMyG/4LvfrzoHprH3dcmpkf9F5aA+u4Jl+a+fh3jX8TLv3+v+zl1ez3Pjkn6Lj/fvjS8u93vpSw&#10;KfC9bfLzM/47x3jvycVWoR7zbzHk0ov/aRctTn+f6u9J4HvX2Odu8bxgfP8a2ybw3ahZ9tffXnrA&#10;fA9/ChQt53YYf2PjuP8jULS+350fubTjb4Gy6fS6By51HmF/563va933YtVX/ybs93XHz1+tPX+0&#10;CvU+C0OT79Vw+We63/iuGN/xXUG/E+t7YPwdrN+f8/v/JGfypc7fX37pz3Y58DlWf5/qfhes4wo+&#10;RxjqnHeaPIaGzgnXWb3vuOVv5y6dPn3ans7Z57jGzmmN/46c/qbnthiffc351H7toHO8scal3//Y&#10;+Js9aa5h1I/ofOmBdfbvvil1foP2a1/h+d36XGr+tg1w2E+T5wcAAAAAAIBmaKQlwld0Z+xtmm5N&#10;HdS/3T/0+ot7lGgNgHxSr350SfJ9pCGJryjKnGZWGEslr8d8mvN7Whp5k45tfFlhSX/U7z1Bgzse&#10;+i/9p/HaA0YGPWf61e9o4D8ZL+c5ZS8wXdC0Hx/Unq/fppK0Hs0fX+AaiIgfr9CCHco3n3a9kKPs&#10;7S6Nj2+gD3XPYXlcMbqnm1029e6npnpcD+8Wbs8Z3B3lVrj6RQV9ZubT6/5zOmcVKrS/xC+9n61F&#10;8+Zqrjklb9B+o6asvPbJ5vDR8QoPbgHhKFJ9go/1tlDjs7f/fpVlKvb3U0x0UAc/IcZ7CV7fVGV2&#10;s1Go/Lx85W9M04agBhMBwzWqVY4zUKjim3+uR3sWa9Hi/Jon7y32ex8eHXTcbSLUJ1oq3nfYXmBq&#10;5PNTjKYnR2hDQpRGp2SrzHslA6U2n9/nUbH52eflKCvz1SvrR71sv0rN72tPu2wKiVS/nn4Vlwa9&#10;Urc+igxqGOTuZPxCq9/On4plDn9buNr+LhpT2ute6ZjxW7BXMQ0f2dTT5q1EY+/Vycn9xnfF+On/&#10;YVHN+5+70fo1ylMZWMVU//27hozS8Moc7TgWKHvzslXce7p+XP/31RzNPIbmnROur4o/JOkHI3+g&#10;HwyJUlRUsvHdqnXVx1/vbxoS1U/h/mLtt1samMIjI4O6MgtRv+hw+Uv2G7+nUI2fOV4Vi6M0dFaW&#10;Cssv/zI09Ru8svN7wz7Tbx0AAAAAAKCZGkkitNHQR/pqiTV9X9vWxWhM2yptW3/Irpfa3u5WrNld&#10;kTW5Nfm+2zRnhNmpxM26d9FIlT95u/r87b/089n5+j9TinWgpruiNuoSZs/a7vqnm+w525mP9WqV&#10;sezcf+mlj+xlrUW3UYrvVKjsXK/8r7+qfPd0jY+y65yEhV6TrkIiBoyS1aWKNY3Sz9Mz9dTQ2j7T&#10;Px9udWzszfgKNTe6m36Qkq8K897aLXcq4rZAVesXr2XLp2v2xgz1y01UQk33JtUuf++h3wq6GdgM&#10;4VO361jRMt338QaNjuqmqBk58lZ3h/Q58KwdrW6Rico6ZnZ141JoRPiV36i/7PsaqtB6v9cmuSM1&#10;vOa7aEw/XKDMlQ/rTrv6iy9C/X4Q9P5/8HNlrHxKMY39dtrGa9KE08rabGbdvHo1p1T9xt33Gc4d&#10;V3EM19t3jPOFylRWbpcNoRPWaV/JPu1Lj7eXXH8hQ5/RvtI8Tb+lUHNiuynsgTSV2lnHz+U32AzX&#10;aj8AAAAAAADNHxNBN+vr5j+fmJmAtrrlf0j/7+b2dpKhdkrqW/t4Z0jvu7Rt7Uh5n7tNt318Wg9v&#10;MRZ2+B/6mj7VntcD6wRcUH7lJX3lf/8vu2z4p9v0wdYYPf5Pf9ezMxsYL+G6Cdf4ieEqzn1VO4ry&#10;FZowShF2zWXafM16Arss+EbxBV/dp9w/s68p5Fap4uZQDY8bXmfq1zV4WODPqG2IOta7wWc+ku0P&#10;em8VW9OUHTJbm7c+o+mjA8fQ54ZJIthC4pWxJl4VKYnKqn6v1nsv1v7aHJrBr7JSj9zfuLJEjSss&#10;RtPT83SsNFP9dicp7W27or6qxh53d1KorJRSxa/crXWzJgW+AwO+rSsaVrV9e7mOFau0Tp/yZTpc&#10;IoXe1sz3ab6G16f2g+t+F4fHtZJ+91ua9V2pkCu0/vvvp/AmhnXpFzde2rxDpSd3aMOB4Ro/svmf&#10;mP8f9ozpMxzDddUpRjGdPMreVmYv+Bw4/Y7Onqt7DvZWWC0MgpOE587VPUt7P6wwfgQdA+MRmG6N&#10;0PjkTdpXtluzL65Q8lYz6fg5/Aab5VrtBwAAAAAAoLlJhL/59PLqN/W781LH3t2NBW49Gd1G/+05&#10;rlF7arsq8nlO6sD/Nee8evPtoBvlHdoqpHpPYZGa2uEmlW7eK4+dGPDtKVH2+a+o/w+/E1hgusns&#10;zyFE81d9S93+7tNPngrqZ6IVCB05SZElS7UoL1TxcY08jd4/XpNcOXrhRY/dA4pfnt++qEJr/vPi&#10;1n0JMfKumqMVx2pvmPm9Hnnr3Az+jNz3KD7aoxdX5stnJw58BS/oxTpJBYPvXE29/9gKvZAbmL+R&#10;hAzN0PrJFVr647RAAsg9StNH+7Rhfe179x/L0gu7w/XwuAZTSPV4VXHMZ38PDG07qmPNo8Pt1d7l&#10;UfYr1R3+GN+TF19Qjl1yZPxEKsrKLktI+Xz2kiqf8le+WKcLoYa2qRE1XbO7FerF31Z/X43Xy3tR&#10;WT7jezykmQmp3uM1vVOhkpNrPyvzRq7n5Bd0yNf6n6n7Po0f6tWKhSvkqflj++UtN4e3bkL0JE13&#10;ZyttXrYqJkxSfAM3/L8W0lHK26H86p2ezdcLmUF/6c9yDNdVuH6+ZLzOrYrT6PTiOucvv785R97M&#10;35F3g14sqP6deLUhfYP8saM0POjz9m58Ufln7cKHG5S23m91QeWq/hyrv9s3d5S7XqK00d/g1TCT&#10;0ScPq6zeD/dz3w8AAAAAAICDRpIIn+rZUTvkNqcJb2hKfpX++b7eKpkRuMsSOnOo1kV9RSXP5gfW&#10;Maausw/rJSuJ8P8pNf0NdR2Vo/8zOsfY3qPyjp302wlmXVvNfy5C9/k/UvQ4o/4BY7tnL+qb99+l&#10;bXeZ9fV8tafe/tcQ6fCf1Gt9vTso19Nt92lUb7/8YZM0vrE+y9v00+zfPypXxlB16xalnuHdNOeT&#10;SZp+Nf2cNyJkZKZ2Lw7Vb+O6KSwszJq69U9T8UV7hc+FW+PTMxRTkqie3+mpqG5hGrK5vWK62tWG&#10;0LELND0kS6PN+p7d1D/VrQWLmxoBonWKXLhdC25doYQ5hfLJpZjUPM0+m2z9DaN6Gp9v3A71Wb1Z&#10;05vd1U+Fsif3VLcwY/vongrrNlqFQ9dp9mCzLlKzV47XufShxvLA9yTxvybp0eCxCeqJSVygiFeM&#10;v0U34zVHZhmvHqPpqTE6/IRRjopSt4jR2j92mSYF3fu/fJv6QjV98zr122Z8X8MDf+Oei33GdzhF&#10;Mc19gr1NhGbnrtP495OM9xH4LoYZ7ydhe2vusb1YS6OGaukxyZM6QD1Tgnveb9zln2mI9YT4U7f9&#10;VkONzy/wezR+C8uKG07e1AjXqNEdVVxSofFxDf9u3GOf0oKe+Uo0voc9o4zffGy2+s0I7u7nsxzD&#10;9eUa/Ize/sMCddz6kKIiqo/d+L3NyFdI19AmnrZv5u9o5MPqt3mIsY7xNwuP0qLT07VpebzxK68V&#10;n9hP2bHGfo3zWFj0Ip2euknLRppr+FS8rL+xnfHZRxu/M+N3kqYFWvZDc+Sepn+DV6X/dC3okWP8&#10;vbsZ37M4ZZ1sof0AAAAAAAA4uMkcXdmev0r/kO8vZ3U65FaF/2+z9UCQv/l05PSn6tSpg0K+ai8L&#10;ZtafvVk9/rk196/x+fGf9UkhIXK18ECm/rNe+V1uhbTgx+r3Gfu42dxHhbJiB6h4xjGts26wBdTW&#10;2wu+SPw+eS+45L71Ku/YmdubX4VbnL4Lfvm8frkc65zY67uN9e0l5lP/vo/rLavDYRsnF4zj/Ifx&#10;PkOu8n2aqt9rU/u64TXwmVb/LZr992xIoZLCpkhrTipjqL3I1Jy/0ed2DNeB9f3xS66QK/we2n8P&#10;h/dcsXqoBmwfr7cKpivU8fMLnNOyR7+l3Y+EBs6nbY1zWf3dW5+r9eVuoK4Zv7ErZJ1XzXN79Yu2&#10;0H4AAAAAAACCXcGYCA25WSH/7L48gWD6XyHq0aWBBILJrP+SJBBMrluvzU08160td/O+uksRl3nj&#10;zNxHeY6yj4UqolvdW1g19V9E5g3Nq00gmMztzZt+jt8FV+CGe7O/J/b6dsnSxmFZHU3V29pe6Y1b&#10;B9Xv1S5+cTXwmVb/LT7r777K/N25zS7562rO3+jzOobrwfr+uK/ie9jM99yMz886nzqtYn2ujdV9&#10;/t9767wa/KIttB8AAAAAAIBgn0MSAV8mxfO6KaxnlOKmzdXcaXHqNiRN/snP6OHPuXsmAKZipSUk&#10;aUpsonJC7tM9PezFAAAAAAAAwDXyOXRnhC8Xs5uQCh3+D498bUMVERmu0Ct+ShhA8/jlPVSs/Wc7&#10;qk90hNz81D4zf3mxCv/aUTEDwht4gt8vz1uFOv3NGPXrygcOAAAAAABAEgEAAAAAAAAAADiiOyMA&#10;AAAAAAAAAOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5I&#10;IgAAAAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAA&#10;cEQSAQAAAAAAAAAAOLrpksGetwyc+YaO/sVnl1qfPc/fo+7/HGKXAAAAAAAAAABAS7ksifD9Gbt0&#10;/IMLdqn1eeXpf9Edt7e1SwAAAAAAAAAAoKVclkQAAAAAAAAAAAAwMSYCAAAAAAAAAABwRBIBAAAA&#10;AAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggA&#10;AAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByR&#10;RAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwNFNlwz2vCOz+r//&#10;+7+tf5tYFQAAAAAAAAAAfIE0mkT4xz/+YSUQAAAAAAAAAADAl0+D3RlVVVWRQAAAAAAAAAAA4EvM&#10;MYlgtkCg6yIAAAAAAAAAAL7cLksimMkDWiAAAAAAAAAAAIDLkggkEAAAAAAAAAAAgMmxJQIAAAAA&#10;AAAAAABJBAAAAAAAAAAA4MhxYGUAAAAAAAAAAACSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAA&#10;AAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAfMH993//tz0H&#10;AACALwpiPADXCkkEAACAL7hPPvnEngMAAMAXBTEegGuFJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgi&#10;iQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAC4XFW5di6dr/mZJfLZi67WkWzjdRbO16o3&#10;vfYSADeKmy4Z7HnL3//+d3vu6lVmDdfgZzx2KcAVFq0JP52nGfE9FNLGXtgcVX75PvbLdUuIXFey&#10;HQAAACwXL17U17/+dbt0dYqeCNe0P9iF+rrNU1HeVHWyiwAAAGh5nz3Gq9TauMFKPWYX63tgjTyP&#10;lmv4kFR5FKtny1ZqhMus8Mvn9UkhboVY5eapjifD5xYpfzqRI3AjadmWCG1C5L7NLbfbJf/JEq2d&#10;O1KD5xVdUebSnz9LkdHjtPEDewEAAACuOdf/NmI6M667LcReYixz28u+cQVXjwAAAGg1XN+w4zl3&#10;bTwXYsV8xvS/jWWdJ2jNxpVaszPVTiAYjq9UfHS0Fr9tlwF84bVsEmFEukreKlFJSZnKXpmlCGOR&#10;7w/TNO9lf6C+yq/yN9cq9fGJGj4gWtGxEzV/wwH5qgLV/lMFmpdWYMxVKPfXgSZPW4+aNUe01Zif&#10;v3CVimpaQFUv22rMBZU3HbFeJ3XCcEUPGK6JSwtU6fer8pV0TXsgaJ/WNgAAAHASvcCI6cy47q10&#10;jbSWhGvW7+1lqyJUdFlsZsRy76614jcz1vJ7i7TKnM8+It/BjZplx2Gpr1TKjgwBAABwTXXShLV2&#10;PPf7WUZ0ZxqpdCvmM6YF0ZK3RLkvv6nXflcQuN929oBWPbVWFcbsgZfM+C+4e6Kg+23mPbiFa1Xy&#10;oV0F4IZ2zcZEcN3xMy3+cSBlWfB6kfWv2lQq58lUrX21TOeMov9UibY8NVaDUw8YpUpt/NkM5Vaa&#10;K/pV9soWbfn9FpX81SyfNk5uZjlX5RfNsql6WYkxF1ReNFIRQ2Zo7bseeT/0qGTdDMVGR2vwTOMi&#10;96hX3vLAPmsSGwAAALgyrh5qf9aMw9K19o3ai8jXslKt+O30rT3kuliuXDM2e2qCBj+4WAXHA3HY&#10;2pmDNS2bfnEBAABapeoYzr7fVpQ6VunvBO6hVbxtLt+i3OOB8pHn4u37bWbZvC+XqokD4rX2lFUN&#10;4AZ2TQdWdn8jNDBzvFJWbkBdNW1ricreL7UynKXrJ8pMM/jeKTXqO2lqXpHmdTPXC9e81z3yeDxK&#10;H2KWr0z47AJ53veo9JnBVtnva6+f/cF4PWPZSz+yExtvl1j/AgAA4Eq5NGJSII4r2VkkKyVw4TXl&#10;vG7OxCo+prrtu8Hv1/C1ZSor86hgduB5t5Lf59qxIQAAAFqzwcs9WvNAYH7k6sC9Omt8A+9Wpa4w&#10;x0cdrNT/MO/zldr34cq0ZmugzxAAN65rmkSo8VX7X3MgliO5Sl84TfFmd0aPb2mB5uzhGnlvV2su&#10;5K7oQNMs12DFfNdapNBOdmLjH4F/AAAAcBXuHqupbuPfd3KtLo38hfky2566fjRBI9paa9hide+g&#10;QFKh631jA7HZe2UyLzkBAABwgzpyQIHHc0uUHmd2ZxSt2KWBnki8/1+gzxAAN65rmkSoqDR7TDN0&#10;6ypzDPYDKdEaPDVVa18/p66DxmrGT2NlXntelaqG0w+um+2ZamGdrn4/AAAAcNBD8ePNhzNKlPtG&#10;pV57xRzXyqVx90VbtQAAAPgCq/rEngnSNmiAZgA3tGuWRPC9m6pf/s680R+iiQ+azZkOKPf35nDG&#10;bv3sxa1KXzJLE3qbqQVn/gZaCtQsP1xqZzwBAABwPXQdP1W9jX9LXlusnNeMmU5TNeFuqyrIEZVX&#10;94vrsVsguDupo7UAAAAAN4zge3XhEXbvH+OUXmgPzBw8QDOAG1rLJhF2zrKaL0VHhivyh2uti0T3&#10;g+l6/C6z0q1OYea/Xm38zVoV7EjXtIdXBfrQreFSyC3mvx6tmTNL8xfO0i93mD3mhivCGivBo/SH&#10;p1nLx/5kbb1tAQAAcE3dNlaT7jX+fbPI6soodFS8Ap1KBvMo9YdjNWvhNA2fkWstCR0frx7WHAAA&#10;AFq79iGBlgW5y8x7cvM1LbNE6jxSU82HR/wvaWLcLK3dUaCCHWs1f0KMfvmmtTqAG1jLJhGqfPJ+&#10;6JXX55L7uyM1b61xQfmrwQqxKjtp7KxxVrdCvtdSNWP2VumxNZrXy6q0uTXysakKb2OsczBXW36f&#10;q8Nm4wVj2wm/mqXexnKdLLKWnx+zUouvYtBlAAAAfF5qB1iWemvq+MtTCGoTq4mDKpX7+yJ5qowt&#10;7pqnNY86rAcAAIBWqfekxRps3tCz7sltUZH5vK/cGrtqq+bda1SU5yp19gzNmJ2qLQdC5KbJKXDD&#10;u+mSwZ63/P3vf7fnrpEqv3wf++W6JUQuMyngyFjH67yO/6xX/rZu2UlQAAAA1HPx4kV9/etft0st&#10;y//yDEU8ViD1WqySf59gPTBiObVWw4ekyqORWuNJ1+ALPnn/4ZKbIA4AAOCqXMsYz0mD9+Sse30+&#10;6etGXVt7GYAb2jUdWNlRG5dC3I0lEEwNr+O6lQQCAADA9eZ9z2yynq5piwIDKo/86djaBIKTtiEk&#10;EAAAAG5gDd6Ts+71kUAAvkiufxIBAAAAN7yyDWaT9VUq8ZljYJndTJIgAAAAAIAvguvfnREAAABa&#10;1LVo6u47XqQSjxTaO1o9bnNIIFwoV8mbHvkUqsgf9Gi8lQIAAACadL27MwLw5UESAQAA4AuOC0wA&#10;AIAvHmI8ANcK3RkBAAB8wX3lK4R8AAAAXzTEeACuFVoiAAAAAAAAAAAAR6QsAQAAAAAAAACAI5II&#10;AAAAAAAAAADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAc&#10;kUQAAAAAAAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAA&#10;AOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5uumSw5y3n&#10;zp2z5wAAAAAAAAAAwJfZZUmEv336d3sOAAAAAAAAAAB8mdGdEQAAAAAAAAAAcEQSAQAAAAAAAAAA&#10;OCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAA&#10;AADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAA&#10;AAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIA&#10;AAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEck&#10;EQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAA&#10;OCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAA&#10;AADAUcsmES74dOas3y7cgPzG8Xt9avAdVPl13qyvssv1NbU9AADAjcqKc7w6f7WBztGtSl64VUft&#10;ov9UuSpbLGjyas/K+Vq9x2uXW4AR91Z/Fv6z9eI/872uLNIZuwgAANAa+X1enfG18rtY3iKtXji/&#10;ThwJoOW1SBLh/MG1ShoYrohekRrUN0IR3Ydr+Ts+u7bWmZdnaNC3wzXnDXtBa/FRgZJHGsd9p3H8&#10;/SIV+e1oJWaX25UBJ7KnaVD3CN1t1nePVtLLQRelTW5fpDnG+46oM83SHrsWAACgtfIf3xiI86w4&#10;J1p33xmu3iPna9dH9grN9WGJtmeXKBBBVWrzz2L10w2VVunz59eJV7bo5WMtd1G8Z3GkxmQeMXa1&#10;U3P6jtPmU3aFyXyvr5TrE7sIAADQmpzZNV8juocrsk+0BvUx7+NF6sEnCowIrYVdzcPHF8v1cvaW&#10;oDgSwLXQIkkE74EyhcwrUumfPSozpneWdNL6ifOUd8FeocqnPSkxGpThU1e3vawVOX+kVP4RG/XO&#10;0cDxl24dqRMLpynjuL3C8XQlLvTqobyyQH3eRH3w+EStty8Wm9z+VLmOKlbLikv0Zs20WH3tagAA&#10;gFbpxFr9KG6xPoh/SW8eDsQ5ZYdLlDmoTI8NmKhtV5pIqNFJCZtLtGlSJ7t84xm4pEw7Z/SQXCO0&#10;bH+OJne2KwAAAFqzU2s15WdbdKJK6jJknEYPiVA7+eTrFG5EaC3Jr7w5kRo0cWPLJysAfGYtkkTo&#10;MiVdKfd1kssut4sfqziVy1vdhvsvW7Xp1M+089VUDbzFXtaYC+XauyldyVZzpXRtOxrcquGIti1c&#10;pbqt081l84317KLpoxKtf9rcPlXr91TKf2qnljfQrLzdPfO0bHpvtWsTKLt6jdOYLhX6wD6rHd25&#10;VR/c/zM9ckfgHbruMObv92jdvx+xyk1tH9Be7dxudaiZQmo+LwAAgNbHuND7daqODnlW634RrQ7V&#10;gYvLrb6/eEnLhpRoyW9K7IVmLLZRR/0+Hd1mx3AZW3X0rF19Ga/2vvSsNu2tDuiauf1ZY70MM76b&#10;r+VZRU12h3T7bSGq3LNWyxt6PX+l9mSlNrA/f+22xpSxqUQnqh+QMfg/KNHmZYG6zF3lOt9Qd5em&#10;qnLlGXFpxi6enwMAANeX/71SnTBn7l+pnZlPKyUzR+8cLdPOxK5WvfzeQDyWGK9BA6M1aPQ0Zbxa&#10;Wdt1o929UMYblTr/7kbNGW2sMzBeczYc0Hkjlju4Yb5+EmtvVxP7GHHVq/OU8ZoxeyrXjq+M2Mus&#10;qvLrhBlzPT5RI8z9xU5UsvlajcVWAFrctRlY2Tj57FUnuTvY5S5TlblmrLrYN9mbUrklVRlH2uvu&#10;7w/SwM7len7kYC15167Uae3NztWJi3bRYi7bor0f2sVTa/Wg+XTcxR4a+P07pW3T9OC0dK1vbrPy&#10;C0d04IRbt1utJoyT2Z+96tIjwqqq1r1HuM78ubz2JBqszvaGU+U6cUdXdTH7Er6Rx4wAAABfIiV6&#10;07jQixszQu3sJbVCNPT+wfp022s6aJXNWGylkidMVMqxjkb8Fa0O76XrwYGztCfoxnut+t0NNWN7&#10;X5HmDBup9V4zvovWV4tnKTZhrfUUXUMOPh2vx15zqZcRU3b/cJUe7Btf05LUvLG/PmGwkve6rJjT&#10;qh9m7M9+duXg09GKTSnX7WY8+v0e0p6dOnA+UHf+jVnGBe4vdcAdbdV9+vsJuntcA8dS5VVe0lil&#10;fHyvfjKsFTbJBQAAXyqukPaBmZdXKePd6od2XXJVPzBS9Y4y/3WVtr992ir63ivSizMH66fZdkLA&#10;7l7oxRmDdXfCYuUd9erMh2XKSxmrYf0G60cpW7T3L8Yyc7ufjQv00nFqo346M1cfmNv7y7Q7uHui&#10;NpXa+WSq1ueXyTwa/19KtN18rdQDZi2A6+QaJBF82vVva+WfNENxbe1FV6jTlDXatGSq4u6L1bDp&#10;K7Xwfp/2Hmh+Y6e9/5auo/c+q39fMkHD7huhyRlbNLlzhV3btBMvrdRbd8/Sj75rlrzyNrRpxWnH&#10;/tjqbm87nqpYsy9hc8yIb0fowadLZF+HAgAAtD5Wd4zh6nGHXa7H9fUQ4yrvnHWxF+CVr3+6Ns0P&#10;xF9JmelKUK527berm9T49gczZmjXPWtq4rukrJVKMOKrzEYGmTr//Sft9WP10K9ytGxImTI2BC5I&#10;z2xbrOX+efrdmllWzPnQr7ZoQZdcLc82Y85KHTQuqr838XE9ZMaj900wjudpjfmGUVVVogzjIrjX&#10;sznKmD7Cqnti80Y9/HGqlmyrHxn6tGderFL0S72cOtghGQMAAHCNDfyZFvQyZ8r0YkKkImLna9vx&#10;oB5A2t6rJcVlVheWb+4p0a7k3tbive+WWf/WqHIpblWpyo569LvpgQclzvsitWy/x1hWYu+jQm/9&#10;0YitOk/Vzt3z1MVcdMc8FZhdZP45XQPNsrrqJ1tKVHq01NrfO+sm6qvG0vPvlNLtEXAdtXASwaeD&#10;v56ox07N0qZ5gZPMVanyWxnLXa8WaNemdG0OPOLWTJU6+q5ffQfeHdRdUIj69g235xtnDv78UFYP&#10;/WblWFU3pLgSjtsPfNo6qVr9CJtjJuxerA6bJiqpOosLAADwBdDru3YzeFObUHXqLPmvoCl6w9tX&#10;6uA7funYVi2xuxdKXrzRagVxtLzhy8sudwTHfyH6Xp9wfWpfkB55t0S6GGiOb73ewme1+4x04rjH&#10;qO2kMY+O0wcp0RrxxFrtORHUkvSDI9rrj9awviH2AkObHurdt/7FtV97Uwbrp4emaVPGCHVoZotc&#10;AACAltVJD20u1b//alygx5ATW7QobrDmvGEnEqrMLh1XKtnuXmhMRkMtAmI1LCYQD/W6K9r6V3fH&#10;KhAiudUpzFrSjFjQr3NHc/X8wml60OzOaNYWfWrXALh+WjCJ4NeJzIn60R8H6Xfrpza766LL+IqU&#10;PDBCY55+TR+Y12u3RKi7+dTXFTLHHbhS53fN0v1PSsl56RpYc13YSbc38ASeQjsap8Vaztvbgj4P&#10;V+exSprivjyLCwAA0Fp07qru8uiI2QTdgf+icaHpaq/6IU9L6t5/pAZa3QuZ00g9snylFg65+i6C&#10;OvSKDXq9QUqYs1LPTQp0Ydnunqf15t5cTb7FiE3jIhQxNl0Hax7Sc6t+qNkprN4DK8fT9fzbHdXu&#10;RIH2/MVeBgAA0Bq0CVH3MU9r53ul+l2iGfv4lLdwjY7Kq21TIvWg2Z3REZd6DZ+mOeMbfkjYVf/e&#10;3zfcV/xA7sGUaMVOTdX6N86py8CxeiQx9qoe6gXw+WqhJIKZQBinEa+ZCYRZ6vUZriYrtz2r7e1m&#10;ad3mpzV5lNl8PFa9mkoiVAWPM+BSu1ulo8fL7XLAp/+wZxpgJgCG/atfyXkrFVdvf+b4ByeO1H2y&#10;7E/7Perw7a41rR0a296JdeF9s10AAABodaI16F4pb9tOhy4YvXo5u0hfHXOvrJbqLS4Q331wc6gV&#10;GwZPfbvUtj2tz+cLappvOO87V/MQSEiIS2f+X3sNrPd6w74blB24tYfGzH9Jbx4s0MyLq7RkW6X0&#10;9RBj+xIdeM9ex+LX0YNGbPiNjnbZ0MWIZwvytWmOtHxs7VgLAAAA15P/o3Kdqb6N1iZEvR6IDXQz&#10;5K2U11ukvHfMwmAt275GKfOnamgPewyFz0uVP6ilwQEjpjSDJLceXr1Vy5bM0kO9OwWqAFxXLZJE&#10;OJE1TiOyI/Rc2kR18nt1xmtPvuCb+1fg/Dn57OZO/uOrtPrlwHxAe4W4PNr2anWSwK8Ta1Ypzy6Z&#10;J55B90cbx7RSu87ai84WKDPLbJruzBwcb9jMCk1Zu1h9bw46fnsQ5E4jpqpvvnEcxwNl//G1ynw9&#10;VKNH9LDKTW1f+U6RTgQNKnj+3XQt2eBSwoOD7SUAAACtjUtxv5in7q8/rim/Lqm92DRivT0p47To&#10;3Wgt/KnddL3FuXXv+ME6kzmvJh4z+b3GRbDjwM0BZzatqRMPrlvn1dD777UeAuk1aqpuf/1JJe8K&#10;urt/oVyVH5kzfp054a1tfn+zWx1us+fdIzV5lE+bNxTofE28asaG4ZryYCA2tLRxWf35dpm+Rk/1&#10;yNWclCLGwwIAANedd+cMDbozQvdOnKXkhbP00IR0nTAr7o1R31uqWxIUaV36Tu3aNF8PPlFkLfnM&#10;rAcxDCfWaOHj85X8+C+V94Hb6r7SfEBlc+Za7dqRrsRHVumMuQjAddUCSYQiZS4rkyq36LHYaA3q&#10;FzSllNjrNF+nMf+qye3W6kffjdSgPsZJbZlbTyQHX6D2VtLz4+TLiFXEndG6u3uEks5O0MNBgxh3&#10;GJOuZfeU6LG+4bq7X4Qi7t+qkIENjYlQqW2/zjUuAg/o+bH1jn/ixsAgLt8Yq2XLO2mT2ZT92+GK&#10;jHtJty9ZoySrm6Omtz+z95ca0yvc2tac7p74mrqvKtDCu8ztAQAAWqkuU/W7vFR1eXOacbFpxzJG&#10;/JW0L1rPFb4UGGj4Gml3/0rtTDbisfhAPGbFZDHp2nvRXuEybk2eH61t94erd79IRfSdoaMPvaQl&#10;99stF747S9vWjtWJx406+/Ui7pqgbVYSwae9vx6syO5G3DYwWr27R+p5zVPKOPPJOJcGLsnVzI8X&#10;W3HooD7GccTnqteqlzTZugiuz60xK9do4BvTNCWrbktZAACAa+1rnSJ1u8uvD97J1fbsXP3JK3W4&#10;d7F2po+Qq81gJc4PdF90dMPjeiylVANXr1RCww0/m889UjOnm/fmfPrTy1u0/eXDOmeOQ/WLcVbi&#10;4vxrqXrsia1S0ho9cW2augJoxE2XDPa85W+f/t2ea138Pq8+vdmtdm3tBZfx67zXr6/eEnJ5H2zV&#10;/D6dueBSh1tdqswartj9M1SaaZwU7eorZ+/TbezTXnIl/Ge9Ot8mRB1CPo+zLwAAwDVkxlU+qV1j&#10;sdc1YsZUn7oaixPrstZva6zfQAhmxp3n5RCjVRmx38fGmw5pYNugWBMAAOCGcsGIYy4asZ3TPa7q&#10;uO8q7381yil+smKuJu7xAbimbpgkwmfi98vvctWe6KrKtTo+VtvuLdBrSV3thQAAAAAAAAAAINiX&#10;I4nwxixFzChSh+6RGthDOrqjSEdvm6h/2/ak+n6GQZ8BAAAAAAAAAPgi+3IkEQxms/QPjpSq/GOX&#10;OvWMVJfbW6AJFgAAAAAAAAAAXyBfmiQCAAAAAAAAAAC4Ml+x/wUAAAAAAAAAAKiDJAIAAAAAAAAA&#10;AHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAA&#10;AAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAA&#10;AAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkE&#10;AAAAAAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACO&#10;SCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAA&#10;AHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAABzddMlgz1vOnTtnzwEAAAAAAAAAgC+zy5IIAAAAAAAA&#10;AAAAJrozAgAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkEAAAA&#10;AAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACOSCIA&#10;AAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAAAHBE&#10;EgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAA&#10;gCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAAAAAA&#10;AAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkEAAAA&#10;AAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4atkkwgWfvGf9duEG5DeO3+tTg++gyi+fWV9l&#10;l+transAAIAblRXneOW72kDnSLbmzstWmV30n/SoosWCJq8Kn5+rFUVeu9wCjLi3+rPwn60X/5nv&#10;9flC4ygAAABaL7/PK+9VB3fXiLdQK+bNrRNHAmh5LZJE8B3IUmJ0mMIieioqspvCwodqaYnPrq3l&#10;zU1UVFiYknbbC1qLD/M19wfGcXczjj+qp7qFRWnKZo9dGeDZPEVR4d3U06wPj1JibtBlYZPbFyrJ&#10;eN9hdaYkYykAAEDr5j+2IRDnWXFOlHp2C1O3H8xV/of2Cs3112Jlby7WaatQoQ2PDNWU9RVW6fP3&#10;iTx52dpx7BO7/PkrTO6puJXGpaw/R0mRo7XhpF1hMt9rnsc4CgAAgNbHWzBXQ8ONmK5nlKJ6mvfx&#10;jLhmVr4RobWwq3n4+IJHOzZnB8WRAK6FFkkinC49rPYL39Kxkyd10pgOpYYqK2GOci7YK1T5VLh4&#10;gKLSffq2217WivjK9uuT+M065Akc/7E/jJJn3hSlHbNXOJamKfNO68cFxwL1BT9WxcwEZdkXi01u&#10;f9KjMg1Xxr592lczpaifXQ0AANAqlWdpdOwiVTywSfuOBeKck8f2ad3gw0qMfkjZV5pIqBGqSVv3&#10;afvkULt844lJPabdMyMkV7wyDuVpephdAQAA0JqdzFLCI9nyVEnhQ8dr/NAIhcgnX6dwI0JrSX7l&#10;zOqpqIQNLZ+sAPCZtUgSIXxqhp6JC5XLLoc8MF7x8uh09cP6p7K14eSj2r37GcXcai9rzAWPijem&#10;aa7VXClN2UeCWzWUKXveChXWaR9uLptrrGcXTR8WKyvF3H6psooq5D+Zo6UNNCsPGbpAGY9EKqRN&#10;oOzqbZxEu1aowj6rleVkq2Lkz/Vot8A7dHV7VD8f6dGLWwINqZraPqC9QtxuuWumkJrPCwAAoPUx&#10;LvSWLVXZ0AxtntNP7urAxeVWvzmblTG0WItWFtsLzVhsg8r8PpVttWO49GyVnbWrL+NV8fo0bSip&#10;jsyauf1ZY710M76bq6WrC5vsDin0tvaqKMrS0oZez1+hwtVLG9ifv3ZbY0rbWCxP9QMyBn9lsTak&#10;BupeKPDI11B3l6Yqj3KMuDStwCkSBQAAuHb8h/bL6jtjZKZ2r3lGz6zJ0yHPMe2eEW7Vy+8NxGPT&#10;4hQVHaWokVOUlldR23Wj3b1Q2u4K+fZtUNJIY53oOCWtL5XPiOVK18/VQ0Ps7WpiHyOuyptjlI3Z&#10;kzvs+MrunqjKL48Zc818SEPN/Q15SHPN12ostgLQ4q7NwMpHDqtYoepY3eqg63StWz9e4fZN9qZU&#10;/H6p0sraq1//GMWEeZT2g/5atM+u1GkVb95R5yIusCxbxX+1iyezFGc+HXcxQjH975S2TlHc5DRl&#10;NbdZ+YUy7S93K7SjWTBOZse9Co+IsKqqRUSEy3vcU3sSDVZne8NJjzzdwhVu9iV8I48ZAQAAvkSK&#10;9YZxoRc/Nl4h9pJaIRo+Mkb+rfkqtcpmLPaC5vwwQcnvdzTir35yH0oz4rEkFdaJ2arV726oGdv7&#10;CpU0OE5ZXjO+6yfX20kaMDbLeoquIftT4pRY4FIfI6aM+HCF4iKN7au7HaryKGvsAM0pcVkxp1U/&#10;2Nif/exKaUqUBiz2KNSMR/sbcWBRjvbbdb7dScYF7iLt79jPqvNvSlDP0Q0cS5VXOTNGK/nj4Xo4&#10;thU2yQUAAF8qrpD2gZncF5S2r/qhXZdc1Q+MVBXrhSdWKPutQOdBvkOFWjFjgKZsthMCdvdCKxIH&#10;qOfYRco54pX3wzLlLB6t/lH9NXpxtopPGcvM7R4ZHeil4+QGTZmRE2iB4C9TfnD3RG0qtGPhUmW9&#10;cljnzOpTxco2X2tJIMoEcH1cgySCT/lrsuSf/HPFt7UXXaHQqeu0PXW64uOGa/gjmUoZ6VNxafMb&#10;OxWvSVNZbIbyUidpeFy8pq/crulhzd/e89sXVBg9Wz/uaZZO63RDm1YYdfZssLrb244t1QCzL2Fz&#10;zIiwbopLKTY+KQAAgFbK6o4xXHd2s8v1uL4eYlzlnbMu9gK88g3I0PbkQPw1e02GJilH+TUPgjSl&#10;8e1L0xOVP3RdTXw3e12mJhnx1QtFgXonvgFP2esP16TlecoYWqa09YELUu/WRVrqX6Dt62dbMeek&#10;5dv1VNccLd1sBn4V2m9cVEdOnq1JZjwaN8k4nmc0/jajyriwTjMugvs8n6fMR+KtugVbN+vRs0u1&#10;aGv9lgY+Fc4ZomSl6PVlMQ7JGAAAgGts8KN6qrc5U6YVY3sqbMhcZR8LukPVdriW7TtmdWG5r2Sf&#10;3l4caS0u3nfY+rdGlUvxqw8ZIeNJbX8k8KCEz9dHGYdOGsv22fuoUOHbRmwVNl27ixYYkaWh2wK9&#10;ZXaReTJDMWbZWPrwH/bpmOeQtb9DL02yeu7wleyn2yPgOmrhJIJPpcsSlHhytrYvDJxkrkqV38pY&#10;5uflK39jmjZcUfKxQmX7/Oo3uF9Qd0Eh6hdtN8tqgjn48+jMCK1bPV5X86yY4/aDn7FOqlY/wuaY&#10;CUVPqePGh5RYncUFAAD4AojsGRRvtQlVaJj0yRU0RW94+wrtL/FL72drkd290NzkDdpv1JSVN3x5&#10;Gd4tOP4LUWRUuPz2BenhfcXShUBzfOv15qUp3wjNPMfMBv6hGj9zvCoWR2norCwVlge1JK0sU7G/&#10;n4ZHB6UE2kSoT3T9i2u/ihf315Q/PaztK+PlbmaLXAAAgJZljk11SHnL7R5DyrM1N7a/knbbiYQq&#10;s0vHFzTX7l7oB+kN3ZQbrvuGBOKhyCh71M/o4epnLXIr9FvWEvmbjAX9Ole2Q2nzpijO7M5oZrZz&#10;rx8ArqkWTCL45VmVoNFvx2j7xunN7rroMr5CzY3uph+k5Af6ub3lTkWYT31dIXPcgSvlK0jSkIVS&#10;SkGGYmquC40L2AaewDP7K6ruscjkvL0t6PNwhY3X7Knuy7O4AAAArUVYuCLk0WGzCboD/0XjQtPV&#10;XnaD+GsiYsAoxVjdC5nTKP08PVNPDQ2Oxq6MO3J40OvFaNK8TGVOvtOqCxn6jPaV5mn6LYWaE9tN&#10;YQ+kqbTmIT13bbedttBv1Xtg5Via0t7qqJDyV1V4yl4GAADQGrQJUcTYZ7T7/UPa/jOz+26fcua9&#10;qDJ5lT2xp+LM7ozKXOrzg4e1MKHhh4Rd9e/93dbxih/ILV0cpQGTlypr9zmFDx6vn88YflUP9QL4&#10;fLVQEsFMIIzW0HwzgTBbkfVvoF+Biq1pyg6Zrc1bn9H00Wbz8eHq01QSoSo4R/k1hdwqlR23homp&#10;4f+HPdMAMwHQ/wm/UgoyFV9vf+b4B56ywCDKAX6V7vPIfUd4TWuHxrZ3Yl1432wXAAAAWp1+uidW&#10;ytma49AFo1c7NhfKNXa4PkPb0ysQiO8qbg61YsPgqV/X2ran9Z07V/fIfefO1TwE0j7EJe/F9oqp&#10;93rDewZdtt4aofHJm7SvbLdmX1yh5K0VUtsQY/ti7T9kr2Pxq6zUiA2/EZTQ6GrEs6/v1vZ50tIH&#10;asdaAAAAuJ78H3rkrb6N1iZEkWPuC3Qz5K3Qae8byikxCzHKyF2nZ5Kna3jE5/zISJU/qKVBqRFT&#10;mkGSW4+u3a6M1NmaFBkaqAJwXbVIEsGzerSGbrpTmc/+WKF+r7xee/JdZQMk37maUdj9x1bohdzA&#10;fEB7tXd5lP1KdZLAL8+LLyjHLpknnntG9pMn8wXln7UXnc3XC5l1kwrBzMHx+s+o0MO/TVG/NkHH&#10;bw+CHDpyuvq98oJWHAuU/cey9MLuUI2PDwy23NT2FSWFdQaC9u1LU/J6lyaNC/T+BgAA0Pq4FD9n&#10;gSKMOCdhWXHtxaYR6xUuHq25+/rpqRl20/UW59Z9CTHyrppTE4+Z/F7jIthx4OYA78YX68SDL671&#10;avjI4dZDIJGjpyt0d7LmFATd3b/gUcWH5oxf3nJvbfP7mzvKXf2QiHuUpo/2acP6/KB41YwNw/Xw&#10;uEBsaGnjsvYT/sh6PRORo6TFhYyHBQAArrvTuYmK6tZNAxKSNHdekkb/ME3WHbPYe9TvluqWBIV6&#10;cXmO8jfOVdysQmvJZ2Y9iGEof1FzZs7V3JmLlFPptrqvNB9Q2bAyS/nb0zRl6gqjBOB6a4EkQqFe&#10;SC2TKrOVOCRKUVFB0+Jie53mCx27QNNDsjT6Oz0V1bOb+qe6tWBx8AVqpGavHK9z6UMV1i1KPcO7&#10;KfG/JunRoEGM3WMzlDG0WImRYeoZ1U1hsdlqP7heE/MaFco2Toy+qlKlPVDv+BM2BAZxuW28MtJD&#10;9VuzKXtYmLrF/lahqes02+rmqOntvSWLFBcRZm1rTj0T8nXn6tf1VJS5PQAAQCvVdbq2Fzyj8KIp&#10;xsWmHcsY8Vfif/RT5lubAgMNXyMhIzO1e7ERj8UF4jErJuufpuKL9gqXcWt6cj9lxxrrRfVUWGSi&#10;yiZs0rKRdsuFnrOVt368PDONOvv1wr6XoOyPzEqfipf1V7dwI26LjjL+7ak0LdCyH5pPxrkUk5qn&#10;2WeTrTg0qqfx+nE71Gf1Zk23LoLrc2v86nWK2T1FCasbfqgFAADgWvhapz4KdflVUZKj7M05KvUa&#10;0UrsU9r9fLxcbWL08+RAO9Oy9UlKXLxfMWsyNanhhp/N5x6l2Y+Y9+Z8Ks3NVnbuYZ0zx6F6IjCm&#10;qK9gqRJnZUuz1mmBNSgzgOvppksGe75V8/u88t/sVkhbe8Fl/PJ5/XLdEnJ5H2zV/D55L7jkvtWl&#10;itVDNWDfz3VsjXFStKuvnL1Pt7FPe8mV8J/1ytcmRO6Qz+PsCwAAcA2ZcZVPCmks9rpGzJjK72os&#10;TqzLWr+tsX4DIZgZd/rkEKNVGbHfx+abbmDboFgTAADghnLBiGMummGOwz2u6rjvKu9/NcopfrJi&#10;ribu8QG4pm6YJMJn4vcbF5aBJuSWKo9WxA1VduxuvTWroRYJAAAAAAAAAAB8uX05kgi7kxSWWCh3&#10;jz66J0I6vL1QZbdN0qbcp9TvMwz6DAAAAAAAAADAF9mXI4lgMJulV5Ttl+esS6Hf66PwTi3QBAsA&#10;AAAAAAAAgC+QL00SAQAAAAAAAAAAXJmv2P8CAAAAAAAAAADUQRIBAAAAAAAAAAA4IokAAAAAAAAA&#10;AAAckUQAAAAAAAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAA&#10;AAAAAOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAA&#10;AAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQS&#10;AQAAAAAAAAAAOCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACA&#10;I5IIAAAAAAAAAADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAA&#10;AAAckUQAAAAAAAAAAACObrpksOct586ds+cAAAAAAAAAAMCX2WVJhL99+nd7DgAAAAAAAAAAfJnR&#10;nREAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAA&#10;AEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAA&#10;AAAAOCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAA&#10;AAAAAADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQA&#10;AAAAAAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCI&#10;JAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAA&#10;AEckEQAAAAAAAAAAgCOSCAAAAAAAAABavfPvrFLi6HglZhToTJW9EECLa9kkwgWfzpz12wUHTdXb&#10;zp8o1/lmnxi82rNyvlbv8drlBjS1b79R7/WpwTWaqgcAAPgis2Ihr85fbTB0dKuSF27VUbvoP1Wu&#10;yhYLrJoZH34WRmxZ/Vn4z9aLEc33urJIZ+wiAADADeXsAW16er7mJE7TnIWp2vbe9bobdkAZ03LV&#10;+5ep6v3aDC3Mv8rjsOLQ+cRnwBVokSTC+YNrlTQwXBG9IjWob4Qiug/X8nd8dq1fla/O14N3BtdH&#10;a87LDV3UFSklNlYpe+xik/w68coWvXzM+UTS+LGZfNr79HBF3GnU94tUZPexyjgYVP9RgZJHGttV&#10;1387WonZ5XalqUhzvm28fp1plpp9+AAAAK2Y//jGQCxlxULRutuI6XqPnK9dH9krNNeHJdqeXaJA&#10;BFipzT+L1U83VFqlz1/j8eHnYc/iSI3JPGLsaqfm9B2nzafsCpP5Xl8p1yd2EQAAoPWo1Pq4+vex&#10;jClurVFjKlfGmLFaum6L8l4vUl52rrHcZSz36/xneaDkqoSonfu0jrxToiNG7BnydfM4roIVh24h&#10;PgOuQIskEbwHyhQyr0ilf/aozJjeWdJJ6yfOU94Fs9al874OeiS3zKqz6tOjtevxWdrmmEcYrJS9&#10;pUoZaBc/o8aPzTgFvjxPP9nWQ8/tteufD9XmCYu1x64/f6RU/hEb9c7RQH3p1pE6sXCaMo4H6nWq&#10;XEcVq2XFJXqzZlqsvnY1AADADevEWv0obrE+iH9Jbx4OxEJlh0uUOahMjw2YqG1Xmkio0UkJm0u0&#10;aVInu3zjGbikTDtn9DBC3RFatj9HkzvbFQAAADeIr7rd6nBb9VR9g75CH1jZhMF6ar8R+x0tUdJ3&#10;jeLxlRrTL1opfzTrrpWuStq8Vn0vnlPflUVKucdeDKDFtUgSocuUdKXc18nKS5raxY9VnMrltdsI&#10;dR8/S8O61GYL2w2L1TB5df6ivaCOI3o5/Vd6+c920ak5eL3m8I1p/Nj82v1ygbpMn6Fht1rVxrHN&#10;0JTbc7WpMJBabXfPPC2b3lvt2lhFuXqN05gu1SfUau3Vzjzx1kwhNfsDAAC4MfmV9+tUHR3yrNb9&#10;IlodqoMbl1t9f/GSlg0p0ZLflNgLj2jbwo066vfp6Lb0QHPxDCNWO2tXX8arvS89q017q58oaeb2&#10;Z431Mow6o355VlGT3SHdfluIKves1fKGXs9fqT1ZqQ3sz1+7rTFlbCrRCfshE5P/gxJtXhaoy9zV&#10;RFecVeXKe9p4jV0t2L0SAADAFQlX0uYSvbnHntZMUKcqMxbL1UGr3ohfzFhndZHOnD2g1Slr9YGx&#10;9OBLgfintttIsweSdCWOjtaggcP1k4VrtTfoQZOj2eb6RpxnvPbBDbP04MBozc9aF4i/6tzvC3RH&#10;aS7fdNAI8qr8OmHGYs+ka/O2rVr95Dwt2XAgKOYy40dj/U1HJN8BbXoi3tj/fO0x48Mqr3Y9PVEj&#10;jH09+MRGHbz4tcAmAJrt2gysfLRMe9VJ7g52uZ7zuwq0KyRavW63F9RxWnuzt2jvh3bRqTl4nebw&#10;V6jOsZXLc0jqfkdXqyqgq7r3NFY7FtxlUZALR3TghFu3u+3yqXKdMLbvYvYT3IzxHgAAAG4MxsXk&#10;a1LcmBFqZy+pFaKh9w/Wp9tesy8yzfhtpZInTFTKsY4a+P1odXgv3bhInFXTurOu+t0NNWN7X5Hm&#10;DBup9d4eVv1Xi2cpNmGtTjRy8/7g0/F67DWXen1/kLp/uEoP9o3X+upuh6rKtT5hsJL3unR3df0w&#10;Y392r5YHn45WbEq5bjfqBn6/h7Rnpw6cD9Sdf2OWBsX+Ugfc0Vbdp7+foLvHNXAsxkVsXtJYpXx8&#10;r34yrDqABAAAaIU+2Ko5/5prJQvMFgnm/TnzntybqWP1/DuBuO2Dt41lxvLqOO5oRrxiZ67SW0fN&#10;shnTpeonA2pjLu+75vorlZE0UT9KydXRD72qur2DfOZrP7dRe6tjPW+R1j9nrntO7b/tktpUaueT&#10;qVqfXyYzPPP/pUTbU8ZqWOqBwPr2/cPtK9KVNHmslu4o05kPP5FcPuU9Gq3H1pXohLGvozsW60dP&#10;5uur9lYAmucaJBF82vVva+WfNENxbe1FhjN7Vin58Yka0S9C928JV2bek+plP91/7dQ/ttP6oIFM&#10;xJmPTttzdZ14aaXeunuWfmQ25ap2PFWxZj/B5pgL347Qg0+XyL7GBAAAuDFZXTaGq8cddrke19dD&#10;jKu5c9ZFXYBXvv7p2jR/gobdN0JJmelKUK527berm9T49gczZmjXPWv070vs+qyVSjBisMxGBqI6&#10;//0n7fVj9dCvcrRsSJkyNgQuPM9sW6zl/nn63ZpZirPqt2hBl1wtzzabm1bq4Ls+fW/i43rIqBt2&#10;3wTjeJ7WmG8YVVUlypiZq17P5ihj+gir7onNG/Xwx6lacllfnT7tmRerFP1SL6cOdkjGAAAAXC8e&#10;LR8aNCbCE0VS56na+ec1irPqR+o3ZleWeVM1ZrlHvxllLVTc6kAXlzundzLCt61avsJjLB2sp/aW&#10;6s09pXrnV4ONcpnW/fsRa/0Ar956TUpYW6A3i0uVcu+9Mv5nKNJOuycQ/94C7TVn7h2uodY9u676&#10;yZYSlR41X7dE76ybaCUCzr9Tao/dYPMWabcm6jd5JXpzb6oGfrBV6143K8I1My/QtfrO6R31qbUy&#10;gOZq4SSCTwd/PVGPnZqlTfN628sC2nXqrYH3TtDMObPU96/p+snPV+mo45NpLaXhY2uuMy/P0ENZ&#10;PfSblWNV08hi4NMqs8dLsMZM2L1YHTZNVFI2zdUBAMCXS6/vBrXubBOqTp2NC8LGuvmpp+HtK3XQ&#10;fPrt2FYtMZutm9PijVYriKPldS4j6+hyR7g9ZwrR9/qE61P7wvPIuyXSxSKtrn69hc9q9xnpxHHz&#10;QriTxjw6Th+kRGvEE2u150Tg4tbywRHt9UdrWN8Qe4GhTQ/17ivtfbfMXmDya2/KYP300DRtyhih&#10;Dtf84RkAAIDGuNT9B+M0erw93dXRXn4Fjh4I3PhXiZ6/3+zOKFr3P11kLan/cG6HxFQtHNg10AV4&#10;G5fiJgaSAm+9/JoRNZndjZvbuZQwcYTdRbhf547m6vmF06wukAbN2tJAIsCth3/5pAbe4VaHW40t&#10;j5UFuj/vMlLD7gi8Upd7R6qLNQeguVowieDXicyJ+tEfB+l366eqS70LJVcX42LLfJJr1FQty9uq&#10;yR+ka/nL1+pGe0PHFqquDZxFOnyj7snz/K5Zuv9JKTkvXQODrhktQe/V1Xmskqa4611EAgAA3GA6&#10;d1V3eXTkuF2ux3/RZwQ+7VU/LGpJ3fuP1ECreyFzGqlHlq/UwiFX30VQh16xQa83SAlzVuq5SRFW&#10;Xbt7ntabe3M1+ZYiJcdFKGJsug7WNLtwy11vt53CghMWhuPpev7tjmp3okB7/mIvAwAAaDVCdf+s&#10;p5WyxJ7G97CXX4GqOp2PB7Q1B2k2pluqB9QKCAmpFzXePVJjzFVez9fuj17TTrP1gHuqxtxt1epg&#10;SrRip6Zq/Rvn1GXgWD2SGFv7QG8d7dXeKSBt46rtwujmuscCoGktlEQwb9KP04jXzJv0s9SrqavJ&#10;NsaF1zckry/oqa4r8Q/732Zp7Njs8Q+OB49/cEQH/mhcpHarfRLOTCAM+1e/kvNWKs5sxt4E66L6&#10;ZrsAAABwQ4rWoHulvG07Hbpp9Orl7CJ9dcy96mUvaVkutbtV+uDm0MBDKUFT3y4NXxT6fLWdLZnO&#10;+84Z18sdZd7/Dwlx6cz/a6+B9V5v2HeDsgO39tCY+S/pzYMFmnlxlZZsq5S+HmJsX6ID79nrWPw6&#10;etBT9yGULrO0riBfm+ZIy8fWjrUAAABwQwu+J9c1IvCEv2uclr0RNEizOc2PtlZpWG89ND3U+LdA&#10;Oxfn6C1j7vbx8epu1R0wYk0zeHLr4dVbtWzJLD3Uu5NV0yR3p0Cy4XhZ7XhVH1bW7QIJQJNaJIlw&#10;ImucRmRH6Lm0ierk9+qM156sJIHZ/Nxbpyn7+V3pynwvVEMHNeMEENJeXz2+VXkn7LK/XKt/k2sX&#10;mtb4sUkDx0+UN2uldp21ijr/6hqt98ZqREzggtQcOG/YzApNWbtYfW8O2t4eRLnynSKdCOqW6fy7&#10;6VqywaWEB80+4AAAAG5ULsX9Yp66v/64pvy6RGeqn/0w4qk9KeO06N1oLfxpUxeHnxe37h0/WGcy&#10;52n18dqHUPzecp1ppHvMM5vW1MR4Olugdeu8Gnr/vVYT+V6jpur2159U8q6gu/sXylX5kTnj15kT&#10;QfHrzeYTdfa8e6Qmj/Jp84YCnbfr/cfXKvP1cE15MOgJPvvpty7T1+ipHrmak1LEmFkAAKAV8Sgj&#10;IdAFkTVN29jojXbzAQxT3rJpVleQiZklUmcjLjJbDvhf0k/iZmn9jgLt2rFWyRNjtKSRcauqdRk1&#10;wUpCvPW62ZVRb00eX/1Ar9vq1tJ8cGVz5lrjNdOV+MgqnbHqmtA9RsOsB4hz9dM481inacSUlxgT&#10;AbhCLZBEKFLmsjKpcoseizVOOv2CphTjhGL84N+cE63I7uGK6BNpDdZy9+PlGrZqi5IaGKivjrse&#10;V8b4c3o+Nly9+xnb95oh3/if2ZnJpjR1bAbj9TMnVeixvoGBZO6edUQPvZRqD7xcqW2/zjUuEA/o&#10;+bH1tp8YOLme2ftLjelVOxDN3RNfU/dVBVp4l7k9AADADazLVP0uL1Vd3pymQXfa8c6d0UraF63n&#10;Cl8KDDR8jbS7f6V2JnfSpviImrgrMiZdey/aK1zGrcnzo7XtfjuG7DtDRx96SUvut1sufHeWtq0d&#10;qxOPB+JTa7prgrZZSQSf9v56sBW/3m1cVPfuHqnnNU8p48wHYFwauCRXMz9erLu7R2hQH+M44nPV&#10;a9VLmmxd7Nbn1piVazTwjWmakhXc+hUAAOD6+tR8SPbD6qn2QQ0nvSYt1gCzwebJIm3P3qK3rIyD&#10;Geds1RP3GhUncrX8iRl67IlUbT8QclnXj446j1RCdbPWXvG6tya27KQxvxhntSg4/1qq8ZpbpaQ1&#10;eqI5TWDb9NbCrfP0PbPr8RPGsW6r1MDnF2tooBZAM910yWDPW/726d/tuRZW5df5j33S191qZ92g&#10;b0iR5nx7mrTao2X32ItMfp/OXHAFBklpCebxGYfX7ipf33/Wq/NtQtTBzswCAAB8oZixmBkr3WIO&#10;hmcvu07MuOtTV1MxZS1r/bbG+g2EaX6fEcfJIY6rjl9DGti2peNTAACAVqbBuKrZ9/2ugPWafn31&#10;quJPY1uvsa05kLO9BEDzXb8kQnNVFWhO98W6fXuJkr5rLwMAAAAAAAAAAC2uhQZW/jyUKGPiLCXG&#10;zVBeyHANal5/RQAAAAAAAAAA4HPSilsi+HXmvRId+LijevftoQ60NQIAAAAAAAAA4Jpq/d0ZAQAA&#10;AAAAAACA66IVd2cEAAAAAAAAAACuJ5IIAAAAAAAAAADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABw&#10;RBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAA&#10;AIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAA&#10;AAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAA&#10;AAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgi&#10;AAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABw&#10;dNMlgz1vOXfunD0HAAAAAAAAAAC+zC5LIgAAAAAAAAAAAJjozggAAAAAAAAAADgiiQAAAAAAAAAA&#10;AByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAA&#10;AAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAA&#10;AAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABwRBIB&#10;AAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAAAIAj&#10;kggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAA&#10;AByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAA&#10;AAAA4Oj6JhH8Pnm9PvntYkN85R75quxCk7wqfH6uVhR57XIDLhj7PtvInps6tmYeOwAAwBeSFQt5&#10;5bvaYOhItubOy1aZXfSf9KiixQKrZsaHn4URW1Z/Fv6z9WJE870+X2gcBQAAAFojX8kKIzZdqpxy&#10;e0Gr4lPxqrmam5IjT7PvjwKfrxZNInhzExUVFqak3faCGsaXP2Wowrr1VFRUT3ULH620Az67rr5C&#10;JQ8ZquQiu9ikT+TJy9aOY5/Y5bp8B7KUGB2msAhj35HdFBY+VEtLgvfdxLF9mK+5PzC2q64Pi9KU&#10;zR670lSoJOM9h9WZkoylAAAANz7/sQ2BWMqKhaLUs1uYuv1grvI/tFdorr8WK3tzsU5bhQpteGSo&#10;pqyvsEqfv8bjw89DYXJPxa0sMz6gHCVFjtaGk3aFyXyveR7jKAAAAFqbCmXF1r+PZUyxWUbNl8f+&#10;rWlGbJqltJyge3xNPYB8zexX9rJsZa9N045WmeTAl0HLJBGqfCpcPEBR6T59220vC+LPnaOHtkYo&#10;s/SkTp48qUMrQ7Xhh8kqvGCvUEeMlpUe0rLBdvEzOl16WO0XvqVjxn6tfaeGKithjnLsfTd1bL6y&#10;/fokfrMOeQL1x/4wSp55U5R2LFCvkx6Vabgy9u3TvpopRf3sagAAgBtWeZZGxy5SxQObtO9YIBY6&#10;eWyf1g0+rMToh5R9pYmEGqGatHWftk8Otcs3npjUY9o9M0JyxSvjUJ6mh9kVAAAANwiX2y33bdWT&#10;y1765RCzME/rVm7Sphnh9hK/cmb1VFTChlaQTIlRyivrlLl5k37ezV4EXGMtk0Q4la0NJx/V7t3P&#10;KOZWe1kNv/Jz8xWe+HMNt+tCYn+uhzvlaMPrTtm9Mu1YvlQ7jttFp+bg9ZrDNyZ8aoaeiQtV9akw&#10;5IHxipdHp60XbPrYQoYuUMYjkQppYxXl6j1e47tWqKLOGaW9QswTb80UUrM/AACAG5NxIbVsqcqG&#10;ZmjznH5yVwc3Lrf6zdmsjKHFWrSy2F5Ypux5G1Tm96lsa5oRp83V3HQjVjtrV1/Gq+L1adpQUh3h&#10;NXP7s8Z66UadUb90dWGT3SGF3tZeFUVZWtrQ6/krVLh6aQP789dua0xpG4vlCXoAxl9ZrA2pgboX&#10;CproirPKo5wU4zUK6OAIAAC0FuGavXWf9pXY0/pJqn68w3dgg5JGRilqyENamldhxERm1z9zlX3E&#10;XsHgP5mvtGlxioqO0tCEucp6KyjO8RZqhRk/7fZarzU3YaixXpympOfLWx0z1axTId8+e3/GOknr&#10;S+UzYsLS9XP10BBj2cgpl8dQVkw4RXHGvs1jnGtuExSLlW02YzQztvQq317PPMYNQT2PlBVsUP7b&#10;Ocqx4lEj7subY+zHmD25w47/gu47Nnd/VeZxJ1nrzd0dCFQb+5y81ueapsIPjfmCpdb7Hb3WbBlR&#10;pldfyldhbo6KrdXNWNnYx8Yy+T+sfr2hesjYZ2m9jl6qXydqZJI27DNia+vYVqiw3kcINKVlkghd&#10;p2vd+vEKt2+01+XRn/8kRdxRndkzhSvie9Lh94O7Bap2WsWbs1X8V7vo1By8TnP4K3TksIqN02JH&#10;q8XElR6b4UKZ9pe7FdrRLp/0yNMtXOFmP8GtoskTAADA56FYbxgXUvFj4xViL6kVouEjY+Tfmq9S&#10;q2zGby9ozg8TlPx+R8X07yf3oTTjAiqpgZan9bsbasb2vkIlDY5TljfCqne9naQBY7Ma7Sd2f0qc&#10;Egtc6tM/RhEfrlBcpLF9dbdDVR5ljR2gOSUu9auuH2zsz74QK02J0oDFHoUadTH9I6SiHO2363y7&#10;k4wLyEXa37GfVefflKCeoxs4liqvcmaMVvLHw/VwrEOTXQAAgNbEjMEeWKScQ155Kw9rw4wBGjDZ&#10;7Pon6F6duc7gRK3YXSbzTtjpfdlaOjFKcWvtJ24veLTDWH/FrCHqb7xWdmmFvB+WqfD5RPVfbD+E&#10;Ur1O4gD1HGvs74ixP2OdnMWj1T+qv0YvNvZ3ylh2qFArHhld2yOIL0eJ/xJnPXBcZsSJ/lPFyja2&#10;6Tm2tgWBeTzZm5cqISpKic8Xy+P1ylOSrUUPTNYGuyVtYB07Hj25QVNm5AS295cp31hec9+x2ft7&#10;QWkzEozjzlHZh14j2nU1+Tl9cmyHsd0KvbA4UUMeyVJxuVe+KvPJncC90ezNO+yHWOxySoKioo3X&#10;e8tjfFYeY9kijf7xhpoHr325UxRlv473ZKEWje2puHnBrwM033UYWPm0KhrIdnk/uqo0wGfgU/6a&#10;LPkn/1zxbc3ylR+b57cvqDB6tn7c015gOrZUA8x+gs0xF8K6KS6l2NgTAADADczqsjFcdzbQhNr1&#10;9RDjKuqcztllI3qSb0CGtidP0vC4eM1ek6FJylH+Pru6SY1vX5qeqPyh65SXatevy9QkIwZ7oZFx&#10;tHwDnrLXH65Jy/OUMbRMaesDaQ/v1kVa6l+g7etnK96q366nuuZo6Wbzoq5C+/f5FDl5tiYZdcPj&#10;JhnH84zG32ZUVRUbF4g56vN8njIfibfqFmzdrEfPLtWirfUDS58K5wxRslL0+rIYh2QMAADA9eLR&#10;0sFBYyLMCozuWfjSCuvmuGtkpg4dO6RjhzIVX6e7Da+yU1cYW0sxyw/pUMk+HSp9RjFGuSwz6Ol9&#10;k8+vmNWHdPLYMR163lzDCB9rHkKxVbkUb67jOantjwQeuPD5+ijj0Elj2T491dtcUqHCtwM33kvT&#10;5yi/yj6+Q8a+38/To52MigNLlVVirWLzy3fbbO32HNOx6nWMPecXOdwIDJuu3UULjMjX0G2B3rK6&#10;RM+w3lPz9+dVYYE0af1u7dtndtPe/M+ptKBY/Zbk6a19TXT36fep45zd1ud5MvfRQMuRA/l6w3pL&#10;FcpeE/gbhpvrHDI+09dnB94TcBWuQxKhtfCpdFmCEk/O1vaFkfayK2MOHD06M0LrVo9XzXNkg5+x&#10;TnRWH8HmmAlFT6njxoeUuLmB7AQAAMAXVGTPoMuUNqEKDZM+aaSlQH0Nb1+h/SV+6f1sLbKalxtT&#10;8gbtN2rKyqufAbtceLfgy6YQRUaFy1+y37owPryvWLoQaEZvvd68NOUb4ZvnmHmpF6rxM8erYnGU&#10;hs7KUmF5UGvTyjIV+/tpeHRQSqBNhPpES8X7DtsLTH4VL+6vKX96WNtXxsvt2GIXAADgenEpIm68&#10;xifYU5TZ5UaFPIcCteZDGFa0EzJco+KsRbbDKrVvnhcvG2J10xMVu1TW7WtvReDp/RrDdd+QQMwU&#10;0rNf4IZ2nYdQTLXrREbZI4xGD1c/a5Fbod+ylsgfHBMaao7PjsOs2OtQ3bgwPH54oNcUc51/CSw7&#10;7avT10kTrmx/7p8t01ODwwPdnLe5gs9paIoyJkQo1O1WSKP9o4drVKwd3/bso8DdzdPyWa0MPDps&#10;/e2C1ukar/GMqYCrdB2SCKH6dld7th73N6r7BGppfnlWJWj02zHavnF6ULdLzT82X0GShiyUUgoy&#10;FBM4t9UKuih0hY3X7KnueheRAAAAN5iwcEWYFyPVTcfr8V/0GYFPe7W3y9dCxIBRirG6FzKnUfp5&#10;eqaeGnr18aQ7cnjQ68Vo0rxMZU6+06oLGfqM9pXmafothZoT201hD6QF9TnrtrvGrBX6reCEheFY&#10;mtLe6qiQ8ldVeMpeBgAA0GqEatQTz+iZVHtKiLCX2262/3Vw+W14lz04c8fLxgh1NeNBisvWMV6n&#10;yU4gg46vfdsG7rzf3Ogd+SvTjP21b1/3hmGzP6eQ5o+t6mrk71KtOesATbkOSYTAGANlx4PHGCjT&#10;/rekO79T72Kruf5h/9ssZgJhtIbmmwmE2Yqs83tu3rGZCYT+T/iVUpCpeLMZexOsi2p+sAAA4IbW&#10;T/fESjlbcxy6afRqx+ZCucYOt5+AamlfU8itUsXNodZTYMFTv64NX3KdO1f3yH3nzhnXyx1lph3a&#10;h7jkvdheMfVeb3jPoEvWWyM0PnmT9pXt1uyLK5S8tUJqG2JsX6z99lN6AX6VlXrqPoTSdbY2v75b&#10;2+dJSx+oHWsBAACg9TLiJLs3ndrWnl5V/Kc9a6nu7tKl8c8HDcxsTQuMCLIlhSrcznUEH9/hPwVa&#10;C3QM+Zr172dS5Tciu2qfZX/X+nPqqFArjPXocPVtzqoKVVSPBwZcoevSnVFMwiSdznxB+WcDZV/e&#10;i8ryDteoIc3Is7VvL9exbOWU22W/RytW5tiFpnlWj9bQTXcq89kfK9TvlddrT77AD76pYzMHzus/&#10;o0IP/zZF/doEbW8PolxRUlhncBLfvjQlr3dp0rhAX28AAAA3Jpfi5yxQhBELJSwrlrf6asqIpwoX&#10;j9bcff301IyWvUys5dZ9CTHyrpqjFcdqL+v8Xo+8jQwS5934Yk2Mp7P5enGtV8NHDree9IocPV2h&#10;u5M1pyDo7v4Fjyqswfb88pZ77Wbzhps7yl39IIl7lKaP9mnD+nz57Hr/sSy9sDtcD48LeoKvjcva&#10;T/gj6/VMRI6SFhcyZhYAAGhFPEobGxXoZsecJpsDBbvULzYQ33lSH9IUs8vHyaO16IC1yBaqUZPN&#10;dfzaMHGoklbnKD8vR1nzHtIAI95paTGTA2MBmMeXuHqDsmYlBI7PFa/pI5tsv9Aw60ERQ/mLmjPT&#10;eN8zFymn8rPs71p/ThG6Z2TgyemcWaOVZPztksYmakNt6AxckeszJkLUbK2fXKHEyMBgLT2TyjRp&#10;8zJ7cOMmGNtmJpxT2pAwdYvqqbCIRJ1LeNT4aTRHoV5ILZMqs5U4xDghRgVN1aPBN3psFcpenmNc&#10;IJYq7YF62ycERmH3lixSXETtQDQ9E/J15+rX9VSUuT0AAMANrOt0bS94RuFFUxTVzY53ukUp8T/6&#10;KfOtTYGBhq+RkJGZ2r04VL+N61YTd3Xrn6bii/YKl3FrenI/ZcfaMWRkosombNKykfZDLD1nK2/9&#10;eHlmGnX264V9L0HZH5mVPhUv669u4UZsZ1xUdwvvqTQt0LIfmpeQLsWk5mn22WT1DO+mqJ7G68ft&#10;UJ/VmzU9zNy2PrfGr16nmN1TlLA6uPUrAADA9eU3H5L9sHoK3G12j83UurHmzfEKFW7O1hsarvh6&#10;/eq7EzK1fd5wI8rxKCc1SYkzkrR0836FdLz6biabzYrhpivCVaH81EVaut2Ir24brmdeyVBMc+4z&#10;NsQ9SrMfMXsl8ak0N1vZuYcDYzd8hv1d688pct52LTAHovaVKsf425VFjrIGcgauxk2XDPb8tVfl&#10;l89nXATe2lgLhEIlhU2R1pxUxlB7kcnvk/eCS+5Gt/0MmnVsDfOf9crXJkTuxkdAAQAAuDGZsZgZ&#10;K91iDhRnL7tOzLjL73IrpJkXitb6bRseqM7vM+I4OcRxZnz4sfmmG9i2peNTAACA6+WCEef8w4hz&#10;Qiq0YshQpZVL8fXv1Rms+2FmHHUd4qErjQmbpZH47rPs71p+TmZs67/ZjF/zlRSeqByFa0HR7gYe&#10;eAGcXd8kQnNUmV/wZIXm7tPsnvYyAAAAAAAAAC3rrRWasi9E47sFnpb3l76opLWlxlw/PbNvk8Z/&#10;hh6D0LIqti/SCm8fxXQKJCoqXknW0jyvFDJd2w8tuEZjmeGLohUnEYqVlpCtstM5KvRO0vbSpxR5&#10;nZ9yAwAAAAAAAL40dicpbFr9sUjdGv78K8r8LGMOoMVVrB6qAan1us9sE6lHt67X7N6B8RKA5mrF&#10;SQS/vIeKtf9sR/WJjpCbVuEAAAAAAADANWV2vVNxbL88ZyVXaIT6dAttsFtItCZ++bynVVFWpooL&#10;Ukh4P/Xpev27IsWNqfV3ZwQAAAAAAAAAAK6Lr9j/AgAAAAAAAAAA1EESAQAAAAAAAAAAOCKJAAAA&#10;AAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkE&#10;AAAAAAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACO&#10;SCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAA&#10;AHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAA&#10;AAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAA&#10;AAAAAAAAHJFEAAAAAAAAAAAAjm66ZLDnLefOnbPnAAAAAAAAAADAl9llSYS/ffp3ew4AAAAAAAAA&#10;AHyZ0Z0RAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACOSCIAAAAA&#10;AAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAAAHBEEgEA&#10;AAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAAgCOS&#10;CAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAAAAAAAAAA&#10;HJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkEAAAAAAAA&#10;AADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACOSCIAAAAA&#10;AAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMBRyyYRLvh05qzfLtwo/Drv9ep8I4ftP2vUX7AL&#10;l2l6ewAAgBue34jzPkvMc3Srkhdu1VG76D9VrsoWi5+82rNyvlbv8drlFmDEvdWfhf+sz4gIg5jv&#10;dWWRzthFAACA1sjv8+qMr5Xf0PIWafXC+XXiSAAtr0WSCOcPrlXSwHBF9IrUoL4Riug+XMvf8dm1&#10;hlNrNeLbRn3wFLdWlXb1dVHl1a6F8er97Qjd3S9ad98ZrkHTtupElV1vOrFVif3CFdnXqO9l1Cft&#10;1Jnq+mZsv+eJeu/ZmOa8YVcCAADcAPzHNwbivDuNOM+OeXqPnK9dH9krNNeHJdqeXaLAbf1Kbf5Z&#10;rH66oaWiQb9OvLJFLx9ruYviPYsjNSbziLGrnZrTd5w2n7IrTOZ7faVcn9hFAACA1uTMrvka0T1c&#10;kX2iNaiPeR8vUg8+UdDy9+mu5uHji+V6OXtLUBwJ4FpokSSC90CZQuYVqfTPHpUZ0ztLOmn9xHnK&#10;q356v7xMJ7r8TL8rLtGb1dNLE9TJrr4uLpbpoH+k1u0NHHPZ4a26v3yeEleW2yuUK2PqPJ2ZVBB4&#10;X4cL9FDF45qyzj6lNrl9pU4Y15VDlwe9Z2NK/r5dDQAA0NqdWKsfxS3WB/Ev6c3D1TFPiTIHlemx&#10;ARO17UoTCTU6KWFziTZNuq7R4GcycEmZds7oIblGaNn+HE3ubFcAAAC0ZqfWasrPtlgPwXYZMk6j&#10;h0SonXzydQpv4ft0fuXNidSgiRuv70PFAJqlRZIIXaakK+W+TnLZ5XbxYxWncnmD23C3ba8Obnft&#10;dGv12g4ulGvvpnQlW82V0rXtaFCrBh3RtoUbddTv08ENqdY6y7OK6jSHP7NnVaD5+tkD2vS08RpO&#10;zclDBuuJ5VPV61a77OqtMePD9UFlRaD8Xo62V47UI9O6Bt6Xq6se+elInVi3JdB8qqntbSG3Br1n&#10;Y2rXyNsGAABoPYwLvV+n6uiQZ7XuF9HqUB3DuNzq+4uXtGxIiZb8psReWBufHd1mx3AZW3X0rF19&#10;Ga/2vvSsNu2tfp6smdufNdbLMOPDy+M/J7ffFqLKPWu1vKHX81dqT1Ygnry83l+7rTFlbCrRiaDu&#10;Lf0flGjzskBd5q5ynQ9uzVpfVbnyjJg0YxfPzwEAgOvL/16pTpgz96/UzsynlZKZo3eOlmlnYler&#10;Xn5vIB5LjNeggdEaNHqaMl6trO260e5eKOONSp1/d6PmjDbWGRivORsO6Lx1r26+fhJrb1cT+xhx&#10;1avzlPGaMXsq146v7O6Jqvw6YcZcj0/UCHN/sROVbL5WY7EVgBZ3bQZWNk4+e9VJ7g6BYuWpcqlr&#10;V3Uymy01o6+1yi2pyjjSXnd/f5AGdi7X8yMHa8m7dqVOa2/2SiVPmKjMj+/UwO/3kF6bpdh+87XH&#10;vrD75Fiunt+Qqjmj5mlP2x7qbh9H4/w6etCjDt/oGCidOqIzd0SoexurGGCUu3iP1LmArFV3e8mj&#10;8uPh6trZHDPBJz8nPwAAcEMp0ZvGhV7cmBFqZy+pFaKh9w/Wp9te00GrXBufpRzraMRn0erwXroe&#10;HDirJj6rq353Q83Y3lekOcNGar23h1X/1WIj/ktYW7crynoOPh2vx15zqZcRU3b/cJUe7Buv9dXd&#10;DlWVa33CYCXvdVkxp1U/zNif/ezKwaejFZtSrtvNeNSMN/fs1IHzgbrzb8wyLnB/qQPuaKvu099P&#10;0N3jGjiWKq/yksYq5eN79ZNhbnshAADA9eEKaR+YeXmVMt6tfmjXJVf1AyNV7yjzX1dp+9unraLv&#10;vSK9OHOwfpptJwTs7oVenDFYdycsVt5Rr858WKa8lLEa1m+wfpSyRXv/Yiwzt/vZOGUcN7Y5tVE/&#10;nZmrD8zt/WXaHdw9UZtK7XwyVevzy2Qejf8vJdpuvlbqAbMWwHVyDZIIPu36t7XyT5qhuLb2ItOO&#10;aYExE6y+1qKVlF3d7c/lOk1Zo01LpiruvlgNm75SC+/3ae+B4MZOXvn6pyszaYSG3TdBT2xeq8mu&#10;LVr/ctDTXW8eUdf1+cY6E/TQ+MFqMo9wYq0yX4/WzB8ZF4kG74cNNa6qrNvColq97QM8Wj7UHDMh&#10;UpHdzf6DU7U3uFEFAABAa3WqXEcVrh532OV6XF8PMa7yzlkXewGB+GzT/AlGfDZCSZnpSlCudu23&#10;q5vU+PYHM2Zo1z1r9O9L7PqslUo4nqrMPYF6J+e//6S9fqwe+lWOlg0pU8aGwAXpmW2Ltdw/T79b&#10;M8uKOR/61RYt6JKr5dlmDFipg8ZF9fcmPq6HzHjUiDeTMp/WmG8YVVUlyjAugns9m6OM6dWx6EY9&#10;/HGqlmyr39LApz3zYpWiX+rl1MEOyRgAAIBrbODPtKCXOVOmFxMiFRE7X9uOB92sanuvlhSXWV1Y&#10;vrmnRLuSe1uL975bZv1bo8qluFWlKjvq0e+mBx6UOO+L1LL9HmNZib2PCr31RyO26jxVO3fPUxdz&#10;0R3zVGB2kfnndA00y+qqn2wpUenRUmt/76ybqK8aS8+/U0q3R8B11MJJBJ8O/nqiHjs1S5vmBU4y&#10;pk5TcqyTitWPrjG989JInVg4Nqh1QT1VfitjuevVAu3alK7NgUfc6uj1XbuZlalNb/X9fr0T2h1j&#10;FWednZrho51KGrtG3VevDFwcXinH7QcrJeg9lx0u0sJvbtRPZmy9vGslAACAL4C68VmoOnXWFbXG&#10;bHj7Sh18xy8d26oldvdCyYs3Wq0gjpY3fHnZ5Y5we84Uou/1Cden9gXpkXdLpIuB5vjW6y18VruN&#10;IO3EcY9R20ljHh2nD1KiNeKJtdpzIqgl7QdHtNcfrWF9Q+wFhjY91Ltv/Ytrv/amDNZPD03TpowR&#10;6hDcuhUAAOC66aSHNpfq3381Tl3M+OTEFi2KG6w5b9iJhCqzS8eVSra7FxqT0VCLgFgNiwnEQ73u&#10;irb+1d2xCoRIbnUKs5Y0Ixb069zRXD2/cJoeNLszmrVFn9o1AK6fFkwi+HUic6J+9MdB+t36qYET&#10;UbCgcru7ZilxSP3WBTZfkZIHRmjM06/pA/N67ZYIdb+aG/vNdbZAc+KelH5ZoGX31F4MdgoLblEQ&#10;rLabJksD21uCPwOXcTE6Y6o6vFOiI/YiAACAVqtzV3WXR0fMJugO/BeNC01Xe9WLflpU9/4jNdDq&#10;XsicRuqR5Su1cMjVdxHUoVds0OsNUsKclXpuUoRV1+6ep/Xm3lxNvsWITeMiFDE2XQdrHtJzy11v&#10;t53CghMWhuPpev7tjmp3okB7/mIvAwAAaA3ahKj7mKe1871S/S7RjH18ylu4Rkfl1bYpkXrQ7M7o&#10;iEu9hk/TnPG1DwnX56p/7+8b7qZ7AqnnYEq0Yqemav0b59Rl4Fg9khh7xa8B4PPXQkkEM4EwTiNe&#10;MxMIs9SryatJnz654HCyMVRue1bb283Sus1Pa/Ios/l4rHo5JBF8F4PHVvDK+5FxIVgzHkEzmQmA&#10;YfPk/2WBMu6vdyVojn9wvExHgzKm/vdKdMLdQ12qu2lqbHsn/vPGO/+aXQAAAGjNojXoXilv207Z&#10;QwEE8erl7CJ9dcy9slqqtziX2t0qfXBzqBUbBk99u1R34Hs5ny+oab7hvO+cFNpRZtQWEuLSmf/X&#10;XgPrvd6w7wbFdLf20Jj5L+nNgwWaeXGVlmyrlL4eYmxfogPv2etY6o+NZehixLMF+do0R1o+tnas&#10;BQAAgOvJ/1G5zlTfUmsTol4PxAa6GfJWyustUt47ZmGwlm1fo5T5UzW0hz2Gwuelyh/U0uCAEVOa&#10;QZJbD6/eqmVLZumh3p0CVQCuqxZJIpzIGqcR2RF6Lm2iOvm9OuO1J2sQZa+Ovn2k9gRlXGRVmn3Q&#10;vhOthPsaODGcPyefffPef3yVVr8cmA/21r+tVXXL8vPvGOu8E6rRIxpqPeDAGpxvhiqnr1VyX9Ue&#10;c/UgyJ1HavLduVq9ptw4YoO/XOt/U6Tbx8ere3O2P1VSt+n72QPKePoluSaNtft8AwAAaM1civvF&#10;PHV//XFN+XVJbSxnxHp7UsZp0bvRWvhTu+l6i3Pr3vGDdSZznlYfr42v/F7jIthx4OaAM5vWaNdZ&#10;u3C2QOvWeTX0/nuNdyb1GjVVt7/+pJJ3/f/t3Q9wVeW97/9Pr4y7U8cwOmzncCUDF1O4GKUa5Woo&#10;fxUJGgQKIidUPCAgaalEUgkHJJQKmAoYTxAwmFA4UUkjhUsCqUSQROxN5CCBKoGDJ+FgE68dNj+c&#10;bIo/t+VM7rP+bLITVv6ARoJ9v2aWrv/7WWuHPd/1fNfzPBG1++dqVPcXayak0ycCjc3vr/GrW3d3&#10;3m9ixHFB5eeV6OyFeNUaGytG0x6JiEW7+Oz+fHvPzNVztxYpbWmZRzIGAADg2xXYMVtDb4vVyCmp&#10;Sl+UqsmPZeqEtWHkcN1zQ7glQZk2Zu7Q7s0L9ci8MnvN12a/iGGcyNWiuQuVPvfXKv7Ub3dfadUd&#10;5mdv0O7tmUqetY5uwIFOoAOSCGXKXlEl1b2ppxPiNXRgxLS0wt7jxJbHzA9UjGJ/aE2xSngxpOQt&#10;3uMP9Jjwz5p6/Qb99HZnEOaRK/yal978ATXGPLzVK+WOGN17l5mm7FLvZblKaWHgPy91Bb9RsXlm&#10;/NOLE5uWeeCjyreHi/drwsqXdHNeguKsct+WoM3dM5Q92+mrt83jP6/QsjGx7jWb6Z6J2nPrWu2M&#10;GCsCAACgU+s9XW8UZ6j3uzMaY7nb4pVyIF7/Uvra5Y0ldZmuH71WO9J7aPPYxvgqbnim9n/h7nAR&#10;v6YujNfW0TG6c2CcicVm69jk17RstNty4fZUbd0wUSfmmm3heO3ux7TVTiIEtf/FYYrrZ+LMIfG6&#10;s1+cVmuBlj5qvQDj05BlRZrz+RLd2y/WxKumHGOLdMe61zTVfghuzsSUa3M1ZO8MTcupcdcBAABc&#10;Gd/vEaebfSF9+n6RthUU6U8BqdvIJdqR+bB8XYYpeaFTb3Usb66eXlqpIevXKqnlhp/t5x+jOTOt&#10;7h+D+tPON7Vt5xHVW+NQ/fJRO3Fx9u0MPT1vi5SSq3nfTlNXAK34XoPhztv++tXf3LmOFtLZQFD6&#10;gV/Xh7sDakUoGNBX13jtW6a0H86Q1ldrxX3WOUO69oYoz66Rvil2WXymLJfzo3kuqNPm4fZ6vymj&#10;uwoAAOCqEzIxjQnlru/guKs9Qmfc2KwdMaXF3v+6lmM5K9Y7qyh1i2q2w3kTa35uLjqqhWOte3LO&#10;p243EuUBAICrTGv1VeG4ryPqsrziJzvm6vj6PQDtdwWTCN+UyCSCuwoAAAAAAAAAAHxtHTSwMgAA&#10;AAAAAAAAuNp9B1oiBHTsrUrpzgT1+xb74QUAAAAAAAAA4LvuO5BEAAAAAAAAAAAAHYHujAAAAAAA&#10;AAAAgCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4IkkAgAAAAAAAAAA8EQSAQAAAAAAAAAAeCKJAAAA&#10;AAAAAAAAPJFEAAAAAAAAAAAAnkgiAAAAAAAAAAAATyQRAAAAAAAAAACAJ5IIAAAAAAAAAADAE0kE&#10;AAAAAAAAAADgiSQCAAAAAAAAAADwRBIBAAAAAAAAAAB4IokAAAAAAAAAAAA8kUQAAAAAAAAAAACe&#10;SCIAAAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQAAAAAAAAAAOCJJAIAAAAAAAAA&#10;APBEEgEAAAAAAAAAAHgiiQAAAAAAAAAAADyRRAAAAAAAAAAAAJ5IIgAAAAAAAAAAAE8kEQAAAAAA&#10;AAAAgCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4IkkAgAAAAAAAAAA8PS9BsOdt9XX17tzAAAAAAAA&#10;AADg79lFSQQAAAAAAAAAAAAL3RkBAAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQA&#10;AAAAAAAAAOCJJAIAAAAAAAAAAPBEEgEAAAAAAAAAAHgiiQAAAAAAAAAAADyRRAAAAAAAAAAAAJ5I&#10;IgAAAAAAAAAAAE8kEQAAAAAAAAAAgCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4IkkAgAAAAAAAAAA&#10;8EQSAQAAAAAAAAAAeCKJAAAAAAAAAAAAPJFEAAAAAAAAAAAAnkgiAAAAAAAAAAAATyQRAAAAAAAA&#10;AACAJ5IIAAAAAAAAAADAE0kEAAAAAAAAAADgiSQCAAAAAAAAAADwRBIBAAAAAAAAAAB4IokAAAAA&#10;AAAAAAA8kUQAAAAAAAAAAACeSCIAAAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQA&#10;AAAAAAAAAOCJJAIAAAAAAAAAAPBEEgEAAAAAAAAAAHgiiQAAAAAAAAAAADx1bBLhXFCBMyF34WoR&#10;UjAQULCVYofOmO3n3IWLtH08AADAVS9k4ryvE/McLdD8BQWqchdDJ6tV22HxU0Clq+drTVnAXe4A&#10;Ju4N34vQmaCJCCNY17q61JQCAACg8woFAwp09gqtQKnWLJjfJI68UgJla0w5TFnyvUtSlW+Vs4Nj&#10;0KuJHf+3fL/QuXVIEiF4KEfJ8b3UK7a/BsT1Va+YEVpeEXS3GidzNKKX2R45JeSo1t18RZwPaNeC&#10;RPXt1Vf9BwxQ/769NGBqgarPu9stNQWaNqCX+saZ7bFm++xCBcLb23F8aWqzazZTyh53IwAAwFUg&#10;dDzPifP6mjjPjXn6PjRfuz5zd2iv/1uugvxynbIXapU3a4SmbeqoaPBLVRcXaPvxL93lb15pen8l&#10;rjUPRKFCpcSNV95Jd4PFutbialMKAACAzidQMl8jYkxM13+ABvS36vFMXJO6q+Pr6S7n5eNz1dqe&#10;XxARR145Xx7fbsphynLAuySnDljl7NgY9Kpix/8t3y90bh2SRDhVeURdF72n4ydP6qSZPsyIVk5S&#10;mgrDb+9XH1H1Lb/QtgMHdCA85T+uaHfzFfHFER0MjVN+pVPmk8e3aVz1fE1bXe3uUK1V/zRfp6bt&#10;ca7r+B79U22Kkja4P6ltHl+ravNcOSoz4prNtHSwuxkAAKCzq8nR+ITFqv3JZh04Ho55DmjjsCNK&#10;jp+sgktNJFwQrce3HNC2qVc0Gvxahmcc1545sZJvrLI+LNbMXu4GAACAzuxkjpJmOS/BxoyYpEkj&#10;YhWloII9Yjq4ni6kwtT+GpCUd2VfKgbQLh2SRIiZnqUXEqPlc5ejfjJJY1WtU5Gtd67rKr/f3zjd&#10;GN7bw7lqlb++ymnysmCVCo5GtGpQlQoW5KkqFFTlpuX2PsvXlzZpDm81L7KbDp2pVN5Scw6v5uRR&#10;w/Vs5kzF3egu++I0aXKMauvcn7IPt6ugbqyeejLGuS5fjH4x21xVrtt8qq3jXV1vjLhmM0W1ctkA&#10;AACdh3nQW7FcVSOylJ82UP5wDOPza2BavrJGlGvx2nJ3ZWN8VrXFjeEyTcx0xt18kYDKN61SXkU4&#10;Qmvn8WfMfplWfHhx/OcluntX1ZblaHlL5wvVqnS9E09evD3UeKyZVr1eruqI7i1DdeXKy3C2vVxS&#10;rWBka9bmzler0MSkq0po2g4AAK6s0IcHZb/+OiZbe3Jf0Au5xfqw+rj2zI6xtysUcOKxGYkaED9A&#10;A8ZM06ri2sauG93uhVbtqVXwQJ5Sxph94hOVsqlSQbuubr4m3+8edyH2MXFVcZpZNrMnt7vxlVu/&#10;dj6kaivmmjNZI6zPu3+y5lvnai22inRZ5XGETu7SKvc6RyTNV857zWK1YKXyUq3tIzR5qdVSo52V&#10;ev9Vq11LnetJTM1TZUS1ZijgxLPT7HKa7TNWadfJxqDW6TJplUo/M/Mly+2yj99gvrEL1xlQ8FCe&#10;5ieNsK9zWuauxl5Tvsa9cOLsaUps4Ttwumoy8fp56zwp9n7z95hy28vuea37NMfE+Idajnmrtzmx&#10;9+L15bJuS1v3A1fOtzOw8tEjKle0bvI7i7WfmD/2mBhFW82W2tHXWu3vlmtVVVcNHDRcw3tVa9VD&#10;g7T4gLtRp1Se/7LS/jFJL5+5TcMHxUq7UjR4wHyVug92VvOiVZuWKSUxTaXXxSrWLUfrQqqqrJb/&#10;H25ylk5WKdD3NsV2sRcdZjnG/HFHPkA2anq81ZKh+niMYnpZYyYEFWrvjx8AAECnUK695kFv7MSx&#10;inLXNIrSqDHDFdqyS5X2cmN8lv7vN5n4bKD8H64yDxcpF+Kzppp3N9SO44OlShmWqJxArL3d90cT&#10;/03MadoVZTMHlyYqucSnu0xMGfvZGiXGmePD3Q6dr1bOxMFKq/DZMae9fZj5PPchr3LpAA1eUq1o&#10;Kx614s2yQh10twX3pJiHq8U6eNNAe1toc5L6j2+hLOcDKpw9Xumfj9KTCe0KSgEAADqML6qrM1P0&#10;slYdCNdu++QL14+fL9fL89ao4D2nC5rgh6VaM3uwpuW7FcNu90Jrkger/8TFKjwaUOCzKhUuGa9B&#10;AwZp/JIClX9i1lnHzRqvVcfNMSfzNG12odMCIVSlXZHdE3Wp1fZFy5XzhyOqtzZ/Uq4C61zLnCiz&#10;TZdTHosVaw5L1po9VXaCxOqKaPmUAUoM90ByvkqrHhqvxduqzPmqVb4hWclr29eG4lS22fdfD6r2&#10;s4Cqti3W+IdWqSocJ1a8rPmrTZmsFr3ng6ras0bJw6ZdaOHrdJm0Ri8vSdb9s3JUXhNQ8Lz5csLX&#10;mXq/Bv1ksQoqa+3rLF2drEFL3Bd7LvdeBAuV/L8S7Zewq0zsHf4O+k9sbDXidNVk/mZmJ5nzFKrK&#10;XJsVyZcucM9r/3nU68gf1iin1PomLxYoStb41BwV7JGGJw10njHauB+4gho6XH3DW0/1abj9Vwfd&#10;5YaGP+c+1NCzZ8/G6Za7G2Zt/g93a9veeqpnw/3Zf3aX9jbMMecY9GLE8X872LDs7p4NSZtP2Yt/&#10;zr7ffM79DS9X24vtU/1yw/09kxp+93+dRfscI19tCH+q7T9fNfvc3/Dqf7rLkZodb5UzLfKazdTn&#10;wWUN/6fe3QwAANCZtRb3WHbPMfHNHBPxWLzis//TkN6nZ0NaqbvcZP8/N7w6sq34runxB3/Vp6HP&#10;3L0NXzqLF7bP2e0uN+Gcv6fZv1F9w/bpJh5zY9RTm5OaxXqnGv51XLhM5viHezb8ZKMTWzbhfu7U&#10;woig7m9HGlb+uDEWta/VPnd9w965tzfc/uT2hlN/czYBAABcWX+2Y54L9VX3pTX87t8jK6u+bKg/&#10;dSHiaji18SfOfuG4yo4RrWP7NMzZ5Rx38Pm73fNNbdhur3LiKmvdQ7lutBU+rnldm1F/6lRjjFee&#10;3tAncr8LnxeOI5u5rPKcavjdPzrLU990r73+dw1TrWPuXtlwxFouTXPO0WdOw1v/n72DXd9pr2sS&#10;YzbaO9c5Z89xpuxW7Ff/VsMcEzda6y7ExH+tbzj1V3c+olzhmNap07TW3d4w67UjDX8296beujke&#10;11lfONXZt096gx3hXuZ3Y8XZ1nKfp94yV2m4sa11nvRye5fGa+v5UEN66X80nDpV3/Dl39yYu+fd&#10;Dcv+zf0G//Zlw5fhL9OO/812c7/qzfzt1vzt5nt0b7mtjfuBK6eDWyIEVbkiScknn9G2RXHuOil6&#10;erFOVrv96Jrpw/xxql4wPqJ1QTPnQ3ZWbFfxLu16fZXyPJKPcf3dZlaWLnEaOFgqP3DEXWH0naSx&#10;t7jzbfmsUMk/eVWxudma1N1ddyk8jx+uFyKu+eTx9/Tcf8/T5FkFF3etBAAA8B3QND6LVnQv6ctL&#10;aI3Z8vG1OlgRkv69QIvt5u9mSs/TQbOlqqblN8Ji+kacT1GKGxCjUMVB+42qIwfKpXNOk2/7fAtW&#10;aZcJ0qqPWw38ozVpziTVLhmgEak5Kq2JaElbV6Xy0ECNio9on9ElVnfFN4tFFVL5kkGa9qcntW3t&#10;WPkjW7cCAABcMdbYVB+qeOUkxVjxSU2B5icMUsoet1XCeatLx5c13+1e6KHMlloEjNKD9zvxUNyA&#10;gfb/FT9KA+1VfkX/D3tNO3rmCKm+artWLXC70plTYLcMuHSXUp4jqqywF1W+4n67G50BCctVaq0I&#10;1NotJGqPW5GmkfCgRtldmUdpVOIoe1VbYkaNUrR1b6NGaVyis+7gcTdmDdVq7/r5SrG7I3pIqz5y&#10;Vl9kxFJlPRar6Iu6Rm+8zqj+A2VHu6F6uxVHo0u5F26cbVjXZ+/ixrbWd1P+YdNY2//zFXpuWIz8&#10;/ij5TLw+MMEqQUA5E/uq70MpyvmjuXvNe336zxwlzShU0JT2mS1ZGu4UzdHe+4FvXQcmEUKqXpek&#10;8X8crm2vz3R+iCJFLEcNeEZPjQiqvNLjoS9YqvnxffWQ1deY9Td8w22KvZyK/fY6s0spCenSsneU&#10;NaLxrzi6V6w711xjN022Fo63Rd4Dn/UwOlP+inLzUwUAANDJ9YpRrKp1JNzMuZnQF+ZB09dVboP4&#10;b0Xs4HEabncvZE3j9FRmtp4bEe5K8tL540ZFnG+4Hl+Qreypt9nboka8oAOVxZp5Q6nSEvqq109W&#10;RfRn628aDxrR/yMyYWEcX6VV792kqJq3VPqJuw4AAKAz6BKl2IkvaM+/f6htP7fqv4IqXPCqqhRQ&#10;wZT+SrS6M6ry6a6HntSipMaXhJvzNa/7636TiZIuTeWSARo8dbly9tQrZtgkPTV71CWfI+xSyhPu&#10;VLORT/7ufjPd1LQOvEvE0jXu/y/XZwWaHGd1G1Sgquvu0ripizTpTndbc1FRLY7AcNF1eris7ybi&#10;+rpe5/3pXbs2rfuMTS3We2tnamB383xwtFDLpw7WoKXNEk+Hyp3xL8yzRUGhM2e7lPuBb10HJRGs&#10;BMJ4jdhlJRCeUVyzuvSLBfXlOe8/+totq1QQ9Yzyt7ygmeNH2VmwuzySCMEvIvOSAZ36zDzOXRiP&#10;oJ2sBMCwNIWWvaPsMc3+KVnjHxw/0thnmRH6sFzV/ljFXOeuaO14L6GgufLvuwsAAACd2UDdlyAV&#10;brHeGmouoO35pfJNHKWWHyu/Sd9X1I0mTrwm2o4NI6eBt7T0eCXV1zctebC+Xoq+SVbE2DXKp8AX&#10;XTW82flG9Y+I6W6M1aT0zTpQtUfPfLFG6VtqpeuizPHlOvihu4+t+dhYxi0mnn1nj7YtkJb/pHGs&#10;BQAAgCsp9Fm1AuEqtS5RipvwoPM2u/UGfmCvCu039Icrq2ijXkifqVGx3/ArI+dDES0NKk1MaQVJ&#10;fv1iwzZlZTyjx+OinU0dKka39bX+79Ok1Qd0oCJyetZEwdJN3d1yVFVfGBcgUOfxMrSH2trwfrWq&#10;duvMo7vfpEBZoYkijRFZKs59Qc/OGqXbvs03cjxFK8Z9j7qxhW9AR/7kfEs3RbVVj+lTdOKz2lxx&#10;Uh++9rg5mzn69e3uuGmuvs9oz4GNGhtl7si6pAutXjrn/UBYhyQRqteP14jNtyn7pX9SdCigQMCd&#10;7EGUA6p6r6rxB8r8VNRuSdfyioF6/KEWfhiC9RdGAA8dX6OXi5z5SKW5Oap2zxmseFlrKqI1aWxL&#10;rQc82IPzJas2eZOWxptShsscHgS51zjNjC/Uy69WOz9uoWrlrC1VdNI42Z/S1vEny5s2fT9TqVVL&#10;8+SbOsn8FAMAAHR2Po1Ne1axe1KUtKK8MZYzsV7pkvGaf2CgnpvtNo/ucH49mDRcgXVpWnO8Mb4K&#10;BcxDsOfAzY7A669q1xl34cwuvbohoFFjRtlvdcWNn6noPelKK4mo3T9nHhLtQdxCCtQEGpvfX3OT&#10;/OGXWvwmRhwfVN6mXRHxao5e3hOjJx+NiEW7+OzPiZm1SS/EFiplSalHMgYAAODbdaooWQP69tXg&#10;pBTNX5Ci8f+4SlZnjkq4TwNvCL+tXqpXVxZq1+vzlZhqd/Lz9dkvYhg1ryptznzNn7NYhXV+u/tK&#10;q+4wb22Odm1bpWnT15iljhatcVOtODakvCkjlLLeXGtxoXIWTNZgE7NZfANG2ckEHV+u8RPNvZoz&#10;Xg8tad9gz6HXJ2vEjPlKmThey+1WvVZXmD75/e7LKnte1fJtu5S3IFEpe5xVV9Lwqb+wK/+rMyYr&#10;eX2eclKTtPiQWeEbq5mtvjRdq5yJgzV5zirlFe/S9ncOOoNl941u2uohNlYx/uFasXqSokxEXDgj&#10;RYUmMO6s9wOODkgilOrljCqprkDJ9w/QgAERkzs6ePXvkswPVC/16mVN5odqRUhP/W/v8QeiJz6r&#10;mVE5Gv8/+2tA/74alOHXs0uaP6DGmIe3eiXH9lL//mZKeksxGRv1jJ1FbJ/a/OX2H2zlivFNyzxg&#10;vPLqrD38mpSZpeiNI9TXKnffEfrX7i9o4xynqXqbx39ersUP9XWv2Uxx47UrNlvvRIwVAQAA0Knd&#10;MlPbSl5QTNm0xliu7wAl/9tAZb+3+fLGkrpMUWOytWdJtP41sTG+6jtolcq/cHe4iF8z0weqIMHs&#10;N6C/icWSVfXYZq0Y47Zc6P+MijdNUvUcsy0cr/0oSQV/sTYGVb5ikPrGmDgzfoD5f3+t0rNa8Y/W&#10;45VPwzOK9cyZdPWP6WviVXP+xO26a32+ZtoPwc2ZmHL9Rg3fM01J6+1HdAAAgCvm+z3uUrQvpNqK&#10;QhXkF6oyYKKVhOe0Z/VY+boM11PpTr1V1aYUJS85qOG52Xq85Yaf7ecfp2dmWXVqQVUWFaig6Ijq&#10;Fa1J8ybZFc7BkuVKTi2QUjfq2W+hSxt/Ura2LbC6TqpWYYa51tkpWp5/UFE3uS1Lu09Sdq5TtsAB&#10;c68quuqZ1U5le+uiNXPls4oqK1DhASsdYmJBawxV60TDnnKvrUp5qcla/G/DtXHt4/aLJ1eUHRfP&#10;VKyvVrsyFmv5NhOzdh+lF/6QpeHh3lha4FOtyovWaPFscz2bqhSyjntppud98g17QZumWt3XlCrl&#10;sRxVD+qk9wO271mjK7vz37KQgoGg9AO/otr4A7SEggGFrvHa1/yh9Zom5Z5U1gjrnCH5brAG83A3&#10;dwC7LL7mA5m007mgAubhNsoacMRdBQAAcNUJmZjGhHJRHRx3tUfojBubtSOmtNj7X9dyLGfFekFF&#10;yd98h/Mm1vzcuugWjrXuyTmf/DcS5QEAgKtMa/VV4bivI+qyvOInO+bq+Pq9llixoh0LesV0Vtms&#10;e3HJ8V7LdZYtxp6dwKXG2bZwzNzOOt/mOvP9+Ht2BZMI35TIJIK7CgAAAAAAAAAAfG0dNLAyAAAA&#10;AAAAAAC42n0HWiIEVFV8UIobpdhvsR9eAAAAAAAAAAC+674DSQQAAAAAAAAAANAR6M4IAAAAAAAA&#10;AAB4IokAAAAAAAAAAAA8kUQAAAAAAAAAAACeSCIAAAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAA&#10;AAAAAMATSQQAAAAAAAAAAOCJJAIAAAAAAAAAAPBEEgEAAAAAAAAAAHgiiQAAAAAAAAAAADyRRAAA&#10;AAAAAAAAAJ5IIgAAAAAAAAAAAE8kEQAAAAAAAAAAgCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4Ikk&#10;AgAAAAAAAAAA8EQSAQAAAAAAAAAAeCKJAAAAAAAAAAAAPJFEAAAAAAAAAAAAnkgiAAAAAAAAAAAA&#10;TyQRAAAAAAAAAACAJ5IIAAAAAAAAAADAE0kEAAAAAAAAAADgiSQCAAAAAAAAAADwRBIBAAAAAAAA&#10;AAB4IokAAAAAAAAAAAA8kUQAAAAAAAAAAACeSCIAAAAAAAAAAABP32sw3HlbfX29OwcAAAAAAAAA&#10;AP6eXZRE+OtXf3PnAAAAAAAAAADA3zO6MwIAAAAAAAAAAJ5IIgAAAAAAAAAAAE8kEQAAAAAAAAAA&#10;gCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4IkkAgAAAAAAAAAA8EQSAQAAAAAAAAAAeCKJAAAAAAAA&#10;AAAAPJFEAAAAAAAAAAAAnkgiAAAAAAAAAAAATyQRAAAAAAAAAACAJ5IIAAAAAAAAAADAE0kEAAAA&#10;AAAAAADgiSQCAAAAAAAAAADwRBIBAAAAAAAAAAB4IokAAAAAAAAAAAA8kUQAAAAAAAAAAACeSCIA&#10;AAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQAAAAAAAAAAOCJJAIAAAAAAAAAAPBE&#10;EgEAAAAAAAAAAHgiiQAAAAAAAAAAADyRRAAAAAAAAAAAAJ5IIgAAAAAAAAAAAE8kEQAAAAAAAAAA&#10;gCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4IkkAgAAAAAAAAAA8EQSAQAAAAAAAAAAeOqkSYSj2rpo&#10;obYecxe/cSGdDQR0NuQuegidMdvPuQsXaft4AACA77RQUKe/Tjx0bIvSF21RONwLfVKjug6LrQLa&#10;t3ah1u8LuMsd4Fzwwr0InQmaaDGCda1ry3TaXQQAALianD38urJyKnT6vDO/MqvEnv+7d75Gxc8v&#10;VHp2hc66q5o7vW+diXnNPgVHnRXtOKYjXVSejnA+oN1Zmdr6cdCdz9Dmw2Y+zH4O6OAy4BvX8UmE&#10;YInSbotR7Lwyd0V7nNL+gje1/zN38Zti/eEuGqs7fxirewfG615TrqEztuhE5A/fiS1KHhijuHvM&#10;9jvM9pQdjT+M7Tk+wonsUYr94Sht+sRdAQAAcJULffy6UoaY2O62OA1146E7xyzU7r+4O7TXZxXa&#10;VlAhp1q/Tvk/T9DP8urspW9eSCf+8KZ2Hu+4N0D2LYnThGzzIBTaobR7HlV+ZPxnXesfavSluwgA&#10;ANB51GlToontfthsStxgtjgOvbFEr674tXZ+6sxvWvOSPf91hYIBnQ52XHzW4T4tU/bGN7Xtxde1&#10;r4XL+PJ4kYl5zT4fnHJWeB1z3npZOajQZSRmLvUeXlSejvBpkVavWafFOZXu/AYtf8PMh9nPAR1c&#10;BnzjOjiJEFRx2gLV9Ytxl6+wL6p0ODRGG/dXq+o/zHRki0bXLFDy2hp3hxplTV+g04+XqNLeXqLJ&#10;tXM1baP7s9nm8RE+ylTyO9frR+4iAADAVe/EBv00cYk+Hfua3j0SjocqlD20Sk8PnqKtl5pIuKCH&#10;kvIrtPnxHu7y1WfIsirtmH2r5HtYKw4WampPdwMAAMBV4lq/X926hyefu9bEOUtK9PuiN+34Zsiy&#10;sgvzX0+NssfGa+jSCnf5KtTzMb3y2lq9UpShxMbb1TqPY0K7UnXvwEeVf8mJmU56D801btxWpJJl&#10;w8z8dG0ucudxVevQJELdxilK06+VNtJd0aKgTmzNdJqyZG3RsTMeGbRQnfblZETs464PO1fTuP35&#10;DSo+FtFMJixqmOatnK47bnSXfXdqwqQYfVpX6yx/VKhtdWM0a8Ytsv8d+27RrJ+N0YmNbzpN7ds6&#10;PuxcmdKn7lDi4hnmkRgAAOC7IKTiFzN07P6XtPGX8eoWflDy+XXPL1/TivsrtOyV8AOM1TXl6zoW&#10;CupYkxjP3XyRgPa/9pI27w93N9TO48+Y/bLMNrN9ZU5Zm90h3dw9SnX7NmhlS+drNd4MNR5rpqzN&#10;FToR0fVl6NMK5a9wtmXvrtHZ1t4kc5uxZ+3uwO6VAAAALkmMUvIr9O4+d8p97EKdVuh0rfa/MVsP&#10;D4nX0KQlevtkZNeNTpfk6ZuPSsFD2jxvrIYOWei8ZW9iq91ZM/SIddyQsUp+foN2213cBHU4e4k2&#10;We/sfrDBib3CXT+eD+mEFXPNneJ8XsIUpecdajW2srpYShvv7LvyrToTszld9oS7ST9WYMVoJra0&#10;Pjcv1S5P+l5TwFDAiTWTrTKb48fPUJY53r62kLkWq1yL1imyR8wL3QGZMoUCFSre+a52v1FyoYvO&#10;xnswSk88X6JPnRrGRs2OCX1SovQXS8xcrXZmWp8X2b27iT/fylSydW3W+RZt0P7wSzut3kPrOhfq&#10;iQT3uLmZ2ny4edwZuHAvHp6ScVGrYqtcWe59eXjKQm36Y8TxbZ3ffIeBj3dpWZKzPeWNSp1usct4&#10;x4ntTgy+LOfKdPOEtnVcEuHEBj2dc4teWfGwgh9Xuyu9BLVv3jA9/OJRdbt7qIb0rNXKpN/ocBd3&#10;s8U8aG1KGqb0/T7d++Oh6vfZOj3yQKr2hfMEf9mhlCEJ5gdA6vfjeN2iKgXORbkbWxPSscPV6vYP&#10;NzlLnxzV6T6x6hf52Wa5d+Bok4fERk2Pd5jrWbJAx5JzlRJV1/gjAgAAcFUzD5NvS4kTHtb17ppG&#10;URoxepi+2vq2DtvLVteUa5X+2BQtPX6Thpj4rNtHmeYhxcRvLcRUTbsbasfxwTKlPTBGmwK32tuv&#10;LU9VQtKGFruZtBx+fqyeftunO8Lx5D1jG7udbCPePPx8vBKW1uhms23Ij2+V9u3QIfcJ5+zeVPPQ&#10;+msd8sfb27763WO699EWynI+oOKUiVr6+Ug98YDfXQkAANBJWTHYiBlaWVChOhPbBD8q06tzhmnk&#10;ojKnst3tknzbmkylTJ2o5durdPqzLyVfnR1bPb2mTDV2TGT225ihnR/7rH4g9dMXK/SVtbrO7dom&#10;3PVjlzrt+FWGNu2qkhWGhf5sti+dqAcyDllbL2bKN2HiEhV/FNDpT6u02ZQtYXqmfc5wN+mBD8z5&#10;TWyZlTJFP11apGOfBUzZTTnOv6/sf16nbX90utUJX9vPCgKm/Leq6+fWcZnavD8cowb0bo5z7uCN&#10;t8r3RY12WmUPd9F5/qiyxobvQbW53tlKyW724nGTY6wuPWer2O4AJaRjJh6OLPexrLFKmLNO7x2z&#10;Pt+6zxl6YrAbv7Z4D0Pat2iYuU5zHjujUK+ju9Zp07tNX7a+dm+G2adENYGATry/QU8PnqHi8C72&#10;dz5br75TZX/H1v1bOS1ej9g9tbR1/qCJdeP0iLmvdrnPmftQYMr644na3EJ376d3ztbkeRu0ba80&#10;ZFK8x7MGOoOOSSJYD2HP5Kr3siUa0lZd/idbtHJ7Vz25KVcp4xL0wLhU/faFkU36ATu9dYlWhhbo&#10;jdxUJT6YoMm/eVPP9i4yP2BON0P7X/ln7RnwknbmL9DkBx/W1IWZmnq3val1JzYo+514zfmpeRA0&#10;Ap8557tYnQJeI+E1O95ydu8SpdfM0Ippt7hrAAAAvgM+qdExxejWPu5yM74fmKAvVG8/7DkCCg4y&#10;D10LH9MDJj5Lyc5Ukoq0+6C7uU2tH384a7Z235er3y9zt+esVdLHGcre52z3cvbHv3L3t+LJQq24&#10;v0pZec4DaevxZp0OfxDUj6bMNbGmiVcffMyU53lN+Aez6XyFsuYU6Y6XCpU182F727z81/Xk5xla&#10;trX5G19B7VuQoKX6tXZmDOMBCQAAdCKNb8Jb03r79fuAtq5YpxNmrvcvS3SovEKHDr6kwWb5dMHa&#10;pl1ZBsq0R1P0SnGF3t2foSGq1tGPrA3DtGin07rh0JEqrRjlk+7LVNX6MfZhGpfrdJFZPN1t+XCL&#10;nnizQpXHKu1j3t84RdeatWffr7wwRkOkfW+sk9UL0LWj1+r9I5WmfGtb6FoooPfelpI2lOjd8kot&#10;HWJWXTdSy8qr7O45rc/anX6nvef+D6rMf30aYeI+y3s737Yr03Xufe1+35pJ0MjhHh9S/rpetQrp&#10;G6N/sbtCtz4nnIDw0kNTi8s0z46vYzRvj9Nd6Ir7zGJgi1ausV7KHqbn9lv3olLv/8bqEqhKG39/&#10;tJV7GNCJj6yI3K+p68uce/hRlXYkN62n/Co0Sq+Y7+PQRyWaY39+mTZutQrf+J0P/o35TOt4831a&#10;3/mxHKunljbO/8FLWmTus3MPTLkPVuv3ydEmZj6klb+9uNsl62Wc0XNLdDZqjF7Z9Xzb9ci4Yjok&#10;iXAid7ay+2Ro6X3t+OZrqnTCN0xDIx9I74jXPe6s5egH5o/sizKtd3/I0he9pD2nzefYLRzqdOyD&#10;kO4Zfu+lPYhZrRcm5qrf+rXOA+Cl8jo+WKKl82o07aXp6h3ZmgEAAODv0B23RzysdIlWj566pAHj&#10;Wj6+ToffNw9kx7doWTg+XPK63QriWE1LL4WYh98+keN0RelHd8XoK/eBtPV4s4cm/OJRfbo0Xg/P&#10;26B9JyIeBj89qv2heD1wT0Tc2+VW3WmCWecBNCyk/UuH6WcfztDmrIfVjVgRAAB0Ko1vwluT00K0&#10;SvvtSvMYjR7pxmVRd+re262ZQzp81F7j8uvJX/9KQ/r41e1Gq4I9TkPt7s3LtPieGA2dkqGtJoby&#10;tRkDhVR/rEirF7ndIKW+6bxt76lOJ+xEhfTAQwlOvWBUgkY/aK+6SLfkDC0acou6+aOccpy3uqtc&#10;q3S366QJWU1bO/hGPaYk61LeKdSec6ZkpYV6zyxeO/kxJV5n79JE3XF38OAHEvSA3RV6lF2uy3Ls&#10;kPbbMxVaPdrqFiheo58vs9ec/ktrAxL30D0jrZg3oE1JsbpzTKo2lVstK5ytFzw4UkOsdV1uUeI4&#10;J0Y+dtSKe6tMnG0vav+LCfbnDh2dYV+3AnXmrK2fv+6Q2zrCugdueNxvQLz9/68+ONo0EXRyg6bN&#10;KtJZ8/c1Jz+TBEIn980nET7OVPKLPk0YFNK+t0q020z7rb+Qugozf9Tpm6u5nj3UzZ1tSbc7EjTE&#10;bj7uTElpa/Uvj8e6W812/yU0Bz9TorTEX0m/LtGKiERHj16NLQqa6iF/ZAE9jw+peMFs7Rs0Rjcf&#10;da5797tW06t6HX3X3IPIh00AAICrTc9b1M96o+xjd7mZ0BdB8/DQ1TwqfXv6mbirMT4co1kr12rR&#10;/ZffRVBr8eb19z2vd/cXaeoNZUpPjFXsxEwdvtDswq/moWiPXpEJC8PEyKv/eJOuP1GifX921wEA&#10;AHQajW/CW9OOmU1H+fRd487Ip+s9KtClruraJBCMUmJWpd5IH6N+Pun0+xu0eEycnriopWZTh5fG&#10;K2F6hjbtrVfvIRM1KzmhzTpD24XytSwqKrKAAW2d5nS7s+2oT3eMmqG0SU5LhAu6xGv0JKt2vExv&#10;lwa0Z6dVie/X1EecSvEWdYmosW9HuTydtzt3auo6d9DrGyLO76FfSqFKVk/XPd2lr44VaeX0YRr5&#10;fAvdQXm4uAbTd2HAbeuT23X+yHvwA5/dmuQihyvcbuCrtXVHk4wUOqFvPolwKqRQ91PauWKJlmU4&#10;01brtbDDW8x8oWqcvRp1+b55qKrSsci30s6djWgKb/0j9+n0/99VQ+zm4xHT7dbTmvnxulE69vFF&#10;Z/ZmJQAeWKDQr0uUNbrZ0541/kGzsoQ+qtAJ/63qHf6BbPH4gOpD5h/TodwL170su0Snzfrd2Uu0&#10;8f3WfyQBAAA6t3j7bbLirTs8BjsLaGdBma6dMFJ3uGs6lhP/fXpNdNPY0Ez39G75oSoYjIwwpbPB&#10;ein6JvMo2Fa86brxVk1Y+JrePVyiOV+s0zKryfcPoszxFTrkvgXn8Bg3q3eqNpbs0uY0aeXEiLG9&#10;AAAAOq1wV5bVOhqudjtfbb0kb/hM/GSvaVmXKN3xeKZ+f6RKJelOxfv+7e7gv2HnI6usD5mY0gqS&#10;/Hpy/RatWJaqyXc2TWY05Zc/2plrbI0aUN1Jd7Y1gTIV22/cD9OKbblaunC6Rtza1d4U6Y5J03Wz&#10;+f+enQu04x0z02OiHrZbYlzM390tq7lZ4dKcrms2JkIrQv/lzlhuiVVv6/++R7Vir9Pd0oVpYbMk&#10;RpN7aPGpx4ML9Nt91XZ3UFb5T28ucscuc52su/A9OC1v5cau4e/cpwmZzT533wK355iWz9/jFvcF&#10;7ch7cPSI0zrhxih9317j6pOqHeW5SjR/R59mP6a0vQTIndk3n0QYtKDZH1iFVow260dnRvyxRRj4&#10;sJJ8RVqfW+NmukI68Vqu00zGdcc48w/2nV8pfXfEH9M588do973m19DR8TqRs1a7A+4/GvOP5/SZ&#10;i/NmzgB8s1U3c4PSTUFOBwLuFHSaxvcco6n3RpQlVKNNr5Tp5klj1a/N43tocm7T6343P9X8g3dG&#10;t8+e3NqPHgAAQGfnU+IvF6jfO3M17cUKnQ6HWqGA9i19VIs/iNein7XxVtY3xq+Rk4bpdPYCrf+4&#10;MeYLBWp02nPgZsfpzbnafcZdOFOijRsDGjF6pLmytuJNE1ueCDR2xXSN9SaWO+838eO4oPLzSnTW&#10;3R762Bo3K0bTHolo5drFeQOr98xcPXdrkdKWlnkkYwAAADqTHprwM6sffql43kSt3Py6Vk5JVb4V&#10;fvVJbWM80jKl3zVWyc9vUPFbb2uP3U2JcbOJo6z/R3V13k7f+RslW11JJq/TfhPjWd1XWomA/OwN&#10;2r09U8mz1nn3amLz6Z4HnPjzxIopznlmPKrlTWrLW3CDWw5rLIDMHdq9eaEemed0F9REn0c12apU&#10;f6fMrqv80bQpTuW+B9/dCU6958cZ+mlSqtLnTtSEpW21AHBejrESNRvnm2MWpWrZdnOv7DpKszr0&#10;mp5ITNWm7SXmfmxQ+pThWhYeA8zzHloDWg/XE3MztfmtEu0orTR30+jTrBeYw0s0wSpj8ij9bLu1&#10;Ikqj77di1x4a/bh1T0PKnzZKaTnm3ry1Q5sWTdFIE79aXUi1ev4hM/SkVQVq7sETKRu0OSdV0+xB&#10;sc2zxLQxTctw663q7R+mpS89quutAZlnpTYO7oxOp2MGVr4UXeKV8vrPde2aBMXdFq97+8VqUegx&#10;TY0cI+H2VG3dMFEn5sYp9ocxznT3YxcGcOk2aa1+O6FGaQNjnW3mHHN2Xvzmf13Bb+w/xj+9OFFD&#10;B8ZHTI8q3xqFxfxYTVj5km7OM2WxznNbgjZ3z1D2bKfft7aPBwAA+A7rPV1vFGeo97szNPQ2NyYz&#10;8VvKgXj9S+lrlzfO1GW6fvRa7Ujvoc1j3fjPTHHDM7X/C3eHi/g1dWG8to6O0Z0DTUx5z2wdm/ya&#10;lo12Wy60Gm8Gtf/FYYrrF6N7h8Trzn5xWq0FWvqo9YTk05BlRZrz+RI7jh16lynH2CLdse41TbUf&#10;gpsz8ebaXA3ZO0PTctrZkhYAAOAKcWKuBHX74pA2/WqJNn0Q0LX9puu3+eGBkFviky9Upfc2Ziht&#10;zlytfLvWOW6hk5TQ3dO1aKjV4rNW71njMLxrJRl6aMIvH7Urms++naGn522RUnI1r5Wmrt0mrNUr&#10;ExrPs08jlRhZp9iSLsOUvNDpvuhY3lw9vbRSQ9avdcZAaKKHRl/o5uhOjR4Z2StJM/8wUVnrnfKf&#10;/qBI2/Z31ZyXfm6/qd8yv0anOGOrnj1sjiko0lG7It2KGbdonvV5J4q0ct5scz8ytO1QVGM3mp73&#10;ULrWLO/fuU7L58zW8rwqfdU9Qc+tavp9DU7P0JBPzOe947RC+NFC81nufbbqWd9Is7qRqlbxCnNv&#10;rO+voFJRfqeVbavn73KrUrbmamo/nz79Q4aWryjSCXMtI0y8vOI+7xbDviHPK/txq1lLmdKmbtCJ&#10;yN5q0Gl8r8Fw521//epv7ty3L3TG/CuJcgc3aUEoGNBZRalblNcfXkhnA9Y5/Lre+++y3azP+cr3&#10;9c8DAADwnRQK6rQJu66/ofXY7dsQOuPGbZ79817M3v+6luO8FuPN8ybW/LyVWNO6J+d87mCCAAAA&#10;3yWXWedmx4wh+Vo67pzZ/l8mfoqMu+yYK6RrLyXOvHCeOq1PSNDqE1Li+mqtuM/d3pJwTGsNtuyu&#10;+tqs8lvnvKSY0Lq/LVxzOAb9QQvxbov3sJVjXG3GxWa7HRc3v5b2nN8qV4jY+LuiUyURAAAAAAAA&#10;AKBd/rhOyQejNKGP83r+V4dylbbR6j4nXs+Vvya7kQKAr40kAgAAAAAAAICrz95Uxc4qchfC/Brx&#10;UpGyRpNBAL4pJBEAAAAAAAAAXJWsLnc+/bhSNZ9Lvh6xurNPj0vrcglAm0giAAAAAAAAAAAAT//N&#10;/T8AAAAAAAAAAEATJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQAAAAAAAAAAOCJJAIAAAAAAAAA&#10;APBEEgEAAAAAAAAAAHgiiQAAAAAAAAAAADyRRAAAAAAAAAAAAJ5IIgAAAAAAAAAAAE8kEQAAAAAA&#10;AAAAgCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4IkkAgAAAAAAAAAA8EQSAQAAAAAAAAAAeCKJAAAA&#10;AAAAAAAAPJFEAAAAAAAAAAAAnkgiAAAAAAAAAAAATyQRAAAAAAAAAACAJ5IIAAAAAAAAAADAE0kE&#10;AAAAAAAAAADgiSQCAAAAAAAAAADwRBIBAAAAAAAAAAB4IokAAAAAAAAAAAA8kUQAAAAAAAAAAACe&#10;SCIAAAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQAAAAAAAAAAODpew2GO2+rr693&#10;5wAAAAAAAAAAwN+zi5IIAAAAAAAAAAAAFrozAgAAAAAAAAAAnkgiAAAAAAAAAAAATyQRAAAAAAAA&#10;AACAJ5IIAAAAAAAAAADAE0kEAAAAAAAAAADgiSQCAAAAAAAAAADwRBIBAAAAAAAAAAB4IokAAAAA&#10;AAAAAAA8kUQAAAAAAAAAAACeSCIAAAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQA&#10;AAAAAAAAAOBB+n8u62KOWTMSEQAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAo9tmvd0AAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF7wX/wzJCb3UTxRDSbESk7UkK1ULpbcyOSTA7G7Jr&#10;Ev99t73Uy8DjPd77Jt9MphUD9a6xrCBeRCCIS6sbrhR8Hl+fUhDOI2tsLZOCGznYFLOHHDNtR/6g&#10;4eArEUrYZaig9r7LpHRlTQbdwnbEwTvb3qAPsq+k7nEM5aaVyyhKpMGGw0KNHe1qKi+Hq1HwNuK4&#10;XcUvw/5y3t2+j+v3r31MSj3Op+0zCE+T/w/DL35AhyIwneyVtROtgvCI/7vBS1fpGsRJwTJNEpBF&#10;Lu/pix8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89&#10;ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1Jm&#10;vZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3&#10;BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuL6SpScD&#10;AACNBwAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAvmiE&#10;Fp+xAACfsQAAFAAAAAAAAAAAAAAAAACNBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYA&#10;CAAAACEAo9tmvd0AAAAFAQAADwAAAAAAAAAAAAAAAABetwAAZHJzL2Rvd25yZXYueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAaLgAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAW7kAAAAA&#10;">
+              <v:group w14:anchorId="458499CA" id="Grupp 1" o:spid="_x0000_s1026" style="width:419.25pt;height:143.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="53244,22860" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQC4vpKlJwMAAI0HAAAOAAAAZHJzL2Uyb0RvYy54bWycVVtu2zAQ/C/QOxD6&#10;T/RwZMtC7CBNmqBA0BpJewCaoiQ2FEmQ9OtAPUkv1iX1sBM7aJsPy6LIHc4OZ5eXV9uGozXVhkkx&#10;C+LzKEBUEFkwUc2CH9/vzrIAGYtFgbkUdBbsqAmu5h8/XG5UThNZS15QjQBEmHyjZkFtrcrD0JCa&#10;NticS0UFTJZSN9jCUFdhofEG0BseJlE0DjdSF0pLQo2Br7ftZDD3+GVJif1WloZaxGcBcLP+qf1z&#10;6Z7h/BLnlcaqZqSjgd/BosFMwKYD1C22GK00O4JqGNHSyNKeE9mEsiwZoT4HyCaOXmVzr+VK+Vyq&#10;fFOpQSaQ9pVO74YlX9f3Wj2phQYlNqoCLfzI5bItdeP+gSXaesl2g2R0axGBj+koubiYpAEiMBdn&#10;8XQad6KSGpQ/iiP151ORSZKNo8hHhv3G4Qs6ipEcfp0G8Hakwd+9AlF2pWnQgTT/hNFg/bxSZ3Bc&#10;Clu2ZJzZnbceHIwjJdYLRha6HYCcC41YAVqk0zQbj+ERIIEbsP4nxgu5/EmfLTqYBNkdigtsYbBL&#10;80GSZ4OEvKmxqOi1UWBkwHR2DV8u98MXHJacqTvGuTs6995lC6Z/ZZoTgrWGvJVk1VBh2wrTlEPi&#10;UpiaKRMgndNmSSFD/aXwhHBurKaW1G7DEjZ+BLKO6MGEZ7kn5lIw4Ll3ueyUV0A0bew9lQ1yL0AO&#10;OMAB4RyvH0zHpl/SadgS8MyAj3M/tCDTywWjI8H+q8qeaqwoUHCwB7bIsmyaZOlk0ttiwXiOBC1+&#10;/wJf7Gd9OfrIoTjNW5pdpPF0HCcBcjUYJdmkrSSc91Uaj0ajFNqfK9JklMVJ6p3UV9qReoXciGut&#10;5eZtCXHOhTtkl16rpH+zO06d7Fw80hIKAVpE4kF8R6c3XKM1hl6MCQGDxe1UjQvafk6hCfRdYIjw&#10;VvKAe4d12B2Auy2OsVsPto4sXSj1F8JALOqI6WrpeLW3AvRWEKq/G8DDQ5DfXAo7xDdMSH0qOQ6J&#10;dZu363udWnWcUEtZ7KBTYEFqCRsTq32EmwIP+vW+5/vcu/vJXSqHY79qf4vO/wAAAP//AwBQSwME&#10;CgAAAAAAAAAhAL5ohBafsQAAn7EAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAAYRAAACmwgGAAAA+2yrLgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBI&#10;WXMAAA7DAAAOwwHHb6hkAACxNElEQVR4XuzdD3wU9b3v/7eV2+0tl3D1sNxaySGFVAqxFII5GMq/&#10;CBhshCAINBYoFNC0WKIU4fAnSA2YCmk0CjQYOFCk0MCBkmA0ETQRbSIHCRQJCN1woInVH8vBy1K4&#10;rk0Pv5nZSbIJkz+ggaCv56Mj853vzM7sZnf6mfnM9/u96ZJBAAAAAAAAAAAA9XzF/hcAAAAAAAAA&#10;AKAOkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAA&#10;AAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAA&#10;AAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOLp+SYT/e0YVfzNn/iHfX3zyWQsDjmzcrag0&#10;j126Afkr5DnptwtOypQ9b66yj9jFKp885cGfwLXjK/fIV2UX0LodydbcednGt+fz5T/pUUVjX1e0&#10;Cl/O36pfPq9XXh9f0CvjVeHzc7WiyGuXAQAAAAAArp5zEmH9K3KP2lFn6vhgru5Z81d7hc/u6dlv&#10;664Uj+Tbp+iZRZryrl1h8L5/USff/792qRWpKlRSWJiSdtvlYCWL1C1sinIuSBXrp2joIxtUYVdd&#10;7rSKN2eruPrjLErW0CHJKrSL106hkocMVXKRXfwy252ksLCkun+Ds/lK6tlTSQXXJ8Fzmb8WK3tz&#10;sfHtsVX55TO+b1fksm0qtOGRoZqyvuFv65dDsZZGdTO+A2HW1DOl2F7eDFfzd7hiX7Lf6of5WpoQ&#10;ZfwtuqlnVJSiepp/m24aYPxdvqzpBP8VJVI+kScvWzuOfWKXAQAAAAAArl4jLRG+qsd3jJJ3xwiV&#10;P3+XFnxbeu/lfRq+x67+jOY/N0x/TgmXQqJUkjVE2+6yK1qzNjEaP8GlnFcuv91fnJctf+woDW8r&#10;hU7ern1bJynUrmvS4GU6VLpMMXbx2onRstJDWjbYLqKWr1BJgxPlmbFdGbEh9sLWxbt1ikZvvLKb&#10;/5dvE6pJW/dp++Rmf1u/oPppwb7dWtBNCp/3lg4l97OXN+1q/g5X7kv0Wy3PUlx0ovI7pWj3oWM6&#10;efKkMR3ToYJMLYjvI5e92peKN1tTxjaWmAYAAAAAAGg5Ny822PO1Dv5Zy9+Xon/4bQ3QV+RqH6K7&#10;h57Xpt/79Lf/8x0l9rLXO3lcial79cttf9bv3zmnsH/5psK+atd9ekZ/eL5Yk377vrJe/k8VfPB3&#10;ffc7HeS26v8h35/e05RfH1RaTrny/vo/dHeff9KtN1tb6tQbx7Tlb+00Z+Q3Aws++pNGzT6oV//H&#10;bXogvHoH10fo//TqN0v+Q/88/X59p/pQqoqVNWOLwp7I1P1dJO/bWUor8KtX32+prbWCT56tL+iZ&#10;jTnafeisvtmtjfavflka+ZjuM9bX+9u06Dfv65tD71RHqxuK3+jkP/dRmz3P6el11dsYdV+pUOHa&#10;Fcrclqf/KG+r7r1C1TY4DXS2TNm/+bVeyt1t1LfRt777LbVvY1aYr7lOJ7v8i/7pyAalrdikQ216&#10;6V/CTmrbUyv0fqdhutNtrGZ2l1NwkwZ28mqb/Tp/+viburNbR7mC9uN9K0vPZW5RXslJtel8p3Gc&#10;z+ilD7sbrxd4t7rgUfGWf9OKzcaxv/4nnf3mncbr27f+zH3svknD7vAr//mnlZVrvDfrfV9nJ/L1&#10;XK406rH79K0qj7LGj1Hx/du1OSmizk1Lf3mh1q3M1JZ8h8+mOZ9flU9l217Qr83vwuv/oZP+f9I/&#10;d+6otm3MLq62yPu9f9G37I8x0O3Vr1X2TfvvE3SM/2Ts65eL1qn05IeqPPyWdnu/qWHfNT9Fv7yH&#10;dmvTi1nWMQZ/D3yO29ykt1anafffze9D9Y7N19im3zz3knLMY2zzLd0Z1l7WV8ngLVqh33i+pT5f&#10;+Q+te8H8LC5fx3yNiqJ1WrHa+J7U/w5Y76tQNw39tvx5ge/42er3eF35VLpxncq6/0ST7mpvLWnq&#10;vTp/poFvs1n3QrrTZ+jw/kPaqmhFti5E9NO32lkrWfz7srRgg1ffGeDXrqDfqnlcT5W0rdmXyVqW&#10;eyHovNPYMTR0Tqj58l0nXm2YOlE5/5KpomeH6zZX9TeqjVwdvqXw/1Ndbvic1tTvqPZv+paeeybL&#10;+Gzqfz8bOQf/T3uVOt9v43f+UVt17BqqW63/T2j4N9joazd0fjfP608v0rp9/6kP/3pIb71efc5s&#10;bD+Xf5cBAAAAAACuVvAt6Mbt9clrrH5XtF3+6F31evyIdp5rq9je7fXV//xAD/7kDb32qVnpVeKU&#10;t/XIu9Ldvf9Jsd3a6C9vf6Bi+6Z7xfoChS/9QO+3a29s21afvnNU0ROqt63noyMaPvM/9W6H7+i3&#10;sdf7BpchepTGu/L16utBXUsUZWuDJmm8/ZTwJ8d2KDvPo0BHEj4VzuqvocvK5I6KUUxYhZaOXarS&#10;6nthpjrd1JjdUKzQogkJSirtqJj+/eQ+sFRxI0drdP+HlN+2j2Ki3PKseUhDlpRaW1isJ+fjlOWN&#10;sLZxvZ2kAWOz5LH6UDdfM00bUpM05F8L5YqIUOB+bb1ulczjyJijhAnJ8nQ0jtXYT9myOEXNKVT1&#10;u61Ya5SnZMsXYdRHSNlT4/TQsqw63WZU/H6p0sraq19/8/16lPaD/lq0z64097HmRSX9cLRe9IYr&#10;IuxrdkUrUeVR9pTReiF8nTbPiVRwGwTf7iRFDVmk/R37GZ9xhPybEtRzdPVnbGjy8/Mar91TCbkK&#10;fDZRHeX5Q6EqrOSZ+bfYIU+dbnHq/X1q+HX6v9qr421SSLh5LObfwr6ZXFWstH/N1rlvGcuM74Hy&#10;p2jA5Gxjzw1tc3m3J57VoxU1IVt+829sHOP+xQMUNauwZtwS8/u9YvlkJfxsh2R9D3zKnjZAcatr&#10;n5M2X2PAE8Vymd/5CK9WGN+BpN3Vr2C+ryy9OCtBo9d7FR4Rrlb2LajR+Htt+O9gflf6j8yS1/oM&#10;XSqcOUCjV1eP8+Lw/v/XtxXy/gotzQ1+1tyv/NVLVewKV2i974J1jtlX07GVpe55p6ljaOiccJ1V&#10;Gu/hgFvTpw2v89u7XGPntMZ/R7V/00J1NP5m/Yxz1Iof9FTc2urPPnAOXvpIghLfDpyDw8tXKC7S&#10;OL+eDKxRmhKlAYs9CjX/5sa5QEU52l/99W7wN2gKvPaVnN/9H59Te7fx7kLCA+eN/nbStdH9AAAA&#10;AAAAfI4uOVmXd6lD/B8uuR/4w6WO1rTjUscxOy+Nf/WcvcKlS1kzdlzqMHXfpZol/oOXvm9s8711&#10;VUZh/6W74ndc+v5Wc74ee707Mmpf65L/6KXY0X+41CX1tFUsWpBjvfYl/39eGj32D5du/0XZpb9Y&#10;Na3D4WfuutT54R2XPrHLbzze+dIdC/5oly5d+kvmkEud730xcMz/+eKlIZ37X1r+vlUVULrk0l2d&#10;O1+aucsu75p5qXPnmZfesAp/ufTivZ0vdX48ULKc/v2lBGP9yVuCPrN8Y5s7ko1POmD/k3dcusPY&#10;pvqYLv39j5eS76jeh/2a975w6c9/t2ptb1yaedlx1DvW4uRLd3SeEzg2+zUfyanZy6VL535/abLx&#10;GkMyG/4LvfrzoHprH3dcmpkf9F5aA+u4Jl+a+fh3jX8TLv3+v+zl1ez3Pjkn6Lj/fvjS8u93vpSw&#10;KfC9bfLzM/47x3jvycVWoR7zbzHk0ov/aRctTn+f6u9J4HvX2Odu8bxgfP8a2ybw3ahZ9tffXnrA&#10;fA9/ChQt53YYf2PjuP8jULS+350fubTjb4Gy6fS6By51HmF/563va933YtVX/ybs93XHz1+tPX+0&#10;CvU+C0OT79Vw+We63/iuGN/xXUG/E+t7YPwdrN+f8/v/JGfypc7fX37pz3Y58DlWf5/qfhes4wo+&#10;RxjqnHeaPIaGzgnXWb3vuOVv5y6dPn3ans7Z57jGzmmN/46c/qbnthiffc351H7toHO8scal3//Y&#10;+Js9aa5h1I/ofOmBdfbvvil1foP2a1/h+d36XGr+tg1w2E+T5wcAAAAAAIBmaKQlwld0Z+xtmm5N&#10;HdS/3T/0+ot7lGgNgHxSr350SfJ9pCGJryjKnGZWGEslr8d8mvN7Whp5k45tfFlhSX/U7z1Bgzse&#10;+i/9p/HaA0YGPWf61e9o4D8ZL+c5ZS8wXdC0Hx/Unq/fppK0Hs0fX+AaiIgfr9CCHco3n3a9kKPs&#10;7S6Nj2+gD3XPYXlcMbqnm1029e6npnpcD+8Wbs8Z3B3lVrj6RQV9ZubT6/5zOmcVKrS/xC+9n61F&#10;8+Zqrjklb9B+o6asvPbJ5vDR8QoPbgHhKFJ9go/1tlDjs7f/fpVlKvb3U0x0UAc/IcZ7CV7fVGV2&#10;s1Go/Lx85W9M04agBhMBwzWqVY4zUKjim3+uR3sWa9Hi/Jon7y32ex8eHXTcbSLUJ1oq3nfYXmBq&#10;5PNTjKYnR2hDQpRGp2SrzHslA6U2n9/nUbH52eflKCvz1SvrR71sv0rN72tPu2wKiVS/nn4Vlwa9&#10;Urc+igxqGOTuZPxCq9/On4plDn9buNr+LhpT2ute6ZjxW7BXMQ0f2dTT5q1EY+/Vycn9xnfF+On/&#10;YVHN+5+70fo1ylMZWMVU//27hozS8Moc7TgWKHvzslXce7p+XP/31RzNPIbmnROur4o/JOkHI3+g&#10;HwyJUlRUsvHdqnXVx1/vbxoS1U/h/mLtt1samMIjI4O6MgtRv+hw+Uv2G7+nUI2fOV4Vi6M0dFaW&#10;Cssv/zI09Ru8svN7wz7Tbx0AAAAAAKCZGkkitNHQR/pqiTV9X9vWxWhM2yptW3/Irpfa3u5WrNld&#10;kTW5Nfm+2zRnhNmpxM26d9FIlT95u/r87b/089n5+j9TinWgpruiNuoSZs/a7vqnm+w525mP9WqV&#10;sezcf+mlj+xlrUW3UYrvVKjsXK/8r7+qfPd0jY+y65yEhV6TrkIiBoyS1aWKNY3Sz9Mz9dTQ2j7T&#10;Px9udWzszfgKNTe6m36Qkq8K897aLXcq4rZAVesXr2XLp2v2xgz1y01UQk33JtUuf++h3wq6GdgM&#10;4VO361jRMt338QaNjuqmqBk58lZ3h/Q58KwdrW6Rico6ZnZ141JoRPiV36i/7PsaqtB6v9cmuSM1&#10;vOa7aEw/XKDMlQ/rTrv6iy9C/X4Q9P5/8HNlrHxKMY39dtrGa9KE08rabGbdvHo1p1T9xt33Gc4d&#10;V3EM19t3jPOFylRWbpcNoRPWaV/JPu1Lj7eXXH8hQ5/RvtI8Tb+lUHNiuynsgTSV2lnHz+U32AzX&#10;aj8AAAAAAADNHxNBN+vr5j+fmJmAtrrlf0j/7+b2dpKhdkrqW/t4Z0jvu7Rt7Uh5n7tNt318Wg9v&#10;MRZ2+B/6mj7VntcD6wRcUH7lJX3lf/8vu2z4p9v0wdYYPf5Pf9ezMxsYL+G6Cdf4ieEqzn1VO4ry&#10;FZowShF2zWXafM16Arss+EbxBV/dp9w/s68p5Fap4uZQDY8bXmfq1zV4WODPqG2IOta7wWc+ku0P&#10;em8VW9OUHTJbm7c+o+mjA8fQ54ZJIthC4pWxJl4VKYnKqn6v1nsv1v7aHJrBr7JSj9zfuLJEjSss&#10;RtPT83SsNFP9dicp7W27or6qxh53d1KorJRSxa/crXWzJgW+AwO+rSsaVrV9e7mOFau0Tp/yZTpc&#10;IoXe1sz3ab6G16f2g+t+F4fHtZJ+91ua9V2pkCu0/vvvp/AmhnXpFzde2rxDpSd3aMOB4Ro/svmf&#10;mP8f9ozpMxzDddUpRjGdPMreVmYv+Bw4/Y7Onqt7DvZWWC0MgpOE587VPUt7P6wwfgQdA+MRmG6N&#10;0PjkTdpXtluzL65Q8lYz6fg5/Aab5VrtBwAAAAAAoLlJhL/59PLqN/W781LH3t2NBW49Gd1G/+05&#10;rlF7arsq8nlO6sD/Nee8evPtoBvlHdoqpHpPYZGa2uEmlW7eK4+dGPDtKVH2+a+o/w+/E1hgusns&#10;zyFE81d9S93+7tNPngrqZ6IVCB05SZElS7UoL1TxcY08jd4/XpNcOXrhRY/dA4pfnt++qEJr/vPi&#10;1n0JMfKumqMVx2pvmPm9Hnnr3Az+jNz3KD7aoxdX5stnJw58BS/oxTpJBYPvXE29/9gKvZAbmL+R&#10;hAzN0PrJFVr647RAAsg9StNH+7Rhfe179x/L0gu7w/XwuAZTSPV4VXHMZ38PDG07qmPNo8Pt1d7l&#10;UfYr1R3+GN+TF19Qjl1yZPxEKsrKLktI+Xz2kiqf8le+WKcLoYa2qRE1XbO7FerF31Z/X43Xy3tR&#10;WT7jezykmQmp3uM1vVOhkpNrPyvzRq7n5Bd0yNf6n6n7Po0f6tWKhSvkqflj++UtN4e3bkL0JE13&#10;ZyttXrYqJkxSfAM3/L8W0lHK26H86p2ezdcLmUF/6c9yDNdVuH6+ZLzOrYrT6PTiOucvv785R97M&#10;35F3g14sqP6deLUhfYP8saM0POjz9m58Ufln7cKHG5S23m91QeWq/hyrv9s3d5S7XqK00d/g1TCT&#10;0ScPq6zeD/dz3w8AAAAAAICDRpIIn+rZUTvkNqcJb2hKfpX++b7eKpkRuMsSOnOo1kV9RSXP5gfW&#10;Maausw/rJSuJ8P8pNf0NdR2Vo/8zOsfY3qPyjp302wlmXVvNfy5C9/k/UvQ4o/4BY7tnL+qb99+l&#10;bXeZ9fV8tafe/tcQ6fCf1Gt9vTso19Nt92lUb7/8YZM0vrE+y9v00+zfPypXxlB16xalnuHdNOeT&#10;SZp+Nf2cNyJkZKZ2Lw7Vb+O6KSwszJq69U9T8UV7hc+FW+PTMxRTkqie3+mpqG5hGrK5vWK62tWG&#10;0LELND0kS6PN+p7d1D/VrQWLmxoBonWKXLhdC25doYQ5hfLJpZjUPM0+m2z9DaN6Gp9v3A71Wb1Z&#10;05vd1U+Fsif3VLcwY/vongrrNlqFQ9dp9mCzLlKzV47XufShxvLA9yTxvybp0eCxCeqJSVygiFeM&#10;v0U34zVHZhmvHqPpqTE6/IRRjopSt4jR2j92mSYF3fu/fJv6QjV98zr122Z8X8MDf+Oei33GdzhF&#10;Mc19gr1NhGbnrtP495OM9xH4LoYZ7ydhe2vusb1YS6OGaukxyZM6QD1Tgnveb9zln2mI9YT4U7f9&#10;VkONzy/wezR+C8uKG07e1AjXqNEdVVxSofFxDf9u3GOf0oKe+Uo0voc9o4zffGy2+s0I7u7nsxzD&#10;9eUa/Ize/sMCddz6kKIiqo/d+L3NyFdI19AmnrZv5u9o5MPqt3mIsY7xNwuP0qLT07VpebzxK68V&#10;n9hP2bHGfo3zWFj0Ip2euknLRppr+FS8rL+xnfHZRxu/M+N3kqYFWvZDc+Sepn+DV6X/dC3okWP8&#10;vbsZ37M4ZZ1sof0AAAAAAAA4uMkcXdmev0r/kO8vZ3U65FaF/2+z9UCQv/l05PSn6tSpg0K+ai8L&#10;ZtafvVk9/rk196/x+fGf9UkhIXK18ECm/rNe+V1uhbTgx+r3Gfu42dxHhbJiB6h4xjGts26wBdTW&#10;2wu+SPw+eS+45L71Ku/YmdubX4VbnL4Lfvm8frkc65zY67uN9e0l5lP/vo/rLavDYRsnF4zj/Ifx&#10;PkOu8n2aqt9rU/u64TXwmVb/LZr992xIoZLCpkhrTipjqL3I1Jy/0ed2DNeB9f3xS66QK/we2n8P&#10;h/dcsXqoBmwfr7cKpivU8fMLnNOyR7+l3Y+EBs6nbY1zWf3dW5+r9eVuoK4Zv7ErZJ1XzXN79Yu2&#10;0H4AAAAAAACCXcGYCA25WSH/7L48gWD6XyHq0aWBBILJrP+SJBBMrluvzU08160td/O+uksRl3nj&#10;zNxHeY6yj4UqolvdW1g19V9E5g3Nq00gmMztzZt+jt8FV+CGe7O/J/b6dsnSxmFZHU3V29pe6Y1b&#10;B9Xv1S5+cTXwmVb/LT7r777K/N25zS7562rO3+jzOobrwfr+uK/ie9jM99yMz886nzqtYn2ujdV9&#10;/t9767wa/KIttB8AAAAAAIBgn0MSAV8mxfO6KaxnlOKmzdXcaXHqNiRN/snP6OHPuXsmAKZipSUk&#10;aUpsonJC7tM9PezFAAAAAAAAwDXyOXRnhC8Xs5uQCh3+D498bUMVERmu0Ct+ShhA8/jlPVSs/Wc7&#10;qk90hNz81D4zf3mxCv/aUTEDwht4gt8vz1uFOv3NGPXrygcOAAAAAABAEgEAAAAAAAAAADiiOyMA&#10;AAAAAAAAAOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5I&#10;IgAAAAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAA&#10;cEQSAQAAAAAAAAAAOLrpksGetwyc+YaO/sVnl1qfPc/fo+7/HGKXAAAAAAAAAABAS7ksifD9Gbt0&#10;/IMLdqn1eeXpf9Edt7e1SwAAAAAAAAAAoKVclkQAAAAAAAAAAAAwMSYCAAAAAAAAAABwRBIBAAAA&#10;AAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggA&#10;AAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByR&#10;RAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwNFNlwz2vCOz+r//&#10;+7+tf5tYFQAAAAAAAAAAfIE0mkT4xz/+YSUQAAAAAAAAAADAl0+D3RlVVVWRQAAAAAAAAAAA4EvM&#10;MYlgtkCg6yIAAAAAAAAAAL7cLksimMkDWiAAAAAAAAAAAIDLkggkEAAAAAAAAAAAgMmxJQIAAAAA&#10;AAAAAABJBAAAAAAAAAAA4MhxYGUAAAAAAAAAAACSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAA&#10;AAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAfMH993//tz0H&#10;AACALwpiPADXCkkEAACAL7hPPvnEngMAAMAXBTEegGuFJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgi&#10;iQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAC4XFW5di6dr/mZJfLZi67WkWzjdRbO16o3&#10;vfYSADeKmy4Z7HnL3//+d3vu6lVmDdfgZzx2KcAVFq0JP52nGfE9FNLGXtgcVX75PvbLdUuIXFey&#10;HQAAACwXL17U17/+dbt0dYqeCNe0P9iF+rrNU1HeVHWyiwAAAGh5nz3Gq9TauMFKPWYX63tgjTyP&#10;lmv4kFR5FKtny1ZqhMus8Mvn9UkhboVY5eapjifD5xYpfzqRI3AjadmWCG1C5L7NLbfbJf/JEq2d&#10;O1KD5xVdUebSnz9LkdHjtPEDewEAAACuOdf/NmI6M667LcReYixz28u+cQVXjwAAAGg1XN+w4zl3&#10;bTwXYsV8xvS/jWWdJ2jNxpVaszPVTiAYjq9UfHS0Fr9tlwF84bVsEmFEukreKlFJSZnKXpmlCGOR&#10;7w/TNO9lf6C+yq/yN9cq9fGJGj4gWtGxEzV/wwH5qgLV/lMFmpdWYMxVKPfXgSZPW4+aNUe01Zif&#10;v3CVimpaQFUv22rMBZU3HbFeJ3XCcEUPGK6JSwtU6fer8pV0TXsgaJ/WNgAAAHASvcCI6cy47q10&#10;jbSWhGvW7+1lqyJUdFlsZsRy76614jcz1vJ7i7TKnM8+It/BjZplx2Gpr1TKjgwBAABwTXXShLV2&#10;PPf7WUZ0ZxqpdCvmM6YF0ZK3RLkvv6nXflcQuN929oBWPbVWFcbsgZfM+C+4e6Kg+23mPbiFa1Xy&#10;oV0F4IZ2zcZEcN3xMy3+cSBlWfB6kfWv2lQq58lUrX21TOeMov9UibY8NVaDUw8YpUpt/NkM5Vaa&#10;K/pV9soWbfn9FpX81SyfNk5uZjlX5RfNsql6WYkxF1ReNFIRQ2Zo7bseeT/0qGTdDMVGR2vwTOMi&#10;96hX3vLAPmsSGwAAALgyrh5qf9aMw9K19o3ai8jXslKt+O30rT3kuliuXDM2e2qCBj+4WAXHA3HY&#10;2pmDNS2bfnEBAABapeoYzr7fVpQ6VunvBO6hVbxtLt+i3OOB8pHn4u37bWbZvC+XqokD4rX2lFUN&#10;4AZ2TQdWdn8jNDBzvFJWbkBdNW1ricreL7UynKXrJ8pMM/jeKTXqO2lqXpHmdTPXC9e81z3yeDxK&#10;H2KWr0z47AJ53veo9JnBVtnva6+f/cF4PWPZSz+yExtvl1j/AgAA4Eq5NGJSII4r2VkkKyVw4TXl&#10;vG7OxCo+prrtu8Hv1/C1ZSor86hgduB5t5Lf59qxIQAAAFqzwcs9WvNAYH7k6sC9Omt8A+9Wpa4w&#10;x0cdrNT/MO/zldr34cq0ZmugzxAAN65rmkSo8VX7X3MgliO5Sl84TfFmd0aPb2mB5uzhGnlvV2su&#10;5K7oQNMs12DFfNdapNBOdmLjH4F/AAAAcBXuHqupbuPfd3KtLo38hfky2566fjRBI9paa9hide+g&#10;QFKh631jA7HZe2UyLzkBAABwgzpyQIHHc0uUHmd2ZxSt2KWBnki8/1+gzxAAN65rmkSoqDR7TDN0&#10;6ypzDPYDKdEaPDVVa18/p66DxmrGT2NlXntelaqG0w+um+2ZamGdrn4/AAAAcNBD8ePNhzNKlPtG&#10;pV57xRzXyqVx90VbtQAAAPgCq/rEngnSNmiAZgA3tGuWRPC9m6pf/s680R+iiQ+azZkOKPf35nDG&#10;bv3sxa1KXzJLE3qbqQVn/gZaCtQsP1xqZzwBAABwPXQdP1W9jX9LXlusnNeMmU5TNeFuqyrIEZVX&#10;94vrsVsguDupo7UAAAAAN4zge3XhEXbvH+OUXmgPzBw8QDOAG1rLJhF2zrKaL0VHhivyh2uti0T3&#10;g+l6/C6z0q1OYea/Xm38zVoV7EjXtIdXBfrQreFSyC3mvx6tmTNL8xfO0i93mD3mhivCGivBo/SH&#10;p1nLx/5kbb1tAQAAcE3dNlaT7jX+fbPI6soodFS8Ap1KBvMo9YdjNWvhNA2fkWstCR0frx7WHAAA&#10;AFq79iGBlgW5y8x7cvM1LbNE6jxSU82HR/wvaWLcLK3dUaCCHWs1f0KMfvmmtTqAG1jLJhGqfPJ+&#10;6JXX55L7uyM1b61xQfmrwQqxKjtp7KxxVrdCvtdSNWP2VumxNZrXy6q0uTXysakKb2OsczBXW36f&#10;q8Nm4wVj2wm/mqXexnKdLLKWnx+zUouvYtBlAAAAfF5qB1iWemvq+MtTCGoTq4mDKpX7+yJ5qowt&#10;7pqnNY86rAcAAIBWqfekxRps3tCz7sltUZH5vK/cGrtqq+bda1SU5yp19gzNmJ2qLQdC5KbJKXDD&#10;u+mSwZ63/P3vf7fnrpEqv3wf++W6JUQuMyngyFjH67yO/6xX/rZu2UlQAAAA1HPx4kV9/etft0st&#10;y//yDEU8ViD1WqySf59gPTBiObVWw4ekyqORWuNJ1+ALPnn/4ZKbIA4AAOCqXMsYz0mD9+Sse30+&#10;6etGXVt7GYAb2jUdWNlRG5dC3I0lEEwNr+O6lQQCAADA9eZ9z2yynq5piwIDKo/86djaBIKTtiEk&#10;EAAAAG5gDd6Ts+71kUAAvkiufxIBAAAAN7yyDWaT9VUq8ZljYJndTJIgAAAAAIAvguvfnREAAABa&#10;1LVo6u47XqQSjxTaO1o9bnNIIFwoV8mbHvkUqsgf9Gi8lQIAAACadL27MwLw5UESAQAA4AuOC0wA&#10;AIAvHmI8ANcK3RkBAAB8wX3lK4R8AAAAXzTEeACuFVoiAAAAAAAAAAAAR6QsAQAAAAAAAACAI5II&#10;AAAAAAAAAADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAc&#10;kUQAAAAAAAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAA&#10;AOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5uumSw5y3n&#10;zp2z5wAAAAAAAAAAwJfZZUmEv336d3sOAAAAAAAAAAB8mdGdEQAAAAAAAAAAcEQSAQAAAAAAAAAA&#10;OCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAA&#10;AADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAA&#10;AAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIA&#10;AAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEck&#10;EQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAA&#10;OCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAA&#10;AADAUcsmES74dOas3y7cgPzG8Xt9avAdVPl13qyvssv1NbU9AADAjcqKc7w6f7WBztGtSl64VUft&#10;ov9UuSpbLGjyas/K+Vq9x2uXW4AR91Z/Fv6z9eI/872uLNIZuwgAANAa+X1enfG18rtY3iKtXji/&#10;ThwJoOW1SBLh/MG1ShoYrohekRrUN0IR3Ydr+Ts+u7bWmZdnaNC3wzXnDXtBa/FRgZJHGsd9p3H8&#10;/SIV+e1oJWaX25UBJ7KnaVD3CN1t1nePVtLLQRelTW5fpDnG+46oM83SHrsWAACgtfIf3xiI86w4&#10;J1p33xmu3iPna9dH9grN9WGJtmeXKBBBVWrzz2L10w2VVunz59eJV7bo5WMtd1G8Z3GkxmQeMXa1&#10;U3P6jtPmU3aFyXyvr5TrE7sIAADQmpzZNV8juocrsk+0BvUx7+NF6sEnCowIrYVdzcPHF8v1cvaW&#10;oDgSwLXQIkkE74EyhcwrUumfPSozpneWdNL6ifOUd8FeocqnPSkxGpThU1e3vawVOX+kVP4RG/XO&#10;0cDxl24dqRMLpynjuL3C8XQlLvTqobyyQH3eRH3w+EStty8Wm9z+VLmOKlbLikv0Zs20WH3tagAA&#10;gFbpxFr9KG6xPoh/SW8eDsQ5ZYdLlDmoTI8NmKhtV5pIqNFJCZtLtGlSJ7t84xm4pEw7Z/SQXCO0&#10;bH+OJne2KwAAAFqzU2s15WdbdKJK6jJknEYPiVA7+eTrFG5EaC3Jr7w5kRo0cWPLJysAfGYtkkTo&#10;MiVdKfd1kssut4sfqziVy1vdhvsvW7Xp1M+089VUDbzFXtaYC+XauyldyVZzpXRtOxrcquGIti1c&#10;pbqt081l84317KLpoxKtf9rcPlXr91TKf2qnljfQrLzdPfO0bHpvtWsTKLt6jdOYLhX6wD6rHd25&#10;VR/c/zM9ckfgHbruMObv92jdvx+xyk1tH9Be7dxudaiZQmo+LwAAgNbHuND7daqODnlW634RrQ7V&#10;gYvLrb6/eEnLhpRoyW9K7IVmLLZRR/0+Hd1mx3AZW3X0rF19Ga/2vvSsNu2tDuiauf1ZY70MM76b&#10;r+VZRU12h3T7bSGq3LNWyxt6PX+l9mSlNrA/f+22xpSxqUQnqh+QMfg/KNHmZYG6zF3lOt9Qd5em&#10;qnLlGXFpxi6enwMAANeX/71SnTBn7l+pnZlPKyUzR+8cLdPOxK5WvfzeQDyWGK9BA6M1aPQ0Zbxa&#10;Wdt1o929UMYblTr/7kbNGW2sMzBeczYc0Hkjlju4Yb5+EmtvVxP7GHHVq/OU8ZoxeyrXjq+M2Mus&#10;qvLrhBlzPT5RI8z9xU5UsvlajcVWAFrctRlY2Tj57FUnuTvY5S5TlblmrLrYN9mbUrklVRlH2uvu&#10;7w/SwM7len7kYC15167Uae3NztWJi3bRYi7bor0f2sVTa/Wg+XTcxR4a+P07pW3T9OC0dK1vbrPy&#10;C0d04IRbt1utJoyT2Z+96tIjwqqq1r1HuM78ubz2JBqszvaGU+U6cUdXdTH7Er6Rx4wAAABfIiV6&#10;07jQixszQu3sJbVCNPT+wfp022s6aJXNWGylkidMVMqxjkb8Fa0O76XrwYGztCfoxnut+t0NNWN7&#10;X5HmDBup9V4zvovWV4tnKTZhrfUUXUMOPh2vx15zqZcRU3b/cJUe7Btf05LUvLG/PmGwkve6rJjT&#10;qh9m7M9+duXg09GKTSnX7WY8+v0e0p6dOnA+UHf+jVnGBe4vdcAdbdV9+vsJuntcA8dS5VVe0lil&#10;fHyvfjKsFTbJBQAAXyqukPaBmZdXKePd6od2XXJVPzBS9Y4y/3WVtr992ir63ivSizMH66fZdkLA&#10;7l7oxRmDdXfCYuUd9erMh2XKSxmrYf0G60cpW7T3L8Yyc7ufjQv00nFqo346M1cfmNv7y7Q7uHui&#10;NpXa+WSq1ueXyTwa/19KtN18rdQDZi2A6+QaJBF82vVva+WfNENxbe1FV6jTlDXatGSq4u6L1bDp&#10;K7Xwfp/2Hmh+Y6e9/5auo/c+q39fMkHD7huhyRlbNLlzhV3btBMvrdRbd8/Sj75rlrzyNrRpxWnH&#10;/tjqbm87nqpYsy9hc8yIb0fowadLZF+HAgAAtD5Wd4zh6nGHXa7H9fUQ4yrvnHWxF+CVr3+6Ns0P&#10;xF9JmelKUK527berm9T49gczZmjXPWtq4rukrJVKMOKrzEYGmTr//Sft9WP10K9ytGxImTI2BC5I&#10;z2xbrOX+efrdmllWzPnQr7ZoQZdcLc82Y85KHTQuqr838XE9ZMaj900wjudpjfmGUVVVogzjIrjX&#10;sznKmD7Cqnti80Y9/HGqlmyrHxn6tGderFL0S72cOtghGQMAAHCNDfyZFvQyZ8r0YkKkImLna9vx&#10;oB5A2t6rJcVlVheWb+4p0a7k3tbive+WWf/WqHIpblWpyo569LvpgQclzvsitWy/x1hWYu+jQm/9&#10;0YitOk/Vzt3z1MVcdMc8FZhdZP45XQPNsrrqJ1tKVHq01NrfO+sm6qvG0vPvlNLtEXAdtXASwaeD&#10;v56ox07N0qZ5gZPMVanyWxnLXa8WaNemdG0OPOLWTJU6+q5ffQfeHdRdUIj69g235xtnDv78UFYP&#10;/WblWFU3pLgSjtsPfNo6qVr9CJtjJuxerA6bJiqpOosLAADwBdDru3YzeFObUHXqLPmvoCl6w9tX&#10;6uA7funYVi2xuxdKXrzRagVxtLzhy8sudwTHfyH6Xp9wfWpfkB55t0S6GGiOb73ewme1+4x04rjH&#10;qO2kMY+O0wcp0RrxxFrtORHUkvSDI9rrj9awviH2AkObHurdt/7FtV97Uwbrp4emaVPGCHVoZotc&#10;AACAltVJD20u1b//alygx5ATW7QobrDmvGEnEqrMLh1XKtnuXmhMRkMtAmI1LCYQD/W6K9r6V3fH&#10;KhAiudUpzFrSjFjQr3NHc/X8wml60OzOaNYWfWrXALh+WjCJ4NeJzIn60R8H6Xfrpza766LL+IqU&#10;PDBCY55+TR+Y12u3RKi7+dTXFTLHHbhS53fN0v1PSsl56RpYc13YSbc38ASeQjsap8Vaztvbgj4P&#10;V+exSprivjyLCwAA0Fp07qru8uiI2QTdgf+icaHpaq/6IU9L6t5/pAZa3QuZ00g9snylFg65+i6C&#10;OvSKDXq9QUqYs1LPTQp0Ydnunqf15t5cTb7FiE3jIhQxNl0Hax7Sc6t+qNkprN4DK8fT9fzbHdXu&#10;RIH2/MVeBgAA0Bq0CVH3MU9r53ul+l2iGfv4lLdwjY7Kq21TIvWg2Z3REZd6DZ+mOeMbfkjYVf/e&#10;3zfcV/xA7sGUaMVOTdX6N86py8CxeiQx9qoe6gXw+WqhJIKZQBinEa+ZCYRZ6vUZriYrtz2r7e1m&#10;ad3mpzV5lNl8PFa9mkoiVAWPM+BSu1ulo8fL7XLAp/+wZxpgJgCG/atfyXkrFVdvf+b4ByeO1H2y&#10;7E/7Perw7a41rR0a296JdeF9s10AAABodaI16F4pb9tOhy4YvXo5u0hfHXOvrJbqLS4Q331wc6gV&#10;GwZPfbvUtj2tz+cLappvOO87V/MQSEiIS2f+X3sNrPd6w74blB24tYfGzH9Jbx4s0MyLq7RkW6X0&#10;9RBj+xIdeM9ex+LX0YNGbPiNjnbZ0MWIZwvytWmOtHxs7VgLAAAA15P/o3Kdqb6N1iZEvR6IDXQz&#10;5K2U11ukvHfMwmAt275GKfOnamgPewyFz0uVP6ilwQEjpjSDJLceXr1Vy5bM0kO9OwWqAFxXLZJE&#10;OJE1TiOyI/Rc2kR18nt1xmtPvuCb+1fg/Dn57OZO/uOrtPrlwHxAe4W4PNr2anWSwK8Ta1Ypzy6Z&#10;J55B90cbx7RSu87ai84WKDPLbJruzBwcb9jMCk1Zu1h9bw46fnsQ5E4jpqpvvnEcxwNl//G1ynw9&#10;VKNH9LDKTW1f+U6RTgQNKnj+3XQt2eBSwoOD7SUAAACtjUtxv5in7q8/rim/Lqm92DRivT0p47To&#10;3Wgt/KnddL3FuXXv+ME6kzmvJh4z+b3GRbDjwM0BZzatqRMPrlvn1dD777UeAuk1aqpuf/1JJe8K&#10;urt/oVyVH5kzfp054a1tfn+zWx1us+fdIzV5lE+bNxTofE28asaG4ZryYCA2tLRxWf35dpm+Rk/1&#10;yNWclCLGwwIAANedd+cMDbozQvdOnKXkhbP00IR0nTAr7o1R31uqWxIUaV36Tu3aNF8PPlFkLfnM&#10;rAcxDCfWaOHj85X8+C+V94Hb6r7SfEBlc+Za7dqRrsRHVumMuQjAddUCSYQiZS4rkyq36LHYaA3q&#10;FzSllNjrNF+nMf+qye3W6kffjdSgPsZJbZlbTyQHX6D2VtLz4+TLiFXEndG6u3uEks5O0MNBgxh3&#10;GJOuZfeU6LG+4bq7X4Qi7t+qkIENjYlQqW2/zjUuAg/o+bH1jn/ixsAgLt8Yq2XLO2mT2ZT92+GK&#10;jHtJty9ZoySrm6Omtz+z95ca0yvc2tac7p74mrqvKtDCu8ztAQAAWqkuU/W7vFR1eXOacbFpxzJG&#10;/JW0L1rPFb4UGGj4Gml3/0rtTDbisfhAPGbFZDHp2nvRXuEybk2eH61t94erd79IRfSdoaMPvaQl&#10;99stF747S9vWjtWJx406+/Ui7pqgbVYSwae9vx6syO5G3DYwWr27R+p5zVPKOPPJOJcGLsnVzI8X&#10;W3HooD7GccTnqteqlzTZugiuz60xK9do4BvTNCWrbktZAACAa+1rnSJ1u8uvD97J1fbsXP3JK3W4&#10;d7F2po+Qq81gJc4PdF90dMPjeiylVANXr1RCww0/m889UjOnm/fmfPrTy1u0/eXDOmeOQ/WLcVbi&#10;4vxrqXrsia1S0ho9cW2augJoxE2XDPa85W+f/t2ea138Pq8+vdmtdm3tBZfx67zXr6/eEnJ5H2zV&#10;/D6dueBSh1tdqswartj9M1SaaZwU7eorZ+/TbezTXnIl/Ge9Ot8mRB1CPo+zLwAAwDVkxlU+qV1j&#10;sdc1YsZUn7oaixPrstZva6zfQAhmxp3n5RCjVRmx38fGmw5pYNugWBMAAOCGcsGIYy4asZ3TPa7q&#10;uO8q7381yil+smKuJu7xAbimbpgkwmfi98vvctWe6KrKtTo+VtvuLdBrSV3thQAAAAAAAAAAINiX&#10;I4nwxixFzChSh+6RGthDOrqjSEdvm6h/2/ak+n6GQZ8BAAAAAAAAAPgi+3IkEQxms/QPjpSq/GOX&#10;OvWMVJfbW6AJFgAAAAAAAAAAXyBfmiQCAAAAAAAAAAC4Ml+x/wUAAAAAAAAAAKiDJAIAAAAAAAAA&#10;AHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAA&#10;AAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAA&#10;AAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkE&#10;AAAAAAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACO&#10;SCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAA&#10;AHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAABzddMlgz1vOnTtnzwEAAAAAAAAAgC+zy5IIAAAAAAAA&#10;AAAAJrozAgAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkEAAAA&#10;AAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACOSCIA&#10;AAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAAAHBE&#10;EgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAA&#10;gCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAAAAAA&#10;AAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkEAAAA&#10;AAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4atkkwgWfvGf9duEG5DeO3+tTg++gyi+fWV9l&#10;l+transAAIAblRXneOW72kDnSLbmzstWmV30n/SoosWCJq8Kn5+rFUVeu9wCjLi3+rPwn60X/5nv&#10;9flC4ygAAABaL7/PK+9VB3fXiLdQK+bNrRNHAmh5LZJE8B3IUmJ0mMIieioqspvCwodqaYnPrq3l&#10;zU1UVFiYknbbC1qLD/M19wfGcXczjj+qp7qFRWnKZo9dGeDZPEVR4d3U06wPj1JibtBlYZPbFyrJ&#10;eN9hdaYkYykAAEDr5j+2IRDnWXFOlHp2C1O3H8xV/of2Cs3112Jlby7WaatQoQ2PDNWU9RVW6fP3&#10;iTx52dpx7BO7/PkrTO6puJXGpaw/R0mRo7XhpF1hMt9rnsc4CgAAgNbHWzBXQ8ONmK5nlKJ6mvfx&#10;jLhmVr4RobWwq3n4+IJHOzZnB8WRAK6FFkkinC49rPYL39Kxkyd10pgOpYYqK2GOci7YK1T5VLh4&#10;gKLSffq2217WivjK9uuT+M065Akc/7E/jJJn3hSlHbNXOJamKfNO68cFxwL1BT9WxcwEZdkXi01u&#10;f9KjMg1Xxr592lczpaifXQ0AANAqlWdpdOwiVTywSfuOBeKck8f2ad3gw0qMfkjZV5pIqBGqSVv3&#10;afvkULt844lJPabdMyMkV7wyDuVpephdAQAA0JqdzFLCI9nyVEnhQ8dr/NAIhcgnX6dwI0JrSX7l&#10;zOqpqIQNLZ+sAPCZtUgSIXxqhp6JC5XLLoc8MF7x8uh09cP6p7K14eSj2r37GcXcai9rzAWPijem&#10;aa7VXClN2UeCWzWUKXveChXWaR9uLptrrGcXTR8WKyvF3H6psooq5D+Zo6UNNCsPGbpAGY9EKqRN&#10;oOzqbZxEu1aowj6rleVkq2Lkz/Vot8A7dHV7VD8f6dGLWwINqZraPqC9QtxuuWumkJrPCwAAoPUx&#10;LvSWLVXZ0AxtntNP7urAxeVWvzmblTG0WItWFtsLzVhsg8r8PpVttWO49GyVnbWrL+NV8fo0bSip&#10;jsyauf1ZY710M76bq6WrC5vsDin0tvaqKMrS0oZez1+hwtVLG9ifv3ZbY0rbWCxP9QMyBn9lsTak&#10;BupeKPDI11B3l6Yqj3KMuDStwCkSBQAAuHb8h/bL6jtjZKZ2r3lGz6zJ0yHPMe2eEW7Vy+8NxGPT&#10;4hQVHaWokVOUlldR23Wj3b1Q2u4K+fZtUNJIY53oOCWtL5XPiOVK18/VQ0Ps7WpiHyOuyptjlI3Z&#10;kzvs+MrunqjKL48Zc818SEPN/Q15SHPN12ostgLQ4q7NwMpHDqtYoepY3eqg63StWz9e4fZN9qZU&#10;/H6p0sraq1//GMWEeZT2g/5atM+u1GkVb95R5yIusCxbxX+1iyezFGc+HXcxQjH975S2TlHc5DRl&#10;NbdZ+YUy7S93K7SjWTBOZse9Co+IsKqqRUSEy3vcU3sSDVZne8NJjzzdwhVu9iV8I48ZAQAAvkSK&#10;9YZxoRc/Nl4h9pJaIRo+Mkb+rfkqtcpmLPaC5vwwQcnvdzTir35yH0oz4rEkFdaJ2arV726oGdv7&#10;CpU0OE5ZXjO+6yfX20kaMDbLeoquIftT4pRY4FIfI6aM+HCF4iKN7au7HaryKGvsAM0pcVkxp1U/&#10;2Nif/exKaUqUBiz2KNSMR/sbcWBRjvbbdb7dScYF7iLt79jPqvNvSlDP0Q0cS5VXOTNGK/nj4Xo4&#10;thU2yQUAAF8qrpD2gZncF5S2r/qhXZdc1Q+MVBXrhSdWKPutQOdBvkOFWjFjgKZsthMCdvdCKxIH&#10;qOfYRco54pX3wzLlLB6t/lH9NXpxtopPGcvM7R4ZHeil4+QGTZmRE2iB4C9TfnD3RG0qtGPhUmW9&#10;cljnzOpTxco2X2tJIMoEcH1cgySCT/lrsuSf/HPFt7UXXaHQqeu0PXW64uOGa/gjmUoZ6VNxafMb&#10;OxWvSVNZbIbyUidpeFy8pq/crulhzd/e89sXVBg9Wz/uaZZO63RDm1YYdfZssLrb244t1QCzL2Fz&#10;zIiwbopLKTY+KQAAgFbK6o4xXHd2s8v1uL4eYlzlnbMu9gK88g3I0PbkQPw1e02GJilH+TUPgjSl&#10;8e1L0xOVP3RdTXw3e12mJhnx1QtFgXonvgFP2esP16TlecoYWqa09YELUu/WRVrqX6Dt62dbMeek&#10;5dv1VNccLd1sBn4V2m9cVEdOnq1JZjwaN8k4nmc0/jajyriwTjMugvs8n6fMR+KtugVbN+vRs0u1&#10;aGv9lgY+Fc4ZomSl6PVlMQ7JGAAAgGts8KN6qrc5U6YVY3sqbMhcZR8LukPVdriW7TtmdWG5r2Sf&#10;3l4caS0u3nfY+rdGlUvxqw8ZIeNJbX8k8KCEz9dHGYdOGsv22fuoUOHbRmwVNl27ixYYkaWh2wK9&#10;ZXaReTJDMWbZWPrwH/bpmOeQtb9DL02yeu7wleyn2yPgOmrhJIJPpcsSlHhytrYvDJxkrkqV38pY&#10;5uflK39jmjZcUfKxQmX7/Oo3uF9Qd0Eh6hdtN8tqgjn48+jMCK1bPV5X86yY4/aDn7FOqlY/wuaY&#10;CUVPqePGh5RYncUFAAD4AojsGRRvtQlVaJj0yRU0RW94+wrtL/FL72drkd290NzkDdpv1JSVN3x5&#10;Gd4tOP4LUWRUuPz2BenhfcXShUBzfOv15qUp3wjNPMfMBv6hGj9zvCoWR2norCwVlge1JK0sU7G/&#10;n4ZHB6UE2kSoT3T9i2u/ihf315Q/PaztK+PlbmaLXAAAgJZljk11SHnL7R5DyrM1N7a/knbbiYQq&#10;s0vHFzTX7l7oB+kN3ZQbrvuGBOKhyCh71M/o4epnLXIr9FvWEvmbjAX9Ole2Q2nzpijO7M5oZrZz&#10;rx8ArqkWTCL45VmVoNFvx2j7xunN7rroMr5CzY3uph+k5Af6ub3lTkWYT31dIXPcgSvlK0jSkIVS&#10;SkGGYmquC40L2AaewDP7K6ruscjkvL0t6PNwhY3X7Knuy7O4AAAArUVYuCLk0WGzCboD/0XjQtPV&#10;XnaD+GsiYsAoxVjdC5nTKP08PVNPDQ2Oxq6MO3J40OvFaNK8TGVOvtOqCxn6jPaV5mn6LYWaE9tN&#10;YQ+kqbTmIT13bbedttBv1Xtg5Via0t7qqJDyV1V4yl4GAADQGrQJUcTYZ7T7/UPa/jOz+26fcua9&#10;qDJ5lT2xp+LM7ozKXOrzg4e1MKHhh4Rd9e/93dbxih/ILV0cpQGTlypr9zmFDx6vn88YflUP9QL4&#10;fLVQEsFMIIzW0HwzgTBbkfVvoF+Biq1pyg6Zrc1bn9H00Wbz8eHq01QSoSo4R/k1hdwqlR23homp&#10;4f+HPdMAMwHQ/wm/UgoyFV9vf+b4B56ywCDKAX6V7vPIfUd4TWuHxrZ3Yl1432wXAAAAWp1+uidW&#10;ytma49AFo1c7NhfKNXa4PkPb0ysQiO8qbg61YsPgqV/X2ran9Z07V/fIfefO1TwE0j7EJe/F9oqp&#10;93rDewZdtt4aofHJm7SvbLdmX1yh5K0VUtsQY/ti7T9kr2Pxq6zUiA2/EZTQ6GrEs6/v1vZ50tIH&#10;asdaAAAAuJ78H3rkrb6N1iZEkWPuC3Qz5K3Qae8byikxCzHKyF2nZ5Kna3jE5/zISJU/qKVBqRFT&#10;mkGSW4+u3a6M1NmaFBkaqAJwXbVIEsGzerSGbrpTmc/+WKF+r7xee/JdZQMk37maUdj9x1bohdzA&#10;fEB7tXd5lP1KdZLAL8+LLyjHLpknnntG9pMn8wXln7UXnc3XC5l1kwrBzMHx+s+o0MO/TVG/NkHH&#10;bw+CHDpyuvq98oJWHAuU/cey9MLuUI2PDwy23NT2FSWFdQaC9u1LU/J6lyaNC/T+BgAA0Pq4FD9n&#10;gSKMOCdhWXHtxaYR6xUuHq25+/rpqRl20/UW59Z9CTHyrppTE4+Z/F7jIthx4OYA78YX68SDL671&#10;avjI4dZDIJGjpyt0d7LmFATd3b/gUcWH5oxf3nJvbfP7mzvKXf2QiHuUpo/2acP6/KB41YwNw/Xw&#10;uEBsaGnjsvYT/sh6PRORo6TFhYyHBQAArrvTuYmK6tZNAxKSNHdekkb/ME3WHbPYe9TvluqWBIV6&#10;cXmO8jfOVdysQmvJZ2Y9iGEof1FzZs7V3JmLlFPptrqvNB9Q2bAyS/nb0zRl6gqjBOB6a4EkQqFe&#10;SC2TKrOVOCRKUVFB0+Jie53mCx27QNNDsjT6Oz0V1bOb+qe6tWBx8AVqpGavHK9z6UMV1i1KPcO7&#10;KfG/JunRoEGM3WMzlDG0WImRYeoZ1U1hsdlqP7heE/MaFco2Toy+qlKlPVDv+BM2BAZxuW28MtJD&#10;9VuzKXtYmLrF/lahqes02+rmqOntvSWLFBcRZm1rTj0T8nXn6tf1VJS5PQAAQCvVdbq2Fzyj8KIp&#10;xsWmHcsY8Vfif/RT5lubAgMNXyMhIzO1e7ERj8UF4jErJuufpuKL9gqXcWt6cj9lxxrrRfVUWGSi&#10;yiZs0rKRdsuFnrOVt368PDONOvv1wr6XoOyPzEqfipf1V7dwI26LjjL+7ak0LdCyH5pPxrkUk5qn&#10;2WeTrTg0qqfx+nE71Gf1Zk23LoLrc2v86nWK2T1FCasbfqgFAADgWvhapz4KdflVUZKj7M05KvUa&#10;0UrsU9r9fLxcbWL08+RAO9Oy9UlKXLxfMWsyNanhhp/N5x6l2Y+Y9+Z8Ks3NVnbuYZ0zx6F6IjCm&#10;qK9gqRJnZUuz1mmBNSgzgOvppksGe75V8/u88t/sVkhbe8Fl/PJ5/XLdEnJ5H2zV/D55L7jkvtWl&#10;itVDNWDfz3VsjXFStKuvnL1Pt7FPe8mV8J/1ytcmRO6Qz+PsCwAAcA2ZcZVPCmks9rpGzJjK72os&#10;TqzLWr+tsX4DIZgZd/rkEKNVGbHfx+abbmDboFgTAADghnLBiGMummGOwz2u6rjvKu9/NcopfrJi&#10;ribu8QG4pm6YJMJn4vcbF5aBJuSWKo9WxA1VduxuvTWroRYJAAAAAAAAAAB8uX05kgi7kxSWWCh3&#10;jz66J0I6vL1QZbdN0qbcp9TvMwz6DAAAAAAAAADAF9mXI4lgMJulV5Ttl+esS6Hf66PwTi3QBAsA&#10;AAAAAAAAgC+QL00SAQAAAAAAAAAAXJmv2P8CAAAAAAAAAADUQRIBAAAAAAAAAAA4IokAAAAAAAAA&#10;AAAckUQAAAAAAAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAA&#10;AAAAAOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAA&#10;AAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQS&#10;AQAAAAAAAAAAOCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACA&#10;I5IIAAAAAAAAAADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAA&#10;AAAckUQAAAAAAAAAAACObrpksOct586ds+cAAAAAAAAAAMCX2WVJhL99+nd7DgAAAAAAAAAAfJnR&#10;nREAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAA&#10;AEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAA&#10;AAAAOCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAA&#10;AAAAAADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQA&#10;AAAAAAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCI&#10;JAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAA&#10;AEckEQAAAAAAAAAAgCOSCAAAAAAAAABavfPvrFLi6HglZhToTJW9EECLa9kkwgWfzpz12wUHTdXb&#10;zp8o1/lmnxi82rNyvlbv8drlBjS1b79R7/WpwTWaqgcAAPgis2Ihr85fbTB0dKuSF27VUbvoP1Wu&#10;yhYLrJoZH34WRmxZ/Vn4z9aLEc33urJIZ+wiAADADeXsAW16er7mJE7TnIWp2vbe9bobdkAZ03LV&#10;+5ep6v3aDC3Mv8rjsOLQ+cRnwBVokSTC+YNrlTQwXBG9IjWob4Qiug/X8nd8dq1fla/O14N3BtdH&#10;a87LDV3UFSklNlYpe+xik/w68coWvXzM+UTS+LGZfNr79HBF3GnU94tUZPexyjgYVP9RgZJHGttV&#10;1387WonZ5XalqUhzvm28fp1plpp9+AAAAK2Y//jGQCxlxULRutuI6XqPnK9dH9krNNeHJdqeXaJA&#10;BFipzT+L1U83VFqlz1/j8eHnYc/iSI3JPGLsaqfm9B2nzafsCpP5Xl8p1yd2EQAAoPWo1Pq4+vex&#10;jClurVFjKlfGmLFaum6L8l4vUl52rrHcZSz36/xneaDkqoSonfu0jrxToiNG7BnydfM4roIVh24h&#10;PgOuQIskEbwHyhQyr0ilf/aozJjeWdJJ6yfOU94Fs9al874OeiS3zKqz6tOjtevxWdrmmEcYrJS9&#10;pUoZaBc/o8aPzTgFvjxPP9nWQ8/tteufD9XmCYu1x64/f6RU/hEb9c7RQH3p1pE6sXCaMo4H6nWq&#10;XEcVq2XFJXqzZlqsvnY1AADADevEWv0obrE+iH9Jbx4OxEJlh0uUOahMjw2YqG1Xmkio0UkJm0u0&#10;aVInu3zjGbikTDtn9DBC3RFatj9HkzvbFQAAADeIr7rd6nBb9VR9g75CH1jZhMF6ar8R+x0tUdJ3&#10;jeLxlRrTL1opfzTrrpWuStq8Vn0vnlPflUVKucdeDKDFtUgSocuUdKXc18nKS5raxY9VnMrltdsI&#10;dR8/S8O61GYL2w2L1TB5df6ivaCOI3o5/Vd6+c920ak5eL3m8I1p/Nj82v1ygbpMn6Fht1rVxrHN&#10;0JTbc7WpMJBabXfPPC2b3lvt2lhFuXqN05gu1SfUau3Vzjzx1kwhNfsDAAC4MfmV9+tUHR3yrNb9&#10;IlodqoMbl1t9f/GSlg0p0ZLflNgLj2jbwo066vfp6Lb0QHPxDCNWO2tXX8arvS89q017q58oaeb2&#10;Z431Mow6o355VlGT3SHdfluIKves1fKGXs9fqT1ZqQ3sz1+7rTFlbCrRCfshE5P/gxJtXhaoy9zV&#10;RFecVeXKe9p4jV0t2L0SAADAFQlX0uYSvbnHntZMUKcqMxbL1UGr3ohfzFhndZHOnD2g1Slr9YGx&#10;9OBLgfintttIsweSdCWOjtaggcP1k4VrtTfoQZOj2eb6RpxnvPbBDbP04MBozc9aF4i/6tzvC3RH&#10;aS7fdNAI8qr8OmHGYs+ka/O2rVr95Dwt2XAgKOYy40dj/U1HJN8BbXoi3tj/fO0x48Mqr3Y9PVEj&#10;jH09+MRGHbz4tcAmAJrt2gysfLRMe9VJ7g52uZ7zuwq0KyRavW63F9RxWnuzt2jvh3bRqTl4nebw&#10;V6jOsZXLc0jqfkdXqyqgq7r3NFY7FtxlUZALR3TghFu3u+3yqXKdMLbvYvYT3IzxHgAAAG4MxsXk&#10;a1LcmBFqZy+pFaKh9w/Wp9tesy8yzfhtpZInTFTKsY4a+P1odXgv3bhInFXTurOu+t0NNWN7X5Hm&#10;DBup9d4eVv1Xi2cpNmGtTjRy8/7g0/F67DWXen1/kLp/uEoP9o3X+upuh6rKtT5hsJL3unR3df0w&#10;Y392r5YHn45WbEq5bjfqBn6/h7Rnpw6cD9Sdf2OWBsX+Ugfc0Vbdp7+foLvHNXAsxkVsXtJYpXx8&#10;r34yrDqABAAAaIU+2Ko5/5prJQvMFgnm/TnzntybqWP1/DuBuO2Dt41lxvLqOO5oRrxiZ67SW0fN&#10;shnTpeonA2pjLu+75vorlZE0UT9KydXRD72qur2DfOZrP7dRe6tjPW+R1j9nrntO7b/tktpUaueT&#10;qVqfXyYzPPP/pUTbU8ZqWOqBwPr2/cPtK9KVNHmslu4o05kPP5FcPuU9Gq3H1pXohLGvozsW60dP&#10;5uur9lYAmucaJBF82vVva+WfNENxbe1FhjN7Vin58Yka0S9C928JV2bek+plP91/7dQ/ttP6oIFM&#10;xJmPTttzdZ14aaXeunuWfmQ25ap2PFWxZj/B5pgL347Qg0+XyL7GBAAAuDFZXTaGq8cddrke19dD&#10;jKu5c9ZFXYBXvv7p2jR/gobdN0JJmelKUK527berm9T49gczZmjXPWv070vs+qyVSjBisMxGBqI6&#10;//0n7fVj9dCvcrRsSJkyNgQuPM9sW6zl/nn63ZpZirPqt2hBl1wtzzabm1bq4Ls+fW/i43rIqBt2&#10;3wTjeJ7WmG8YVVUlypiZq17P5ihj+gir7onNG/Xwx6lacllfnT7tmRerFP1SL6cOdkjGAAAAXC8e&#10;LR8aNCbCE0VS56na+ec1irPqR+o3ZleWeVM1ZrlHvxllLVTc6kAXlzundzLCt61avsJjLB2sp/aW&#10;6s09pXrnV4ONcpnW/fsRa/0Ar956TUpYW6A3i0uVcu+9Mv5nKNJOuycQ/94C7TVn7h2uodY9u676&#10;yZYSlR41X7dE76ybaCUCzr9Tao/dYPMWabcm6jd5JXpzb6oGfrBV6143K8I1My/QtfrO6R31qbUy&#10;gOZq4SSCTwd/PVGPnZqlTfN628sC2nXqrYH3TtDMObPU96/p+snPV+mo45NpLaXhY2uuMy/P0ENZ&#10;PfSblWNV08hi4NMqs8dLsMZM2L1YHTZNVFI2zdUBAMCXS6/vBrXubBOqTp2NC8LGuvmpp+HtK3XQ&#10;fPrt2FYtMZutm9PijVYriKPldS4j6+hyR7g9ZwrR9/qE61P7wvPIuyXSxSKtrn69hc9q9xnpxHHz&#10;QriTxjw6Th+kRGvEE2u150Tg4tbywRHt9UdrWN8Qe4GhTQ/17ivtfbfMXmDya2/KYP300DRtyhih&#10;Dtf84RkAAIDGuNT9B+M0erw93dXRXn4Fjh4I3PhXiZ6/3+zOKFr3P11kLan/cG6HxFQtHNg10AV4&#10;G5fiJgaSAm+9/JoRNZndjZvbuZQwcYTdRbhf547m6vmF06wukAbN2tJAIsCth3/5pAbe4VaHW40t&#10;j5UFuj/vMlLD7gi8Upd7R6qLNQeguVowieDXicyJ+tEfB+l366eqS70LJVcX42LLfJJr1FQty9uq&#10;yR+ka/nL1+pGe0PHFqquDZxFOnyj7snz/K5Zuv9JKTkvXQODrhktQe/V1Xmskqa4611EAgAA3GA6&#10;d1V3eXTkuF2ux3/RZwQ+7VU/LGpJ3fuP1ECreyFzGqlHlq/UwiFX30VQh16xQa83SAlzVuq5SRFW&#10;Xbt7ntabe3M1+ZYiJcdFKGJsug7WNLtwy11vt53CghMWhuPpev7tjmp3okB7/mIvAwAAaDVCdf+s&#10;p5WyxJ7G97CXX4GqOp2PB7Q1B2k2pluqB9QKCAmpFzXePVJjzFVez9fuj17TTrP1gHuqxtxt1epg&#10;SrRip6Zq/Rvn1GXgWD2SGFv7QG8d7dXeKSBt46rtwujmuscCoGktlEQwb9KP04jXzJv0s9SrqavJ&#10;NsaF1zckry/oqa4r8Q/732Zp7Njs8Q+OB49/cEQH/mhcpHarfRLOTCAM+1e/kvNWKs5sxt4E66L6&#10;ZrsAAABwQ4rWoHulvG07Hbpp9Orl7CJ9dcy96mUvaVkutbtV+uDm0MBDKUFT3y4NXxT6fLWdLZnO&#10;+84Z18sdZd7/Dwlx6cz/a6+B9V5v2HeDsgO39tCY+S/pzYMFmnlxlZZsq5S+HmJsX6ID79nrWPw6&#10;etBT9yGULrO0riBfm+ZIy8fWjrUAAABwQwu+J9c1IvCEv2uclr0RNEizOc2PtlZpWG89ND3U+LdA&#10;Oxfn6C1j7vbx8epu1R0wYk0zeHLr4dVbtWzJLD3Uu5NV0yR3p0Cy4XhZ7XhVH1bW7QIJQJNaJIlw&#10;ImucRmRH6Lm0ierk9+qM156sJIHZ/Nxbpyn7+V3pynwvVEMHNeMEENJeXz2+VXkn7LK/XKt/k2sX&#10;mtb4sUkDx0+UN2uldp21ijr/6hqt98ZqREzggtQcOG/YzApNWbtYfW8O2t4eRLnynSKdCOqW6fy7&#10;6VqywaWEB80+4AAAAG5ULsX9Yp66v/64pvy6RGeqn/0w4qk9KeO06N1oLfxpUxeHnxe37h0/WGcy&#10;52n18dqHUPzecp1ppHvMM5vW1MR4Olugdeu8Gnr/vVYT+V6jpur2159U8q6gu/sXylX5kTnj15kT&#10;QfHrzeYTdfa8e6Qmj/Jp84YCnbfr/cfXKvP1cE15MOgJPvvpty7T1+ipHrmak1LEmFkAAKAV8Sgj&#10;IdAFkTVN29jojXbzAQxT3rJpVleQiZklUmcjLjJbDvhf0k/iZmn9jgLt2rFWyRNjtKSRcauqdRk1&#10;wUpCvPW62ZVRb00eX/1Ar9vq1tJ8cGVz5lrjNdOV+MgqnbHqmtA9RsOsB4hz9dM481inacSUlxgT&#10;AbhCLZBEKFLmsjKpcoseizVOOv2CphTjhGL84N+cE63I7uGK6BNpDdZy9+PlGrZqi5IaGKivjrse&#10;V8b4c3o+Nly9+xnb95oh3/if2ZnJpjR1bAbj9TMnVeixvoGBZO6edUQPvZRqD7xcqW2/zjUuEA/o&#10;+bH1tp8YOLme2ftLjelVOxDN3RNfU/dVBVp4l7k9AADADazLVP0uL1Vd3pymQXfa8c6d0UraF63n&#10;Cl8KDDR8jbS7f6V2JnfSpviImrgrMiZdey/aK1zGrcnzo7XtfjuG7DtDRx96SUvut1sufHeWtq0d&#10;qxOPB+JTa7prgrZZSQSf9v56sBW/3m1cVPfuHqnnNU8p48wHYFwauCRXMz9erLu7R2hQH+M44nPV&#10;a9VLmmxd7Nbn1piVazTwjWmakhXc+hUAAOD6+tR8SPbD6qn2QQ0nvSYt1gCzwebJIm3P3qK3rIyD&#10;Geds1RP3GhUncrX8iRl67IlUbT8QclnXj446j1RCdbPWXvG6tya27KQxvxhntSg4/1qq8ZpbpaQ1&#10;eqI5TWDb9NbCrfP0PbPr8RPGsW6r1MDnF2tooBZAM910yWDPW/726d/tuRZW5df5j33S191qZ92g&#10;b0iR5nx7mrTao2X32ItMfp/OXHAFBklpCebxGYfX7ipf33/Wq/NtQtTBzswCAAB8oZixmBkr3WIO&#10;hmcvu07MuOtTV1MxZS1r/bbG+g2EaX6fEcfJIY6rjl9DGti2peNTAACAVqbBuKrZ9/2ugPWafn31&#10;quJPY1uvsa05kLO9BEDzXb8kQnNVFWhO98W6fXuJkr5rLwMAAAAAAAAAAC2uhQZW/jyUKGPiLCXG&#10;zVBeyHANal5/RQAAAAAAAAAA4HPSilsi+HXmvRId+LijevftoQ60NQIAAAAAAAAA4Jpq/d0ZAQAA&#10;AAAAAACA66IVd2cEAAAAAAAAAACuJ5IIAAAAAAAAAADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABw&#10;RBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAA&#10;AIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAA&#10;AAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAA&#10;AAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgi&#10;AAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABw&#10;dNMlgz1vOXfunD0HAAAAAAAAAAC+zC5LIgAAAAAAAAAAAJjozggAAAAAAAAAADgiiQAAAAAAAAAA&#10;AByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAA&#10;AAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAAAAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAA&#10;AAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkEAAAAAAAAAADgiCQCAAAAAAAAAABwRBIB&#10;AAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACOSCIAAAAAAAAAAABHJBEAAAAAAAAAAIAj&#10;kggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAAAHBEEgEAAAAAAAAAADgiiQAAAAAAAAAA&#10;AByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAA&#10;AAAA4Oj6JhH8Pnm9PvntYkN85R75quxCk7wqfH6uVhR57XIDLhj7PtvInps6tmYeOwAAwBeSFQt5&#10;5bvaYOhItubOy1aZXfSf9KiixQKrZsaHn4URW1Z/Fv6z9WJE870+X2gcBQAAAFojX8kKIzZdqpxy&#10;e0Gr4lPxqrmam5IjT7PvjwKfrxZNInhzExUVFqak3faCGsaXP2Wowrr1VFRUT3ULH620Az67rr5C&#10;JQ8ZquQiu9ikT+TJy9aOY5/Y5bp8B7KUGB2msAhj35HdFBY+VEtLgvfdxLF9mK+5PzC2q64Pi9KU&#10;zR670lSoJOM9h9WZkoylAAAANz7/sQ2BWMqKhaLUs1uYuv1grvI/tFdorr8WK3tzsU5bhQpteGSo&#10;pqyvsEqfv8bjw89DYXJPxa0sMz6gHCVFjtaGk3aFyXyveR7jKAAAAFqbCmXF1r+PZUyxWUbNl8f+&#10;rWlGbJqltJyge3xNPYB8zexX9rJsZa9N045WmeTAl0HLJBGqfCpcPEBR6T59220vC+LPnaOHtkYo&#10;s/SkTp48qUMrQ7Xhh8kqvGCvUEeMlpUe0rLBdvEzOl16WO0XvqVjxn6tfaeGKithjnLsfTd1bL6y&#10;/fokfrMOeQL1x/4wSp55U5R2LFCvkx6Vabgy9u3TvpopRf3sagAAgBtWeZZGxy5SxQObtO9YIBY6&#10;eWyf1g0+rMToh5R9pYmEGqGatHWftk8Otcs3npjUY9o9M0JyxSvjUJ6mh9kVAAAANwiX2y33bdWT&#10;y1765RCzME/rVm7Sphnh9hK/cmb1VFTChlaQTIlRyivrlLl5k37ezV4EXGMtk0Q4la0NJx/V7t3P&#10;KOZWe1kNv/Jz8xWe+HMNt+tCYn+uhzvlaMPrTtm9Mu1YvlQ7jttFp+bg9ZrDNyZ8aoaeiQtV9akw&#10;5IHxipdHp60XbPrYQoYuUMYjkQppYxXl6j1e47tWqKLOGaW9QswTb80UUrM/AACAG5NxIbVsqcqG&#10;ZmjznH5yVwc3Lrf6zdmsjKHFWrSy2F5Ypux5G1Tm96lsa5oRp83V3HQjVjtrV1/Gq+L1adpQUh3h&#10;NXP7s8Z66UadUb90dWGT3SGF3tZeFUVZWtrQ6/krVLh6aQP789dua0xpG4vlCXoAxl9ZrA2pgboX&#10;CproirPKo5wU4zUK6OAIAAC0FuGavXWf9pXY0/pJqn68w3dgg5JGRilqyENamldhxERm1z9zlX3E&#10;XsHgP5mvtGlxioqO0tCEucp6KyjO8RZqhRk/7fZarzU3YaixXpympOfLWx0z1axTId8+e3/GOknr&#10;S+UzYsLS9XP10BBj2cgpl8dQVkw4RXHGvs1jnGtuExSLlW02YzQztvQq317PPMYNQT2PlBVsUP7b&#10;Ocqx4lEj7subY+zHmD25w47/gu47Nnd/VeZxJ1nrzd0dCFQb+5y81ueapsIPjfmCpdb7Hb3WbBlR&#10;pldfyldhbo6KrdXNWNnYx8Yy+T+sfr2hesjYZ2m9jl6qXydqZJI27DNia+vYVqiw3kcINKVlkghd&#10;p2vd+vEKt2+01+XRn/8kRdxRndkzhSvie9Lh94O7Bap2WsWbs1X8V7vo1By8TnP4K3TksIqN02JH&#10;q8XElR6b4UKZ9pe7FdrRLp/0yNMtXOFmP8GtoskTAADA56FYbxgXUvFj4xViL6kVouEjY+Tfmq9S&#10;q2zGby9ozg8TlPx+R8X07yf3oTTjAiqpgZan9bsbasb2vkIlDY5TljfCqne9naQBY7Ma7Sd2f0qc&#10;Egtc6tM/RhEfrlBcpLF9dbdDVR5ljR2gOSUu9auuH2zsz74QK02J0oDFHoUadTH9I6SiHO2363y7&#10;k4wLyEXa37GfVefflKCeoxs4liqvcmaMVvLHw/VwrEOTXQAAgNbEjMEeWKScQ155Kw9rw4wBGjDZ&#10;7Pon6F6duc7gRK3YXSbzTtjpfdlaOjFKcWvtJ24veLTDWH/FrCHqb7xWdmmFvB+WqfD5RPVfbD+E&#10;Ur1O4gD1HGvs74ixP2OdnMWj1T+qv0YvNvZ3ylh2qFArHhld2yOIL0eJ/xJnPXBcZsSJ/lPFyja2&#10;6Tm2tgWBeTzZm5cqISpKic8Xy+P1ylOSrUUPTNYGuyVtYB07Hj25QVNm5AS295cp31hec9+x2ft7&#10;QWkzEozjzlHZh14j2nU1+Tl9cmyHsd0KvbA4UUMeyVJxuVe+KvPJncC90ezNO+yHWOxySoKioo3X&#10;e8tjfFYeY9kijf7xhpoHr325UxRlv473ZKEWje2puHnBrwM033UYWPm0KhrIdnk/uqo0wGfgU/6a&#10;LPkn/1zxbc3ylR+b57cvqDB6tn7c015gOrZUA8x+gs0xF8K6KS6l2NgTAADADczqsjFcdzbQhNr1&#10;9RDjKuqcztllI3qSb0CGtidP0vC4eM1ek6FJylH+Pru6SY1vX5qeqPyh65SXatevy9QkIwZ7oZFx&#10;tHwDnrLXH65Jy/OUMbRMaesDaQ/v1kVa6l+g7etnK96q366nuuZo6Wbzoq5C+/f5FDl5tiYZdcPj&#10;JhnH84zG32ZUVRUbF4g56vN8njIfibfqFmzdrEfPLtWirfUDS58K5wxRslL0+rIYh2QMAADA9eLR&#10;0sFBYyLMCozuWfjSCuvmuGtkpg4dO6RjhzIVX6e7Da+yU1cYW0sxyw/pUMk+HSp9RjFGuSwz6Ol9&#10;k8+vmNWHdPLYMR163lzDCB9rHkKxVbkUb67jOantjwQeuPD5+ijj0Elj2T491dtcUqHCtwM33kvT&#10;5yi/yj6+Q8a+38/To52MigNLlVVirWLzy3fbbO32HNOx6nWMPecXOdwIDJuu3UULjMjX0G2B3rK6&#10;RM+w3lPz9+dVYYE0af1u7dtndtPe/M+ptKBY/Zbk6a19TXT36fep45zd1ud5MvfRQMuRA/l6w3pL&#10;FcpeE/gbhpvrHDI+09dnB94TcBWuQxKhtfCpdFmCEk/O1vaFkfayK2MOHD06M0LrVo9XzXNkg5+x&#10;TnRWH8HmmAlFT6njxoeUuLmB7AQAAMAXVGTPoMuUNqEKDZM+aaSlQH0Nb1+h/SV+6f1sLbKalxtT&#10;8gbtN2rKyqufAbtceLfgy6YQRUaFy1+y37owPryvWLoQaEZvvd68NOUb4ZvnmHmpF6rxM8erYnGU&#10;hs7KUmF5UGvTyjIV+/tpeHRQSqBNhPpES8X7DtsLTH4VL+6vKX96WNtXxsvt2GIXAADgenEpIm68&#10;xifYU5TZ5UaFPIcCteZDGFa0EzJco+KsRbbDKrVvnhcvG2J10xMVu1TW7WtvReDp/RrDdd+QQMwU&#10;0rNf4IZ2nYdQTLXrREbZI4xGD1c/a5Fbod+ylsgfHBMaao7PjsOs2OtQ3bgwPH54oNcUc51/CSw7&#10;7avT10kTrmx/7p8t01ODwwPdnLe5gs9paIoyJkQo1O1WSKP9o4drVKwd3/bso8DdzdPyWa0MPDps&#10;/e2C1ukar/GMqYCrdB2SCKH6dld7th73N6r7BGppfnlWJWj02zHavnF6ULdLzT82X0GShiyUUgoy&#10;FBM4t9UKuih0hY3X7KnueheRAAAAN5iwcEWYFyPVTcfr8V/0GYFPe7W3y9dCxIBRirG6FzKnUfp5&#10;eqaeGnr18aQ7cnjQ68Vo0rxMZU6+06oLGfqM9pXmafothZoT201hD6QF9TnrtrvGrBX6reCEheFY&#10;mtLe6qiQ8ldVeMpeBgAA0GqEatQTz+iZVHtKiLCX2262/3Vw+W14lz04c8fLxgh1NeNBisvWMV6n&#10;yU4gg46vfdsG7rzf3Ogd+SvTjP21b1/3hmGzP6eQ5o+t6mrk71KtOesATbkOSYTAGANlx4PHGCjT&#10;/rekO79T72Kruf5h/9ssZgJhtIbmmwmE2Yqs83tu3rGZCYT+T/iVUpCpeLMZexOsi2p+sAAA4IbW&#10;T/fESjlbcxy6afRqx+ZCucYOt5+AamlfU8itUsXNodZTYMFTv64NX3KdO1f3yH3nzhnXyx1lph3a&#10;h7jkvdheMfVeb3jPoEvWWyM0PnmT9pXt1uyLK5S8tUJqG2JsX6z99lN6AX6VlXrqPoTSdbY2v75b&#10;2+dJSx+oHWsBAACg9TLiJLs3ndrWnl5V/Kc9a6nu7tKl8c8HDcxsTQuMCLIlhSrcznUEH9/hPwVa&#10;C3QM+Zr172dS5Tciu2qfZX/X+nPqqFArjPXocPVtzqoKVVSPBwZcoevSnVFMwiSdznxB+WcDZV/e&#10;i8ryDteoIc3Is7VvL9exbOWU22W/RytW5tiFpnlWj9bQTXcq89kfK9TvlddrT77AD76pYzMHzus/&#10;o0IP/zZF/doEbW8PolxRUlhncBLfvjQlr3dp0rhAX28AAAA3Jpfi5yxQhBELJSwrlrf6asqIpwoX&#10;j9bcff301IyWvUys5dZ9CTHyrpqjFcdqL+v8Xo+8jQwS5934Yk2Mp7P5enGtV8NHDree9IocPV2h&#10;u5M1pyDo7v4Fjyqswfb88pZ77Wbzhps7yl39IIl7lKaP9mnD+nz57Hr/sSy9sDtcD48LeoKvjcva&#10;T/gj6/VMRI6SFhcyZhYAAGhFPEobGxXoZsecJpsDBbvULzYQ33lSH9IUs8vHyaO16IC1yBaqUZPN&#10;dfzaMHGoklbnKD8vR1nzHtIAI95paTGTA2MBmMeXuHqDsmYlBI7PFa/pI5tsv9Aw60ERQ/mLmjPT&#10;eN8zFymn8rPs71p/ThG6Z2TgyemcWaOVZPztksYmakNt6AxckeszJkLUbK2fXKHEyMBgLT2TyjRp&#10;8zJ7cOMmGNtmJpxT2pAwdYvqqbCIRJ1LeNT4aTRHoV5ILZMqs5U4xDghRgVN1aPBN3psFcpenmNc&#10;IJYq7YF62ycERmH3lixSXETtQDQ9E/J15+rX9VSUuT0AAMANrOt0bS94RuFFUxTVzY53ukUp8T/6&#10;KfOtTYGBhq+RkJGZ2r04VL+N61YTd3Xrn6bii/YKl3FrenI/ZcfaMWRkosombNKykfZDLD1nK2/9&#10;eHlmGnX264V9L0HZH5mVPhUv669u4UZsZ1xUdwvvqTQt0LIfmpeQLsWk5mn22WT1DO+mqJ7G68ft&#10;UJ/VmzU9zNy2PrfGr16nmN1TlLA6uPUrAADA9eU3H5L9sHoK3G12j83UurHmzfEKFW7O1hsarvh6&#10;/eq7EzK1fd5wI8rxKCc1SYkzkrR0836FdLz6biabzYrhpivCVaH81EVaut2Ir24brmdeyVBMc+4z&#10;NsQ9SrMfMXsl8ak0N1vZuYcDYzd8hv1d688pct52LTAHovaVKsf425VFjrIGcgauxk2XDPb8tVfl&#10;l89nXATe2lgLhEIlhU2R1pxUxlB7kcnvk/eCS+5Gt/0MmnVsDfOf9crXJkTuxkdAAQAAuDGZsZgZ&#10;K91iDhRnL7tOzLjL73IrpJkXitb6bRseqM7vM+I4OcRxZnz4sfmmG9i2peNTAACA6+WCEef8w4hz&#10;Qiq0YshQpZVL8fXv1Rms+2FmHHUd4qErjQmbpZH47rPs71p+TmZs67/ZjF/zlRSeqByFa0HR7gYe&#10;eAGcXd8kQnNUmV/wZIXm7tPsnvYyAAAAAAAAAC3rrRWasi9E47sFnpb3l76opLWlxlw/PbNvk8Z/&#10;hh6D0LIqti/SCm8fxXQKJCoqXknW0jyvFDJd2w8tuEZjmeGLohUnEYqVlpCtstM5KvRO0vbSpxR5&#10;nZ9yAwAAAAAAAL40dicpbFr9sUjdGv78K8r8LGMOoMVVrB6qAan1us9sE6lHt67X7N6B8RKA5mrF&#10;SQS/vIeKtf9sR/WJjpCbVuEAAAAAAADANWV2vVNxbL88ZyVXaIT6dAttsFtItCZ++bynVVFWpooL&#10;Ukh4P/Xpev27IsWNqfV3ZwQAAAAAAAAAAK6Lr9j/AgAAAAAAAAAA1EESAQAAAAAAAAAAOCKJAAAA&#10;AAAAAAAAHJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkE&#10;AAAAAAAAAADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACO&#10;SCIAAAAAAAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAA&#10;AHBEEgEAAAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAA&#10;AAAAgCOSCAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAA&#10;AAAAAAAAHJFEAAAAAAAAAAAAjm66ZLDnLefOnbPnAAAAAAAAAADAl9llSYS/ffp3ew4AAAAAAAAA&#10;AHyZ0Z0RAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACOSCIAAAAA&#10;AAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMARSQQAAAAAAAAAAOCIJAIAAAAAAAAAAHBEEgEA&#10;AAAAAAAAADgiiQAAAAAAAAAAAByRRAAAAAAAAAAAAI5IIgAAAAAAAAAAAEckEQAAAAAAAAAAgCOS&#10;CAAAAAAAAAAAwBFJBAAAAAAAAAAA4IgkAgAAAAAAAAAAcEQSAQAAAAAAAAAAOCKJAAAAAAAAAAAA&#10;HJFEAAAAAAAAAAAAjkgiAAAAAAAAAAAARyQRAAAAAAAAAACAI5IIAAAAAAAAAADAEUkEAAAAAAAA&#10;AADgiCQCAAAAAAAAAABwRBIBAAAAAAAAAAA4IokAAAAAAAAAAAAckUQAAAAAAAAAAACOSCIAAAAA&#10;AAAAAABHJBEAAAAAAAAAAIAjkggAAAAAAAAAAMBRyyYRLvh05qzfLtwo/Drv9ep8I4ftP2vUX7AL&#10;l2l6ewAAgBue34jzPkvMc3Srkhdu1VG76D9VrsoWi5+82rNyvlbv8drlFmDEvdWfhf+sz4gIg5jv&#10;dWWRzthFAACA1sjv8+qMr5Xf0PIWafXC+XXiSAAtr0WSCOcPrlXSwHBF9IrUoL4Riug+XMvf8dm1&#10;hlNrNeLbRn3wFLdWlXb1dVHl1a6F8er97Qjd3S9ad98ZrkHTtupElV1vOrFVif3CFdnXqO9l1Cft&#10;1Jnq+mZsv+eJeu/ZmOa8YVcCAADcAPzHNwbivDuNOM+OeXqPnK9dH9krNNeHJdqeXaLAbf1Kbf5Z&#10;rH66oaWiQb9OvLJFLx9ruYviPYsjNSbziLGrnZrTd5w2n7IrTOZ7faVcn9hFAACA1uTMrvka0T1c&#10;kX2iNaiPeR8vUg8+UdDy9+mu5uHji+V6OXtLUBwJ4FpokSSC90CZQuYVqfTPHpUZ0ztLOmn9xHnK&#10;q356v7xMJ7r8TL8rLtGb1dNLE9TJrr4uLpbpoH+k1u0NHHPZ4a26v3yeEleW2yuUK2PqPJ2ZVBB4&#10;X4cL9FDF45qyzj6lNrl9pU4Y15VDlwe9Z2NK/r5dDQAA0NqdWKsfxS3WB/Ev6c3D1TFPiTIHlemx&#10;ARO17UoTCTU6KWFziTZNuq7R4GcycEmZds7oIblGaNn+HE3ubFcAAAC0ZqfWasrPtlgPwXYZMk6j&#10;h0SonXzydQpv4ft0fuXNidSgiRuv70PFAJqlRZIIXaakK+W+TnLZ5XbxYxWncnmD23C3ba8Obnft&#10;dGv12g4ulGvvpnQlW82V0rXtaFCrBh3RtoUbddTv08ENqdY6y7OK6jSHP7NnVaD5+tkD2vS08RpO&#10;zclDBuuJ5VPV61a77OqtMePD9UFlRaD8Xo62V47UI9O6Bt6Xq6se+elInVi3JdB8qqntbSG3Br1n&#10;Y2rXyNsGAABoPYwLvV+n6uiQZ7XuF9HqUB3DuNzq+4uXtGxIiZb8psReWBufHd1mx3AZW3X0rF19&#10;Ga/2vvSsNu2tfp6smdufNdbLMOPDy+M/J7ffFqLKPWu1vKHX81dqT1Ygnry83l+7rTFlbCrRiaDu&#10;Lf0flGjzskBd5q5ynQ9uzVpfVbnyjJg0YxfPzwEAgOvL/16pTpgz96/UzsynlZKZo3eOlmlnYler&#10;Xn5vIB5LjNeggdEaNHqaMl6trO260e5eKOONSp1/d6PmjDbWGRivORsO6Lx1r26+fhJrb1cT+xhx&#10;1avzlPGaMXsq146v7O6Jqvw6YcZcj0/UCHN/sROVbL5WY7EVgBZ3bQZWNk4+e9VJ7g6BYuWpcqlr&#10;V3Uymy01o6+1yi2pyjjSXnd/f5AGdi7X8yMHa8m7dqVOa2/2SiVPmKjMj+/UwO/3kF6bpdh+87XH&#10;vrD75Fiunt+Qqjmj5mlP2x7qbh9H4/w6etCjDt/oGCidOqIzd0SoexurGGCUu3iP1LmArFV3e8mj&#10;8uPh6trZHDPBJz8nPwAAcEMp0ZvGhV7cmBFqZy+pFaKh9w/Wp9te00GrXBufpRzraMRn0erwXroe&#10;HDirJj6rq353Q83Y3lekOcNGar23h1X/1WIj/ktYW7crynoOPh2vx15zqZcRU3b/cJUe7Buv9dXd&#10;DlWVa33CYCXvdVkxp1U/zNif/ezKwaejFZtSrtvNeNSMN/fs1IHzgbrzb8wyLnB/qQPuaKvu099P&#10;0N3jGjiWKq/yksYq5eN79ZNhbnshAADA9eEKaR+YeXmVMt6tfmjXJVf1AyNV7yjzX1dp+9unraLv&#10;vSK9OHOwfpptJwTs7oVenDFYdycsVt5Rr858WKa8lLEa1m+wfpSyRXv/Yiwzt/vZOGUcN7Y5tVE/&#10;nZmrD8zt/WXaHdw9UZtK7XwyVevzy2Qejf8vJdpuvlbqAbMWwHVyDZIIPu36t7XyT5qhuLb2ItOO&#10;aYExE6y+1qKVlF3d7c/lOk1Zo01LpiruvlgNm75SC+/3ae+B4MZOXvn6pyszaYSG3TdBT2xeq8mu&#10;LVr/ctDTXW8eUdf1+cY6E/TQ+MFqMo9wYq0yX4/WzB8ZF4kG74cNNa6qrNvColq97QM8Wj7UHDMh&#10;UpHdzf6DU7U3uFEFAABAa3WqXEcVrh532OV6XF8PMa7yzlkXewGB+GzT/AlGfDZCSZnpSlCudu23&#10;q5vU+PYHM2Zo1z1r9O9L7PqslUo4nqrMPYF6J+e//6S9fqwe+lWOlg0pU8aGwAXpmW2Ltdw/T79b&#10;M8uKOR/61RYt6JKr5dlmDFipg8ZF9fcmPq6HzHjUiDeTMp/WmG8YVVUlyjAugns9m6OM6dWx6EY9&#10;/HGqlmyr39LApz3zYpWiX+rl1MEOyRgAAIBrbODPtKCXOVOmFxMiFRE7X9uOB92sanuvlhSXWV1Y&#10;vrmnRLuSe1uL975bZv1bo8qluFWlKjvq0e+mBx6UOO+L1LL9HmNZib2PCr31RyO26jxVO3fPUxdz&#10;0R3zVGB2kfnndA00y+qqn2wpUenRUmt/76ybqK8aS8+/U0q3R8B11MJJBJ8O/nqiHjs1S5vmBU4y&#10;pk5TcqyTitWPrjG989JInVg4Nqh1QT1VfitjuevVAu3alK7NgUfc6uj1XbuZlalNb/X9fr0T2h1j&#10;FWednZrho51KGrtG3VevDFwcXinH7QcrJeg9lx0u0sJvbtRPZmy9vGslAACAL4C68VmoOnXWFbXG&#10;bHj7Sh18xy8d26oldvdCyYs3Wq0gjpY3fHnZ5Y5we84Uou/1Cden9gXpkXdLpIuB5vjW6y18VruN&#10;IO3EcY9R20ljHh2nD1KiNeKJtdpzIqgl7QdHtNcfrWF9Q+wFhjY91Ltv/Ytrv/amDNZPD03TpowR&#10;6hDcuhUAAOC66aSHNpfq3381Tl3M+OTEFi2KG6w5b9iJhCqzS8eVSra7FxqT0VCLgFgNiwnEQ73u&#10;irb+1d2xCoRIbnUKs5Y0Ixb069zRXD2/cJoeNLszmrVFn9o1AK6fFkwi+HUic6J+9MdB+t36qYET&#10;UbCgcru7ZilxSP3WBTZfkZIHRmjM06/pA/N67ZYIdb+aG/vNdbZAc+KelH5ZoGX31F4MdgoLblEQ&#10;rLabJksD21uCPwOXcTE6Y6o6vFOiI/YiAACAVqtzV3WXR0fMJugO/BeNC01Xe9WLflpU9/4jNdDq&#10;XsicRuqR5Su1cMjVdxHUoVds0OsNUsKclXpuUoRV1+6ep/Xm3lxNvsWITeMiFDE2XQdrHtJzy11v&#10;t53CghMWhuPpev7tjmp3okB7/mIvAwAAaA3ahKj7mKe1871S/S7RjH18ylu4Rkfl1bYpkXrQ7M7o&#10;iEu9hk/TnPG1DwnX56p/7+8b7qZ7AqnnYEq0Yqemav0b59Rl4Fg9khh7xa8B4PPXQkkEM4EwTiNe&#10;MxMIs9SryatJnz654HCyMVRue1bb283Sus1Pa/Ios/l4rHo5JBF8F4PHVvDK+5FxIVgzHkEzmQmA&#10;YfPk/2WBMu6vdyVojn9wvExHgzKm/vdKdMLdQ12qu2lqbHsn/vPGO/+aXQAAAGjNojXoXilv207Z&#10;QwEE8erl7CJ9dcy9slqqtziX2t0qfXBzqBUbBk99u1R34Hs5ny+oab7hvO+cFNpRZtQWEuLSmf/X&#10;XgPrvd6w7wbFdLf20Jj5L+nNgwWaeXGVlmyrlL4eYmxfogPv2etY6o+NZehixLMF+do0R1o+tnas&#10;BQAAgOvJ/1G5zlTfUmsTol4PxAa6GfJWyustUt47ZmGwlm1fo5T5UzW0hz2Gwuelyh/U0uCAEVOa&#10;QZJbD6/eqmVLZumh3p0CVQCuqxZJIpzIGqcR2RF6Lm2iOvm9OuO1J2sQZa+Ovn2k9gRlXGRVmn3Q&#10;vhOthPsaODGcPyefffPef3yVVr8cmA/21r+tVXXL8vPvGOu8E6rRIxpqPeDAGpxvhiqnr1VyX9Ue&#10;c/UgyJ1HavLduVq9ptw4YoO/XOt/U6Tbx8ere3O2P1VSt+n72QPKePoluSaNtft8AwAAaM1civvF&#10;PHV//XFN+XVJbSxnxHp7UsZp0bvRWvhTu+l6i3Pr3vGDdSZznlYfr42v/F7jIthx4OaAM5vWaNdZ&#10;u3C2QOvWeTX0/nuNdyb1GjVVt7/+pJJ3/f/t3Q9wVeW97/9Pr4y7U8cwOmzncCUDF1O4GKUa5Woo&#10;fxUJGgQKIidUPCAgaalEUgkHJJQKmAoYTxAwmFA4UUkjhUsCqUSQROxN5CCBKoGDJ+FgE68dNj+c&#10;bIo/t+VM7rP+bLITVv6ARoJ9v2aWrv/7WWuHPd/1fNfzPBG1++dqVPcXayak0ycCjc3vr/GrW3d3&#10;3m9ixHFB5eeV6OyFeNUaGytG0x6JiEW7+Oz+fHvPzNVztxYpbWmZRzIGAADg2xXYMVtDb4vVyCmp&#10;Sl+UqsmPZeqEtWHkcN1zQ7glQZk2Zu7Q7s0L9ci8MnvN12a/iGGcyNWiuQuVPvfXKv7Ub3dfadUd&#10;5mdv0O7tmUqetY5uwIFOoAOSCGXKXlEl1b2ppxPiNXRgxLS0wt7jxJbHzA9UjGJ/aE2xSngxpOQt&#10;3uMP9Jjwz5p6/Qb99HZnEOaRK/yal978ATXGPLzVK+WOGN17l5mm7FLvZblKaWHgPy91Bb9RsXlm&#10;/NOLE5uWeeCjyreHi/drwsqXdHNeguKsct+WoM3dM5Q92+mrt83jP6/QsjGx7jWb6Z6J2nPrWu2M&#10;GCsCAACgU+s9XW8UZ6j3uzMaY7nb4pVyIF7/Uvra5Y0ldZmuH71WO9J7aPPYxvgqbnim9n/h7nAR&#10;v6YujNfW0TG6c2CcicVm69jk17RstNty4fZUbd0wUSfmmm3heO3ux7TVTiIEtf/FYYrrZ+LMIfG6&#10;s1+cVmuBlj5qvQDj05BlRZrz+RLd2y/WxKumHGOLdMe61zTVfghuzsSUa3M1ZO8MTcupcdcBAABc&#10;Gd/vEaebfSF9+n6RthUU6U8BqdvIJdqR+bB8XYYpeaFTb3Usb66eXlqpIevXKqnlhp/t5x+jOTOt&#10;7h+D+tPON7Vt5xHVW+NQ/fJRO3Fx9u0MPT1vi5SSq3nfTlNXAK34XoPhztv++tXf3LmOFtLZQFD6&#10;gV/Xh7sDakUoGNBX13jtW6a0H86Q1ldrxX3WOUO69oYoz66Rvil2WXymLJfzo3kuqNPm4fZ6vymj&#10;uwoAAOCqEzIxjQnlru/guKs9Qmfc2KwdMaXF3v+6lmM5K9Y7qyh1i2q2w3kTa35uLjqqhWOte3LO&#10;p243EuUBAICrTGv1VeG4ryPqsrziJzvm6vj6PQDtdwWTCN+UyCSCuwoAAAAAAAAAAHxtHTSwMgAA&#10;AAAAAAAAuNp9B1oiBHTsrUrpzgT1+xb74QUAAAAAAAAA4LvuO5BEAAAAAAAAAAAAHYHujAAAAAAA&#10;AAAAgCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4IkkAgAAAAAAAAAA8EQSAQAAAAAAAAAAeCKJAAAA&#10;AAAAAAAAPJFEAAAAAAAAAAAAnkgiAAAAAAAAAAAATyQRAAAAAAAAAACAJ5IIAAAAAAAAAADAE0kE&#10;AAAAAAAAAADgiSQCAAAAAAAAAADwRBIBAAAAAAAAAAB4IokAAAAAAAAAAAA8kUQAAAAAAAAAAACe&#10;SCIAAAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQAAAAAAAAAAOCJJAIAAAAAAAAA&#10;APBEEgEAAAAAAAAAAHgiiQAAAAAAAAAAADyRRAAAAAAAAAAAAJ5IIgAAAAAAAAAAAE8kEQAAAAAA&#10;AAAAgCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4IkkAgAAAAAAAAAA8PS9BsOdt9XX17tzAAAAAAAA&#10;AADg79lFSQQAAAAAAAAAAAAL3RkBAAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQA&#10;AAAAAAAAAOCJJAIAAAAAAAAAAPBEEgEAAAAAAAAAAHgiiQAAAAAAAAAAADyRRAAAAAAAAAAAAJ5I&#10;IgAAAAAAAAAAAE8kEQAAAAAAAAAAgCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4IkkAgAAAAAAAAAA&#10;8EQSAQAAAAAAAAAAeCKJAAAAAAAAAAAAPJFEAAAAAAAAAAAAnkgiAAAAAAAAAAAATyQRAAAAAAAA&#10;AACAJ5IIAAAAAAAAAADAE0kEAAAAAAAAAADgiSQCAAAAAAAAAADwRBIBAAAAAAAAAAB4IokAAAAA&#10;AAAAAAA8kUQAAAAAAAAAAACeSCIAAAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQA&#10;AAAAAAAAAOCJJAIAAAAAAAAAAPBEEgEAAAAAAAAAAHgiiQAAAAAAAAAAADx1bBLhXFCBMyF34WoR&#10;UjAQULCVYofOmO3n3IWLtH08AADAVS9k4ryvE/McLdD8BQWqchdDJ6tV22HxU0Clq+drTVnAXe4A&#10;Ju4N34vQmaCJCCNY17q61JQCAACg8woFAwp09gqtQKnWLJjfJI68UgJla0w5TFnyvUtSlW+Vs4Nj&#10;0KuJHf+3fL/QuXVIEiF4KEfJ8b3UK7a/BsT1Va+YEVpeEXS3GidzNKKX2R45JeSo1t18RZwPaNeC&#10;RPXt1Vf9BwxQ/769NGBqgarPu9stNQWaNqCX+saZ7bFm++xCBcLb23F8aWqzazZTyh53IwAAwFUg&#10;dDzPifP6mjjPjXn6PjRfuz5zd2iv/1uugvxynbIXapU3a4SmbeqoaPBLVRcXaPvxL93lb15pen8l&#10;rjUPRKFCpcSNV95Jd4PFutbialMKAACAzidQMl8jYkxM13+ABvS36vFMXJO6q+Pr6S7n5eNz1dqe&#10;XxARR145Xx7fbsphynLAuySnDljl7NgY9Kpix/8t3y90bh2SRDhVeURdF72n4ydP6qSZPsyIVk5S&#10;mgrDb+9XH1H1Lb/QtgMHdCA85T+uaHfzFfHFER0MjVN+pVPmk8e3aVz1fE1bXe3uUK1V/zRfp6bt&#10;ca7r+B79U22Kkja4P6ltHl+ravNcOSoz4prNtHSwuxkAAKCzq8nR+ITFqv3JZh04Ho55DmjjsCNK&#10;jp+sgktNJFwQrce3HNC2qVc0Gvxahmcc1545sZJvrLI+LNbMXu4GAACAzuxkjpJmOS/BxoyYpEkj&#10;YhWloII9Yjq4ni6kwtT+GpCUd2VfKgbQLh2SRIiZnqUXEqPlc5ejfjJJY1WtU5Gtd67rKr/f3zjd&#10;GN7bw7lqlb++ymnysmCVCo5GtGpQlQoW5KkqFFTlpuX2PsvXlzZpDm81L7KbDp2pVN5Scw6v5uRR&#10;w/Vs5kzF3egu++I0aXKMauvcn7IPt6ugbqyeejLGuS5fjH4x21xVrtt8qq3jXV1vjLhmM0W1ctkA&#10;AACdh3nQW7FcVSOylJ82UP5wDOPza2BavrJGlGvx2nJ3ZWN8VrXFjeEyTcx0xt18kYDKN61SXkU4&#10;Qmvn8WfMfplWfHhx/OcluntX1ZblaHlL5wvVqnS9E09evD3UeKyZVr1eruqI7i1DdeXKy3C2vVxS&#10;rWBka9bmzler0MSkq0po2g4AAK6s0IcHZb/+OiZbe3Jf0Au5xfqw+rj2zI6xtysUcOKxGYkaED9A&#10;A8ZM06ri2sauG93uhVbtqVXwQJ5Sxph94hOVsqlSQbuubr4m3+8edyH2MXFVcZpZNrMnt7vxlVu/&#10;dj6kaivmmjNZI6zPu3+y5lvnai22inRZ5XGETu7SKvc6RyTNV857zWK1YKXyUq3tIzR5qdVSo52V&#10;ev9Vq11LnetJTM1TZUS1ZijgxLPT7HKa7TNWadfJxqDW6TJplUo/M/Mly+2yj99gvrEL1xlQ8FCe&#10;5ieNsK9zWuauxl5Tvsa9cOLsaUps4Ttwumoy8fp56zwp9n7z95hy28vuea37NMfE+Idajnmrtzmx&#10;9+L15bJuS1v3A1fOtzOw8tEjKle0bvI7i7WfmD/2mBhFW82W2tHXWu3vlmtVVVcNHDRcw3tVa9VD&#10;g7T4gLtRp1Se/7LS/jFJL5+5TcMHxUq7UjR4wHyVug92VvOiVZuWKSUxTaXXxSrWLUfrQqqqrJb/&#10;H25ylk5WKdD3NsV2sRcdZjnG/HFHPkA2anq81ZKh+niMYnpZYyYEFWrvjx8AAECnUK695kFv7MSx&#10;inLXNIrSqDHDFdqyS5X2cmN8lv7vN5n4bKD8H64yDxcpF+Kzppp3N9SO44OlShmWqJxArL3d90cT&#10;/03MadoVZTMHlyYqucSnu0xMGfvZGiXGmePD3Q6dr1bOxMFKq/DZMae9fZj5PPchr3LpAA1eUq1o&#10;Kx614s2yQh10twX3pJiHq8U6eNNAe1toc5L6j2+hLOcDKpw9Xumfj9KTCe0KSgEAADqML6qrM1P0&#10;slYdCNdu++QL14+fL9fL89ao4D2nC5rgh6VaM3uwpuW7FcNu90Jrkger/8TFKjwaUOCzKhUuGa9B&#10;AwZp/JIClX9i1lnHzRqvVcfNMSfzNG12odMCIVSlXZHdE3Wp1fZFy5XzhyOqtzZ/Uq4C61zLnCiz&#10;TZdTHosVaw5L1po9VXaCxOqKaPmUAUoM90ByvkqrHhqvxduqzPmqVb4hWclr29eG4lS22fdfD6r2&#10;s4Cqti3W+IdWqSocJ1a8rPmrTZmsFr3ng6ras0bJw6ZdaOHrdJm0Ri8vSdb9s3JUXhNQ8Lz5csLX&#10;mXq/Bv1ksQoqa+3rLF2drEFL3Bd7LvdeBAuV/L8S7Zewq0zsHf4O+k9sbDXidNVk/mZmJ5nzFKrK&#10;XJsVyZcucM9r/3nU68gf1iin1PomLxYoStb41BwV7JGGJw10njHauB+4gho6XH3DW0/1abj9Vwfd&#10;5YaGP+c+1NCzZ8/G6Za7G2Zt/g93a9veeqpnw/3Zf3aX9jbMMecY9GLE8X872LDs7p4NSZtP2Yt/&#10;zr7ffM79DS9X24vtU/1yw/09kxp+93+dRfscI19tCH+q7T9fNfvc3/Dqf7rLkZodb5UzLfKazdTn&#10;wWUN/6fe3QwAANCZtRb3WHbPMfHNHBPxWLzis//TkN6nZ0NaqbvcZP8/N7w6sq34runxB3/Vp6HP&#10;3L0NXzqLF7bP2e0uN+Gcv6fZv1F9w/bpJh5zY9RTm5OaxXqnGv51XLhM5viHezb8ZKMTWzbhfu7U&#10;woig7m9HGlb+uDEWta/VPnd9w965tzfc/uT2hlN/czYBAABcWX+2Y54L9VX3pTX87t8jK6u+bKg/&#10;dSHiaji18SfOfuG4yo4RrWP7NMzZ5Rx38Pm73fNNbdhur3LiKmvdQ7lutBU+rnldm1F/6lRjjFee&#10;3tAncr8LnxeOI5u5rPKcavjdPzrLU990r73+dw1TrWPuXtlwxFouTXPO0WdOw1v/n72DXd9pr2sS&#10;YzbaO9c5Z89xpuxW7Ff/VsMcEzda6y7ExH+tbzj1V3c+olzhmNap07TW3d4w67UjDX8296beujke&#10;11lfONXZt096gx3hXuZ3Y8XZ1nKfp94yV2m4sa11nvRye5fGa+v5UEN66X80nDpV3/Dl39yYu+fd&#10;Dcv+zf0G//Zlw5fhL9OO/812c7/qzfzt1vzt5nt0b7mtjfuBK6eDWyIEVbkiScknn9G2RXHuOil6&#10;erFOVrv96Jrpw/xxql4wPqJ1QTPnQ3ZWbFfxLu16fZXyPJKPcf3dZlaWLnEaOFgqP3DEXWH0naSx&#10;t7jzbfmsUMk/eVWxudma1N1ddyk8jx+uFyKu+eTx9/Tcf8/T5FkFF3etBAAA8B3QND6LVnQv6ctL&#10;aI3Z8vG1OlgRkv69QIvt5u9mSs/TQbOlqqblN8Ji+kacT1GKGxCjUMVB+42qIwfKpXNOk2/7fAtW&#10;aZcJ0qqPWw38ozVpziTVLhmgEak5Kq2JaElbV6Xy0ECNio9on9ElVnfFN4tFFVL5kkGa9qcntW3t&#10;WPkjW7cCAABcMdbYVB+qeOUkxVjxSU2B5icMUsoet1XCeatLx5c13+1e6KHMlloEjNKD9zvxUNyA&#10;gfb/FT9KA+1VfkX/D3tNO3rmCKm+artWLXC70plTYLcMuHSXUp4jqqywF1W+4n67G50BCctVaq0I&#10;1NotJGqPW5GmkfCgRtldmUdpVOIoe1VbYkaNUrR1b6NGaVyis+7gcTdmDdVq7/r5SrG7I3pIqz5y&#10;Vl9kxFJlPRar6Iu6Rm+8zqj+A2VHu6F6uxVHo0u5F26cbVjXZ+/ixrbWd1P+YdNY2//zFXpuWIz8&#10;/ij5TLw+MMEqQUA5E/uq70MpyvmjuXvNe336zxwlzShU0JT2mS1ZGu4UzdHe+4FvXQcmEUKqXpek&#10;8X8crm2vz3R+iCJFLEcNeEZPjQiqvNLjoS9YqvnxffWQ1deY9Td8w22KvZyK/fY6s0spCenSsneU&#10;NaLxrzi6V6w711xjN022Fo63Rd4Dn/UwOlP+inLzUwUAANDJ9YpRrKp1JNzMuZnQF+ZB09dVboP4&#10;b0Xs4HEabncvZE3j9FRmtp4bEe5K8tL540ZFnG+4Hl+Qreypt9nboka8oAOVxZp5Q6nSEvqq109W&#10;RfRn628aDxrR/yMyYWEcX6VV792kqJq3VPqJuw4AAKAz6BKl2IkvaM+/f6htP7fqv4IqXPCqqhRQ&#10;wZT+SrS6M6ry6a6HntSipMaXhJvzNa/7636TiZIuTeWSARo8dbly9tQrZtgkPTV71CWfI+xSyhPu&#10;VLORT/7ufjPd1LQOvEvE0jXu/y/XZwWaHGd1G1Sgquvu0ripizTpTndbc1FRLY7AcNF1eris7ybi&#10;+rpe5/3pXbs2rfuMTS3We2tnamB383xwtFDLpw7WoKXNEk+Hyp3xL8yzRUGhM2e7lPuBb10HJRGs&#10;BMJ4jdhlJRCeUVyzuvSLBfXlOe8/+totq1QQ9Yzyt7ygmeNH2VmwuzySCMEvIvOSAZ36zDzOXRiP&#10;oJ2sBMCwNIWWvaPsMc3+KVnjHxw/0thnmRH6sFzV/ljFXOeuaO14L6GgufLvuwsAAACd2UDdlyAV&#10;brHeGmouoO35pfJNHKWWHyu/Sd9X1I0mTrwm2o4NI6eBt7T0eCXV1zctebC+Xoq+SVbE2DXKp8AX&#10;XTW82flG9Y+I6W6M1aT0zTpQtUfPfLFG6VtqpeuizPHlOvihu4+t+dhYxi0mnn1nj7YtkJb/pHGs&#10;BQAAgCsp9Fm1AuEqtS5RipvwoPM2u/UGfmCvCu039Icrq2ijXkifqVGx3/ArI+dDES0NKk1MaQVJ&#10;fv1iwzZlZTyjx+OinU0dKka39bX+79Ok1Qd0oCJyetZEwdJN3d1yVFVfGBcgUOfxMrSH2trwfrWq&#10;duvMo7vfpEBZoYkijRFZKs59Qc/OGqXbvs03cjxFK8Z9j7qxhW9AR/7kfEs3RbVVj+lTdOKz2lxx&#10;Uh++9rg5mzn69e3uuGmuvs9oz4GNGhtl7si6pAutXjrn/UBYhyQRqteP14jNtyn7pX9SdCigQMCd&#10;7EGUA6p6r6rxB8r8VNRuSdfyioF6/KEWfhiC9RdGAA8dX6OXi5z5SKW5Oap2zxmseFlrKqI1aWxL&#10;rQc82IPzJas2eZOWxptShsscHgS51zjNjC/Uy69WOz9uoWrlrC1VdNI42Z/S1vEny5s2fT9TqVVL&#10;8+SbOsn8FAMAAHR2Po1Ne1axe1KUtKK8MZYzsV7pkvGaf2CgnpvtNo/ucH49mDRcgXVpWnO8Mb4K&#10;BcxDsOfAzY7A669q1xl34cwuvbohoFFjRtlvdcWNn6noPelKK4mo3T9nHhLtQdxCCtQEGpvfX3OT&#10;/OGXWvwmRhwfVN6mXRHxao5e3hOjJx+NiEW7+OzPiZm1SS/EFiplSalHMgYAAODbdaooWQP69tXg&#10;pBTNX5Ci8f+4SlZnjkq4TwNvCL+tXqpXVxZq1+vzlZhqd/Lz9dkvYhg1ryptznzNn7NYhXV+u/tK&#10;q+4wb22Odm1bpWnT15iljhatcVOtODakvCkjlLLeXGtxoXIWTNZgE7NZfANG2ckEHV+u8RPNvZoz&#10;Xg8tad9gz6HXJ2vEjPlKmThey+1WvVZXmD75/e7LKnte1fJtu5S3IFEpe5xVV9Lwqb+wK/+rMyYr&#10;eX2eclKTtPiQWeEbq5mtvjRdq5yJgzV5zirlFe/S9ncOOoNl941u2uohNlYx/uFasXqSokxEXDgj&#10;RYUmMO6s9wOODkgilOrljCqprkDJ9w/QgAERkzs6ePXvkswPVC/16mVN5odqRUhP/W/v8QeiJz6r&#10;mVE5Gv8/+2tA/74alOHXs0uaP6DGmIe3eiXH9lL//mZKeksxGRv1jJ1FbJ/a/OX2H2zlivFNyzxg&#10;vPLqrD38mpSZpeiNI9TXKnffEfrX7i9o4xynqXqbx39ersUP9XWv2Uxx47UrNlvvRIwVAQAA0Knd&#10;MlPbSl5QTNm0xliu7wAl/9tAZb+3+fLGkrpMUWOytWdJtP41sTG+6jtolcq/cHe4iF8z0weqIMHs&#10;N6C/icWSVfXYZq0Y47Zc6P+MijdNUvUcsy0cr/0oSQV/sTYGVb5ikPrGmDgzfoD5f3+t0rNa8Y/W&#10;45VPwzOK9cyZdPWP6WviVXP+xO26a32+ZtoPwc2ZmHL9Rg3fM01J6+1HdAAAgCvm+z3uUrQvpNqK&#10;QhXkF6oyYKKVhOe0Z/VY+boM11PpTr1V1aYUJS85qOG52Xq85Yaf7ecfp2dmWXVqQVUWFaig6Ijq&#10;Fa1J8ybZFc7BkuVKTi2QUjfq2W+hSxt/Ura2LbC6TqpWYYa51tkpWp5/UFE3uS1Lu09Sdq5TtsAB&#10;c68quuqZ1U5le+uiNXPls4oqK1DhASsdYmJBawxV60TDnnKvrUp5qcla/G/DtXHt4/aLJ1eUHRfP&#10;VKyvVrsyFmv5NhOzdh+lF/6QpeHh3lha4FOtyovWaPFscz2bqhSyjntppud98g17QZumWt3XlCrl&#10;sRxVD+qk9wO271mjK7vz37KQgoGg9AO/otr4A7SEggGFrvHa1/yh9Zom5Z5U1gjrnCH5brAG83A3&#10;dwC7LL7mA5m007mgAubhNsoacMRdBQAAcNUJmZjGhHJRHRx3tUfojBubtSOmtNj7X9dyLGfFekFF&#10;yd98h/Mm1vzcuugWjrXuyTmf/DcS5QEAgKtMa/VV4bivI+qyvOInO+bq+Pq9llixoh0LesV0Vtms&#10;e3HJ8V7LdZYtxp6dwKXG2bZwzNzOOt/mOvP9+Ht2BZMI35TIJIK7CgAAAAAAAAAAfG0dNLAyAAAA&#10;AAAAAAC42n0HWiIEVFV8UIobpdhvsR9eAAAAAAAAAAC+674DSQQAAAAAAAAAANAR6M4IAAAAAAAA&#10;AAB4IokAAAAAAAAAAAA8kUQAAAAAAAAAAACeSCIAAAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAA&#10;AAAAAMATSQQAAAAAAAAAAOCJJAIAAAAAAAAAAPBEEgEAAAAAAAAAAHgiiQAAAAAAAAAAADyRRAAA&#10;AAAAAAAAAJ5IIgAAAAAAAAAAAE8kEQAAAAAAAAAAgCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4Ikk&#10;AgAAAAAAAAAA8EQSAQAAAAAAAAAAeCKJAAAAAAAAAAAAPJFEAAAAAAAAAAAAnkgiAAAAAAAAAAAA&#10;TyQRAAAAAAAAAACAJ5IIAAAAAAAAAADAE0kEAAAAAAAAAADgiSQCAAAAAAAAAADwRBIBAAAAAAAA&#10;AAB4IokAAAAAAAAAAAA8kUQAAAAAAAAAAACeSCIAAAAAAAAAAABP32sw3HlbfX29OwcAAAAAAAAA&#10;AP6eXZRE+OtXf3PnAAAAAAAAAADA3zO6MwIAAAAAAAAAAJ5IIgAAAAAAAAAAAE8kEQAAAAAAAAAA&#10;gCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4IkkAgAAAAAAAAAA8EQSAQAAAAAAAAAAeCKJAAAAAAAA&#10;AAAAPJFEAAAAAAAAAAAAnkgiAAAAAAAAAAAATyQRAAAAAAAAAACAJ5IIAAAAAAAAAADAE0kEAAAA&#10;AAAAAADgiSQCAAAAAAAAAADwRBIBAAAAAAAAAAB4IokAAAAAAAAAAAA8kUQAAAAAAAAAAACeSCIA&#10;AAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQAAAAAAAAAAOCJJAIAAAAAAAAAAPBE&#10;EgEAAAAAAAAAAHgiiQAAAAAAAAAAADyRRAAAAAAAAAAAAJ5IIgAAAAAAAAAAAE8kEQAAAAAAAAAA&#10;gCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4IkkAgAAAAAAAAAA8EQSAQAAAAAAAAAAeOqkSYSj2rpo&#10;obYecxe/cSGdDQR0NuQuegidMdvPuQsXaft4AACA77RQUKe/Tjx0bIvSF21RONwLfVKjug6LrQLa&#10;t3ah1u8LuMsd4Fzwwr0InQmaaDGCda1ry3TaXQQAALianD38urJyKnT6vDO/MqvEnv+7d75Gxc8v&#10;VHp2hc66q5o7vW+diXnNPgVHnRXtOKYjXVSejnA+oN1Zmdr6cdCdz9Dmw2Y+zH4O6OAy4BvX8UmE&#10;YInSbotR7Lwyd0V7nNL+gje1/zN38Zti/eEuGqs7fxirewfG615TrqEztuhE5A/fiS1KHhijuHvM&#10;9jvM9pQdjT+M7Tk+wonsUYr94Sht+sRdAQAAcJULffy6UoaY2O62OA1146E7xyzU7r+4O7TXZxXa&#10;VlAhp1q/Tvk/T9DP8urspW9eSCf+8KZ2Hu+4N0D2LYnThGzzIBTaobR7HlV+ZPxnXesfavSluwgA&#10;ANB51GlToontfthsStxgtjgOvbFEr674tXZ+6sxvWvOSPf91hYIBnQ52XHzW4T4tU/bGN7Xtxde1&#10;r4XL+PJ4kYl5zT4fnHJWeB1z3npZOajQZSRmLvUeXlSejvBpkVavWafFOZXu/AYtf8PMh9nPAR1c&#10;BnzjOjiJEFRx2gLV9Ytxl6+wL6p0ODRGG/dXq+o/zHRki0bXLFDy2hp3hxplTV+g04+XqNLeXqLJ&#10;tXM1baP7s9nm8RE+ylTyO9frR+4iAADAVe/EBv00cYk+Hfua3j0SjocqlD20Sk8PnqKtl5pIuKCH&#10;kvIrtPnxHu7y1WfIsirtmH2r5HtYKw4WampPdwMAAMBV4lq/X926hyefu9bEOUtK9PuiN+34Zsiy&#10;sgvzX0+NssfGa+jSCnf5KtTzMb3y2lq9UpShxMbb1TqPY0K7UnXvwEeVf8mJmU56D801btxWpJJl&#10;w8z8dG0ucudxVevQJELdxilK06+VNtJd0aKgTmzNdJqyZG3RsTMeGbRQnfblZETs464PO1fTuP35&#10;DSo+FtFMJixqmOatnK47bnSXfXdqwqQYfVpX6yx/VKhtdWM0a8Ytsv8d+27RrJ+N0YmNbzpN7ds6&#10;PuxcmdKn7lDi4hnmkRgAAOC7IKTiFzN07P6XtPGX8eoWflDy+XXPL1/TivsrtOyV8AOM1TXl6zoW&#10;CupYkxjP3XyRgPa/9pI27w93N9TO48+Y/bLMNrN9ZU5Zm90h3dw9SnX7NmhlS+drNd4MNR5rpqzN&#10;FToR0fVl6NMK5a9wtmXvrtHZ1t4kc5uxZ+3uwO6VAAAALkmMUvIr9O4+d8p97EKdVuh0rfa/MVsP&#10;D4nX0KQlevtkZNeNTpfk6ZuPSsFD2jxvrIYOWei8ZW9iq91ZM/SIddyQsUp+foN2213cBHU4e4k2&#10;We/sfrDBib3CXT+eD+mEFXPNneJ8XsIUpecdajW2srpYShvv7LvyrToTszld9oS7ST9WYMVoJra0&#10;Pjcv1S5P+l5TwFDAiTWTrTKb48fPUJY53r62kLkWq1yL1imyR8wL3QGZMoUCFSre+a52v1FyoYvO&#10;xnswSk88X6JPnRrGRs2OCX1SovQXS8xcrXZmWp8X2b27iT/fylSydW3W+RZt0P7wSzut3kPrOhfq&#10;iQT3uLmZ2ny4edwZuHAvHp6ScVGrYqtcWe59eXjKQm36Y8TxbZ3ffIeBj3dpWZKzPeWNSp1usct4&#10;x4ntTgy+LOfKdPOEtnVcEuHEBj2dc4teWfGwgh9Xuyu9BLVv3jA9/OJRdbt7qIb0rNXKpN/ocBd3&#10;s8U8aG1KGqb0/T7d++Oh6vfZOj3yQKr2hfMEf9mhlCEJ5gdA6vfjeN2iKgXORbkbWxPSscPV6vYP&#10;NzlLnxzV6T6x6hf52Wa5d+Bok4fERk2Pd5jrWbJAx5JzlRJV1/gjAgAAcFUzD5NvS4kTHtb17ppG&#10;URoxepi+2vq2DtvLVteUa5X+2BQtPX6Thpj4rNtHmeYhxcRvLcRUTbsbasfxwTKlPTBGmwK32tuv&#10;LU9VQtKGFruZtBx+fqyeftunO8Lx5D1jG7udbCPePPx8vBKW1uhms23Ij2+V9u3QIfcJ5+zeVPPQ&#10;+msd8sfb27763WO699EWynI+oOKUiVr6+Ug98YDfXQkAANBJWTHYiBlaWVChOhPbBD8q06tzhmnk&#10;ojKnst3tknzbmkylTJ2o5durdPqzLyVfnR1bPb2mTDV2TGT225ihnR/7rH4g9dMXK/SVtbrO7dom&#10;3PVjlzrt+FWGNu2qkhWGhf5sti+dqAcyDllbL2bKN2HiEhV/FNDpT6u02ZQtYXqmfc5wN+mBD8z5&#10;TWyZlTJFP11apGOfBUzZTTnOv6/sf16nbX90utUJX9vPCgKm/Leq6+fWcZnavD8cowb0bo5z7uCN&#10;t8r3RY12WmUPd9F5/qiyxobvQbW53tlKyW724nGTY6wuPWer2O4AJaRjJh6OLPexrLFKmLNO7x2z&#10;Pt+6zxl6YrAbv7Z4D0Pat2iYuU5zHjujUK+ju9Zp07tNX7a+dm+G2adENYGATry/QU8PnqHi8C72&#10;dz5br75TZX/H1v1bOS1ej9g9tbR1/qCJdeP0iLmvdrnPmftQYMr644na3EJ376d3ztbkeRu0ba80&#10;ZFK8x7MGOoOOSSJYD2HP5Kr3siUa0lZd/idbtHJ7Vz25KVcp4xL0wLhU/faFkU36ATu9dYlWhhbo&#10;jdxUJT6YoMm/eVPP9i4yP2BON0P7X/ln7RnwknbmL9DkBx/W1IWZmnq3val1JzYo+514zfmpeRA0&#10;Ap8557tYnQJeI+E1O95ydu8SpdfM0Ippt7hrAAAAvgM+qdExxejWPu5yM74fmKAvVG8/7DkCCg4y&#10;D10LH9MDJj5Lyc5Ukoq0+6C7uU2tH384a7Z235er3y9zt+esVdLHGcre52z3cvbHv3L3t+LJQq24&#10;v0pZec4DaevxZp0OfxDUj6bMNbGmiVcffMyU53lN+Aez6XyFsuYU6Y6XCpU182F727z81/Xk5xla&#10;trX5G19B7VuQoKX6tXZmDOMBCQAAdCKNb8Jb03r79fuAtq5YpxNmrvcvS3SovEKHDr6kwWb5dMHa&#10;pl1ZBsq0R1P0SnGF3t2foSGq1tGPrA3DtGin07rh0JEqrRjlk+7LVNX6MfZhGpfrdJFZPN1t+XCL&#10;nnizQpXHKu1j3t84RdeatWffr7wwRkOkfW+sk9UL0LWj1+r9I5WmfGtb6FoooPfelpI2lOjd8kot&#10;HWJWXTdSy8qr7O45rc/anX6nvef+D6rMf30aYeI+y3s737Yr03Xufe1+35pJ0MjhHh9S/rpetQrp&#10;G6N/sbtCtz4nnIDw0kNTi8s0z46vYzRvj9Nd6Ir7zGJgi1ausV7KHqbn9lv3olLv/8bqEqhKG39/&#10;tJV7GNCJj6yI3K+p68uce/hRlXYkN62n/Co0Sq+Y7+PQRyWaY39+mTZutQrf+J0P/o35TOt4831a&#10;3/mxHKunljbO/8FLWmTus3MPTLkPVuv3ydEmZj6klb+9uNsl62Wc0XNLdDZqjF7Z9Xzb9ci4Yjok&#10;iXAid7ay+2Ro6X3t+OZrqnTCN0xDIx9I74jXPe6s5egH5o/sizKtd3/I0he9pD2nzefYLRzqdOyD&#10;kO4Zfu+lPYhZrRcm5qrf+rXOA+Cl8jo+WKKl82o07aXp6h3ZmgEAAODv0B23RzysdIlWj566pAHj&#10;Wj6+ToffNw9kx7doWTg+XPK63QriWE1LL4WYh98+keN0RelHd8XoK/eBtPV4s4cm/OJRfbo0Xg/P&#10;26B9JyIeBj89qv2heD1wT0Tc2+VW3WmCWecBNCyk/UuH6WcfztDmrIfVjVgRAAB0Ko1vwluT00K0&#10;SvvtSvMYjR7pxmVRd+re262ZQzp81F7j8uvJX/9KQ/r41e1Gq4I9TkPt7s3LtPieGA2dkqGtJoby&#10;tRkDhVR/rEirF7ndIKW+6bxt76lOJ+xEhfTAQwlOvWBUgkY/aK+6SLfkDC0acou6+aOccpy3uqtc&#10;q3S366QJWU1bO/hGPaYk61LeKdSec6ZkpYV6zyxeO/kxJV5n79JE3XF38OAHEvSA3RV6lF2uy3Ls&#10;kPbbMxVaPdrqFiheo58vs9ec/ktrAxL30D0jrZg3oE1JsbpzTKo2lVstK5ytFzw4UkOsdV1uUeI4&#10;J0Y+dtSKe6tMnG0vav+LCfbnDh2dYV+3AnXmrK2fv+6Q2zrCugdueNxvQLz9/68+ONo0EXRyg6bN&#10;KtJZ8/c1Jz+TBEIn980nET7OVPKLPk0YFNK+t0q020z7rb+Qugozf9Tpm6u5nj3UzZ1tSbc7EjTE&#10;bj7uTElpa/Uvj8e6W812/yU0Bz9TorTEX0m/LtGKiERHj16NLQqa6iF/ZAE9jw+peMFs7Rs0Rjcf&#10;da5797tW06t6HX3X3IPIh00AAICrTc9b1M96o+xjd7mZ0BdB8/DQ1TwqfXv6mbirMT4co1kr12rR&#10;/ZffRVBr8eb19z2vd/cXaeoNZUpPjFXsxEwdvtDswq/moWiPXpEJC8PEyKv/eJOuP1GifX921wEA&#10;AHQajW/CW9OOmU1H+fRd487Ip+s9KtClruraJBCMUmJWpd5IH6N+Pun0+xu0eEycnriopWZTh5fG&#10;K2F6hjbtrVfvIRM1KzmhzTpD24XytSwqKrKAAW2d5nS7s+2oT3eMmqG0SU5LhAu6xGv0JKt2vExv&#10;lwa0Z6dVie/X1EecSvEWdYmosW9HuTydtzt3auo6d9DrGyLO76FfSqFKVk/XPd2lr44VaeX0YRr5&#10;fAvdQXm4uAbTd2HAbeuT23X+yHvwA5/dmuQihyvcbuCrtXVHk4wUOqFvPolwKqRQ91PauWKJlmU4&#10;01brtbDDW8x8oWqcvRp1+b55qKrSsci30s6djWgKb/0j9+n0/99VQ+zm4xHT7dbTmvnxulE69vFF&#10;Z/ZmJQAeWKDQr0uUNbrZ0541/kGzsoQ+qtAJ/63qHf6BbPH4gOpD5h/TodwL170su0Snzfrd2Uu0&#10;8f3WfyQBAAA6t3j7bbLirTs8BjsLaGdBma6dMFJ3uGs6lhP/fXpNdNPY0Ez39G75oSoYjIwwpbPB&#10;ein6JvMo2Fa86brxVk1Y+JrePVyiOV+s0zKryfcPoszxFTrkvgXn8Bg3q3eqNpbs0uY0aeXEiLG9&#10;AAAAOq1wV5bVOhqudjtfbb0kb/hM/GSvaVmXKN3xeKZ+f6RKJelOxfv+7e7gv2HnI6usD5mY0gqS&#10;/Hpy/RatWJaqyXc2TWY05Zc/2plrbI0aUN1Jd7Y1gTIV22/cD9OKbblaunC6Rtza1d4U6Y5J03Wz&#10;+f+enQu04x0z02OiHrZbYlzM390tq7lZ4dKcrms2JkIrQv/lzlhuiVVv6/++R7Vir9Pd0oVpYbMk&#10;RpN7aPGpx4ML9Nt91XZ3UFb5T28ucscuc52su/A9OC1v5cau4e/cpwmZzT533wK355iWz9/jFvcF&#10;7ch7cPSI0zrhxih9317j6pOqHeW5SjR/R59mP6a0vQTIndk3n0QYtKDZH1iFVow260dnRvyxRRj4&#10;sJJ8RVqfW+NmukI68Vqu00zGdcc48w/2nV8pfXfEH9M588do973m19DR8TqRs1a7A+4/GvOP5/SZ&#10;i/NmzgB8s1U3c4PSTUFOBwLuFHSaxvcco6n3RpQlVKNNr5Tp5klj1a/N43tocm7T6343P9X8g3dG&#10;t8+e3NqPHgAAQGfnU+IvF6jfO3M17cUKnQ6HWqGA9i19VIs/iNein7XxVtY3xq+Rk4bpdPYCrf+4&#10;MeYLBWp02nPgZsfpzbnafcZdOFOijRsDGjF6pLmytuJNE1ueCDR2xXSN9SaWO+838eO4oPLzSnTW&#10;3R762Bo3K0bTHolo5drFeQOr98xcPXdrkdKWlnkkYwAAADqTHprwM6sffql43kSt3Py6Vk5JVb4V&#10;fvVJbWM80jKl3zVWyc9vUPFbb2uP3U2JcbOJo6z/R3V13k7f+RslW11JJq/TfhPjWd1XWomA/OwN&#10;2r09U8mz1nn3amLz6Z4HnPjzxIopznlmPKrlTWrLW3CDWw5rLIDMHdq9eaEemed0F9REn0c12apU&#10;f6fMrqv80bQpTuW+B9/dCU6958cZ+mlSqtLnTtSEpW21AHBejrESNRvnm2MWpWrZdnOv7DpKszr0&#10;mp5ITNWm7SXmfmxQ+pThWhYeA8zzHloDWg/XE3MztfmtEu0orTR30+jTrBeYw0s0wSpj8ij9bLu1&#10;Ikqj77di1x4a/bh1T0PKnzZKaTnm3ry1Q5sWTdFIE79aXUi1ev4hM/SkVQVq7sETKRu0OSdV0+xB&#10;sc2zxLQxTctw663q7R+mpS89quutAZlnpTYO7oxOp2MGVr4UXeKV8vrPde2aBMXdFq97+8VqUegx&#10;TY0cI+H2VG3dMFEn5sYp9ocxznT3YxcGcOk2aa1+O6FGaQNjnW3mHHN2Xvzmf13Bb+w/xj+9OFFD&#10;B8ZHTI8q3xqFxfxYTVj5km7OM2WxznNbgjZ3z1D2bKfft7aPBwAA+A7rPV1vFGeo97szNPQ2NyYz&#10;8VvKgXj9S+lrlzfO1GW6fvRa7Ujvoc1j3fjPTHHDM7X/C3eHi/g1dWG8to6O0Z0DTUx5z2wdm/ya&#10;lo12Wy60Gm8Gtf/FYYrrF6N7h8Trzn5xWq0FWvqo9YTk05BlRZrz+RI7jh16lynH2CLdse41TbUf&#10;gpsz8ebaXA3ZO0PTctrZkhYAAOAKcWKuBHX74pA2/WqJNn0Q0LX9puu3+eGBkFviky9Upfc2Ziht&#10;zlytfLvWOW6hk5TQ3dO1aKjV4rNW71njMLxrJRl6aMIvH7Urms++naGn522RUnI1r5Wmrt0mrNUr&#10;ExrPs08jlRhZp9iSLsOUvNDpvuhY3lw9vbRSQ9avdcZAaKKHRl/o5uhOjR4Z2StJM/8wUVnrnfKf&#10;/qBI2/Z31ZyXfm6/qd8yv0anOGOrnj1sjiko0lG7It2KGbdonvV5J4q0ct5scz8ytO1QVGM3mp73&#10;ULrWLO/fuU7L58zW8rwqfdU9Qc+tavp9DU7P0JBPzOe947RC+NFC81nufbbqWd9Is7qRqlbxCnNv&#10;rO+voFJRfqeVbavn73KrUrbmamo/nz79Q4aWryjSCXMtI0y8vOI+7xbDviHPK/txq1lLmdKmbtCJ&#10;yN5q0Gl8r8Fw521//epv7ty3L3TG/CuJcgc3aUEoGNBZRalblNcfXkhnA9Y5/Lre+++y3azP+cr3&#10;9c8DAADwnRQK6rQJu66/ofXY7dsQOuPGbZ79817M3v+6luO8FuPN8ybW/LyVWNO6J+d87mCCAAAA&#10;3yWXWedmx4wh+Vo67pzZ/l8mfoqMu+yYK6RrLyXOvHCeOq1PSNDqE1Li+mqtuM/d3pJwTGsNtuyu&#10;+tqs8lvnvKSY0Lq/LVxzOAb9QQvxbov3sJVjXG3GxWa7HRc3v5b2nN8qV4jY+LuiUyURAAAAAAAA&#10;AKBd/rhOyQejNKGP83r+V4dylbbR6j4nXs+Vvya7kQKAr40kAgAAAAAAAICrz95Uxc4qchfC/Brx&#10;UpGyRpNBAL4pJBEAAAAAAAAAXJWsLnc+/bhSNZ9Lvh6xurNPj0vrcglAm0giAAAAAAAAAAAAT//N&#10;/T8AAAAAAAAAAEATJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQAAAAAAAAAAOCJJAIAAAAAAAAA&#10;APBEEgEAAAAAAAAAAHgiiQAAAAAAAAAAADyRRAAAAAAAAAAAAJ5IIgAAAAAAAAAAAE8kEQAAAAAA&#10;AAAAgCeSCAAAAAAAAAAAwBNJBAAAAAAAAAAA4IkkAgAAAAAAAAAA8EQSAQAAAAAAAAAAeCKJAAAA&#10;AAAAAAAAPJFEAAAAAAAAAAAAnkgiAAAAAAAAAAAATyQRAAAAAAAAAACAJ5IIAAAAAAAAAADAE0kE&#10;AAAAAAAAAADgiSQCAAAAAAAAAADwRBIBAAAAAAAAAAB4IokAAAAAAAAAAAA8kUQAAAAAAAAAAACe&#10;SCIAAAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQAAAAAAAAAAODpew2GO2+rr693&#10;5wAAAAAAAAAAwN+zi5IIAAAAAAAAAAAAFrozAgAAAAAAAAAAnkgiAAAAAAAAAAAATyQRAAAAAAAA&#10;AACAJ5IIAAAAAAAAAADAE0kEAAAAAAAAAADgiSQCAAAAAAAAAADwRBIBAAAAAAAAAAB4IokAAAAA&#10;AAAAAAA8kUQAAAAAAAAAAACeSCIAAAAAAAAAAABPJBEAAAAAAAAAAIAnkggAAAAAAAAAAMATSQQA&#10;AAAAAAAAAOBB+n8u62KOWTMSEQAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAo9tmvd0AAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF7wX/wzJCb3UTxRDSbESk7UkK1ULpbcyOSTA7G7Jr&#10;Ev99t73Uy8DjPd77Jt9MphUD9a6xrCBeRCCIS6sbrhR8Hl+fUhDOI2tsLZOCGznYFLOHHDNtR/6g&#10;4eArEUrYZaig9r7LpHRlTQbdwnbEwTvb3qAPsq+k7nEM5aaVyyhKpMGGw0KNHe1qKi+Hq1HwNuK4&#10;XcUvw/5y3t2+j+v3r31MSj3Op+0zCE+T/w/DL35AhyIwneyVtROtgvCI/7vBS1fpGsRJwTJNEpBF&#10;Lu/pix8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89&#10;ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1Jm&#10;vZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3&#10;BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuL6SpScD&#10;AACNBwAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAvmiE&#10;Fp+xAACfsQAAFAAAAAAAAAAAAAAAAACNBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYA&#10;CAAAACEAo9tmvd0AAAAFAQAADwAAAAAAAAAAAAAAAABetwAAZHJzL2Rvd25yZXYueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAaLgAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAW7kAAAAA&#10;">
                 <v:shape id="Bildobjekt 1595866958" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:53244;height:22860;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCh2+DpyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwv+A/HCr7Vi7YJmnqKSAUfhKqt70tuewnm9kLujPHve0LBl4Hd2ZnZWax6W4uOWl85VjAZJyCI&#10;C6crNgp+vrevMxA+IGusHZOCO3lYLQcvC8y1u/GRulMwIpqwz1FBGUKTS+mLkiz6sWuII/frWosh&#10;jq2RusVbNLe1nCZJJi1WHBNKbGhTUnE5Xa2Cz2s4bw9s3ufp+W2z71K5O5ovpUbDfv0BIlAfnsf/&#10;6p2O76fzdJZlEeDRKS5ALv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAodvg6ckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
-                  <v:imagedata r:id="rId30" o:title=""/>
+                  <v:imagedata r:id="rId32" o:title=""/>
                 </v:shape>
                 <v:shape id="Pil: nedåt 1888928577" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:45196;top:10287;width:1333;height:2381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+MeTRyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSsNA&#10;EL4LfYdlBC9iNxa127TbUloDHgSxVfA4ZMckNDsbstM2fXtXEDzO9z+L1eBbdaI+NoEt3I8zUMRl&#10;cA1XFj72xZ0BFQXZYRuYLFwowmo5ulpg7sKZ3+m0k0qlEI45WqhFulzrWNbkMY5DR5y479B7lHT2&#10;lXY9nlO4b/Uky560x4ZTQ40dbWoqD7ujt/BQbNeb5+L4tv+8hG326uSruxVrb66H9RyU0CD/4j/3&#10;i0vzjTGziXmcTuH3pwSAXv4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfjHk0ckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" adj="15552" fillcolor="#006298 [3204]" strokecolor="#00304b [1604]" strokeweight="2pt"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9071DF" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="475EF18C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C6D402A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="20655ACF" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36438864" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6B596D98" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Klicka på “Fraser”     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D424FD" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="60CE5B79" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009BF4C0" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="67982984" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11CC355B" wp14:editId="6227AACA">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24362006" wp14:editId="4B773935">
                 <wp:extent cx="1952625" cy="3600450"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:docPr id="1310571519" name="Grupp 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1952625" cy="3600450"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1952625" cy="3600450"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="937859731" name="Bildobjekt 937859731"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31"/>
+                          <a:blip r:embed="rId33"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1952625" cy="3600450"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1723968521" name="Pil: nedåt 1723968521"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1595437" y="2705100"/>
                             <a:ext cx="114300" cy="361950"/>
                           </a:xfrm>
                           <a:prstGeom prst="downArrow">
                             <a:avLst/>
                           </a:prstGeom>
@@ -4672,230 +4550,230 @@
                           <a:lnRef idx="2">
                             <a:schemeClr val="accent1">
                               <a:shade val="50000"/>
                             </a:schemeClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr anchor="ctr"/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1214033A" id="Grupp 1" o:spid="_x0000_s1026" style="width:153.75pt;height:283.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="19526,36004" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDLNRzmHQMAAIsHAAAOAAAAZHJzL2Uyb0RvYy54bWykVe1O2zAU/T9p72D5&#10;P+SjpKURLWIw0CS0VbA9gOs4iYdjW7bb0Afak+zFdu2kKaUgNoZEGuf6Hp97fK59dv7YCLRmxnIl&#10;Zzg5jjFikqqCy2qGf3y/PjrFyDoiCyKUZDO8YRafzz9+OGt1zlJVK1EwgwBE2rzVM1w7p/MosrRm&#10;DbHHSjMJwVKZhjgYmioqDGkBvRFRGsfjqFWm0EZRZi18veqCeB7wy5JR960sLXNIzDBwc+FpwnPp&#10;n9H8jOSVIbrmtKdB3sGiIVzCogPUFXEErQw/gGo4Ncqq0h1T1USqLDlloQaoJomfVXNj1EqHWqq8&#10;rfQgE0j7TKd3w9Kv6xuj7/XCgBKtrkCLMPK1PJam8b/AEj0GyTaDZOzRIQofk2mWjtMMIwqx0TiO&#10;T7JeVFqD8gd5tP78Rma0XTjao6M5zeG/1wDeDjR42yuQ5VaG4R6k+SuMhpiHlT6C7dLE8SUX3G2C&#10;9WBjPCm5XnC6MN0A5FwYxIsZno4mp9l0MkowkqQB53/iolDLn+zBoV0MRPcYPq0DIb7IW0UfLJLq&#10;siayYhdWg41Bam/WaH96GO4xWAqur7kQfuP8e18rWP6ZZV6Qq7PjlaKrhknX9ZdhAspW0tZcW4xM&#10;zpolg/rMlyIQIrl1hjla+wVLWPgOyHqiTwKB5Y6YL8GC4/7XY4NTQDRj3Q1TDfIvQA44wPaQnKxv&#10;bc9mO6XXsCMQmAEf7304gOxWLhgdCPZPPXZfE82AgofdmSKZpKPp+DRLB1csuMiRZMXvXw49iYZm&#10;DJlDa9rXNEuyaXYymmAEHZhO4iyJ+w4cejQ5GcG3vkWhY0P8dfUK1coLY1T7uoQkF9Jvsi+vUzK8&#10;uY1gXnYh71gJbQAHRBpAwnnOLoVBawInMaEUDJZ0oZoUrPucxfAXXA7m8TeAzwhWCoA7h/XYPcB2&#10;5j5258HOkaVPZeE6GIjFPTFTLT2v7k6AkxWE2t4MINGQFBZX0g35DZfKvFScgML6xbv5W506dbxQ&#10;S1Vs4JwgktYKFqbOhAwfAg+G+eHED7X3t5O/Up6Ow6zdHTr/AwAA//8DAFBLAwQKAAAAAAAAACEA&#10;PtNlTORgAADkYAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAZ8A&#10;AASFCAYAAABwl9HOAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7D&#10;AcdvqGQAAGB5SURBVHhe7d0JnM31/sfxNxrDiLEMwiCTtRAVimxFt6Llxr9LdeuWe0sql0qL6rZq&#10;cyupW6pb3bptt0uLqG5UJLJkKRSyZN8mzMRYJvy/39/5zTgzZjPMx/Z6epyH81vOb/me3/m+f9/v&#10;73fOFNvtCAAAQ8XD/wEAMEP4AADMET4AAHNZrvls3bpVO3bs0K5du8IxAAAceJnh44Nn586diouL&#10;U/HiNIgAAEUnM2V8i4fgAQBYyEwa39VG8AAALJA2AABzhA8AwBzhAwAwR/gAAMwRPgAAc4QPAMAc&#10;4QMAMEf4AADMET4AAHOEDwDAHOEDADBH+AAAzBE+AABzhA8AwBzhAwAwR/gAAMwRPgAAc4QPAMBc&#10;sd2Of7Jx40ZVqFAhGImCW7J6i3b8tksNapYNxxw65v6cognfJ2va/A36dt4Gpe/cpcbHx+uEGseq&#10;06lVdfYpVcM5D45Vv2zV+FnrNOOnjRo3a30wrkOzyjqlXgW1b1ZF1SuVDsYBOPIcUuGzbF2alrtH&#10;QTWsVU6VypUMh+z1GjxNIyeuDJ63alRJ13ZN0oVtagTDB9u/Pl2iAcO+c5V5lSAYT65bXjElimvO&#10;khR9t2iTq+zXqXv7RD3f/7TwFbbueWW23v1yuXa5w89vo394frv8o3ixYrq0Y009eE2TYDyAI8sh&#10;FT7nDBivme4suKB+1+I4vXHX6eGQrVufn6UNqTt0ZtPKqlI+Vv+btkbvfLFMLw9ocdADqPLFHwT/&#10;v3DzabqkXWLwPLtBb/ygIcMXBM/Xf3Bx8L+VjO3rcVYtDejRULWqxAXDGfxJyOB35gXl6VlvHwAD&#10;Pny8DRs2hM8OnoSL3t/99ez14VDeHn/7x90X3TUhHLK1ZsPWYFtHfLU8HBMxd0lK+Ozg6f3ktGDb&#10;CsrP++JHi8KhoveeK7N93T7/GgBHlkPyhgMXLLr47q+DR0G87c6QCzrvgbBw5ebg/9MaVAz+9+Yv&#10;/1W3Dpul43uMUoveY4J9sPb5jLUaPn6F+nWvH47Jn28dDfzn95r644ZwTNHZ+OsOPfjvH3TfnxqH&#10;Y/bw5ZVTmfl5/Wv8awEcOQ7J8GnTpHLQHeMf+Tnl2s/Ud+gMTZyTHI4penVrHBv8/8/Ri4P//brP&#10;vOlzzV6cood6NdH1F9XVj8t+1RWDJgfTrYydvja4dnLXFSeGY/Lnu+X8a1wrLhxTdD76ZpVSNu/Q&#10;pR1qhmPy5+f1r/GvBXDkODTDp3FC5iMvvtL383zw0JnhGBtVK5RS7wvr6vkPFwbb8PGU1cH45e9e&#10;oCs619Y159XRea2qBdeB1m7cFkyzsMi1yE4+oXw4VHD+hgTfcitqk3/4RWeclKDK5WPDMfnz8/rX&#10;+NcCOHIctt/z2b17dxA8z/Q9JRxjq2GtPbdWz12SogF/aBAORWSc3Wd00VmY83OKGteJD577u/B8&#10;V+Tmrb8Fw9HdmL+m/RY8/+zbNcGwvxNu3rLU4HlR8gFyVtTt3RldbdHdbTmN868hfIAjC18yLYT/&#10;u2+S+j07U3/ukqTjjyujk1yFP/g/88OpEf46lJfRRWfhmBLFtKGQ10ZiY0qEz4pOieLF3Hr2PuSK&#10;FSsWPovIPuxf418L4MhxWIeP7/K6aeiMcMjG0yN+Cr6H8vkTHfTIX5qqRkJpdW+XqMrlS6nmpR/p&#10;jTFLdfsL3wXXoXzXnO+is3Jq/YqZ3zvyt3v77shjSx8TDPvnGd2TZeOOCZ6fc9pxwfB3CzfptIZ7&#10;bp4oKv4LpL7sMtzWs1HwiL62lzHs/8/gX+NfC+DIcViHj+928wFkeafbexOWB11sTaOurdStUVYn&#10;HV9O23bsVP9/zNQrnywJxkd3zVk4pX6FoDx+Sd231o+/3tMi6s69ouJ/ucAHif8eT0H5ef1r/GsB&#10;HDkO+263GS+eo6F9T8n35oQD5YefU1UvcU+o+Dvcki4bpTUbtunjR9vp53e6Bq2KK885Puia8110&#10;VjIq6H25fvPeVyuCyr1t06IvP/+TOf6XC/wXSAvKz+tf418L4MhxRFzz6XlWrcwupaLmv23/+7aR&#10;Xw3Yun2nrnl8ahB8E4aepRYNK6pMqWOC4Sf6NNPYJzoEFbvvqjtUXffktxrc+2TXcovcqFCU/G+1&#10;+Z/MyfjlgmgZXXDZ+Xn9a/idN+DIws/r7IePJq3SDU9P1zf/6BRc+8mJv2tr9JTVGj/krHBM0cno&#10;gowO4tx+/+5Q+Hkd/wVSf1dg9luv12/arnfHLdd9/5oTGebndYAjDj8suh+GjVwYVJJfPNkxHLO3&#10;9yes1LVPTNMP/zpvn77fUhj+2o3/smt2viXmb0CoWLbkIfPDou9PWBH8coH/Aqn/Hk/GLdhfzFir&#10;b+YmK/7YkrrnjydmtjIBHFkOqfA53Ez4fn1wW/CZTQr2ZVgLPlgyvtvj+T9XMGPBRk1fsEG/7dx9&#10;SP1JBf+TOf6XC/x3eDK+x3P6iZWCxwVnVFcFF5YAjkyEDwDA3BFxwwEA4PBC+AAAzBE+AABzhA8A&#10;wBzhAwAwR/gAAMwRPgAAc4QPAMAc4QMAMEf4AADMET4AAHOEDwDAHOEDADBH+AAAzBE+AABzhA8A&#10;wBzhAwAwR/gAAMwRPgAAc4QPAMAc4QMAMFdst+OfbNy4UcWLk0UAgKKXJXzqXz0+GAkAQFGiqQMA&#10;MEf4AADMET4AAHOEDwDAHOEDADBH+AAAzBE+AABzfM8HwBHtxt/X08Vn1lCj2uVU8hjOt4vKjt92&#10;6celqfrg65V69v2fwrG5I3wAHJGOP66M/jmghRau3KzX/rdE0xds1I70XeFUHGglY4rr1PoVdNXv&#10;6qhujWP158HT9POaLeHUvRE+AI5IY5/ooPe+WqHnPlwYjoGVPhfV1SXtEtXplnHhmL3RBgVwxPFd&#10;bb7FQ/AcHL7cffn79yE3hA+AI46/xuO72nDw+PL370NuCB8ARxx/c4G/xoODx5e/fx9yQ/gAOOL4&#10;u9q4ueDg8uWf192FhA8AwBzhAwC5qVtVXZvEuSdxatumqppExuIAIHwAIBeP9j1Dr/6lgXvWQI8O&#10;OEPDekfGY/8VMnz8WUBieEZQcLWaVFe3DoU5e4hXpw6J6lQ3HNwH3fq008RHmqtbOHxoaKBXh7bT&#10;kA7hIAogTt2uOUNfPHuOpj97tt6+qmIwtkmL6mpbzT9zx0ibyqoVjI3I/t436dJAvfblGKqbpP5d&#10;4sOBw9c+7/deEjXkkbP1cZ/EcPjoccfQb9Rz6Ez3bKZ6D/pGvYdFxu+XS1tq4tCW6h8OHq32LXzc&#10;h3HY0C5a/8E5em/AaXr1wXO0/p2z9eq5eYVQnHr1O1sLR1ys6fedqqf7uLOHm8JJzpBnL3bLy/qY&#10;mDG9Wsb6Ourtfqfp7b9frBUvnqE+QWVTMFWrlVX9WnGqGg4fGuLcNpVVrdxvBEF2l56mpy9MUOyK&#10;NRrzwwbNXrrBjayr+/u11JDLXBBderL+NaCpbo7MHcj63rt5L2ukO68qeC3c56pGGnhZY/UJhw9P&#10;+77feyulWu54rV+tVDh8FFm4VlUvO9fVQedqYJm1mh2O3i9V/XFZVrXDwaPVvoXPlljFb1mre+/5&#10;TJUv/kCVr/9WIzaWVdf/a5xry6LTTWfo/tYxmjZiok7t9pESL/1AbZ4JJ7oPRq0K0rKJ36r3kD2P&#10;ez8JJyfGq37xTXruiXB9ty7UgnJVNbCvbwbjaNLrxLKK3bJBbz76ve54bqYeDr44vVD9Hp2oPz3h&#10;gujd7/SnQd+qXzB3ThbqXn98vVbwLx0+95o/HufouXD48LTv+41oDXT5iTFK2VJKTdsdOXExoEdD&#10;NahZNhzam592m5unKO33z+vU6neOprfYonsvn5jDh7SBPn6nkapOc8HzxPpwXLS6eu/Nxqo60QVS&#10;AT/hfR7sovsrrFLlG31TeG+1zm2qIZ0qq2rJXVo7b6kmVHNnr0mb9mxf3doa2DVRnZJKKVaRee59&#10;bnHUGU1V9b+jgbpXj3Fh+6tGf7xUsWc3Vq0fPtfV7/rpcWr7+7rq07KyapVxg8E8c/TwhDQ/Mejq&#10;6aXF6j27vB67qKpqpW/Qk3fO1IhgaobmmvhBda19ZbQuGemH49RnQCtdnrBJPyWXV72Sa9Rz0I9a&#10;Fszr1dWwv9dW/OyZ6vnaTl1+RT11axbv9lHanuIq5Ndm6uWgbvHdI0nS/77VhKSTdUOzOG2bN1/n&#10;P7ciWMoeue9D195tdGedND13+0y9GZnZqaz772uqtpuW6Kwhi8NxEX5/by63Vm0enR+OCcfV/DXc&#10;b9/FWFE/DV2u2MvqqVNC8Wzb7PhuiHq/qvdXJTTQl1n43kXeF7et59RWn+4N1KlSupat3KZtq1aE&#10;64t3ZeEqh5Zl3bO938vgWMl8733ZNFD95WF5ZK5Tuvn86qrvyiFl1Sq9/NqPGrE68vrc9kPdk9Ql&#10;8/jY894HWrj5Lkncs7zPS+jyP8ZpQt+pespNrtW2ke4P16cd2zR71gr9442lbpsLUE5O9OuzT8/5&#10;2FuvttH7Hci73ILeit7NXaXrPiNuG6d9maxarvXUdPEc1b0nY2Pi1atPY13e0H+O0rVg8mLd+9aK&#10;yDFbgLItar4HxZ+w7rfL2mlFtxJ6Y1xx9WqTrod7fBW8jxGFPCa2VdewDtKbF3/uTpZy+8xuyLOe&#10;2V/+lwfaNa2sS++fFI7J6t17W+ur79cX6AdC85LX+7B/NxxUS9TABnHavi5Fo8JRWVyYoPql0jTt&#10;rS3BNaJue123KauqZdK1dkW8OnXI6LvPS2W1qBqj7Vu2hcNZ1fp9G33RO0lNS6Zp9uJftb1hI91Q&#10;L+su1jqvrq45sYTWLk7RbHfMNDi7qd65K+OMprKGDG2pgaeUUspyN31rGV3e+zRd3sQ1kzP77aqr&#10;/3nVVeu3X906UrS2vAurm1rp/nDbfVdPi1Mb6O0baqt+epqWbY6Mz537oA84UwNbFNe04TP1t01S&#10;/RbVdXN0WVxWXV3rllDKd+4Mv1qS+pxTUaVS3fa5fVRibT161xm6PJjRd49UVOfuZ+jps8tqW3Ka&#10;UoLx2eW+D6N+2qXyDaqr24XhrF6zOurqPxSrsgaPF3RtJWbtds3a3eW7GBN0zV0nq2vpLW597sOT&#10;mKhHHz5bQ5oFM0S6IZok6Z2/VFf8Wrdfye596dBUnwxtrrYqoyZJ7tO3Y6eUvk0L/Pu2wr//LrAf&#10;PFNDLnRlkezfyx2q3ca95tnm6hRZajbZuo4y11lbtbf616er6ikNNOwuv85wllz24/KE9KDsUyq5&#10;cut3xp79aOZOKgY0UmcXkn47UxJq67F+tdU2o4ulQ0t9cktdtVSk3BdsLaUWJ5UN36MClFOL5nr7&#10;pgZqWyZyfG+r7qb/rU1mN3TOx172LrP8ys1P76hHO5dXrJ++YpdaXOa2uUQwMRRZxqMdymib/5wk&#10;x6jtpX7bwg9JAcr28BCnR1tUdI3HNbpj+HrNjolX58vCSYECHBPuPYs+JtbGu2Pi9OjPS26f2bzr&#10;mf3lQ+XXtHTdc+VJ4Zg9/Dg/bX+DJz/HhP/vg8gZZIsqpVS7fHGlLHBnPEPnRJ2lR6ldSvFbdqr+&#10;/R31drlICMSWaq4Fn09Vm2fWBsOSO3Cv6bjnoHSV6svPfKk7poXDUWr9vr7aVtmmCf/5MRwTLU43&#10;n11Z8atX6JK+7iwiGFdVr758hrpGdVUve+Zz147YIzg7ruYvXi+Vzq6rzrXkwvIznR+0ctw6r+qo&#10;Sb+Pvui8UJdcG3UqWu00TX++qpq0cM+DVoxTqZTWvvalLnk//7OUoFvSvXbMK9+on9/naWs07WxX&#10;wVxWWQpbi/e7D0Cs2683Z/mhmWpzZTA6wgXuwqvi5Fef0VKpUmGb7r3Vne3nepaZ1z4s1NQ/tFHn&#10;Mxq455HWTLcuFVVrW4reCMtk35VQqTULVPfOsHVUrbG+eMqVdZdEyZ35B0oV19L3spd7VfXp4Fp7&#10;w1w5uPepk9uvCUO+jbRgzz5DNzRxgf3ulzr/rbCcW7TUdHciMfCamRr7SmRUnoJ1jt6zzr901HS3&#10;r74LOXL8ZJd9P5rqi2eT1KK1e+7em8svrKr6uzbo4Wszzo7jdP/fz1afjAPuxLKqsnOzXh46VXfk&#10;+N7kXU73X+ZCZd1Sd3zPjGxfuP7Lu8fpuWfCMtjr2KsbnpiEznZn13mV2yeuRdQkRssmTFSbjN4K&#10;N33uXdVdCyfUwS/DldErn4Utd7fvfztXQ053Z+rucx28P/tctoegZieqc52d+v4tV9+492vCMnfi&#10;16Kpar31fVR9l/cx0edC1/LL65gI5fSZzbee2U/3vDJHn/29vSb/8IvGfLsmGNf5tOP0h441dc6t&#10;Rf8j04Vo+WzXgqXubGb2Wo35IU2x9ZN0c59GuZ/RlHEpP+1bJfb4KHj0HLdd9TucqEeDBHcVy/Xh&#10;9Rz/uPV7jdrmm/MZZ/J71Dq3pd7vWVFrP3ev+TwcmYU7S6ggrVuxJurgXqtpq9LD5xlcK6t7Uw3r&#10;d5qGDWijy2u7pnKGE+OCymFaVCW77LVNPpayqNXEfVD7uNf7myD6JoRnxlG2bNLYAgSPmnTUv84u&#10;pe+Hf62rP82Y/0eNWbJTteq6M2Y/6A7mti4QZ8/4IXO/mrhm/KN++/u11Hsdy7s9yiplsasA8une&#10;yH0f1uuV+e59rePOtILh2upet5TW/bA0qrth3y1dFX44vdVz9L1r3VSp5gI2U5oW7FXu7qwwt1sj&#10;M96rjArUm5aspalu3+oU9OJ6tnWu3ZFLS3GPrPuRpk2+ERa2CvwJmVZviCqnNN27NGr73l+qCanu&#10;+H76XH1xRyNdnsNm5l5OddWkivuvXGU9OvRsTfSPO48L7u6rWqW6nzsiv2Mvv3Jr4Vt6roU5Paqb&#10;fNoGzY/+Zfwmbhmu6mjQKdwO9+jjP0dlSql+OEthyvZQ07Zz5KTr+3WRXpvvf0rR9jrHaWBGqyaU&#10;1zFRv4Irl7yOiVBOn9l865n9tOqXrbr5H7P0+HUnh2MUPPfj/LSiVojwWa/nhkVuDLj6ns911sgU&#10;xbtC6pPbbcNbNmj4SxmtHGnsfzZoWQnXXPUJ7ixzb1amhYt19bgN2l4hciafoVZbV/jXuKKfNlc9&#10;M1tMOduUmv36RpRqdfXeq64V9nv3ofV3mqVv17LUnZFpGbbtcJGVu043na1J9zXV5Q1jgzPBlLW5&#10;dW3lx7X4To5zq4tR/SYuOMOx3lNjk7WuWkJQprW6VlITt4YJL/lyilOf+3zF5c6Gq/rQ3KV1ydvc&#10;6cC+yW8fJry1RrNjKuqCa9zA2dXV1J2Vff9V9gg+BOz1Xq3Rutz/fIiJlM2+5snFatfivNq16sf9&#10;qtgTG2jI3y/Q9AFJWd77/KxzFZnvhok8NmjshBUaPmMfj8B8yy1da3P/JfyIbWn6PnM7/Mnoao0Y&#10;t0o5dFgcplyd5oJapSqqV3Ci5x7nxLvPi6ubOkefNOUvz2MiFweunsnbZ67F899xy/TiLacFD//c&#10;j7Owf9d8nGXJO9x5UgnF5nTb8NJtSvFnQ9H9lA1i3Pmsk63Oz1TKLSt86gXBc1M1lXLB8/vBi3Pu&#10;3gvsCpZZtUrW08nyJaN28feuNVEhTSNu/UznPxAJ0Akbo37/aYt7XqaMmkZvbzXXrA6fSr7ZXVbb&#10;fvhRJ/WdqKv9XUT/SXP7XxjpmvD2aJ31tjvDbNJoT3+59/kqfb+xlJq2qa2bT47X9gWrdG8woYEu&#10;b1ZKyyZ8qVPv/CZyd+Dsbfu4/gLsg6skp7qCbtKksQvAiqqyOlnP5VcZ5aNUqegPbKKq+gvmWa7d&#10;lVB89Bllh1Iq797QlF/C4ezC96pFlrPQ2kHrNyX14Jxjp7hGdnxC+SxhUqtEloslTopefm6i2lz5&#10;mXqP265abepkuT0893JyJxk7fLt9S+R9j3rc8X5UKyU/+ZVb8Ll0Lc7fBxNC7jMbvRt+GW7EtnFZ&#10;t6P3kB+jblI5zF0aqStG3Rf2yoSPh3/cqVonZuvKzIsrquzHRNsshZmTA1nP5O/hN39UQnxs8PDP&#10;rexb+FzYWI+eE/VFvmqJGnZeRcVv+1UTcuqHHLlC0/yt2Lc0VregQq+q+7u6ymzjBo0Y7QYvbKoh&#10;v9+zvFptG+vjDq6yXbJWT/oRwQXWRJWfv0RPTtuhFq7p65u/3XK8OWGxRizcpvgGtTWsbeSCng+u&#10;LnWyv9HFFRt+V85Pv9yFYaZP1mv2jjh16tMg/CJsvPr3qbrXmWmp0u7DGTzLeXqBuQ/6svcn6t5p&#10;6arv9n1IZnNvqZ6bk6YqdRupc+I2TRgb1ax3SpUKb5H05X+2K//I0D7Jex/SdMc3rgVaK1E3JMVk&#10;6fLLbu02txPVKmtYuO17lWmoVpP66h+eF3T6Sz33wd6p76dHH+hxatsto9yr6tGLElRlW4rGvBWM&#10;2NsryzVhS/Rr4tStX021iHHH4ph9qIwPoJdnp2h7taoacmn4jtR1rZtToi4un52k/i0y3q00LUhN&#10;36vVmns5rdDLvpu7QZLey1i+0+TsuuqVrRsoT/mV22j/mY1Ry7NPCz+zfrpr/UZdN9UnazRtW5w6&#10;/zljHscdA326HDm3Ig881bVyXCvzleA66x5Br0SFBF1+aTgiH0+6Y0LZjon+Bfxy/gGrZwpgwLDv&#10;goelfQufChV1xXVtNP2Di7Xi3Yu1/nl38JVzLYl/fZvL9YCl6vmca61Uq6thz/svkJ6hPq4yHfWf&#10;7yJnSBXKq+sVkeX5W/Km31JX9Tet0L2PR25gCC7WlZSqNKmrIRlN3+DR3H2I/QKyevOlBRq1zn1Y&#10;bjkn2L7pN1XUAleJZ3p/qcaui1HXuyLbP713WU2YFHWWvHqOHh7tKt0TG+mLERdoxYiOuqF0mtaF&#10;k33APTchRdvq1NX0d/30drpi23KN3c9fbn9z0Ey96bb78pv23Lk04fMNWlahlAvqFI3KvMY1X29O&#10;S1P86WdovVv/+mdPVv3vVmt2bq3IHBVwH95dq+/T3fpLpWjqqL37qDOMeGWhJqS6Ms8oU1fmy+b/&#10;Gk7NkK7ZC0vqhsci87zd5VitnfajekddE9CWFE0rXTcs9zPUq8Z2jf1PbseVt1D9hrljKynjvTpH&#10;w1q7chs5R/2yVRhWlr3yg152Z8ZtL+sYeX8eq6vyv0SdryYm6pY73DS/va4cvugSp6Wfu/0IJ+dX&#10;TmMHT9HDM9LV8g9uGeFn5os+STqzfGR6weRXbkt1+39WaWmCO7F5NjL96QYumKKvR6x22/SPxVpQ&#10;zs0TfK59XdBGA9vl/r2Rw0q1pupUt0TOJ13u/ZqwuoSatmxcoDBY9tIPei7LMVFHpX5IyacLrWjq&#10;mbwsWrU5eFgq1Pd8/M/ktKgkrZu/KutBmYfgNaW2aMS0vYs9srydWjDuAH2DuG5VdauwLcd1eXlt&#10;S4Q7M2xTUbFrV2jsQv+dnESlvPuRzs88C/e3hpfR9n3Y/wPKnWV2bVBcS/ervA7sPuRepr783Bnx&#10;5/7Lxbms86aztf7s8HsP/r2rukvTJq7Po4s1q/zfTy/ynbKs31UpItHvj9+3Nul6qsdXejic3KRF&#10;ojup2p5tHwtQTpkix2d86gaNmp37iUF+8is3v51VN/rPQDgiJ/79StSB++weIHl9v+Sg8MdEkvT9&#10;PhzXB72eOQDyeh/2+0umR5Y4uUaWO/vc84Hu1O8cvd3BneHf95l6H6Qz6sNbdKUajsouOnzCUQde&#10;JHxqz5qoUwcXUbdctfjg5pDZmRVFVdcyOEPdtEKXXJ9x+39uClBOKLBDLnyOUnm9D/t9w8GRpbru&#10;v/8c1zzuornPnq2JL1/ggidW66Yt1sMEz2EqSW8/e44mvtpIbcts04IZRXg9qEVjvf/8xVrx5rnB&#10;7cdz33HBU2mbxn6W+zUz4GhF+GSxUJfcOlFXv7ZYYxa6M9jJC4LbyU8atHAfmsrIaoNGj1uh0T+E&#10;gzn5YVUR3qa7Rs99vkazv1uqe+/5KpfviB0gIyfqrHum6t5P1ga3H380fKou+eun6lmQ73wVpJyA&#10;IwjdbgCOOHS7HRrodgNwVNnx2y6VjKF6O5h8+fv3ITe8OwCOOD8uTdWp9SuEQzgYfPn79yE3hA+A&#10;I84HX6/UVb+rEw7hYPDl79+H3BA+AI44/s8B1K1xrPpclPXntmDDl7sv/7z+LAPhA+CI9OfB03RJ&#10;u0QNu/k0nXFSJa4BFTFfvr6cfXn7cvflnxfudgNwRPN/tfPiM2uoUe1yKnkMAVRU/M0F/hqP72or&#10;yB+iI3wAAOY4DQAAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIC5LN/zqVCBH+IDABQ9Wj4A&#10;AHOEDwDAHOEDADBH+AAAzBE+AABzhA8AwBzhAwAwR/gAAMwRPgAAc4QPAMAc4QMAMEf4AADMET4A&#10;AHOEDwDAHOEDADBH+AAAzBE+AABzhA8AwBzhAwAwR/gAAMwRPgAAc4QPAMAc4QMAMEf4AADMET4A&#10;AHOEDwDAHOEDADBH+AAAzBE+AABzxXY7/snGjRtVoUKFYCRQ1LZv366UlBRt3bpV4SGIg6xYsWIq&#10;Xbq04uPjFRsbG44FigbhA3M+eNasWaOKFSuqTJkyKl6cBvihYNeuXdqyZYs2bNig4447jgBCkeJT&#10;D3O+xeODp2zZsgTPIcS/F/498e+Nf4+AosQnH+Z8V5tv8eDQ5N8b/x4BRYnwgTnf00uL59Dl3xuu&#10;w6GoUQMAAMwRPgAAc4QPAMAc4YOj1qafZmrFtnCgMLat1IyfNoUDAPYF3/OBuZ9//lnHH398OFQA&#10;W+bon38bqsm/piu97Jm69YFealLGhcfc9/TcC59qcbqbJ6aOug+4U+fWjLykIKY83V8ruj+lbjXC&#10;EaH0LVv8LV+KCYdztfI99RteQ0P+2iocsZ/S12nCP5/QazM3BoMVzuir+65urOC+wJ0r9enjj2j4&#10;ki1Kj6mvnneE+7ppjkY8P0yfLNnhBkoq6fd3auB5fofW6dOH7tbwlf7FXqK63/s3nXtcOJiPfX6P&#10;gH3lw8fbsGFD+AwoWkuWLAmfFcSO3V89+qfdj0/aHAxt/uLh3VcOmx08Xz5pwu7FO4Knu3fM+efu&#10;XgNG7l4bGSyQyUP67R6+IhzItGL38Juf3j05HMrTihG7/zqkQHMWzObZu7/6dmPk+W8bd3/y4P/t&#10;HvJtZHDxWzfs/us74cYufH339QNH7g7mXDZ591dLMgph9u6Xet+2+8PVfmDG7iE9CrgfOdi39wjY&#10;d3S74RA3QzNmNdfZZ0S+F1Sm3VlqPHmKZrvniWecqTph8ySmfAUduzNd/vw/i/QlGvnIjfrztde6&#10;x416+JPMpkCUdC0Z8YAeHr1Qk15wrYvlM/X23+7WwP8sCKZumv6y+vnXX+8et7ys2a5hlOnXOXr7&#10;oRvV5/qrddUNQ/X5+nB8sN7+kddc21///D580Zr/6f4XPnKtkht1Va+7NTJ6c8o0VttTy0eelyiv&#10;CmXd/zv9wErN+LaMzmofNtFOOEtt06Zosu/xq9lKbY/PKIQKqhC3Q+nBa1xJVE9UtkYdcMggfHBo&#10;W7lSS1wlWiUcVIlEJZbforRwMMOKrydIrVspMRzOMPu1B/RF0p3654sv6p/P36k6Y+/WP+eGE0Mr&#10;Rtytwat/p792qavW1/1Rp6u5ej7wkB7+Q33pl//p8ec2qedT/vUv6unum/T3x/6nzCs9c9epSv9n&#10;9dzzr+q5K9L1+nNfBNMWvPGI5pz+UPCafz51gVY+9U4QmNq5RRvHfa2NVzyl115+SBfmlg5bpuir&#10;BWfq9KZ+YIVWLK+hqpldZjWUVGuLfO9gFssnaILaqpVf5q9btGnVCN3nw+/62zV49AJlnx04mAgf&#10;HHZKFk8PWwQRW6YO1X3T2+rWi7PX5Cu14MfyantmOL5EDbVtXV5z5u1pbmycPFR3fXeWHr6xVeTa&#10;SnaL5mtB0zPVKpxYxrW2Tpk3X/Mjg1K9U3RqxrSWZ6rxvDla7NY7e066Nk7/t55/fpief32mNmuO&#10;FmSstt5ZOi+jtZKTnSs14v6XVfKqXmpVKhyXnfvk7tgVPvdcWD394Ey17XdJJIDLnqWBr/8rDL++&#10;avL9Ixr0CTdH4NBB+ODQVqOG6mzYqMgleM+1AlbFKKZEZMgHz4D3E3XfI67SDccV3ErN2FhFp6z5&#10;Qp8vD0ftLxeK/v4HqbyadO2hnj39o5fuesq1cjJaLpXKu6m5cMEz8u5Hghsh/toyIw5da6/mOm3M&#10;zI6VWrGspMpk5JcPntveU+I9j6lb1A0XMTHhDKVq6Nyzm2vBgszIBA46wgeHuAZqfPxMzVwUDn4/&#10;UzOanaIm7umW71/WXS54Bj6UW/DUUP36mzR/QUaH0xb3fJMa1MtoIdXQ2ef10F/vaaXJDw7VlMx+&#10;qaiW1Ql1VH/BAi3JGF60QPPr1XFbFVq+RMszps2dqTkNG7hpkfXOW7RD5cu7oPGPsmUyAzNX/o62&#10;h/6uJb9/LCp4vBpq0nidZswMN/CXGZq+rbma+DDzdwLe7YLnjqzBo/T0MAQjlrh9SEzM3ikJHDzc&#10;ag1z+3wb7/L/6f7BI7Tc1abpxRPV846/6dyaM/V0z0c0Oa68ypQM58vpduKgcn5CE0pVUZV165R+&#10;5i0aFN6+HH2r9aZP7tZf552rp/u20uIXb9DgBVVU59RueviK5lrxyQN6ePg6lakirUutEq7fLWDl&#10;exr47kbVXDZHy8u6Cv7nkuo56DFd6KcFt4e79f4attJquGXd/TtVyeP27HUjb1eft1e4sIoKnpbX&#10;659XNw+XN1ST01wZ7Cijtn99SH9uWkYznr1UD39TRuXL7enGq3nhQ7r3uPd01bMzFOPLxoVjyTrd&#10;NPC23xW4dcit1ihqhA/MFbZiS9+WrphSeVwryYt7bbp7bYFfvdf8bnibG87lGkyu25a+xbW3yuzp&#10;IttP+1oGBf7OUjaED4oa3W44bBQ6eLx9CR5vr/lzDx4v122LOXDB4+1rGcQUIngAC4QPAMAc4QMA&#10;MEf4wFyxYsW0a1f0l1RwKPHvjX+PgKJE+MBc6dKltWWvr+fjUOHfG/8eAUWJ8IG5+Ph4bdiwQb/+&#10;+istoEOIfy/8e+LfG/8eAUWJW61xUGzfvl0pKSnaunWr/2X1cCwOJt/V5ls8PnhiY2PDsUDRIHwA&#10;AObodgMAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgrthuxz/ZuHFjMAIAgKKWJXzi4+ODkQAAFCW63QAA5ggfAIA5&#10;wgcAYI7wAQCYI3wAAOYIHwCAOcIHAGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5&#10;wgcAYI6/5wPso3+OXqIflqaGQzmLL3OM/tCxphrWKheOASRf285evEkLVm7WyvVbVf7YGLU+qZLq&#10;JZYN5zh6HNXhc8eL3+vDSau0IXVHOGaPYu5x7QUn6IGrT4qMAJyrH5umj6esDofyFluyuEY/3FZN&#10;kjipO9rtSN+lJ/67QK99+rM2bt67vqlaoZSu+l1t3XRJPZU85ujokDpqw2fesl/Vvt+X6nJ6NTWq&#10;nfXsdOuOnfrH+wuD50/d0EyXnV0reI6j27fzN6jLnV+rZaOKGnhZo3BszqbN36hBb/ygK885XoN7&#10;Nw3H4mj0o2slX/noVC1bm6Zi7qz2zMYJ6nRq1aBVvOHXHcFx5U9oVv+yTbWrltGQG5sFraEj3VEb&#10;Pm+MWapbnv9OC/59nuLLxIRjI/wB0eiqT3W8OxB+XrtFT9/YXD3OqhlOxdFq7PS1unzQFF3bNUkP&#10;XtM4HJszX+F06D9O57eqpldvbxGOxdHG96qcfct4rfplqxrXidezfZvvdbLrpWxJ17VPfKtxs9Yr&#10;rlQJTXj6LCVWLh1OPTIdtTcc/LYryNzgTCQ3vS9M0uknVlL/f8zSqG8K1tUCABlufm5WEDztmibo&#10;f4+3yzF4PH8C/M49Z6jrGdWUtm2nrntyunZF2gVHrKM2fDIyp3gO6ZMx7ouZ64LwSaxSWn/++7d6&#10;8r8LgvEAkJ/l69L0ydQ1KlPqGNf6baljSuRxpuv4amdw75OVEB8bdMVNmvNLOOXIdNTfau3f8Jk/&#10;bVS3eycFj9mLU1SmdAlVr1Ran327VkOGLwj6an3v5EujF4evAoC8jftuffD/hW2q69jSxwTP81Ox&#10;bEn9tVu94PlX30def6Q6asMno0G7c9fuzOeeD5mYEsU186XOWvvehZkPf2NCzcpx4VwAkLefVvwa&#10;/N/6pITg/4I6vVHF4P/xYXgdqY76lo93Sr0KGnF/6+DR9ITy4VgAKLyf12wJ/q+5jzcOnFQnPuii&#10;m7MkJRxzZCJ8nBlht9vv79n74bvdAGBfxcaUCP5P274z+L+g0n/bpd927lZ8mZLhmCMT4QMARaBW&#10;lUg3/b62YL5btCn4v2YVbrU+4mV0u73/4N6Pft3rh3MBQMF1Pq1q8P8bY5cG/xfUCx9Fbmw6t8Vx&#10;wf9HKsLH8bc15tbt9sS788O5AKDgqpSPDf4/pkTBq1l/a/boyatVMqa4Lut0ZP+yCuHjJFaOU5vG&#10;CWrduNJej1PrR+48AXLzny+Xa+A/Z4dDQMQHE1cF/3dpVbAWjD8J7jNkevD87itODH7v7UhG+DjH&#10;VSylm/+vvgb8ocFejw7NKodzATn7aNIqvfzxEq3+ZWs4BlDmr6Jc2Lq6fk37TSPdceJ7Uqb8uOfL&#10;ozt+26UJs5ODk5fu930T/LpBy0aVgp9wOtIdtb/tNmluctCtdv+fTsr39uptO3bq1ue/c62jSnqm&#10;7ynhWBxt/O9u/eGBb/THzrX19+tPDsdK29N3adHKzTrx+D0/nTLlh1904d0TdYGreP5562nhWBxN&#10;ql4yUiWKF9MZJ1XSN3N/Cb5TmMF/6dT/GQX/pzm2u/olwzmnVQ3qGP+nFo50R234+AOhQ79xWhB+&#10;ESw/pWNL6PU7WwW/0YSjk68kTrlurJJTtiupWplwbM6Wrk0LjrEhNzRTT34V/ajkwydDbMkSQfdb&#10;lQql9N6ElVq3cVs4RTr+uDI6q3kVdW+fqFPrVwjHHvmO6r/n4/k/reB/xTov/s9rNHcHhf/lAxzd&#10;Js75RQ+8PlezFkZuh81NxXIl9efzk3TLpdwtebSq+YdR7mS1si5pW0PntawW/Fq152vc1Ru2Bn9C&#10;oV7isSoXd+S3cnJy1IcPAMAep/IAAHOEDwDAHOEDADBH+AAAzBE+B9r2VKWmuf93bldq6vbIOABA&#10;FoTPAbbinT+pVb9RWjS6r1pd85ZWhOMBAHtwqzUAwNzh0/JZ+Zau69hWbTMe14atiu2LNOL2S9Sq&#10;cSM1atRMbbvfrTFrgldIEx/fM3/HSzTgjZlKDSas0FvX+nFd9PSsYERg0Ys9g3mve8cvOZzn0cmR&#10;ic7kR/esN/p5Vos0rIdfdk8N+ykc5QTzZ2xL9wF6a1ZkS3DoS53yuC5p5Y+vRmp1/nV6y7+vGceW&#10;a+UmR2aT0sbo7uA9flzBUZM6WY93bxW8rlGrLu64WhTMhiNAjvVRRr0SeXS56vE9dZH30zD19NN6&#10;DHO1xB6L/ttXnZpl1F/u2HFVQ5b6wj0en+hmzLU+OzwdPuHz23atWJOsxC5/09/ucI+rWqmytmv8&#10;37rp7pFS1+dGacx/71H7X0eo70UPaqb/uaQd65W8ppy6P/UvDe5ZWWMGXaYHv4wsbvvqZCWvX6xX&#10;R8+MjNAPGvXvWW7+ZK2I/PXbyDwb91y32b7RDa+ODEc/z2LOKL35XTmVO3aWhn+y5xAL5i/dXUNf&#10;HKzLq4zRgz0f1Ph9+wOHOChm6unrXtXiUx/SqJGv6p5uF6iZ/81Hf2ytd+/p/4ZrfJg+278crhHu&#10;+Eles94dme6Vz/TWqwub6aGRo/TqXd11QeMTIjPi8JdjfRTWGSffrref+ZtO3/Cq+v7l1cwT1B9G&#10;valZx7q64bvhGpVxYpo8Qg/+bYxir3hVo/77tK6/uJXqlgvri99O1/V+2e7R1R86edRnh6PD7ppP&#10;4qmd1fl37tHmBMXu/MpVCNuVcO1DuqfdCUps3E0PPXCZYlNHaFRUi6ZchRN0+oXt1cg9T03bExhJ&#10;p7aSPv3KxY4zZ4yGq53a1Q0mFdrMD19Vct3uuu3iJK3876jIsjOUKKfK9U5X99bBlujXHLILh7Aa&#10;p6trr646MfIrKdLOVmrVcoo+m+LfyO0aM/ortevYLjItWolEd/xdra6Nw2EcMbLUR+E4xZZ1dZEb&#10;d5obsyk1bJ3M1IjXkpV08W3qXnelho/KUjME4uu112VXtFfmr0eWTVSjU5uruaunToj6cf3c6rPD&#10;zWEXPqPuCJudvjtsxYqgcj+xdmJkondcomq4iiA1sz26WE9f4eY/90HNOvk23XZu5iEitWmvzsnD&#10;NWaOOysZM1y65AKdHk4qlJ2T3dnLdneAdVb7Tt2VFC4708Kng2Z3p0Gz1OyO29Q18ld2cUhrrr++&#10;cLVqfHW3up7aVte9HN3VUVnt2yXpq9FjtD1tjD76sp0u6LLnl62b3zRMV1f/Snd3aaa2176qmYdz&#10;HwlylKU+yjD6Njeula5+p6y6PXC1TvTjpozSiO1J6t7J1TnuxDT5vTGRE9OEbrrngXZKfflqtT21&#10;i+4em9mJKy0ZpsvaumW37am3Mvv386jPDjOHXfh0vut9vf9f9+jT3H32K8vHzork9ZGJ3q+RM43Y&#10;jLNTdx7R+brLgwMg6ax2OiFzvFOinbpemKyPvhihMaN+1TntmoUTCunbMe4Ac4eHv3b0p2HuMEnW&#10;qx9mdOs5CZ11fc9gS9S+LV0wh4tyrW7T6O+m6K1bT9Csv1+mx78KJzhJ/iTjy880avRn+qrlOTo9&#10;+oSi3Om67eMfNeWN23TCd4/rssfGhxNwpMhSH2U4uZtu7+DaL7Gnq/2pkZORyZ+OcKfEizXsT23V&#10;88XFUvKrGhH5u3E64f9e0IRZYzT0ou0acdO1enVlZLzq3qYxP/6oH38cratrh+Pyqs8OM4dd+MSW&#10;TVBCgnuUc4kfd7rOae0q+5ef1oifkpWc/INeHfyqkmO7uiZv+AKV04lte2vQXa20+Km+Ghb58+ih&#10;WJ3errNWvni3hv3SzZ3ZhqMDlVX5ePfft19p/Eq37JWjNOp//nhqFgReYGeq1if79SYH3+0JDrCE&#10;ru5MxvfTPqS/dozV9v+O0uSMazvlT1S7awfpnpbu7OWvw7SIaz6HgR80/r0ftGLjDtVsdfqeLpEM&#10;tdvpnOpjdPf9Y9Sqa1SXifPDlyP0gzt2dtRupdOrhCNxRMlSH2VIbKWudz+ky2JHacADY5S6c7LG&#10;vL9dCV3u0UP+Gs4Df1W7WBc0o1xrKXmmRn21SMm/llKj1s33dN150fVLZu9aXvXZ4eWwC5+sEtTt&#10;qVcjXRsX+uZpNz2+uJVu+9c9ap+tSyvh/x7SbXVdpX/bq1kq/diO56idG479v66KOndxYtV10DB1&#10;2/WWendyy+40QGPqXK1hN0XNldksdmczbw7XiHfcAXbJ1brM9wG7R+9e3RS73bWqvg3nD7htfuA2&#10;JS18WgP+xd1Ph75UffVAN3X27/P/Pa3Utg/p6jbhpMAJ6tzVRc7OVrqgY9ZoSp30oLr5Y8cdl09v&#10;aqeHerUPp+CIV6K5bnu0qzT6bj349Nt6a3uCuv/pssj1od/1Vu//cyem74/R5K0/6s0+XYM6pPOt&#10;o1TjqtvUrUa4jKj65cFJ4bhQbvXZ4YTv+QAAzB3mLR8AwOGI8AEAmCN8AADmCB8AgDnCBwBgjvAB&#10;AJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOay/LZbsWLFgpEAABSlLOFToUKFYCQAAEWJbjcAgDnC&#10;BwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYK/SXTnTt3avv27UpPTw/HAACOdjExMYqN&#10;jVWJEiXCMTkrVMvHB8/mzZsJHgBAFj4XfD74nMhLoVo+aWlpwQpKliwZJFzx4vTeAcDRbteuXUGP&#10;2I4dO4IWUFxcXDhlb4VKjYwWD8EDAMjg88Dngpdfz9h+JQfBAwCIVtBcID0AAOYIHwCAOcIHAGCO&#10;8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5m/DZla7UjalKy/ZTP6kzRuiFzxeHQwW0&#10;K1XLl6eGA/srVbOGv6ARM8LlHdBlF7XFGvvSCxqbV/EtHqsXXhrr5iyIbGVRJPZvHcHxMnyWW0re&#10;0lPTFBxq/rjbzC+vA4eiog2fXcma9NI96ntDX90+8Hbd0vd69b3lcX2yJjJ5y/JZmjX/l8hAQc14&#10;XQ8//LqmhYP7Z4uWzXbbsHxLZDD7sl3llbY9fB4l/ZCo0H7RvBmzNG9DOJiTDfM0a8Y8N2dBZCuL&#10;IrF/6wiOl9nL3FLyMkuv3HmHXpnlns54QbcP/kSrIxMAHEKKNHySP31B/55XVT0ee17PP+8eQ5/Q&#10;gJ5d1Oy4cIbCOOU6PfbYdWoRDh5Q2Zad+vnjeuTTbFXXxrF6nArtENZM1zz2qK5p5p6edp2GDrxQ&#10;1SITABxCStzn+Cfbtm1T6dKlg5H58X+vwStVqlTwf27mjnlbMyteoOvPrBEZUSJG8dWrqGxkSJvn&#10;f6nxvzZQ1xbh9M1zNeK1UVp6bGPVS1iqsS9Nl06tqW1f/1dv/W+iNlU4TUmbvtS/PlqqiqcmafO4&#10;V/TOT/E67YTov0O0WpNef0tzSp6sepX3/kt6ybNGasRH4zR57irtrlpRm7+dpFXV2uushm6rluxZ&#10;donF4/X6e25a8hot++k7Td9UUaclbNT4t97VpFUbtGb5PH03Y1Mwb9a/guS7w9x2N03Qqv+9q/fH&#10;TdaPK3arygk1VHbLYo3/4F3975vpWvhrVSUdH6+Y8FVeqlvn+8P/p4kzftSq3VWUVL2s9uxBmpaP&#10;G6F3xkzU9IVbVLGW9NPY711gdlXL6uEsm5dr/PvvhMuvqFrFftLY76TmXVsqLOE81rFZ88eN31MW&#10;Tvryufrs0/f1hVteZJ3Hq0Lk19IjXXrfSidX3qivM/fJrbNWBcUWC+dx8izvQLpWfztaH4x288xY&#10;qC0Vaun4zJVkFRwva2uoTcNUjX9vlMZNzaGc0pP106zxbrv98uZrTfHo6eF7k/2YKvgf8AVQAAXJ&#10;iCJt+dQ5PlFaNEWTCtLFv3me3nniBc2t0lnnNfBVsu9WGq+Pn3tEQ8anqFrNagr+LFFUV1LNSi7g&#10;PvhY03b5CaGF4/XhlK2Krx1drUcs//AB3fPKNKXVbKIm9WI04/kXNDEtnOhlLjtNKakuKMtIpSs1&#10;UJPGbv7EckpLSVVMfDkptqIa+HGNE+WGsvHbPUavPjREX6bXcvPUUtqUV/TAww/ogQeHa3VV97qa&#10;brvfe1hPjUkOX+Oi5dtndf+QsUoJt23e2w/okQ+XZ0zVtOfu0cOjlym+nptedbWGP/Ghlkfv4uZp&#10;evbehzVyebwaum2rtna4Bn+0PEu45b2O7Fbrk/98oGWlGgb7X239SA2+/xXNzShrX1Zj39AjT72t&#10;ZfF+efFaNnqw7h7myjecJd/ydpZ/+Ige+c88xfj9qpmij5+4X89+m22maLtm6fUXpki1/PyuXF53&#10;+/BRVDv0uxF6d3KaEvz7U0+a5aY/nlnOuRxTAMwVafgknHudetRZon/f3le3P/JvjV+cSwrtWq6R&#10;TzynBfX76NaLXM2cKVkLdnXSvXddpwvPvVCtk8LRGZp0UOtj52ripD2V1dyvJym1fks1y16r7Jqm&#10;Dz9brQaX3qnrzm2t1mecp+sGnK9Km8PpWcSpZrPWaujOiEvWbObmdfM3SFCcf94g3sV5LTXz485o&#10;qITwFVm5/TzlL7rxovaR9VzeQjFrtqjOn29Tjw7uda5cru2QoBXfZlw8n6t33ligOleG29ahh277&#10;Uwslf/ZhJFhXjdXI2ceo/fXh6/30yxr7RkOm1Z+P1NzY9rrh1h5q77at/R9u0+UnRc+Szzr2Uk0X&#10;3nqXrgv2obUu7NNNJ6Ut0aLwel0gdYvq//Eu/TFjeVe2cKuZoQV+WkHKe+NYvf5pujr131MuA7pU&#10;1NyPxuberZlcTh0H3KgLw/n/em6iVs+Ytmf+067T3/r30Hn+/enwR13ty/mnJeFEL59jCoCJor3h&#10;oHiC2t/4hIYOvE4dEpZoxBO365a/j9XyLJVdssY+9rDGlu+hW3s23OtMtP7prfM4O01Sy1PKaf70&#10;WZGz7V1zNWWW1OKsHF6zZrXW7kpU45OiphxbXw2rhM8PsKo1oq40VEhQvGqqYYNw2DnG9wNtS4tc&#10;PF+1SEtcK3XDxH/rhZdeiDy+WOH2Z61W+8p+1TIlx7oWWHRF2aChW+IeK1YmK6Z+E1ciezRsEDVH&#10;fuvIyfZk11KYpEnfTNIn//1ae7eRauqE6BVWcvu5Kz0SeAUp70XztEI7NG90uD3uMWKOi+N1y9z4&#10;XCQkqU7UIhOquJOBLMdTutKWzg22edK4kfp4dko4fo+8jykAFoo2fEIxNU/SeX/5m4Y+8kfVWTFC&#10;r38e1QKa+4nGbyun9GUzNDfHVkjekjp1UOK8LzVpoxuYO0Wz1EytmkSm7S1e8Yds/35V1WnZJNLF&#10;5x8tO6nHld3UvHw4OT5BFcOnuYmvkN8c+awjStq3L+iWAY9oxPTkIEzia1XLoYsxPwUo73I192yP&#10;f7S9SH+8spPqhJP3iW9BP3CL7nhljJb5zIlNUK1KBbuOCcCWSfhkKtdMTar7E/6om2Ub9dCD99+r&#10;a05YoleeGJmtVVQAlVrolMQVmvJtsqZNmKbSZ3TQSeGkLNyexmitlmU5fd+qtG3h04OpdJxKKVUx&#10;lX33VPSjmWr6U/TiMUFrYEl02aSl6bfwqRfjWlLJy6O7l/wsUXPkt44sVmvs6FmK69BPd/3lwqAb&#10;r3WrE1yU7IOClLfbppjU3xR3cvZtyq07Mx+zPtYnq+urx7391CPo6mutxtVLhhMBHEqKMHxStXjW&#10;PK2O+k5M6tyRGr80TnXqRnVJ+YpVcWrR+xq1SP1Er36U2wXw3CSoffsGWjH1BX02N1EdOuXSiX9c&#10;a7VITNakjyYpNazEU7/5WNNyuQzl+Qo9xVXoWS5/++1NcUFQiFZariq01pn1UzX+zRFanFlc6S5M&#10;kiPrbnamWsTO1dgPFofXcNK1+NPxmh88j2jWuoVifhyrERkLSF+sT76MmiO/deRgx9aMkwS3vg/G&#10;am44VCAFKe9GHdS6wnyN/Neeefx3q5av2XMjxr5LU3rGDqVO0ocTc19W2uwReuH1SeH1ojTNfe8F&#10;/fvr8OqRa0WNf/0FjZybW+kA2B9F2vJZ/uVzemBAX11//fXB4/YX5qri//XTNTk1TYqfpGv6nSd9&#10;NiTvu51yEHdKSzVYtUIrqp+iFpXCkXtJ0Hl/6aE6S9/R7f1u0S39+ur+6U3UKcdmUkSz889TwoJ/&#10;u3lvUd/7R0YqqWbn67yKC4KbKG7p94BGrgpm3U9xan/jAF1YbqqG9I2U1fXX99UDw+dGWjeubHpc&#10;314lvhqsvn7b+96iN9Lbq3X09ZMmPdSnXQmNf6Kv+g5w23vLG0pv3zqqBZHPOrKopk6XtFbJKU+7&#10;5dzu9vMODS/bTRfWCicXSAHKu3iSetxxnZqtd/PcEG7TDbfo2fGFDB/33nQ7Ya3e8e+NO+76PrFI&#10;Hbu7UA4nZ7dk+njNmjIjuBbmhjTlq1maNGtJJOBT5uvrb2Zp2o/7+CVoAAVSbLfjn2zcuFEVKhTs&#10;gkhKSuQibnx8QTpi0pW2cat+iymtcsfmVg3YSt+cqvTYcoor0Ob47U9XTIW4LJXYvi1jH/ifhEnZ&#10;qtLx5RSTw6lBeqprOhyb87RA8JMyUrlyeWxYPuvYI/Le+dvL854vbwUqK9dc8dtdOls5F8r2VKWm&#10;F+B48+XgznMy53OvSyu+Zzv9ditu//YdOBoVJCMMwgcAcDQpSEZwTgcAMEf4AADMET4AAHOEDwDA&#10;HOEDADBH+AAAzBE+AABzhA8AwBzhAwAwR/gAAMztV/js2rWvf/8AAHAkK2guFCp8YmIiv7y4fft2&#10;AggAEPB54HPBy8iJ3BTqh0V37typzZsP5B+0AQAcSY499liVKFEiHNpboVo+foF+wfklGwDg6OJz&#10;Ib/g8QrV8gEAYH9wtxsAwBzhAwAwR/gAAMwRPgAAc4QPAMAc4QMAMEf4AADMFfp7Pt8t2qQn3p2v&#10;L2eu07YdO8OxhVOqZAl1bF5Ft1zaQCefUD4cm9W2bdu0YcMGbdmyReEmF1qxYsVUpkwZVaxYUaVK&#10;lQrHZsX6Cq4g6wOAaIUKHx88Xe+csN+hk50PoVGPtN0rgHxFuXz5clWuXFnlypVT8eL712Dzvz+U&#10;mpqq9evXq2bNmntVmKxv3+S3PgDIrlC1jm/xHOjg8fwy/bKz82fovqIsX778fleUnl+GX5Zfpl92&#10;dqxv3+S3PgDIrlA1j+9qKyo5Ldt3Dfkz9APNL9MvOzvWVzi5rQ8AsitU+BRFqydDTsv2PYMH4gw9&#10;O7/MnK53sL7CyW19ODj8icDq1au1cuXKHB9+GicLOFgOfA0E4JDgr8P563G5ybhWBxwMhbrhoPLF&#10;H4TP8nfT7+upe/uaOvH4cvrh51S9NHqR3hizNJyas/UfXBw+i1iwYIHq168fDmW1YsUK3XrrreHQ&#10;Hk2bNtUFF1ygJk2ahGNyltOy81pfhtGjR+unn34Kh/bWr1+/8FlW+7K+yZMn6/TTTw+HCqeg6xsy&#10;ZEiwvnfeeSccUzgFKTvY8K2bgqhRo0b4DLBTpC2fF245TaefVElD31sQBNYT/52vjs2q6OUBLcI5&#10;9p8PH19pZvfiiy8G4TNr1qxwzIHlg8evN6fHgeCX06NHjyAUvOOPPz7fR8a8heHDcunSPScFft05&#10;rSP6sT/rO1qlb05VWno4cDjZnqrUjWk6HDc9065019Ir4j04DMop3bV2Uzcf/C0sspbPUzc0V9UK&#10;sfrjw1N0/HFltDJ5a3A9p+sZ1fXq7S1V74rR2pRLAexLyyejkvZn7NlbCb6C/MMf/qDHHnssHLO3&#10;grYM8tKrVy/VrVtXd955ZzgmdwVd37p16/TWW28F++QfBQm1SpUqqV69euFQxL7sny+vn3/+OXhe&#10;0BDNXub7WnZHpnStnjBcH/6YEgzFVWmijp3aqOax0tR/XKcpLV/QTQU4/0r98ik9tvY8DerRMByz&#10;bw5Uyyd5wlMa9N8UVTouXdV+N0i9Tl2s4Q9/qRP69ZT+86QWtb9b3ZPCmQ8BqZOG6eWNF6l/85l6&#10;amS8evVuo+D2mlUf6q7npRsfvEjVgjkPrL3LKZxwyEjWxCcH6e2USjouvZq6PNRLzQ/ihZciWfUj&#10;f2kaBM61T3wbfHF08nOd9OVTHdWgZlmN+maVlq7dotpVy4RzFx1fMUafzReFNWvW6Ouvvw66+Q6k&#10;KlWqBK2RjMo9I4TyemQPnn2VETxeTsvP6YG9rR45SIPGpqlJ+4t0UftWSkhZreRCfNLKndRB5zev&#10;FQ4dLKs1cewiNb72Pt09MKNCPU6tup6jBnFxanDWxWpVJZhxv8159SF9uCoc8Oa8rIc+WB0OFFy5&#10;uh10XgsXL8e11HntG0SCp8jtXU577c/BtmaixvzcWL3vv1t3P3xwg8c74Ku/58qT1LxeBRc809Tn&#10;orq6oHUNnXnT51q7cZsualNDFY4tGQRPbq2eA+Wzzz4Lzt67d+8ejika48ePD/5kbLNmzcIxhydf&#10;VhkP7I/Vmjp9tRp07aU2DaqpWoPmOv+q7moeF06OtitVi6dP1Zw16UpbPlPz1klpS8fp7Rdf18Q1&#10;7vl212ryr9u+WnMmzXPnrVE2L9fMyYtVtLcLuO1aOl/L0kq7/ydq4szlSgvGx+gYzdaHbjvHrDxG&#10;pWODkYHk+TO1fLP7f+aHev3FjzXP7UMWu9K1/Ptx+vC1YXr9g4laHO5A6uKPNWZmipbNdOvx+5q6&#10;WB9/NlMprlwmTpqoeb9E5ouWunhisJxh73ysmRkL8kqV1C+TXtewd6fqt2Pjw5F7S18zRxOnhWWY&#10;y3btzbVqv//YvUdv6+PvV4fda3uX09rs+xPMF1nnx+8M09ufzNHqzCowWfOmu7LdlayZH7jtHj0v&#10;XG5Web423R13/rWuLPzxtJf0NC2fv0xbYtO0zJXnzOVpOR5zeZVDxvqHvfahxmXue+Ed0PBp2aiS&#10;Op9WVde5Fs/V59YJgufPg6cGoVOpXKxe/XSJurVP1NQffwlaPwdS9msU1157bTC+qMMno9VzoC/a&#10;+hDw+/T5558Hw/76SkEeheXX9+abb2ro0KHBcE7LzumB7KqpQVKc5k8YE1VB5CRNU5+/V6/PL6ek&#10;42KUMn24Xv7HfXr83dWq1riJarnTdT9u+PQUKTZGy754Vh9+H77UWTxqqN5a7M7yw+Gi4SrPlZG4&#10;2cNt9z9u0+OfpLjtPEHxyz7UoDte15zwprrFY13lNPghPTstRic0TlJCVDAFfh6jD2amKaGe28dt&#10;X+uZh9/WYrfMFLebx0TNu9WPiCkdDu0tdexjGvjaPMW75TRxjcPZc5ZFJiz/UPcNfF6zY08Ixn/9&#10;j/56bGyW2I5w8w0aPEbptZMiZZjjdmUX2fcnJ0m1GtdS+heP67ZhM/3WZyunbUrNtj9e2rRndNuQ&#10;r92L3Tq2j9Hjtw2TW6WzWGNeHKbHH31WU/x2101w8Z5V3q99Unc99qGSq7jXVl2t4fcP1NvZNz51&#10;mZa5k4JoOR1zuZbDj6/rtsdcebn1N6kXr5QfFmc9GSqEAxo+PlTa9f1Cf+hYM0vwZDxvfVKCBv25&#10;iZ55P/e7xArLd1FFPy6++OLgW/c33HBDOEfR8OFz8sknh0MHlg+EtWvXhkNFr1q1aurbt284hMJq&#10;+Me71PPYcRrU90bd9w93JrrXWbSrxIbdq/+W6KnbLmuojEZRakxL3Tigpzq0bq6aWVpKCWrZ/DhN&#10;nTA1HF6sKdOlU04v6gstCWrotqWWa0nUat5GbZrXVNyqMfpwfmP1CrazjTr0uEnda07UB2P37GRK&#10;zYt137Xnq03rhm4J2SSdr5uu8tP8azsqaeN8zV4Tp5rNo9bjXlezZnM1r1lSJd3/ft6GlcLXh7ak&#10;bVXpGk1cGfj5z9eVFzYOxk8d+bGOOe929T4vMr73tW2UPPJDzQmmRvzmA+rJmWrer786ZHQZ5rhd&#10;4bQMft9/bqnre0fmu6hvdyXNHKepadnLqZ7qZdufBNciHjNymVr+ubfOd69tc3F/dU+aqXHTMkIr&#10;RTW73hfZ7gbZSy2/1x6jlj3CaR176fzGqVq0MNtBV6mh265aKlmqlpq7+ZqHB9hex1xu5ZDmWkqV&#10;ktSyhd+fDrqoR5v9vm52wLvdbuvRMMfgaehi9embmuuPg6bo06nZ39X9568/RIePPyv3d7v5W6LH&#10;jRsXznVgzZkzJ7hRoyi63Pz++Gswl112WTAcvW95PQrLr++ss84Kh4p+fUe04glqc+0gPTvkPnWv&#10;MVsvD7wvS9//mlGP6+U51XXxFS0zg8crl5RDZR1K6NhRDX+cqIm+vpnzpSbGd1TnfcieFZPf1bvD&#10;/WOM5uXapVQAK5cpOT5BlTJrjjglHZ+g5YsXhcPSCfXy2LB1E/X2k/dpwB136b6HP3Qx6pqHuX8V&#10;KVfVzrtSHTf/VwP73adnPpgatjJXa7WrWuKrRJVi0gmupbBcizKqnG0z9fKTHyu91ZW6qGY4zivI&#10;dvl93zxRzwwYoAH+cftwzXfn/ymbwul5Wq5l61I18fnwte4xfL6UvDFyU4orNZ1QN3y6l/xeW13V&#10;qodPQ1vTCtaztNcxl1s5NL9MvWvO1KBbBuih18bl0S1ZcAc8fK6/qK5u/sdMJcTHZgZP4zrxeuy6&#10;prrqkSn67NsDHzy56dKlS/B/Ud1uPXLkSCUmJqq5O8s53GXcQOAfOEBiE9T44tvV69RkTZ0adeG8&#10;Xnfd1ClFb784zrWB9igZl3s3k+Kaq2XdRZo6PU1zJs/UcS3PzDWocnJc0y7qco5/tFbdY8ORhVE8&#10;e4eQa0nsdJVYuT3XVo4JLlTlYNccvfzQx9KFd2nwo4N038CLVOi2W0ySzr95sJ4d3EunrPmvBt07&#10;PNI9lL1G2+VTKV7xGf2T2+PV4aYrddyU5/X2wnBcQbfL73tCZ902eLAGB4+n9OwLg3RRtoo/ZzGK&#10;cSclnW/JeO1gPfXsCxp0cUb74ZjI9b0c7c9r85blmMurHIqXU/Or7tOzT9yui+On6JmBz0ROhPbD&#10;AQ0f/0XS1LR0TZu/QRPnJAfBc27Larr7jye54Jmq8d+tD+cser/88kvm9RLfBVcUfKvKt3ri43O/&#10;qFlY/lZr33qzugHAr+v888/XPffcE45B4aRl/S7JrtVatDJdCZX2HCPHNWjsQulGXbRtuB7/YHk4&#10;Nj9xanNWcy2a9rK+nHuCOp65b1d7jokrozLlIo9j9udT3/xMtUyZqokZm71rsb6elqaGTQsQIymu&#10;ZbL9ONVKigRY+vx5Cq/UhHb43p0sdqRtDZ9lkx6WcWxN18q8WA1+We3aINXUpmVNzZ88MTPU0yZM&#10;1fzarrwzKuf4JDVIaqObejXU1H88o6n+Oki+2xVq1EQNk6dq3OKo9zdjO3IUvT8N1KSBOwn5KmhL&#10;RLhgTC9Qq29/XrsP8ioHt5/BumP8CdVlalNujZIL1OLL3QENH/8LBsXcP3/Hm+e73XqcVUt/enSK&#10;pvyYw+0qB5CvPP0F+ozHOeeco5deeinotvI3IBwo0evx36NITk7OHPbTDpTFixdnCZ/omylye+zP&#10;+n0X2g8//JD522x+f3JaR/TjQO7vkSNFU57tr+v69g+6R/r3HaSpNXurV5vsp6buTLbvlao0/km9&#10;/H1eFViUpq3U/Oc5mlO3jfZanJXijdXzhsaa92R/9ff7d8vzWnbWzeoVueSStwptdE7zxXq7ny+b&#10;/hr4ZTW1qh1Oc8HR8vQymjjET3tdM/2Ylm1UZtKTwXpe9yOirP5skG7sH+mC6n/LcKV0uVgt3fiE&#10;83qre/EPdFcwrb/uGltJvft23ruV2LiXbm7/i14f+rFWx+e1XVHi2ui6fo21yG2j36YBt9yoGweP&#10;U843g2ffH3fy8Of+arzY7U+4bTf2e0zjCvQbzfvz2n2Q1/sz52V3LPvxbv39n9SU4y9S5wK1+HJ3&#10;wL9k+qdz6wR3vJ1z2nF67X8/65+jF2nesl/DqQVzIH5ex3/hsmPHjvne7bYvX8L08qtw87sOsi/r&#10;88Gzv91gBV2f36/hw4frlFNOybzjrTDyKrujijszTU1JV+kKcXvduWSlqH9eJz3VndaXK8T+bU9V&#10;WvFyisvphelprtUSFzUtXWmudRJ3bA4z51XGbjmpu+JULvvddnnJa7uy8b9UkR5bgHn32h/Hb9v2&#10;GJXLaZ/ysz+vLahcy8G9Fxu3Kia+nGIOQLOlyH/brTD2JXz2V0Er5wPlaFwfDg5+2w2HsgPa7Qbg&#10;0FGQP5tRFH9aAyiIQh15/s9dF5Wcll2sWLE8fxq+sPwy/bKzY32Fk9v6cHD4P+6XV7j4aUXxRwWB&#10;gihU+HRsfoB+zCkHOS27TJkyRfJ3R/wy/bKzY32Fk9v6cHD498J/cdh3q+X08NN4v3CwFCp8/I+F&#10;FkXrxy/TLzu7ihUrav369dq0adMBOWP3y/DL8sv0y86O9e2b/NYHANkV6oYD77tFm/TEu/P15cx1&#10;+/1ntX3o+BaPD56TTygfjs1q27Zt2rBhQ/Bnf8NNLjTfNeTP+HxFWapUqXBsVqyv4AqyPgCIVujw&#10;AQCgsLjVBQBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYyw8f/ztOB+LY7AAD5yQyfkiVL&#10;Ki0tjQACABS5zF848LZu3aodO3YQQACAIpUlfAAAsMANBwAAc4QPAMAc4QMAMEf4AADMET4AAHOE&#10;DwDAHOEDADBH+AAAzBE+AABzhA8AwJj0/3RvIKgEDT6aAAAAAElFTkSuQmCCUEsDBBQABgAIAAAA&#10;IQD6T8eP3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3Y0lrcRsSinq&#10;qQi2gnibZqdJaHY2ZLdJ+u9dvdTLwOM93vsmX022FQP1vnGsIZkpEMSlMw1XGj73rw9PIHxANtg6&#10;Jg0X8rAqbm9yzIwb+YOGXahELGGfoYY6hC6T0pc1WfQz1xFH7+h6iyHKvpKmxzGW21Y+KrWQFhuO&#10;CzV2tKmpPO3OVsPbiON6nrwM29Nxc/nep+9f24S0vr+b1s8gAk3hGoZf/IgORWQ6uDMbL1oN8ZHw&#10;d6M3V8sUxEFDulgqkEUu/9MXPwAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJ&#10;SS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHU&#10;UV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PD&#10;PDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;sYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDLNRzmHQMAAIsHAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;AAoAAAAAAAAAIQA+02VM5GAAAORgAAAUAAAAAAAAAAAAAAAAAIMFAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ1BLAQItABQABgAIAAAAIQD6T8eP3QAAAAUBAAAPAAAAAAAAAAAAAAAAAJlmAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAACjZwAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAACWaAAAAAA=&#10;">
+              <v:group w14:anchorId="06A9F39B" id="Grupp 1" o:spid="_x0000_s1026" style="width:153.75pt;height:283.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="19526,36004" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDLNRzmHQMAAIsHAAAOAAAAZHJzL2Uyb0RvYy54bWykVe1O2zAU/T9p72D5&#10;P+SjpKURLWIw0CS0VbA9gOs4iYdjW7bb0Afak+zFdu2kKaUgNoZEGuf6Hp97fK59dv7YCLRmxnIl&#10;Zzg5jjFikqqCy2qGf3y/PjrFyDoiCyKUZDO8YRafzz9+OGt1zlJVK1EwgwBE2rzVM1w7p/MosrRm&#10;DbHHSjMJwVKZhjgYmioqDGkBvRFRGsfjqFWm0EZRZi18veqCeB7wy5JR960sLXNIzDBwc+FpwnPp&#10;n9H8jOSVIbrmtKdB3sGiIVzCogPUFXEErQw/gGo4Ncqq0h1T1USqLDlloQaoJomfVXNj1EqHWqq8&#10;rfQgE0j7TKd3w9Kv6xuj7/XCgBKtrkCLMPK1PJam8b/AEj0GyTaDZOzRIQofk2mWjtMMIwqx0TiO&#10;T7JeVFqD8gd5tP78Rma0XTjao6M5zeG/1wDeDjR42yuQ5VaG4R6k+SuMhpiHlT6C7dLE8SUX3G2C&#10;9WBjPCm5XnC6MN0A5FwYxIsZno4mp9l0MkowkqQB53/iolDLn+zBoV0MRPcYPq0DIb7IW0UfLJLq&#10;siayYhdWg41Bam/WaH96GO4xWAqur7kQfuP8e18rWP6ZZV6Qq7PjlaKrhknX9ZdhAspW0tZcW4xM&#10;zpolg/rMlyIQIrl1hjla+wVLWPgOyHqiTwKB5Y6YL8GC4/7XY4NTQDRj3Q1TDfIvQA44wPaQnKxv&#10;bc9mO6XXsCMQmAEf7304gOxWLhgdCPZPPXZfE82AgofdmSKZpKPp+DRLB1csuMiRZMXvXw49iYZm&#10;DJlDa9rXNEuyaXYymmAEHZhO4iyJ+w4cejQ5GcG3vkWhY0P8dfUK1coLY1T7uoQkF9Jvsi+vUzK8&#10;uY1gXnYh71gJbQAHRBpAwnnOLoVBawInMaEUDJZ0oZoUrPucxfAXXA7m8TeAzwhWCoA7h/XYPcB2&#10;5j5258HOkaVPZeE6GIjFPTFTLT2v7k6AkxWE2t4MINGQFBZX0g35DZfKvFScgML6xbv5W506dbxQ&#10;S1Vs4JwgktYKFqbOhAwfAg+G+eHED7X3t5O/Up6Ow6zdHTr/AwAA//8DAFBLAwQKAAAAAAAAACEA&#10;PtNlTORgAADkYAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAZ8A&#10;AASFCAYAAABwl9HOAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7D&#10;AcdvqGQAAGB5SURBVHhe7d0JnM31/sfxNxrDiLEMwiCTtRAVimxFt6Llxr9LdeuWe0sql0qL6rZq&#10;cyupW6pb3bptt0uLqG5UJLJkKRSyZN8mzMRYJvy/39/5zTgzZjPMx/Z6epyH81vOb/me3/m+f9/v&#10;73fOFNvtCAAAQ8XD/wEAMEP4AADMET4AAHNZrvls3bpVO3bs0K5du8IxAAAceJnh44Nn586diouL&#10;U/HiNIgAAEUnM2V8i4fgAQBYyEwa39VG8AAALJA2AABzhA8AwBzhAwAwR/gAAMwRPgAAc4QPAMAc&#10;4QMAMEf4AADMET4AAHOEDwDAHOEDADBH+AAAzBE+AABzhA8AwBzhAwAwR/gAAMwRPgAAc4QPAMBc&#10;sd2Of7Jx40ZVqFAhGImCW7J6i3b8tksNapYNxxw65v6cognfJ2va/A36dt4Gpe/cpcbHx+uEGseq&#10;06lVdfYpVcM5D45Vv2zV+FnrNOOnjRo3a30wrkOzyjqlXgW1b1ZF1SuVDsYBOPIcUuGzbF2alrtH&#10;QTWsVU6VypUMh+z1GjxNIyeuDJ63alRJ13ZN0oVtagTDB9u/Pl2iAcO+c5V5lSAYT65bXjElimvO&#10;khR9t2iTq+zXqXv7RD3f/7TwFbbueWW23v1yuXa5w89vo394frv8o3ixYrq0Y009eE2TYDyAI8sh&#10;FT7nDBivme4suKB+1+I4vXHX6eGQrVufn6UNqTt0ZtPKqlI+Vv+btkbvfLFMLw9ocdADqPLFHwT/&#10;v3DzabqkXWLwPLtBb/ygIcMXBM/Xf3Bx8L+VjO3rcVYtDejRULWqxAXDGfxJyOB35gXl6VlvHwAD&#10;Pny8DRs2hM8OnoSL3t/99ez14VDeHn/7x90X3TUhHLK1ZsPWYFtHfLU8HBMxd0lK+Ozg6f3ktGDb&#10;CsrP++JHi8KhoveeK7N93T7/GgBHlkPyhgMXLLr47q+DR0G87c6QCzrvgbBw5ebg/9MaVAz+9+Yv&#10;/1W3Dpul43uMUoveY4J9sPb5jLUaPn6F+nWvH47Jn28dDfzn95r644ZwTNHZ+OsOPfjvH3TfnxqH&#10;Y/bw5ZVTmfl5/Wv8awEcOQ7J8GnTpHLQHeMf+Tnl2s/Ud+gMTZyTHI4penVrHBv8/8/Ri4P//brP&#10;vOlzzV6cood6NdH1F9XVj8t+1RWDJgfTrYydvja4dnLXFSeGY/Lnu+X8a1wrLhxTdD76ZpVSNu/Q&#10;pR1qhmPy5+f1r/GvBXDkODTDp3FC5iMvvtL383zw0JnhGBtVK5RS7wvr6vkPFwbb8PGU1cH45e9e&#10;oCs619Y159XRea2qBdeB1m7cFkyzsMi1yE4+oXw4VHD+hgTfcitqk3/4RWeclKDK5WPDMfnz8/rX&#10;+NcCOHIctt/z2b17dxA8z/Q9JRxjq2GtPbdWz12SogF/aBAORWSc3Wd00VmY83OKGteJD577u/B8&#10;V+Tmrb8Fw9HdmL+m/RY8/+zbNcGwvxNu3rLU4HlR8gFyVtTt3RldbdHdbTmN868hfIAjC18yLYT/&#10;u2+S+j07U3/ukqTjjyujk1yFP/g/88OpEf46lJfRRWfhmBLFtKGQ10ZiY0qEz4pOieLF3Hr2PuSK&#10;FSsWPovIPuxf418L4MhxWIeP7/K6aeiMcMjG0yN+Cr6H8vkTHfTIX5qqRkJpdW+XqMrlS6nmpR/p&#10;jTFLdfsL3wXXoXzXnO+is3Jq/YqZ3zvyt3v77shjSx8TDPvnGd2TZeOOCZ6fc9pxwfB3CzfptIZ7&#10;bp4oKv4LpL7sMtzWs1HwiL62lzHs/8/gX+NfC+DIcViHj+928wFkeafbexOWB11sTaOurdStUVYn&#10;HV9O23bsVP9/zNQrnywJxkd3zVk4pX6FoDx+Sd231o+/3tMi6s69ouJ/ucAHif8eT0H5ef1r/GsB&#10;HDkO+263GS+eo6F9T8n35oQD5YefU1UvcU+o+Dvcki4bpTUbtunjR9vp53e6Bq2KK885Puia8110&#10;VjIq6H25fvPeVyuCyr1t06IvP/+TOf6XC/wXSAvKz+tf418L4MhxRFzz6XlWrcwupaLmv23/+7aR&#10;Xw3Yun2nrnl8ahB8E4aepRYNK6pMqWOC4Sf6NNPYJzoEFbvvqjtUXffktxrc+2TXcovcqFCU/G+1&#10;+Z/MyfjlgmgZXXDZ+Xn9a/idN+DIws/r7IePJq3SDU9P1zf/6BRc+8mJv2tr9JTVGj/krHBM0cno&#10;gowO4tx+/+5Q+Hkd/wVSf1dg9luv12/arnfHLdd9/5oTGebndYAjDj8suh+GjVwYVJJfPNkxHLO3&#10;9yes1LVPTNMP/zpvn77fUhj+2o3/smt2viXmb0CoWLbkIfPDou9PWBH8coH/Aqn/Hk/GLdhfzFir&#10;b+YmK/7YkrrnjydmtjIBHFkOqfA53Ez4fn1wW/CZTQr2ZVgLPlgyvtvj+T9XMGPBRk1fsEG/7dx9&#10;SP1JBf+TOf6XC/x3eDK+x3P6iZWCxwVnVFcFF5YAjkyEDwDA3BFxwwEA4PBC+AAAzBE+AABzhA8A&#10;wBzhAwAwR/gAAMwRPgAAc4QPAMAc4QMAMEf4AADMET4AAHOEDwDAHOEDADBH+AAAzBE+AABzhA8A&#10;wBzhAwAwR/gAAMwRPgAAc4QPAMAc4QMAMFdst+OfbNy4UcWLk0UAgKKXJXzqXz0+GAkAQFGiqQMA&#10;MEf4AADMET4AAHOEDwDAHOEDADBH+AAAzBE+AABzfM8HwBHtxt/X08Vn1lCj2uVU8hjOt4vKjt92&#10;6celqfrg65V69v2fwrG5I3wAHJGOP66M/jmghRau3KzX/rdE0xds1I70XeFUHGglY4rr1PoVdNXv&#10;6qhujWP158HT9POaLeHUvRE+AI5IY5/ooPe+WqHnPlwYjoGVPhfV1SXtEtXplnHhmL3RBgVwxPFd&#10;bb7FQ/AcHL7cffn79yE3hA+AI46/xuO72nDw+PL370NuCB8ARxx/c4G/xoODx5e/fx9yQ/gAOOL4&#10;u9q4ueDg8uWf192FhA8AwBzhAwC5qVtVXZvEuSdxatumqppExuIAIHwAIBeP9j1Dr/6lgXvWQI8O&#10;OEPDekfGY/8VMnz8WUBieEZQcLWaVFe3DoU5e4hXpw6J6lQ3HNwH3fq008RHmqtbOHxoaKBXh7bT&#10;kA7hIAogTt2uOUNfPHuOpj97tt6+qmIwtkmL6mpbzT9zx0ibyqoVjI3I/t436dJAvfblGKqbpP5d&#10;4sOBw9c+7/deEjXkkbP1cZ/EcPjoccfQb9Rz6Ez3bKZ6D/pGvYdFxu+XS1tq4tCW6h8OHq32LXzc&#10;h3HY0C5a/8E5em/AaXr1wXO0/p2z9eq5eYVQnHr1O1sLR1ys6fedqqf7uLOHm8JJzpBnL3bLy/qY&#10;mDG9Wsb6Ourtfqfp7b9frBUvnqE+QWVTMFWrlVX9WnGqGg4fGuLcNpVVrdxvBEF2l56mpy9MUOyK&#10;NRrzwwbNXrrBjayr+/u11JDLXBBderL+NaCpbo7MHcj63rt5L2ukO68qeC3c56pGGnhZY/UJhw9P&#10;+77feyulWu54rV+tVDh8FFm4VlUvO9fVQedqYJm1mh2O3i9V/XFZVrXDwaPVvoXPlljFb1mre+/5&#10;TJUv/kCVr/9WIzaWVdf/a5xry6LTTWfo/tYxmjZiok7t9pESL/1AbZ4JJ7oPRq0K0rKJ36r3kD2P&#10;ez8JJyfGq37xTXruiXB9ty7UgnJVNbCvbwbjaNLrxLKK3bJBbz76ve54bqYeDr44vVD9Hp2oPz3h&#10;gujd7/SnQd+qXzB3ThbqXn98vVbwLx0+95o/HufouXD48LTv+41oDXT5iTFK2VJKTdsdOXExoEdD&#10;NahZNhzam592m5unKO33z+vU6neOprfYonsvn5jDh7SBPn6nkapOc8HzxPpwXLS6eu/Nxqo60QVS&#10;AT/hfR7sovsrrFLlG31TeG+1zm2qIZ0qq2rJXVo7b6kmVHNnr0mb9mxf3doa2DVRnZJKKVaRee59&#10;bnHUGU1V9b+jgbpXj3Fh+6tGf7xUsWc3Vq0fPtfV7/rpcWr7+7rq07KyapVxg8E8c/TwhDQ/Mejq&#10;6aXF6j27vB67qKpqpW/Qk3fO1IhgaobmmvhBda19ZbQuGemH49RnQCtdnrBJPyWXV72Sa9Rz0I9a&#10;Fszr1dWwv9dW/OyZ6vnaTl1+RT11axbv9lHanuIq5Ndm6uWgbvHdI0nS/77VhKSTdUOzOG2bN1/n&#10;P7ciWMoeue9D195tdGedND13+0y9GZnZqaz772uqtpuW6Kwhi8NxEX5/by63Vm0enR+OCcfV/DXc&#10;b9/FWFE/DV2u2MvqqVNC8Wzb7PhuiHq/qvdXJTTQl1n43kXeF7et59RWn+4N1KlSupat3KZtq1aE&#10;64t3ZeEqh5Zl3bO938vgWMl8733ZNFD95WF5ZK5Tuvn86qrvyiFl1Sq9/NqPGrE68vrc9kPdk9Ql&#10;8/jY894HWrj5Lkncs7zPS+jyP8ZpQt+pespNrtW2ke4P16cd2zR71gr9442lbpsLUE5O9OuzT8/5&#10;2FuvttH7Hci73ILeit7NXaXrPiNuG6d9maxarvXUdPEc1b0nY2Pi1atPY13e0H+O0rVg8mLd+9aK&#10;yDFbgLItar4HxZ+w7rfL2mlFtxJ6Y1xx9WqTrod7fBW8jxGFPCa2VdewDtKbF3/uTpZy+8xuyLOe&#10;2V/+lwfaNa2sS++fFI7J6t17W+ur79cX6AdC85LX+7B/NxxUS9TABnHavi5Fo8JRWVyYoPql0jTt&#10;rS3BNaJue123KauqZdK1dkW8OnXI6LvPS2W1qBqj7Vu2hcNZ1fp9G33RO0lNS6Zp9uJftb1hI91Q&#10;L+su1jqvrq45sYTWLk7RbHfMNDi7qd65K+OMprKGDG2pgaeUUspyN31rGV3e+zRd3sQ1kzP77aqr&#10;/3nVVeu3X906UrS2vAurm1rp/nDbfVdPi1Mb6O0baqt+epqWbY6Mz537oA84UwNbFNe04TP1t01S&#10;/RbVdXN0WVxWXV3rllDKd+4Mv1qS+pxTUaVS3fa5fVRibT161xm6PJjRd49UVOfuZ+jps8tqW3Ka&#10;UoLx2eW+D6N+2qXyDaqr24XhrF6zOurqPxSrsgaPF3RtJWbtds3a3eW7GBN0zV0nq2vpLW597sOT&#10;mKhHHz5bQ5oFM0S6IZok6Z2/VFf8Wrdfye596dBUnwxtrrYqoyZJ7tO3Y6eUvk0L/Pu2wr//LrAf&#10;PFNDLnRlkezfyx2q3ca95tnm6hRZajbZuo4y11lbtbf616er6ikNNOwuv85wllz24/KE9KDsUyq5&#10;cut3xp79aOZOKgY0UmcXkn47UxJq67F+tdU2o4ulQ0t9cktdtVSk3BdsLaUWJ5UN36MClFOL5nr7&#10;pgZqWyZyfG+r7qb/rU1mN3TOx172LrP8ys1P76hHO5dXrJ++YpdaXOa2uUQwMRRZxqMdymib/5wk&#10;x6jtpX7bwg9JAcr28BCnR1tUdI3HNbpj+HrNjolX58vCSYECHBPuPYs+JtbGu2Pi9OjPS26f2bzr&#10;mf3lQ+XXtHTdc+VJ4Zg9/Dg/bX+DJz/HhP/vg8gZZIsqpVS7fHGlLHBnPEPnRJ2lR6ldSvFbdqr+&#10;/R31drlICMSWaq4Fn09Vm2fWBsOSO3Cv6bjnoHSV6svPfKk7poXDUWr9vr7aVtmmCf/5MRwTLU43&#10;n11Z8atX6JK+7iwiGFdVr758hrpGdVUve+Zz147YIzg7ruYvXi+Vzq6rzrXkwvIznR+0ctw6r+qo&#10;Sb+Pvui8UJdcG3UqWu00TX++qpq0cM+DVoxTqZTWvvalLnk//7OUoFvSvXbMK9+on9/naWs07WxX&#10;wVxWWQpbi/e7D0Cs2683Z/mhmWpzZTA6wgXuwqvi5Fef0VKpUmGb7r3Vne3nepaZ1z4s1NQ/tFHn&#10;Mxq455HWTLcuFVVrW4reCMtk35VQqTULVPfOsHVUrbG+eMqVdZdEyZ35B0oV19L3spd7VfXp4Fp7&#10;w1w5uPepk9uvCUO+jbRgzz5DNzRxgf3ulzr/rbCcW7TUdHciMfCamRr7SmRUnoJ1jt6zzr901HS3&#10;r74LOXL8ZJd9P5rqi2eT1KK1e+7em8svrKr6uzbo4Wszzo7jdP/fz1afjAPuxLKqsnOzXh46VXfk&#10;+N7kXU73X+ZCZd1Sd3zPjGxfuP7Lu8fpuWfCMtjr2KsbnpiEznZn13mV2yeuRdQkRssmTFSbjN4K&#10;N33uXdVdCyfUwS/DldErn4Utd7fvfztXQ053Z+rucx28P/tctoegZieqc52d+v4tV9+492vCMnfi&#10;16Kpar31fVR9l/cx0edC1/LL65gI5fSZzbee2U/3vDJHn/29vSb/8IvGfLsmGNf5tOP0h441dc6t&#10;Rf8j04Vo+WzXgqXubGb2Wo35IU2x9ZN0c59GuZ/RlHEpP+1bJfb4KHj0HLdd9TucqEeDBHcVy/Xh&#10;9Rz/uPV7jdrmm/MZZ/J71Dq3pd7vWVFrP3ev+TwcmYU7S6ggrVuxJurgXqtpq9LD5xlcK6t7Uw3r&#10;d5qGDWijy2u7pnKGE+OCymFaVCW77LVNPpayqNXEfVD7uNf7myD6JoRnxlG2bNLYAgSPmnTUv84u&#10;pe+Hf62rP82Y/0eNWbJTteq6M2Y/6A7mti4QZ8/4IXO/mrhm/KN++/u11Hsdy7s9yiplsasA8une&#10;yH0f1uuV+e59rePOtILh2upet5TW/bA0qrth3y1dFX44vdVz9L1r3VSp5gI2U5oW7FXu7qwwt1sj&#10;M96rjArUm5aspalu3+oU9OJ6tnWu3ZFLS3GPrPuRpk2+ERa2CvwJmVZviCqnNN27NGr73l+qCanu&#10;+H76XH1xRyNdnsNm5l5OddWkivuvXGU9OvRsTfSPO48L7u6rWqW6nzsiv2Mvv3Jr4Vt6roU5Paqb&#10;fNoGzY/+Zfwmbhmu6mjQKdwO9+jjP0dlSql+OEthyvZQ07Zz5KTr+3WRXpvvf0rR9jrHaWBGqyaU&#10;1zFRv4Irl7yOiVBOn9l865n9tOqXrbr5H7P0+HUnh2MUPPfj/LSiVojwWa/nhkVuDLj6ns911sgU&#10;xbtC6pPbbcNbNmj4SxmtHGnsfzZoWQnXXPUJ7ixzb1amhYt19bgN2l4hciafoVZbV/jXuKKfNlc9&#10;M1tMOduUmv36RpRqdfXeq64V9nv3ofV3mqVv17LUnZFpGbbtcJGVu043na1J9zXV5Q1jgzPBlLW5&#10;dW3lx7X4To5zq4tR/SYuOMOx3lNjk7WuWkJQprW6VlITt4YJL/lyilOf+3zF5c6Gq/rQ3KV1ydvc&#10;6cC+yW8fJry1RrNjKuqCa9zA2dXV1J2Vff9V9gg+BOz1Xq3Rutz/fIiJlM2+5snFatfivNq16sf9&#10;qtgTG2jI3y/Q9AFJWd77/KxzFZnvhok8NmjshBUaPmMfj8B8yy1da3P/JfyIbWn6PnM7/Mnoao0Y&#10;t0o5dFgcplyd5oJapSqqV3Ci5x7nxLvPi6ubOkefNOUvz2MiFweunsnbZ67F899xy/TiLacFD//c&#10;j7Owf9d8nGXJO9x5UgnF5nTb8NJtSvFnQ9H9lA1i3Pmsk63Oz1TKLSt86gXBc1M1lXLB8/vBi3Pu&#10;3gvsCpZZtUrW08nyJaN28feuNVEhTSNu/UznPxAJ0Akbo37/aYt7XqaMmkZvbzXXrA6fSr7ZXVbb&#10;fvhRJ/WdqKv9XUT/SXP7XxjpmvD2aJ31tjvDbNJoT3+59/kqfb+xlJq2qa2bT47X9gWrdG8woYEu&#10;b1ZKyyZ8qVPv/CZyd+Dsbfu4/gLsg6skp7qCbtKksQvAiqqyOlnP5VcZ5aNUqegPbKKq+gvmWa7d&#10;lVB89Bllh1Iq797QlF/C4ezC96pFlrPQ2kHrNyX14Jxjp7hGdnxC+SxhUqtEloslTopefm6i2lz5&#10;mXqP265abepkuT0893JyJxk7fLt9S+R9j3rc8X5UKyU/+ZVb8Ll0Lc7fBxNC7jMbvRt+GW7EtnFZ&#10;t6P3kB+jblI5zF0aqStG3Rf2yoSPh3/cqVonZuvKzIsrquzHRNsshZmTA1nP5O/hN39UQnxs8PDP&#10;rexb+FzYWI+eE/VFvmqJGnZeRcVv+1UTcuqHHLlC0/yt2Lc0VregQq+q+7u6ymzjBo0Y7QYvbKoh&#10;v9+zvFptG+vjDq6yXbJWT/oRwQXWRJWfv0RPTtuhFq7p65u/3XK8OWGxRizcpvgGtTWsbeSCng+u&#10;LnWyv9HFFRt+V85Pv9yFYaZP1mv2jjh16tMg/CJsvPr3qbrXmWmp0u7DGTzLeXqBuQ/6svcn6t5p&#10;6arv9n1IZnNvqZ6bk6YqdRupc+I2TRgb1ax3SpUKb5H05X+2K//I0D7Jex/SdMc3rgVaK1E3JMVk&#10;6fLLbu02txPVKmtYuO17lWmoVpP66h+eF3T6Sz33wd6p76dHH+hxatsto9yr6tGLElRlW4rGvBWM&#10;2NsryzVhS/Rr4tStX021iHHH4ph9qIwPoJdnp2h7taoacmn4jtR1rZtToi4un52k/i0y3q00LUhN&#10;36vVmns5rdDLvpu7QZLey1i+0+TsuuqVrRsoT/mV22j/mY1Ry7NPCz+zfrpr/UZdN9UnazRtW5w6&#10;/zljHscdA326HDm3Ig881bVyXCvzleA66x5Br0SFBF1+aTgiH0+6Y0LZjon+Bfxy/gGrZwpgwLDv&#10;goelfQufChV1xXVtNP2Di7Xi3Yu1/nl38JVzLYl/fZvL9YCl6vmca61Uq6thz/svkJ6hPq4yHfWf&#10;7yJnSBXKq+sVkeX5W/Km31JX9Tet0L2PR25gCC7WlZSqNKmrIRlN3+DR3H2I/QKyevOlBRq1zn1Y&#10;bjkn2L7pN1XUAleJZ3p/qcaui1HXuyLbP713WU2YFHWWvHqOHh7tKt0TG+mLERdoxYiOuqF0mtaF&#10;k33APTchRdvq1NX0d/30drpi23KN3c9fbn9z0Ey96bb78pv23Lk04fMNWlahlAvqFI3KvMY1X29O&#10;S1P86WdovVv/+mdPVv3vVmt2bq3IHBVwH95dq+/T3fpLpWjqqL37qDOMeGWhJqS6Ms8oU1fmy+b/&#10;Gk7NkK7ZC0vqhsci87zd5VitnfajekddE9CWFE0rXTcs9zPUq8Z2jf1PbseVt1D9hrljKynjvTpH&#10;w1q7chs5R/2yVRhWlr3yg152Z8ZtL+sYeX8eq6vyv0SdryYm6pY73DS/va4cvugSp6Wfu/0IJ+dX&#10;TmMHT9HDM9LV8g9uGeFn5os+STqzfGR6weRXbkt1+39WaWmCO7F5NjL96QYumKKvR6x22/SPxVpQ&#10;zs0TfK59XdBGA9vl/r2Rw0q1pupUt0TOJ13u/ZqwuoSatmxcoDBY9tIPei7LMVFHpX5IyacLrWjq&#10;mbwsWrU5eFgq1Pd8/M/ktKgkrZu/KutBmYfgNaW2aMS0vYs9srydWjDuAH2DuG5VdauwLcd1eXlt&#10;S4Q7M2xTUbFrV2jsQv+dnESlvPuRzs88C/e3hpfR9n3Y/wPKnWV2bVBcS/ervA7sPuRepr783Bnx&#10;5/7Lxbms86aztf7s8HsP/r2rukvTJq7Po4s1q/zfTy/ynbKs31UpItHvj9+3Nul6qsdXejic3KRF&#10;ojup2p5tHwtQTpkix2d86gaNmp37iUF+8is3v51VN/rPQDgiJ/79StSB++weIHl9v+Sg8MdEkvT9&#10;PhzXB72eOQDyeh/2+0umR5Y4uUaWO/vc84Hu1O8cvd3BneHf95l6H6Qz6sNbdKUajsouOnzCUQde&#10;JHxqz5qoUwcXUbdctfjg5pDZmRVFVdcyOEPdtEKXXJ9x+39uClBOKLBDLnyOUnm9D/t9w8GRpbru&#10;v/8c1zzuornPnq2JL1/ggidW66Yt1sMEz2EqSW8/e44mvtpIbcts04IZRXg9qEVjvf/8xVrx5rnB&#10;7cdz33HBU2mbxn6W+zUz4GhF+GSxUJfcOlFXv7ZYYxa6M9jJC4LbyU8atHAfmsrIaoNGj1uh0T+E&#10;gzn5YVUR3qa7Rs99vkazv1uqe+/5KpfviB0gIyfqrHum6t5P1ga3H380fKou+eun6lmQ73wVpJyA&#10;IwjdbgCOOHS7HRrodgNwVNnx2y6VjKF6O5h8+fv3ITe8OwCOOD8uTdWp9SuEQzgYfPn79yE3hA+A&#10;I84HX6/UVb+rEw7hYPDl79+H3BA+AI44/s8B1K1xrPpclPXntmDDl7sv/7z+LAPhA+CI9OfB03RJ&#10;u0QNu/k0nXFSJa4BFTFfvr6cfXn7cvflnxfudgNwRPN/tfPiM2uoUe1yKnkMAVRU/M0F/hqP72or&#10;yB+iI3wAAOY4DQAAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIC5LN/zqVCBH+IDABQ9Wj4A&#10;AHOEDwDAHOEDADBH+AAAzBE+AABzhA8AwBzhAwAwR/gAAMwRPgAAc4QPAMAc4QMAMEf4AADMET4A&#10;AHOEDwDAHOEDADBH+AAAzBE+AABzhA8AwBzhAwAwR/gAAMwRPgAAc4QPAMAc4QMAMEf4AADMET4A&#10;AHOEDwDAHOEDADBH+AAAzBE+AABzxXY7/snGjRtVoUKFYCRQ1LZv366UlBRt3bpV4SGIg6xYsWIq&#10;Xbq04uPjFRsbG44FigbhA3M+eNasWaOKFSuqTJkyKl6cBvihYNeuXdqyZYs2bNig4447jgBCkeJT&#10;D3O+xeODp2zZsgTPIcS/F/498e+Nf4+AosQnH+Z8V5tv8eDQ5N8b/x4BRYnwgTnf00uL59Dl3xuu&#10;w6GoUQMAAMwRPgAAc4QPAMAc4YOj1qafZmrFtnCgMLat1IyfNoUDAPYF3/OBuZ9//lnHH398OFQA&#10;W+bon38bqsm/piu97Jm69YFealLGhcfc9/TcC59qcbqbJ6aOug+4U+fWjLykIKY83V8ruj+lbjXC&#10;EaH0LVv8LV+KCYdztfI99RteQ0P+2iocsZ/S12nCP5/QazM3BoMVzuir+65urOC+wJ0r9enjj2j4&#10;ki1Kj6mvnneE+7ppjkY8P0yfLNnhBkoq6fd3auB5fofW6dOH7tbwlf7FXqK63/s3nXtcOJiPfX6P&#10;gH3lw8fbsGFD+AwoWkuWLAmfFcSO3V89+qfdj0/aHAxt/uLh3VcOmx08Xz5pwu7FO4Knu3fM+efu&#10;XgNG7l4bGSyQyUP67R6+IhzItGL38Juf3j05HMrTihG7/zqkQHMWzObZu7/6dmPk+W8bd3/y4P/t&#10;HvJtZHDxWzfs/us74cYufH339QNH7g7mXDZ591dLMgph9u6Xet+2+8PVfmDG7iE9CrgfOdi39wjY&#10;d3S74RA3QzNmNdfZZ0S+F1Sm3VlqPHmKZrvniWecqTph8ySmfAUduzNd/vw/i/QlGvnIjfrztde6&#10;x416+JPMpkCUdC0Z8YAeHr1Qk15wrYvlM/X23+7WwP8sCKZumv6y+vnXX+8et7ys2a5hlOnXOXr7&#10;oRvV5/qrddUNQ/X5+nB8sN7+kddc21///D580Zr/6f4XPnKtkht1Va+7NTJ6c8o0VttTy0eelyiv&#10;CmXd/zv9wErN+LaMzmofNtFOOEtt06Zosu/xq9lKbY/PKIQKqhC3Q+nBa1xJVE9UtkYdcMggfHBo&#10;W7lSS1wlWiUcVIlEJZbforRwMMOKrydIrVspMRzOMPu1B/RF0p3654sv6p/P36k6Y+/WP+eGE0Mr&#10;Rtytwat/p792qavW1/1Rp6u5ej7wkB7+Q33pl//p8ec2qedT/vUv6unum/T3x/6nzCs9c9epSv9n&#10;9dzzr+q5K9L1+nNfBNMWvPGI5pz+UPCafz51gVY+9U4QmNq5RRvHfa2NVzyl115+SBfmlg5bpuir&#10;BWfq9KZ+YIVWLK+hqpldZjWUVGuLfO9gFssnaILaqpVf5q9btGnVCN3nw+/62zV49AJlnx04mAgf&#10;HHZKFk8PWwQRW6YO1X3T2+rWi7PX5Cu14MfyantmOL5EDbVtXV5z5u1pbmycPFR3fXeWHr6xVeTa&#10;SnaL5mtB0zPVKpxYxrW2Tpk3X/Mjg1K9U3RqxrSWZ6rxvDla7NY7e066Nk7/t55/fpief32mNmuO&#10;FmSstt5ZOi+jtZKTnSs14v6XVfKqXmpVKhyXnfvk7tgVPvdcWD394Ey17XdJJIDLnqWBr/8rDL++&#10;avL9Ixr0CTdH4NBB+ODQVqOG6mzYqMgleM+1AlbFKKZEZMgHz4D3E3XfI67SDccV3ErN2FhFp6z5&#10;Qp8vD0ftLxeK/v4HqbyadO2hnj39o5fuesq1cjJaLpXKu6m5cMEz8u5Hghsh/toyIw5da6/mOm3M&#10;zI6VWrGspMpk5JcPntveU+I9j6lb1A0XMTHhDKVq6Nyzm2vBgszIBA46wgeHuAZqfPxMzVwUDn4/&#10;UzOanaIm7umW71/WXS54Bj6UW/DUUP36mzR/QUaH0xb3fJMa1MtoIdXQ2ef10F/vaaXJDw7VlMx+&#10;qaiW1Ql1VH/BAi3JGF60QPPr1XFbFVq+RMszps2dqTkNG7hpkfXOW7RD5cu7oPGPsmUyAzNX/o62&#10;h/6uJb9/LCp4vBpq0nidZswMN/CXGZq+rbma+DDzdwLe7YLnjqzBo/T0MAQjlrh9SEzM3ikJHDzc&#10;ag1z+3wb7/L/6f7BI7Tc1abpxRPV846/6dyaM/V0z0c0Oa68ypQM58vpduKgcn5CE0pVUZV165R+&#10;5i0aFN6+HH2r9aZP7tZf552rp/u20uIXb9DgBVVU59RueviK5lrxyQN6ePg6lakirUutEq7fLWDl&#10;exr47kbVXDZHy8u6Cv7nkuo56DFd6KcFt4e79f4attJquGXd/TtVyeP27HUjb1eft1e4sIoKnpbX&#10;659XNw+XN1ST01wZ7Cijtn99SH9uWkYznr1UD39TRuXL7enGq3nhQ7r3uPd01bMzFOPLxoVjyTrd&#10;NPC23xW4dcit1ihqhA/MFbZiS9+WrphSeVwryYt7bbp7bYFfvdf8bnibG87lGkyu25a+xbW3yuzp&#10;IttP+1oGBf7OUjaED4oa3W44bBQ6eLx9CR5vr/lzDx4v122LOXDB4+1rGcQUIngAC4QPAMAc4QMA&#10;MEf4wFyxYsW0a1f0l1RwKPHvjX+PgKJE+MBc6dKltWWvr+fjUOHfG/8eAUWJ8IG5+Ph4bdiwQb/+&#10;+istoEOIfy/8e+LfG/8eAUWJW61xUGzfvl0pKSnaunWr/2X1cCwOJt/V5ls8PnhiY2PDsUDRIHwA&#10;AObodgMAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYIHwCAOcIH&#10;AGCO8AEAmCN8AADmCB8AgDnCBwBgrthuxz/ZuHFjMAIAgKKWJXzi4+ODkQAAFCW63QAA5ggfAIA5&#10;wgcAYI7wAQCYI3wAAOYIHwCAOcIHAGCO8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5&#10;wgcAYI6/5wPso3+OXqIflqaGQzmLL3OM/tCxphrWKheOASRf285evEkLVm7WyvVbVf7YGLU+qZLq&#10;JZYN5zh6HNXhc8eL3+vDSau0IXVHOGaPYu5x7QUn6IGrT4qMAJyrH5umj6esDofyFluyuEY/3FZN&#10;kjipO9rtSN+lJ/67QK99+rM2bt67vqlaoZSu+l1t3XRJPZU85ujokDpqw2fesl/Vvt+X6nJ6NTWq&#10;nfXsdOuOnfrH+wuD50/d0EyXnV0reI6j27fzN6jLnV+rZaOKGnhZo3BszqbN36hBb/ygK885XoN7&#10;Nw3H4mj0o2slX/noVC1bm6Zi7qz2zMYJ6nRq1aBVvOHXHcFx5U9oVv+yTbWrltGQG5sFraEj3VEb&#10;Pm+MWapbnv9OC/59nuLLxIRjI/wB0eiqT3W8OxB+XrtFT9/YXD3OqhlOxdFq7PS1unzQFF3bNUkP&#10;XtM4HJszX+F06D9O57eqpldvbxGOxdHG96qcfct4rfplqxrXidezfZvvdbLrpWxJ17VPfKtxs9Yr&#10;rlQJTXj6LCVWLh1OPTIdtTcc/LYryNzgTCQ3vS9M0uknVlL/f8zSqG8K1tUCABlufm5WEDztmibo&#10;f4+3yzF4PH8C/M49Z6jrGdWUtm2nrntyunZF2gVHrKM2fDIyp3gO6ZMx7ouZ64LwSaxSWn/++7d6&#10;8r8LgvEAkJ/l69L0ydQ1KlPqGNf6baljSuRxpuv4amdw75OVEB8bdMVNmvNLOOXIdNTfau3f8Jk/&#10;bVS3eycFj9mLU1SmdAlVr1Ran327VkOGLwj6an3v5EujF4evAoC8jftuffD/hW2q69jSxwTP81Ox&#10;bEn9tVu94PlX30def6Q6asMno0G7c9fuzOeeD5mYEsU186XOWvvehZkPf2NCzcpx4VwAkLefVvwa&#10;/N/6pITg/4I6vVHF4P/xYXgdqY76lo93Sr0KGnF/6+DR9ITy4VgAKLyf12wJ/q+5jzcOnFQnPuii&#10;m7MkJRxzZCJ8nBlht9vv79n74bvdAGBfxcaUCP5P274z+L+g0n/bpd927lZ8mZLhmCMT4QMARaBW&#10;lUg3/b62YL5btCn4v2YVbrU+4mV0u73/4N6Pft3rh3MBQMF1Pq1q8P8bY5cG/xfUCx9Fbmw6t8Vx&#10;wf9HKsLH8bc15tbt9sS788O5AKDgqpSPDf4/pkTBq1l/a/boyatVMqa4Lut0ZP+yCuHjJFaOU5vG&#10;CWrduNJej1PrR+48AXLzny+Xa+A/Z4dDQMQHE1cF/3dpVbAWjD8J7jNkevD87itODH7v7UhG+DjH&#10;VSylm/+vvgb8ocFejw7NKodzATn7aNIqvfzxEq3+ZWs4BlDmr6Jc2Lq6fk37TSPdceJ7Uqb8uOfL&#10;ozt+26UJs5ODk5fu930T/LpBy0aVgp9wOtIdtb/tNmluctCtdv+fTsr39uptO3bq1ue/c62jSnqm&#10;7ynhWBxt/O9u/eGBb/THzrX19+tPDsdK29N3adHKzTrx+D0/nTLlh1904d0TdYGreP5562nhWBxN&#10;ql4yUiWKF9MZJ1XSN3N/Cb5TmMF/6dT/GQX/pzm2u/olwzmnVQ3qGP+nFo50R234+AOhQ79xWhB+&#10;ESw/pWNL6PU7WwW/0YSjk68kTrlurJJTtiupWplwbM6Wrk0LjrEhNzRTT34V/ajkwydDbMkSQfdb&#10;lQql9N6ElVq3cVs4RTr+uDI6q3kVdW+fqFPrVwjHHvmO6r/n4/k/reB/xTov/s9rNHcHhf/lAxzd&#10;Js75RQ+8PlezFkZuh81NxXIl9efzk3TLpdwtebSq+YdR7mS1si5pW0PntawW/Fq152vc1Ru2Bn9C&#10;oV7isSoXd+S3cnJy1IcPAMAep/IAAHOEDwDAHOEDADBH+AAAzBE+B9r2VKWmuf93bldq6vbIOABA&#10;FoTPAbbinT+pVb9RWjS6r1pd85ZWhOMBAHtwqzUAwNzh0/JZ+Zau69hWbTMe14atiu2LNOL2S9Sq&#10;cSM1atRMbbvfrTFrgldIEx/fM3/HSzTgjZlKDSas0FvX+nFd9PSsYERg0Ys9g3mve8cvOZzn0cmR&#10;ic7kR/esN/p5Vos0rIdfdk8N+ykc5QTzZ2xL9wF6a1ZkS3DoS53yuC5p5Y+vRmp1/nV6y7+vGceW&#10;a+UmR2aT0sbo7uA9flzBUZM6WY93bxW8rlGrLu64WhTMhiNAjvVRRr0SeXS56vE9dZH30zD19NN6&#10;DHO1xB6L/ttXnZpl1F/u2HFVQ5b6wj0en+hmzLU+OzwdPuHz23atWJOsxC5/09/ucI+rWqmytmv8&#10;37rp7pFS1+dGacx/71H7X0eo70UPaqb/uaQd65W8ppy6P/UvDe5ZWWMGXaYHv4wsbvvqZCWvX6xX&#10;R8+MjNAPGvXvWW7+ZK2I/PXbyDwb91y32b7RDa+ODEc/z2LOKL35XTmVO3aWhn+y5xAL5i/dXUNf&#10;HKzLq4zRgz0f1Ph9+wOHOChm6unrXtXiUx/SqJGv6p5uF6iZ/81Hf2ytd+/p/4ZrfJg+278crhHu&#10;+Eles94dme6Vz/TWqwub6aGRo/TqXd11QeMTIjPi8JdjfRTWGSffrref+ZtO3/Cq+v7l1cwT1B9G&#10;valZx7q64bvhGpVxYpo8Qg/+bYxir3hVo/77tK6/uJXqlgvri99O1/V+2e7R1R86edRnh6PD7ppP&#10;4qmd1fl37tHmBMXu/MpVCNuVcO1DuqfdCUps3E0PPXCZYlNHaFRUi6ZchRN0+oXt1cg9T03bExhJ&#10;p7aSPv3KxY4zZ4yGq53a1Q0mFdrMD19Vct3uuu3iJK3876jIsjOUKKfK9U5X99bBlujXHLILh7Aa&#10;p6trr646MfIrKdLOVmrVcoo+m+LfyO0aM/ortevYLjItWolEd/xdra6Nw2EcMbLUR+E4xZZ1dZEb&#10;d5obsyk1bJ3M1IjXkpV08W3qXnelho/KUjME4uu112VXtFfmr0eWTVSjU5uruaunToj6cf3c6rPD&#10;zWEXPqPuCJudvjtsxYqgcj+xdmJkondcomq4iiA1sz26WE9f4eY/90HNOvk23XZu5iEitWmvzsnD&#10;NWaOOysZM1y65AKdHk4qlJ2T3dnLdneAdVb7Tt2VFC4708Kng2Z3p0Gz1OyO29Q18ld2cUhrrr++&#10;cLVqfHW3up7aVte9HN3VUVnt2yXpq9FjtD1tjD76sp0u6LLnl62b3zRMV1f/Snd3aaa2176qmYdz&#10;HwlylKU+yjD6Njeula5+p6y6PXC1TvTjpozSiO1J6t7J1TnuxDT5vTGRE9OEbrrngXZKfflqtT21&#10;i+4em9mJKy0ZpsvaumW37am3Mvv386jPDjOHXfh0vut9vf9f9+jT3H32K8vHzork9ZGJ3q+RM43Y&#10;jLNTdx7R+brLgwMg6ax2OiFzvFOinbpemKyPvhihMaN+1TntmoUTCunbMe4Ac4eHv3b0p2HuMEnW&#10;qx9mdOs5CZ11fc9gS9S+LV0wh4tyrW7T6O+m6K1bT9Csv1+mx78KJzhJ/iTjy880avRn+qrlOTo9&#10;+oSi3Om67eMfNeWN23TCd4/rssfGhxNwpMhSH2U4uZtu7+DaL7Gnq/2pkZORyZ+OcKfEizXsT23V&#10;88XFUvKrGhH5u3E64f9e0IRZYzT0ou0acdO1enVlZLzq3qYxP/6oH38cratrh+Pyqs8OM4dd+MSW&#10;TVBCgnuUc4kfd7rOae0q+5ef1oifkpWc/INeHfyqkmO7uiZv+AKV04lte2vQXa20+Km+Ghb58+ih&#10;WJ3errNWvni3hv3SzZ3ZhqMDlVX5ePfft19p/Eq37JWjNOp//nhqFgReYGeq1if79SYH3+0JDrCE&#10;ru5MxvfTPqS/dozV9v+O0uSMazvlT1S7awfpnpbu7OWvw7SIaz6HgR80/r0ftGLjDtVsdfqeLpEM&#10;tdvpnOpjdPf9Y9Sqa1SXifPDlyP0gzt2dtRupdOrhCNxRMlSH2VIbKWudz+ky2JHacADY5S6c7LG&#10;vL9dCV3u0UP+Gs4Df1W7WBc0o1xrKXmmRn21SMm/llKj1s33dN150fVLZu9aXvXZ4eWwC5+sEtTt&#10;qVcjXRsX+uZpNz2+uJVu+9c9ap+tSyvh/x7SbXVdpX/bq1kq/diO56idG479v66KOndxYtV10DB1&#10;2/WWendyy+40QGPqXK1hN0XNldksdmczbw7XiHfcAXbJ1brM9wG7R+9e3RS73bWqvg3nD7htfuA2&#10;JS18WgP+xd1Ph75UffVAN3X27/P/Pa3Utg/p6jbhpMAJ6tzVRc7OVrqgY9ZoSp30oLr5Y8cdl09v&#10;aqeHerUPp+CIV6K5bnu0qzT6bj349Nt6a3uCuv/pssj1od/1Vu//cyem74/R5K0/6s0+XYM6pPOt&#10;o1TjqtvUrUa4jKj65cFJ4bhQbvXZ4YTv+QAAzB3mLR8AwOGI8AEAmCN8AADmCB8AgDnCBwBgjvAB&#10;AJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOay/LZbsWLFgpEAABSlLOFToUKFYCQAAEWJbjcAgDnC&#10;BwBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYK/SXTnTt3avv27UpPTw/HAACOdjExMYqN&#10;jVWJEiXCMTkrVMvHB8/mzZsJHgBAFj4XfD74nMhLoVo+aWlpwQpKliwZJFzx4vTeAcDRbteuXUGP&#10;2I4dO4IWUFxcXDhlb4VKjYwWD8EDAMjg88Dngpdfz9h+JQfBAwCIVtBcID0AAOYIHwCAOcIHAGCO&#10;8AEAmCN8AADmCB8AgDnCBwBgjvABAJgjfAAA5ggfAIA5m/DZla7UjalKy/ZTP6kzRuiFzxeHQwW0&#10;K1XLl6eGA/srVbOGv6ARM8LlHdBlF7XFGvvSCxqbV/EtHqsXXhrr5iyIbGVRJPZvHcHxMnyWW0re&#10;0lPTFBxq/rjbzC+vA4eiog2fXcma9NI96ntDX90+8Hbd0vd69b3lcX2yJjJ5y/JZmjX/l8hAQc14&#10;XQ8//LqmhYP7Z4uWzXbbsHxLZDD7sl3llbY9fB4l/ZCo0H7RvBmzNG9DOJiTDfM0a8Y8N2dBZCuL&#10;IrF/6wiOl9nL3FLyMkuv3HmHXpnlns54QbcP/kSrIxMAHEKKNHySP31B/55XVT0ee17PP+8eQ5/Q&#10;gJ5d1Oy4cIbCOOU6PfbYdWoRDh5Q2Zad+vnjeuTTbFXXxrF6nArtENZM1zz2qK5p5p6edp2GDrxQ&#10;1SITABxCStzn+Cfbtm1T6dKlg5H58X+vwStVqlTwf27mjnlbMyteoOvPrBEZUSJG8dWrqGxkSJvn&#10;f6nxvzZQ1xbh9M1zNeK1UVp6bGPVS1iqsS9Nl06tqW1f/1dv/W+iNlU4TUmbvtS/PlqqiqcmafO4&#10;V/TOT/E67YTov0O0WpNef0tzSp6sepX3/kt6ybNGasRH4zR57irtrlpRm7+dpFXV2uushm6rluxZ&#10;donF4/X6e25a8hot++k7Td9UUaclbNT4t97VpFUbtGb5PH03Y1Mwb9a/guS7w9x2N03Qqv+9q/fH&#10;TdaPK3arygk1VHbLYo3/4F3975vpWvhrVSUdH6+Y8FVeqlvn+8P/p4kzftSq3VWUVL2s9uxBmpaP&#10;G6F3xkzU9IVbVLGW9NPY711gdlXL6uEsm5dr/PvvhMuvqFrFftLY76TmXVsqLOE81rFZ88eN31MW&#10;Tvryufrs0/f1hVteZJ3Hq0Lk19IjXXrfSidX3qivM/fJrbNWBcUWC+dx8izvQLpWfztaH4x288xY&#10;qC0Vaun4zJVkFRwva2uoTcNUjX9vlMZNzaGc0pP106zxbrv98uZrTfHo6eF7k/2YKvgf8AVQAAXJ&#10;iCJt+dQ5PlFaNEWTCtLFv3me3nniBc2t0lnnNfBVsu9WGq+Pn3tEQ8anqFrNagr+LFFUV1LNSi7g&#10;PvhY03b5CaGF4/XhlK2Krx1drUcs//AB3fPKNKXVbKIm9WI04/kXNDEtnOhlLjtNKakuKMtIpSs1&#10;UJPGbv7EckpLSVVMfDkptqIa+HGNE+WGsvHbPUavPjREX6bXcvPUUtqUV/TAww/ogQeHa3VV97qa&#10;brvfe1hPjUkOX+Oi5dtndf+QsUoJt23e2w/okQ+XZ0zVtOfu0cOjlym+nptedbWGP/Ghlkfv4uZp&#10;evbehzVyebwaum2rtna4Bn+0PEu45b2O7Fbrk/98oGWlGgb7X239SA2+/xXNzShrX1Zj39AjT72t&#10;ZfF+efFaNnqw7h7myjecJd/ydpZ/+Ige+c88xfj9qpmij5+4X89+m22maLtm6fUXpki1/PyuXF53&#10;+/BRVDv0uxF6d3KaEvz7U0+a5aY/nlnOuRxTAMwVafgknHudetRZon/f3le3P/JvjV+cSwrtWq6R&#10;TzynBfX76NaLXM2cKVkLdnXSvXddpwvPvVCtk8LRGZp0UOtj52ripD2V1dyvJym1fks1y16r7Jqm&#10;Dz9brQaX3qnrzm2t1mecp+sGnK9Km8PpWcSpZrPWaujOiEvWbObmdfM3SFCcf94g3sV5LTXz485o&#10;qITwFVm5/TzlL7rxovaR9VzeQjFrtqjOn29Tjw7uda5cru2QoBXfZlw8n6t33ligOleG29ahh277&#10;Uwslf/ZhJFhXjdXI2ceo/fXh6/30yxr7RkOm1Z+P1NzY9rrh1h5q77at/R9u0+UnRc+Szzr2Uk0X&#10;3nqXrgv2obUu7NNNJ6Ut0aLwel0gdYvq//Eu/TFjeVe2cKuZoQV+WkHKe+NYvf5pujr131MuA7pU&#10;1NyPxuberZlcTh0H3KgLw/n/em6iVs+Ytmf+067T3/r30Hn+/enwR13ty/mnJeFEL59jCoCJor3h&#10;oHiC2t/4hIYOvE4dEpZoxBO365a/j9XyLJVdssY+9rDGlu+hW3s23OtMtP7prfM4O01Sy1PKaf70&#10;WZGz7V1zNWWW1OKsHF6zZrXW7kpU45OiphxbXw2rhM8PsKo1oq40VEhQvGqqYYNw2DnG9wNtS4tc&#10;PF+1SEtcK3XDxH/rhZdeiDy+WOH2Z61W+8p+1TIlx7oWWHRF2aChW+IeK1YmK6Z+E1ciezRsEDVH&#10;fuvIyfZk11KYpEnfTNIn//1ae7eRauqE6BVWcvu5Kz0SeAUp70XztEI7NG90uD3uMWKOi+N1y9z4&#10;XCQkqU7UIhOquJOBLMdTutKWzg22edK4kfp4dko4fo+8jykAFoo2fEIxNU/SeX/5m4Y+8kfVWTFC&#10;r38e1QKa+4nGbyun9GUzNDfHVkjekjp1UOK8LzVpoxuYO0Wz1EytmkSm7S1e8Yds/35V1WnZJNLF&#10;5x8tO6nHld3UvHw4OT5BFcOnuYmvkN8c+awjStq3L+iWAY9oxPTkIEzia1XLoYsxPwUo73I192yP&#10;f7S9SH+8spPqhJP3iW9BP3CL7nhljJb5zIlNUK1KBbuOCcCWSfhkKtdMTar7E/6om2Ub9dCD99+r&#10;a05YoleeGJmtVVQAlVrolMQVmvJtsqZNmKbSZ3TQSeGkLNyexmitlmU5fd+qtG3h04OpdJxKKVUx&#10;lX33VPSjmWr6U/TiMUFrYEl02aSl6bfwqRfjWlLJy6O7l/wsUXPkt44sVmvs6FmK69BPd/3lwqAb&#10;r3WrE1yU7IOClLfbppjU3xR3cvZtyq07Mx+zPtYnq+urx7391CPo6mutxtVLhhMBHEqKMHxStXjW&#10;PK2O+k5M6tyRGr80TnXqRnVJ+YpVcWrR+xq1SP1Er36U2wXw3CSoffsGWjH1BX02N1EdOuXSiX9c&#10;a7VITNakjyYpNazEU7/5WNNyuQzl+Qo9xVXoWS5/++1NcUFQiFZariq01pn1UzX+zRFanFlc6S5M&#10;kiPrbnamWsTO1dgPFofXcNK1+NPxmh88j2jWuoVifhyrERkLSF+sT76MmiO/deRgx9aMkwS3vg/G&#10;am44VCAFKe9GHdS6wnyN/Neeefx3q5av2XMjxr5LU3rGDqVO0ocTc19W2uwReuH1SeH1ojTNfe8F&#10;/fvr8OqRa0WNf/0FjZybW+kA2B9F2vJZ/uVzemBAX11//fXB4/YX5qri//XTNTk1TYqfpGv6nSd9&#10;NiTvu51yEHdKSzVYtUIrqp+iFpXCkXtJ0Hl/6aE6S9/R7f1u0S39+ur+6U3UKcdmUkSz889TwoJ/&#10;u3lvUd/7R0YqqWbn67yKC4KbKG7p94BGrgpm3U9xan/jAF1YbqqG9I2U1fXX99UDw+dGWjeubHpc&#10;314lvhqsvn7b+96iN9Lbq3X09ZMmPdSnXQmNf6Kv+g5w23vLG0pv3zqqBZHPOrKopk6XtFbJKU+7&#10;5dzu9vMODS/bTRfWCicXSAHKu3iSetxxnZqtd/PcEG7TDbfo2fGFDB/33nQ7Ya3e8e+NO+76PrFI&#10;Hbu7UA4nZ7dk+njNmjIjuBbmhjTlq1maNGtJJOBT5uvrb2Zp2o/7+CVoAAVSbLfjn2zcuFEVKhTs&#10;gkhKSuQibnx8QTpi0pW2cat+iymtcsfmVg3YSt+cqvTYcoor0Ob47U9XTIW4LJXYvi1jH/ifhEnZ&#10;qtLx5RSTw6lBeqprOhyb87RA8JMyUrlyeWxYPuvYI/Le+dvL854vbwUqK9dc8dtdOls5F8r2VKWm&#10;F+B48+XgznMy53OvSyu+Zzv9ditu//YdOBoVJCMMwgcAcDQpSEZwTgcAMEf4AADMET4AAHOEDwDA&#10;HOEDADBH+AAAzBE+AABzhA8AwBzhAwAwR/gAAMztV/js2rWvf/8AAHAkK2guFCp8YmIiv7y4fft2&#10;AggAEPB54HPBy8iJ3BTqh0V37typzZsP5B+0AQAcSY499liVKFEiHNpboVo+foF+wfklGwDg6OJz&#10;Ib/g8QrV8gEAYH9wtxsAwBzhAwAwR/gAAMwRPgAAc4QPAMAc4QMAMEf4AADMFfp7Pt8t2qQn3p2v&#10;L2eu07YdO8OxhVOqZAl1bF5Ft1zaQCefUD4cm9W2bdu0YcMGbdmyReEmF1qxYsVUpkwZVaxYUaVK&#10;lQrHZsX6Cq4g6wOAaIUKHx88Xe+csN+hk50PoVGPtN0rgHxFuXz5clWuXFnlypVT8eL712Dzvz+U&#10;mpqq9evXq2bNmntVmKxv3+S3PgDIrlC1jm/xHOjg8fwy/bKz82fovqIsX778fleUnl+GX5Zfpl92&#10;dqxv3+S3PgDIrlA1j+9qKyo5Ldt3Dfkz9APNL9MvOzvWVzi5rQ8AsitU+BRFqydDTsv2PYMH4gw9&#10;O7/MnK53sL7CyW19ODj8icDq1au1cuXKHB9+GicLOFgOfA0E4JDgr8P563G5ybhWBxwMhbrhoPLF&#10;H4TP8nfT7+upe/uaOvH4cvrh51S9NHqR3hizNJyas/UfXBw+i1iwYIHq168fDmW1YsUK3XrrreHQ&#10;Hk2bNtUFF1ygJk2ahGNyltOy81pfhtGjR+unn34Kh/bWr1+/8FlW+7K+yZMn6/TTTw+HCqeg6xsy&#10;ZEiwvnfeeSccUzgFKTvY8K2bgqhRo0b4DLBTpC2fF245TaefVElD31sQBNYT/52vjs2q6OUBLcI5&#10;9p8PH19pZvfiiy8G4TNr1qxwzIHlg8evN6fHgeCX06NHjyAUvOOPPz7fR8a8heHDcunSPScFft05&#10;rSP6sT/rO1qlb05VWno4cDjZnqrUjWk6HDc9065019Ir4j04DMop3bV2Uzcf/C0sspbPUzc0V9UK&#10;sfrjw1N0/HFltDJ5a3A9p+sZ1fXq7S1V74rR2pRLAexLyyejkvZn7NlbCb6C/MMf/qDHHnssHLO3&#10;grYM8tKrVy/VrVtXd955ZzgmdwVd37p16/TWW28F++QfBQm1SpUqqV69euFQxL7sny+vn3/+OXhe&#10;0BDNXub7WnZHpnStnjBcH/6YEgzFVWmijp3aqOax0tR/XKcpLV/QTQU4/0r98ik9tvY8DerRMByz&#10;bw5Uyyd5wlMa9N8UVTouXdV+N0i9Tl2s4Q9/qRP69ZT+86QWtb9b3ZPCmQ8BqZOG6eWNF6l/85l6&#10;amS8evVuo+D2mlUf6q7npRsfvEjVgjkPrL3LKZxwyEjWxCcH6e2USjouvZq6PNRLzQ/ihZciWfUj&#10;f2kaBM61T3wbfHF08nOd9OVTHdWgZlmN+maVlq7dotpVy4RzFx1fMUafzReFNWvW6Ouvvw66+Q6k&#10;KlWqBK2RjMo9I4TyemQPnn2VETxeTsvP6YG9rR45SIPGpqlJ+4t0UftWSkhZreRCfNLKndRB5zev&#10;FQ4dLKs1cewiNb72Pt09MKNCPU6tup6jBnFxanDWxWpVJZhxv8159SF9uCoc8Oa8rIc+WB0OFFy5&#10;uh10XgsXL8e11HntG0SCp8jtXU577c/BtmaixvzcWL3vv1t3P3xwg8c74Ku/58qT1LxeBRc809Tn&#10;orq6oHUNnXnT51q7cZsualNDFY4tGQRPbq2eA+Wzzz4Lzt67d+8ejika48ePD/5kbLNmzcIxhydf&#10;VhkP7I/Vmjp9tRp07aU2DaqpWoPmOv+q7moeF06OtitVi6dP1Zw16UpbPlPz1klpS8fp7Rdf18Q1&#10;7vl212ryr9u+WnMmzXPnrVE2L9fMyYtVtLcLuO1aOl/L0kq7/ydq4szlSgvGx+gYzdaHbjvHrDxG&#10;pWODkYHk+TO1fLP7f+aHev3FjzXP7UMWu9K1/Ptx+vC1YXr9g4laHO5A6uKPNWZmipbNdOvx+5q6&#10;WB9/NlMprlwmTpqoeb9E5ouWunhisJxh73ysmRkL8kqV1C+TXtewd6fqt2Pjw5F7S18zRxOnhWWY&#10;y3btzbVqv//YvUdv6+PvV4fda3uX09rs+xPMF1nnx+8M09ufzNHqzCowWfOmu7LdlayZH7jtHj0v&#10;XG5Web423R13/rWuLPzxtJf0NC2fv0xbYtO0zJXnzOVpOR5zeZVDxvqHvfahxmXue+Ed0PBp2aiS&#10;Op9WVde5Fs/V59YJgufPg6cGoVOpXKxe/XSJurVP1NQffwlaPwdS9msU1157bTC+qMMno9VzoC/a&#10;+hDw+/T5558Hw/76SkEeheXX9+abb2ro0KHBcE7LzumB7KqpQVKc5k8YE1VB5CRNU5+/V6/PL6ek&#10;42KUMn24Xv7HfXr83dWq1riJarnTdT9u+PQUKTZGy754Vh9+H77UWTxqqN5a7M7yw+Gi4SrPlZG4&#10;2cNt9z9u0+OfpLjtPEHxyz7UoDte15zwprrFY13lNPghPTstRic0TlJCVDAFfh6jD2amKaGe28dt&#10;X+uZh9/WYrfMFLebx0TNu9WPiCkdDu0tdexjGvjaPMW75TRxjcPZc5ZFJiz/UPcNfF6zY08Ixn/9&#10;j/56bGyW2I5w8w0aPEbptZMiZZjjdmUX2fcnJ0m1GtdS+heP67ZhM/3WZyunbUrNtj9e2rRndNuQ&#10;r92L3Tq2j9Hjtw2TW6WzWGNeHKbHH31WU/x2101w8Z5V3q99Unc99qGSq7jXVl2t4fcP1NvZNz51&#10;mZa5k4JoOR1zuZbDj6/rtsdcebn1N6kXr5QfFmc9GSqEAxo+PlTa9f1Cf+hYM0vwZDxvfVKCBv25&#10;iZ55P/e7xArLd1FFPy6++OLgW/c33HBDOEfR8OFz8sknh0MHlg+EtWvXhkNFr1q1aurbt284hMJq&#10;+Me71PPYcRrU90bd9w93JrrXWbSrxIbdq/+W6KnbLmuojEZRakxL3Tigpzq0bq6aWVpKCWrZ/DhN&#10;nTA1HF6sKdOlU04v6gstCWrotqWWa0nUat5GbZrXVNyqMfpwfmP1CrazjTr0uEnda07UB2P37GRK&#10;zYt137Xnq03rhm4J2SSdr5uu8tP8azsqaeN8zV4Tp5rNo9bjXlezZnM1r1lSJd3/ft6GlcLXh7ak&#10;bVXpGk1cGfj5z9eVFzYOxk8d+bGOOe929T4vMr73tW2UPPJDzQmmRvzmA+rJmWrer786ZHQZ5rhd&#10;4bQMft9/bqnre0fmu6hvdyXNHKepadnLqZ7qZdufBNciHjNymVr+ubfOd69tc3F/dU+aqXHTMkIr&#10;RTW73hfZ7gbZSy2/1x6jlj3CaR176fzGqVq0MNtBV6mh265aKlmqlpq7+ZqHB9hex1xu5ZDmWkqV&#10;ktSyhd+fDrqoR5v9vm52wLvdbuvRMMfgaehi9embmuuPg6bo06nZ39X9568/RIePPyv3d7v5W6LH&#10;jRsXznVgzZkzJ7hRoyi63Pz++Gswl112WTAcvW95PQrLr++ss84Kh4p+fUe04glqc+0gPTvkPnWv&#10;MVsvD7wvS9//mlGP6+U51XXxFS0zg8crl5RDZR1K6NhRDX+cqIm+vpnzpSbGd1TnfcieFZPf1bvD&#10;/WOM5uXapVQAK5cpOT5BlTJrjjglHZ+g5YsXhcPSCfXy2LB1E/X2k/dpwB136b6HP3Qx6pqHuX8V&#10;KVfVzrtSHTf/VwP73adnPpgatjJXa7WrWuKrRJVi0gmupbBcizKqnG0z9fKTHyu91ZW6qGY4zivI&#10;dvl93zxRzwwYoAH+cftwzXfn/ymbwul5Wq5l61I18fnwte4xfL6UvDFyU4orNZ1QN3y6l/xeW13V&#10;qodPQ1vTCtaztNcxl1s5NL9MvWvO1KBbBuih18bl0S1ZcAc8fK6/qK5u/sdMJcTHZgZP4zrxeuy6&#10;prrqkSn67NsDHzy56dKlS/B/Ud1uPXLkSCUmJqq5O8s53GXcQOAfOEBiE9T44tvV69RkTZ0adeG8&#10;Xnfd1ClFb784zrWB9igZl3s3k+Kaq2XdRZo6PU1zJs/UcS3PzDWocnJc0y7qco5/tFbdY8ORhVE8&#10;e4eQa0nsdJVYuT3XVo4JLlTlYNccvfzQx9KFd2nwo4N038CLVOi2W0ySzr95sJ4d3EunrPmvBt07&#10;PNI9lL1G2+VTKV7xGf2T2+PV4aYrddyU5/X2wnBcQbfL73tCZ902eLAGB4+n9OwLg3RRtoo/ZzGK&#10;cSclnW/JeO1gPfXsCxp0cUb74ZjI9b0c7c9r85blmMurHIqXU/Or7tOzT9yui+On6JmBz0ROhPbD&#10;AQ0f/0XS1LR0TZu/QRPnJAfBc27Larr7jye54Jmq8d+tD+cser/88kvm9RLfBVcUfKvKt3ri43O/&#10;qFlY/lZr33qzugHAr+v888/XPffcE45B4aRl/S7JrtVatDJdCZX2HCPHNWjsQulGXbRtuB7/YHk4&#10;Nj9xanNWcy2a9rK+nHuCOp65b1d7jokrozLlIo9j9udT3/xMtUyZqokZm71rsb6elqaGTQsQIymu&#10;ZbL9ONVKigRY+vx5Cq/UhHb43p0sdqRtDZ9lkx6WcWxN18q8WA1+We3aINXUpmVNzZ88MTPU0yZM&#10;1fzarrwzKuf4JDVIaqObejXU1H88o6n+Oki+2xVq1EQNk6dq3OKo9zdjO3IUvT8N1KSBOwn5KmhL&#10;RLhgTC9Qq29/XrsP8ioHt5/BumP8CdVlalNujZIL1OLL3QENH/8LBsXcP3/Hm+e73XqcVUt/enSK&#10;pvyYw+0qB5CvPP0F+ozHOeeco5deeinotvI3IBwo0evx36NITk7OHPbTDpTFixdnCZ/omylye+zP&#10;+n0X2g8//JD522x+f3JaR/TjQO7vkSNFU57tr+v69g+6R/r3HaSpNXurV5vsp6buTLbvlao0/km9&#10;/H1eFViUpq3U/Oc5mlO3jfZanJXijdXzhsaa92R/9ff7d8vzWnbWzeoVueSStwptdE7zxXq7ny+b&#10;/hr4ZTW1qh1Oc8HR8vQymjjET3tdM/2Ylm1UZtKTwXpe9yOirP5skG7sH+mC6n/LcKV0uVgt3fiE&#10;83qre/EPdFcwrb/uGltJvft23ruV2LiXbm7/i14f+rFWx+e1XVHi2ui6fo21yG2j36YBt9yoGweP&#10;U843g2ffH3fy8Of+arzY7U+4bTf2e0zjCvQbzfvz2n2Q1/sz52V3LPvxbv39n9SU4y9S5wK1+HJ3&#10;wL9k+qdz6wR3vJ1z2nF67X8/65+jF2nesl/DqQVzIH5ex3/hsmPHjvne7bYvX8L08qtw87sOsi/r&#10;88Gzv91gBV2f36/hw4frlFNOybzjrTDyKrujijszTU1JV+kKcXvduWSlqH9eJz3VndaXK8T+bU9V&#10;WvFyisvphelprtUSFzUtXWmudRJ3bA4z51XGbjmpu+JULvvddnnJa7uy8b9UkR5bgHn32h/Hb9v2&#10;GJXLaZ/ysz+vLahcy8G9Fxu3Kia+nGIOQLOlyH/brTD2JXz2V0Er5wPlaFwfDg5+2w2HsgPa7Qbg&#10;0FGQP5tRFH9aAyiIQh15/s9dF5Wcll2sWLE8fxq+sPwy/bKzY32Fk9v6cHD4P+6XV7j4aUXxRwWB&#10;gihU+HRsfoB+zCkHOS27TJkyRfJ3R/wy/bKzY32Fk9v6cHD498J/cdh3q+X08NN4v3CwFCp8/I+F&#10;FkXrxy/TLzu7ihUrav369dq0adMBOWP3y/DL8sv0y86O9e2b/NYHANkV6oYD77tFm/TEu/P15cx1&#10;+/1ntX3o+BaPD56TTygfjs1q27Zt2rBhQ/Bnf8NNLjTfNeTP+HxFWapUqXBsVqyv4AqyPgCIVujw&#10;AQCgsLjVBQBgjvABAJgjfAAA5ggfAIA5wgcAYI7wAQCYI3wAAOYyw8f/ztOB+LY7AAD5yQyfkiVL&#10;Ki0tjQACABS5zF848LZu3aodO3YQQACAIpUlfAAAsMANBwAAc4QPAMAc4QMAMEf4AADMET4AAHOE&#10;DwDAHOEDADBH+AAAzBE+AABzhA8AwJj0/3RvIKgEDT6aAAAAAElFTkSuQmCCUEsDBBQABgAIAAAA&#10;IQD6T8eP3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3Y0lrcRsSinq&#10;qQi2gnibZqdJaHY2ZLdJ+u9dvdTLwOM93vsmX022FQP1vnGsIZkpEMSlMw1XGj73rw9PIHxANtg6&#10;Jg0X8rAqbm9yzIwb+YOGXahELGGfoYY6hC6T0pc1WfQz1xFH7+h6iyHKvpKmxzGW21Y+KrWQFhuO&#10;CzV2tKmpPO3OVsPbiON6nrwM29Nxc/nep+9f24S0vr+b1s8gAk3hGoZf/IgORWQ6uDMbL1oN8ZHw&#10;d6M3V8sUxEFDulgqkEUu/9MXPwAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJ&#10;SS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHU&#10;UV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PD&#10;PDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;sYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDLNRzmHQMAAIsHAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;AAoAAAAAAAAAIQA+02VM5GAAAORgAAAUAAAAAAAAAAAAAAAAAIMFAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ1BLAQItABQABgAIAAAAIQD6T8eP3QAAAAUBAAAPAAAAAAAAAAAAAAAAAJlmAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAACjZwAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAACWaAAAAAA=&#10;">
                 <v:shape id="Bildobjekt 937859731" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:19526;height:36004;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA3LxPkxAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1rSKVmujqCD4uFY/4NJc22pzU5qo9e/NwsI+DjNzhsk2vWnEkzpXW1YQjyMQxIXV&#10;NZcKLufD9wKE88gaG8uk4E0ONuvBV4apti8+0TP3pQgQdikqqLxvUyldUZFBN7YtcfCutjPog+xK&#10;qTt8Bbhp5CSK5tJgzWGhwpb2FRX3/GEURNRiMrG73Er2lJB2t5/SKTUa9tsVCE+9/w//tY9awXKa&#10;LGbLZBrD76VwB+T6AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcvE+TEAAAA4gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId32" o:title=""/>
+                  <v:imagedata r:id="rId34" o:title=""/>
                 </v:shape>
                 <v:shape id="Pil: nedåt 1723968521" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:15954;top:27051;width:1143;height:3619;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMVN+iyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBF+GS1txzrpsiCK4h4Gr1eejOZtqcylJ3LpvvwwGPt7v/y1Wo+3FjnzoHCvIpxkI4sbp&#10;jlsF9cfrzRxEiMgae8ek4EABVsvLiwWW2u15S7sqtiKFcChRgYlxKKUMjSGLYeoG4sR9O28xptO3&#10;Unvcp3DbyyLLZtJix6nB4EDPhprf6s8qKF7qPNbvGzNMJp/+52tdma09KHV9NT49gog0xn/x2f2m&#10;0/z74vZhNr8rcjj9lACQyyMAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjFTfoskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" adj="18189" fillcolor="#006298 [3204]" strokecolor="#00304b [1604]" strokeweight="2pt"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A09205F" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="537D90C2" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B2BC650" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="13273A38" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på den förvalda frasen som kommer upp för att meddelandet ska komma till chatten. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6963BC5C" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="62F144B8" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26CFF335" wp14:editId="12B1FA58">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37DA747B" wp14:editId="52B35E6F">
             <wp:extent cx="5676900" cy="3571875"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="200220577" name="drawing" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="200220577" name="drawing" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33">
+                    <a:blip r:embed="rId35">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5676900" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323DF256" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="5CE62088" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Klicka på “skicka”. Patienten får nu ett sms om att h</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">n har ett nytt meddelande i Vård och hälsa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8689B6" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="037AEB82" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50DDBD63" wp14:editId="65B75A60">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="463ABAAA" wp14:editId="5617ECA4">
                 <wp:extent cx="3105150" cy="2778760"/>
                 <wp:effectExtent l="0" t="0" r="0" b="2540"/>
                 <wp:docPr id="444563613" name="Grupp 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3105150" cy="2778760"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="3810000" cy="3409950"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="882314481" name="Bildobjekt 882314481"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34"/>
+                          <a:blip r:embed="rId36"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3810000" cy="3409950"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1748465857" name="Pil: nedåt 1748465857"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3457575" y="2638425"/>
                             <a:ext cx="114300" cy="314325"/>
                           </a:xfrm>
                           <a:prstGeom prst="downArrow">
                             <a:avLst/>
                           </a:prstGeom>
@@ -4905,135 +4783,135 @@
                           <a:lnRef idx="2">
                             <a:schemeClr val="accent1">
                               <a:shade val="50000"/>
                             </a:schemeClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr anchor="ctr"/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="3094CFB0" id="Grupp 1" o:spid="_x0000_s1026" style="width:244.5pt;height:218.8pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="38100,34099" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDI18QTKQMAAIsHAAAOAAAAZHJzL2Uyb0RvYy54bWycVf9O2zAQ/n/S3sHK&#10;/5CmTdsQ0SIGA01CWwXbA7iOk3g4tmW7vx5oT7IX29lOUkpBMFo1tXO+83efvzufX2wbjtZUGybF&#10;LEpOBxGigsiCiWoW/fp5c5JFyFgsCsyloLNoR010Mf/86XyjcjqUteQF1QiCCJNv1CyqrVV5HBtS&#10;0wabU6moAGMpdYMtTHUVFxpvIHrD4+FgMIk3UhdKS0KNgbfXwRjNffyypMT+KEtDLeKzCLBZ/9T+&#10;uXTPeH6O80pjVTPSwsAfQNFgJmDTPtQ1thitNDsK1TCipZGlPSWyiWVZMkJ9DpBNMniWza2WK+Vz&#10;qfJNpXqagNpnPH04LPm+vtXqQS00MLFRFXDhZy6Xbakb9w8o0dZTtuspo1uLCLwcJYNxMgZmCdiG&#10;02k2nbSkkhqYP/Ij9dfOM0sG8Ameo3RwdgZhAETcbRwfwFGM5PBrOYDREQdvawW87ErTqA3SvCtG&#10;g/XjSp3AcSls2ZJxZndeenAwDpRYLxhZ6DABOhcasWIWZdlwlKRplkRI4AaU/4XxQi5/00eL9jbI&#10;18VwbiEIdkneSfJokJBXNRYVvTQKZAzF5dk5XB676QGCJWfqhnHuDs6N21xB8s8k8wJdQY7Xkqwa&#10;KmyoL005pC2FqZkyEdI5bZYU8tPfCg8I58ZqakntNixh43sAG46xN3iUe2AOswHFvVtjbykFSNPG&#10;3lLZIDcAcIABjgfneH1nWjTdElDYHoAfwtRpHxqQ6eiC2RFh/1VjDzVWFCC4sHtRJNM0SyfjbDzt&#10;VLFgPEeCFn//WPTE6ovRe/alaV7jbJSOp/CNkKvAyShLh+PQ1roaTZJ01BcajIO9r7Mj9gq5EZda&#10;y83rFOKcC3fILr1wlH5kd5w62rm4pyWUATSIoQ/i+zm94hqtMXRiTAgILAmmGhc0vB77htCKx90A&#10;zsN3BB9wr7A2dhugW3kYO4QJiiydK/XXQQ9s0ALT1dLhCncCdFboSN3NABT1Tn5zKWzv3zAh9UvJ&#10;cUis3Tys73gK7DiilrLYQZ/AgtQSNiZWew9nAg369b7j+9zb28ldKU/nftX+Dp3/AwAA//8DAFBL&#10;AwQKAAAAAAAAACEAqNCjr/6zAAD+swAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoA&#10;AAANSUhEUgAAAZAAAAFmCAYAAABDdMzIAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJ&#10;cEhZcwAADsMAAA7DAcdvqGQAALOTSURBVHhe7L0PfFNVmv//mcFtZ2Csg7QOM8TBaVE3QSQdWFLB&#10;BnEa1GnQleLM0HW/turYjvOV6q6t7tjISOustv6hnXVIFUnxT3DAsArBQcLLQvodJPzAxgXaUUil&#10;mo7MNNglrF3SpZvfc+69Se5Nb5om/Mfz9hXp/Xf+POc553nOucl5vhYmwOFwOBxOinxd+pfD4XA4&#10;nJT42hdffMFnIBwOh8NJma8NDQ1xA8LhcDiclOFLWBwOh8NJC25AOBwOh5MW3IBwOBwOJy24AeFw&#10;OBxOWnADwuFwOJy04AaEw+FwOGnBDQiHw+Fw0oIbEA6Hw+GkBTcgHA6Hw0kLbkA4HA6HkxbcgHA4&#10;HA4nLbgB4XA4HE5acAPC4XA4nLTgBoTD4XA4acENCIfD4XDSgscD4XzlWbnpE3T2BKUjdS4ZdxF+&#10;Ou9y/O33s6QzHA7AAoLv7f5PfNz7X+jt+298+1t/g9lTJ+BKzcXSHRc2F5QBefTF/8DbO/6ML4KD&#10;0pkYX6PPfQvysKx8qniCwyHKn/7/8I7nc+loZDIzvo5NvynEtNxLpDOcryqD//O/eHbdx1i9+RD6&#10;/2v4ePOd8d/AXTdNxgMLr0TGRRfuQs8FY0D+9OkxzH2wDcUF34V2stJL/O/BIbzw7weFv5//pR6l&#10;P/q+8Dfnq83uj75A8b/8P8zSXopflWqls+r8fx/148nXOvF/5l+BxsprpbOcryJdNFv9P0/twqd/&#10;GcDXyDO9/ppsFM34jjA7/eLYoKBXzCn5/MhxTP7OOCz/v3phVnIhcsEYkNdcPfjnFR/i41dvwSXj&#10;/kY6K8IaVXvXZlxBjXnoL1+i6f/m42c3Xi5d5XxV2brnL/iHJz24z5yLuruvkc6qwwaNGx7ahh8b&#10;vgvbI38nneV81WCrGz/65+3485H/xjU/uAT/tiR/mMPKOPrl/+C+Z3djm7cPY78xBu1NN0KT803p&#10;6oXDBTO3OvG/oh1kHkEiKm/NRYFuAh56wQvn+6NbtuBwOJwI//Q7r2A8jNdm490Go6rxYDAn9g3L&#10;dTBf910MHB9CxXN78L/shckFxgVjQCJ24+sqFiRy7r2OvwoGRHPZN3HvM7vx3LqPhfMcDoeTjM/+&#10;OoA/7DqMcd+4iGahs3DRmBG8VYINO42V05F9SaawrLVj3xHpyoXDBfd2hzVax4F+lCzdIXz2dh/F&#10;uG+OwfcmfBNbdv8Fy9/8WFi7DJM38NKmbukpDofDGZltH/YJ/94653v41jcvEv5OxqUXZ6Cq5Erh&#10;b/d/iM9fSFwwBiQyORz633D0bwYzFH8z5uvoeMmEv6y/NfphL9svzxkr3cXhcDgjc8B/TPh39tRs&#10;4d/RUqC9VPh3u2SALiQuyO+X/fDK8XA8MVv4XJv3beksh8PhpM+hw18K/16e4svwqT+4RFju2vfJ&#10;UenMhcMFaUA+kJawbrcM/7AlLA6Hw0mVzL8ZI/w7EBoS/h0t/3Pif3FiKIxLxmVIZy4cLkgDwuFw&#10;OKea718mLnmnOpP40Pefwr+XX8a/xnteEFnC+ve64Z8HF10l3cXhcDijxzTzO8K/r23tEf4dLS0b&#10;xS/r3Px3E4V/LyQuSAPCvjKXaAnr2bUfSXdxOBzO6Lns25nCvxeNGf2wyb72u2nn58j4m6+jtOjC&#10;2wHjgjQgmpyxmHNNNmZfM2HYZ8ZV4jciOJxE/L7tM/xq5V7piMMReeuPfxb+LTaMbibBHNn7l+8R&#10;/q69Uyfsj3WhcUEakImXfgP/dMdVqP7p1cM+N+hzpLs4HHU27vgzXn7nE3x+5L+lMxwOortX3Dr7&#10;ezg2cAIbSE/YioanK/YDwcET/4v2vQHBAVn06/eFX6HP0k4Qtsu5ELlg9sLasT8gLFE9UTY16Vd3&#10;jw8O4eEVH9IsZQJ+u+SH0lnOVw22T9FPl72PfzRNxjO/mC6dBUL/87/w9f4XdFfEtqnwdB7BrbV/&#10;xAIaPFY+PFM6y/kq8Z2FGzDm61/DdVMn4P39R4TfnEVgPyxkW7izsAAhGl8izJ/5HWGMYdu8X4hc&#10;MAaENeYND27Dx9KPfZLxzcwxeOVfDMKeNpyvJqyj/7BiKwJHQ8j97jjprDo9fxkQdGz5L/VYzHdz&#10;/krCDEiEzIwxwlLWZeO/gfXtvfhr/3HpCnDFxHG4Mf8yLJqrwYyrxktnL0wuqHggDLatO9t9dyTY&#10;9vz51LDsF+qcrzZ/3HcEy17ZD+9B8auWibg0KwP3/jgX//wT/i2+ryqX/9RJDmcOFhZOwi2zvivs&#10;sstgeyR+/sV/C9u3X6n5FrLGXpizDTUuOAPC4XA4nDMDd8E5HA6HkxbcgHA4HA4nLbgB4XA4HE5a&#10;cAPC4XA4nLTgBiQZoSCCA/TvUAjBYEg8x+FwOBxuQJLhf6MMhged8G1aAsPddvil8xwOh/NVh3+N&#10;l8PhcDhpcfZmIL12VMwrRGHkc5/k3Yd8cDyyEIZrtNBq9ShcVAvXYeEJ4I8NsfvnLUT1ax0IChf8&#10;sN/HzhWjySucEPC9uFi4t+INlrJ0z1M7xYvEzqdi+cr/VuKD9Wcs7cWwHpBOEcL9kbIsqobdK5aE&#10;c+4T9DRgoYHplxaGH1fAzto1ols02wyItwEDLtQKbdwAQWuCO9GwyCA8pzUUk175hNs4FwCq41Fk&#10;XBE/xXc1xMYixgErFrNrP7PSKBHDt24JivSR8Yt0h4YGxXhBn4Y/0o0Jx7Pzh7NnQE6E4D8cgKb4&#10;cTz+KH3uMiAHIWx/vAS1GwDz75xwrbNg7jEHltxWhw62vcxgHwKHs7Do+VY0Ls6B68lS1LWJyYU+&#10;DyDQ1w3bpg7xBDrhfNVL9wfgFyNRivf0x95jhPrp+HPxWP63gn1OvP5hFrK+5cWbf4ipiXD/Nxeh&#10;+cVG/MNlLtQtrsP21AKVcc4KHWiqsKF7Rj2cG2ywlCyAnu1zx3Srj9r03TexXbIgobY34SD9CRzu&#10;I82kJ39bCdtBPeo3OGF7bBEWXJMn3sg5/1Edj6QxY/ojWPPbx1HwhQ1Lfm6LOpmdztfh/RaNDR++&#10;CWfEuQw4UPe4C5l32uBc14Rf/L0BU7Kk8eJEAX7B0qaPmanOCOPZ+cJZfweimWGC6Sb6zMlD5pCb&#10;OnUI2ffVw2LMg+aaEtQvK0Vm0AGnbGaRNT4PBbfOhZb+Dg7EBv3cGQZgs5tMB7HPhTdhhHGKcClt&#10;Ot62ITBlEWr+Phe965xi2hHGZCHnygIsmi2UBMdU7A/nHGZSAcz3mKETd6QAhgwwzPJgi4c1ZAiu&#10;TW4Y5xnFa3LGaEj/ymG+RjrmXDAoxiPpHDIvprGIzs2kM/8ZlGYJHXCsDiD372uwaEov3nQqRgaB&#10;S66ci9I75yK6297FGmhn5COfxqk82abgicaz84GzbkCcj0pTOLa05PcLA7Ruska8yJiowSTqzMHo&#10;3K4bTXfS/TfXwTu9BjU3R5sZmDMXpsCbcO0j78D1JrBwAQqkS2kxtJO8iBApiQlzixYhV0o7ysEm&#10;YQpb9KQX+kdrYBYjXnLOafJR1VKOSe5amGcUouJl+bJBDuYac+He5EJowIWNbUYsKI7tyJv/gBXl&#10;33OjtliPwvts6Djf1hs4SVGMRxE21dA5A8rfuBgly8qhY+c8TjhCuVhURGMOOZeB9S7RucwugWWZ&#10;EcGXy1E4oxi1W6MLosAnVpQWUtqFi2GPrpWPMJ6dB5x1A2J67N/x7+voc38+9d8cMNPhD/SJFxnH&#10;RIufGfESyZ6bKv5BaMTcG43Ii54nxhhhvjWAje854HIew3yjXrqQJrtdpCTUxOxdSpmVmjoA29uR&#10;JTIi24RfLBZKgrmFfDnjfCHLUINNH3pgfzgP3mdK0eCWLhC5zFFo2wLnpi1wz5qPArlTkFWAmne6&#10;4HmtBnkfNqD06e3SBc6FgmI8ijC9BI/cQPOIzALMnSE6FDs3O8it7Ya1rBCLX+wGAjY4xNhRyLuj&#10;Be1eF5pvC8HxwH2w9YrnMaUGrq4udHVtQvlk6dxI49l5wFk3IJkXZyM7mz5ZZHnHFmD+bBqwX26C&#10;40AAgUAnbI02BDLNNH2UHkAWdIWVePIxA7qfXwKrGG5YIhMFRhN6X6yF9UgJeZjSaYEc5FxB/+x2&#10;Y3svpd3rhPNdphN6wWgJDAXRF2D5BoTffghKkm0mj4KtW9ajal4mQuuc2Bl51/FtHYz3PQnLLPIi&#10;qqzw8Xcg5wGd2L6+E/7+QVxuKIgtL0SYbMT877lQ+4QLBrNs+YHobHOgk3RncLIBBZdJJzkXFIrx&#10;KILGAHNtPUoznahe5kJwaCdc/x5CdrEF9eydxrIqGDPJWDhp1hLogNPtQ+DYN6CdnR9bBmPIx5fo&#10;StVI49m5z1k3IEqyUfK8TVwmuJVN9UrQ0G1ATasFc+OWh7LvqEfNFBq4a2yKgTtz3nwY6TjzDjNk&#10;PgSRCfOTVpT8rx2VRZR2UTVcPyiH9QHZXdEpJnkVr78JxxukJAvLUcrWROlTeU8JMkM0u9kt3S9A&#10;ZV5Wg9yDTahu5d/KOfcJwr2sBCbWznc0IVhYj/I50iWBPJjMZDaGDFgwT2legjvqUMJ0h/Sy6T+N&#10;qL9nrnSFc8EzJh81T5mBTbWoa1oDeygbi8pKxfclN1Wi8g5yLv/dhZ3/3YXX7zcLY4jpYScm3VWD&#10;kklSGrLxpW6HdE4i0Xh2rsN/B8LhcDictDjHZiAcDofDOV/gBoTD4XA4acENCIfD4XDSghsQDofD&#10;4aQFNyAcDofDSQtuQDgcDoeTFtyAcDgcDictuAHhcDgcTlpwA8LhcDictOAGhMPhcDhpwQ0Ih8Ph&#10;cNLia/39/XwvLA6Hw+GkzNfChPQ3h8PhcDijhi9hcTgcDictuAHhcDgcTlpwA8LhcDictOAGhMPh&#10;cDhpwQ0Ih8PhcNKCGxAOh8PhpAU3IBwOh8NJC25AOBwOh5MW0R8S/kf3UTy39iNs8/4VxweHhIsc&#10;DofD+eryjYwxuEF/Gf7pJ1fj2txLpLMxBAPCjMetv2rnhoPD4XA4w2CGZMNvCocZEcGAlD21C5t3&#10;fY6f3TgZln/UYsIlmdJlDofD4XxVOXI0hLpXu/DGez24edZ30froLOmKiPAOhC1bMbjx4HA4HE4E&#10;Zg+YXWBE7IQcwYBElq648eBwOByOnIhdUHvFwb+FxeFwOJy04AaEw+FwOGnBDQiHw+Fw0oIbEA6H&#10;w+GkBTcgHA6Hw0kLbkA4HA6HkxbcgHA4HA4nLbgB4XA4HE5acAPC4XA4nLTgBoTD4XA4aXH2DUjI&#10;D19PSDrgcDgczvlCmgYkAEeZDuaX/dJxjNCmSugKm9ApHSfDXTcfC551gZsQDofDOb9Iz4AMdcKz&#10;awJMBRrpRAzP+25k3DwXOuk4GYYaN3Y2msG3ceRwOJzzi/QMyIfbsQXXIf9vpeMonejYDhToxe1/&#10;RULw77KjaakFlqVNcBwISueJgBu2Z7egWzrkcDgczvlDWgbE3+HB4DwjDGOkExF6PXAfMcBkkOYT&#10;Qz447i3C4pf7kDeb7p/gRcNtVXAcFi/D60Tze33I4NMPDofDOe9Iw4AE4GmnOYO7DkXzClEo/yxs&#10;RNcEPbTZ4p2dzZWoG/84NrVUwXyTCeYltSj/gQeeLvG617MlpeUuDofD4Zw7CCFtJy58Wzg4vP42&#10;4d8RGXKjZtoSBB9sRMlk6ZxEx6tVsGvt8D6mBwacqJpZg87ZJSiYJN2APuxc50ZBSyfqCn2wFi+A&#10;9/4O+pdPQTgcDudcJZGNSH0GIrz/mI/Se0ww0awi9pmEzB7Z+48dbrgyjCi5wwjj7MinBDXP21A2&#10;g64HvPB8Ilvu4nA4HM55RcoGRHj/McsAXZL3H/6eTuD7BmHpSmloDMgbSzd4PfDIlrs4HA6Hc36R&#10;ogER33/kFhoQP+6HyCDI339ocnXAQQecB2K/8Agd9iEwIP6tfP/hh/MpC6w7ZN/Q4nA4HM45TWoG&#10;RPj9RwYM+Sq//2iP+/3HvFpY7ziK5tvyodPphI+hzAk/m33Ah507BmPLXbtsqH0jhLxrssRjDofD&#10;4ZzzpP4SPVVCQQSOARePz0JmZNkr4EC50Qmz24aS7CCcvyyA88c7YS3mBoTD4XDONU7dS/RUycxC&#10;drbMeBBBtwue7+mhZ8tdPU44Lm5AAzceHA6Hc15x+g2IDN+LVaisLkXx0v0oeawceezk5FLYnjKD&#10;mw8Oh8M5vzijBkRzUylKiqrQ6mlH3TxuMjgcDud85owakMzJhtjXeDkcDodzXnNGDQiHw+FwLhy4&#10;AeFwOBxOWnADwuFwOJy04AaEw+FwOGnBDQiHw+Fw0oIbEA6Hw+GkxekzIENB+LrP8OaIh91oWupA&#10;p3T4VaDzDQus7QHx4GzI/AIi2O1DcEg6OAcI9fjgj+1FyuGcc6RhQNyw6HSoaZMO5exvgklXLoSs&#10;9b9WjgX32eCTLp0JAu02tPQAl0nHoyEUDCJ0Dg0aqeGF46mN6BsnboF8NmR+wdBrQ7m5ErZIgP6h&#10;EILBszl6u1F/ywI0bj1zZQisK49ufBrdAPWOGtg/5E4JR500DEgucqeQ59vtl44j+GH7lxZk/nMd&#10;SiYCmjts2LmhStyu5AzRscuDCdO1w7aaT8iQFw3FjfDExzY5X+jeCc9gAfL/Vjw8GzK/YJhYCtsf&#10;nai6UjwMrK9E5b/3iQdnBQOq3TtJP89cwLXOPR5k/IMdnZ2d6NzbgZ2uN1GleR/1i0vQtF+6icOR&#10;MebXxDO//0g4ePin0kg0Ipno/X8t2H3ZT1A641LpHPNeqvDznWa89Ox85Hy9E456OwJT5yBPbccS&#10;8u58u9fi1RfXYtO2NuztnwjdVTnI/C8PrL9xYmDaTEyW/Vo99IENT7wRwLXX5WHsgA/uV1Zi5dub&#10;0bZtLw6P0+CqSVm4iLxxe81G5FVZMPe7VJ62Jvzr7izcODVHSkVKZ+MgZs7QAD1uvFC9BK2HQgh9&#10;vg87/nQRrv27yRibqGyCqaV6LXUD8/IQan8V1lXr0XPpHEybeJGQfoRAuxWvfHoFpmE3XrWuxHoX&#10;pTN4FfKnsHKKsKUnR/+1mCmrqH9TA5r+NBFzr47JVU6ox4O1r7Rg7Tu70ZN5NS7/yIbnBm6B5Q4d&#10;xrKyyWUecMO6ugdXXDsGu1dbRXntHcJV+jxkKYsrIwT/rrWwCXXfi34NeaETZANYyA+3lNbu7nG4&#10;ejrwXgO1199NQ1QE/Z1w2W1ojd6jwVjJTelcZ4H76zdCE3DA+m9rKI/dOHzJNEz7biQPSb6zL0Pf&#10;hpfQ/MamWBpH6dpLzVjzDmuTydBpLyVNjBBCYP/beOkFMc2ei+j65JisR9UejidgD2gx5wf091v1&#10;uPdxFwbCAziwpw39E2+ETlCjkfOJ1C9vwC3mc+hSzLl2Ii4aCqLTZYft1fXY7OnBuCn50HxLeijS&#10;Tj8cj0NvWanObgxdNQeXfLgSz+0ZByN7nm5LLjtiNO2TEC9eediBy39eBxPJAF+/CJlZOZh281yc&#10;+PcW2EJzUGkkz3CoE/YnHOhX9FEWz6cJH39nLq6aIJ2SkVzXpXY3atAnyGDTMF0d3obD6y/KaA4u&#10;+6vURhFZf5PkH023H5O1OlwaeWzE/j46uYcCnWhbI+p8G+V50eU6TP52ROBynWmjdhnC+B/kIeeb&#10;0uXzhEQ2Io0ZSCayLibnt7tXOiaCLjQ82YnFDVVipMJuN2zruhEaL14ehrseNav7kMPC3GoBZ+0i&#10;WDbTVD0rhO51zXDule5jsFnCL5oQmmZAdo8dpbMr4YBOCJFr+H4vXO6AOJAovPEAtq9uQUdQab08&#10;6xuxsY/KT43a9xc/ej86hkk3l8DMymHUiTOXRGVjsHqtd6H1ITOqNoEGMQN0V8o6sETHhmZYnyxD&#10;+XIfcvKpnBP8sD80H/Xt0g3C0pMD3SfkcyU/XK2t6A5dIh0rCbbVwHhLLTzjDFR3DbqfvB2LWzpi&#10;M654mXudaG6pQ9k9jfDl5MM4Ixv+16swv446qhpDPjjuLcLil/uQx2Q7geR+W5WwHCkQdMNSNB91&#10;+3JgoOuaT2pxe3E5ajf1IUMSQXAXDT7zauAeR/nN1uLYunIUP+UVL4IMfyt1wodKUfl2CDpKQzvk&#10;Qv2d5bBFVEmogxU1FdVwDlIbk/xdz5Zj8Z2lKHnAidDVkixrySP+QHpGKDe1VY1XarNjsFfMR+nq&#10;2Aw5eXuIZes+QVYi6Eeg24demgGYhXDMZuhZ7P+k+YhpuFZXwfyQkykHDPTJDHpQV2xEzY5M5LM6&#10;/5cd5bfVwRtZNmXt5HSi4a4SNH5MstUWQDtJLPO2vgzJSI5CdqNonxHp6aD+Y4BhmnQcJQ/5M4HB&#10;Y9Iy1ocONJCeQd63e12wvZKov49C1yPtfk+V2O4RXf2lg3qyiNiGFahcIbahWH8TGj6UbojI6OFK&#10;VG9kMiLl2daIctKd0jsqZelaUPLbiE4SI/X30cid7rE/1gi3MCbRGHXQisp7rHSWEYJ7aRFur6cy&#10;s/RZmdpd6DqbK6OnGhYP5Du3vyV8RstnK4vD2rveDPcJR8fD2x+bFZ7+yHb6S6RvbZnsejI+C69a&#10;oA1XONnTB8Mrfhz5W2T/c0Vh7f0bw0eFv68Pax/eIl6IQ5Hnie3hau314eX7hEsS+8PLr9eGq9+T&#10;DlXviUdeNikP7cLwio9j5RtOR3jZdG246Ln90jGD6vUjWd6HVoWLtRXhjV9Kx4wvN4YrtMXhVYek&#10;Yzmfvxku0xYpy+pbQWlMDy/bIx7Gy7yjfnpY+6Pl4f0npBPEwd+RLKmd1GBynk6yZXIWEdtCLHNf&#10;+M27VOpE16fXd4iHR8Xyr/CJhwKu6rB2wSqSItHH6sBkGcshfHxLeImszkIdpleHt0RvOR7e8qA2&#10;rF0kpSHA2k0brnWLRx31s6L6EeFgC+ln9JlRtIdQtrLwm5LwBP2mNOWtnDQfqX4LWw7Knjsa3ni/&#10;NlxM56Kc2ELlj9VZaKdZVOcvxGMRVuZY2yaX3SjaJwmC7CNtpUBM+3opbTXZHHdWJHiWGIWui/2K&#10;7pFXj6WprabWZqi1odifi1dKuQoymh6udsUSOb55idBf5X1q+yOkT4+p94H4/j4anR3Ge6Tz11O/&#10;Y39L9VT0ifOURDYijRkIkDNRA3wRxHF2sN+KuvX5qP+VMbqkkPRdxEAAnWSJXe+6YG+2wH4wF4Zr&#10;2NMaaK4g/+SwtPbcY0PNSxrUWcTt3i/LmwpsIg/vUTs8AaUZV+T54XZswXXRdwMCUsz2qIcl3HMD&#10;8ilJBQnLJuVxtwWVKrOOKMJMyIiqimhsRkqzC94/a6G9SjwM7HKje4oBevmmknuofBkG5DNvNw7f&#10;Wis8RVWojC8rYu8/lDIXIz4aH6qUxa4PoWtfL7TaXOlYxoATLS/1IqffjcalFliETyMcn9B8k83E&#10;D7wO6664OklEokr6Wpuo/JnoWh153oKal7ezCauIEAO/AkvkcV8OduID5CNPqrNQh7vKYIre4kPn&#10;bsB8fzlphkSvj87SLGIG/U3ltr2ehYoHleEA5LFnRtMeyvj8Ythm7Sx9tOijykdIowyWe/Jizx2w&#10;oamNZhFdrVGZWB61YTu7Q1jhkNrpkVqY5N573LutpLIbRfskg73/mDDPEJNzhIGdcO/KwPw5LG0p&#10;pPUPZbIhPO+7kWHIH/4sMRpdF9r950tgllUvcywdZFwsylutDelKFsksJ+sb4qEgo3KUFcUS8XXS&#10;NPXWKpRH+5QfPpoaGK8zSMfECP19NDrL+lXwgEd43rXBBstvtwBz8sXIrGM1yJ3Qjea7StHwru88&#10;/rJOYtIyIELjHuxCt/TiXPNEvazxvdjpIoWbO1yZaZ4Nz1Nm6G9agjUfiwYgZzCE3qgyZULzvQx0&#10;f8K+ChOAgwaxzEfEl/KM7Fut6PhDE4yHV6DcmA/zM15qPoYyT3+HB4PzaJCRdXAhZvsUOidZNfEe&#10;MijiIZGsbFIeN+qFa4kIUOfonmVCgbzDeNxwT6C8J4mHap21c/c24Oa5GJ66j5SzF4bCAkWnVeYT&#10;J/OAF55PDDAZZE8MUadtmwDjTJVuvsMNV4YRJcKSTeRTgprnbSijgdrX5kJvfJ3YIBzNQyxj7sJy&#10;cTlQ+pjK6tH06wVCPZUx8EX8O104Em0DFb3poY55hNKS9XexHaUBSSr3XOnFt0gI3g+6kaEXB7TR&#10;tIeibELY5jg5jSIfMY350Mt0TpDblBKU3xyTibGoHPXP12EByzvSTkbZAEXElzmZ7JK3TzK82L4Z&#10;uE4vz0EksN4O1/fKUcIMtiQbU4FchzrRQX7C/Nnq/SK5rrN2B26Yqcy70/u+MBAz8yfIY2qcERog&#10;2R2cAL1O7NDDZeSHp+0IjIVyY0HP7I8YiGCS/p5c7uh2oJLSL12+E4LLm5mJUN8gOTeRJ/So2bYT&#10;9goNPI8sQP4NlXD0SJcuENIyIMjVgvmxfZvq0YglqF0ojcqMeO9JRmiTBeVvGNCyzY66e8ww3WRC&#10;Dj5TDJzZbHbTH0RgawMavqxG011y1aM2mmxCTWs7dtYb0b2KZiLspCJPyUsibzzWdYJwvSP3koZ7&#10;mUnLNkK95ChnAiJCZ5greSWRzjpNppbUMV2bjsgUT04vGVRS7mx5igFsWS/LR9VjjXjUEn/qwPtq&#10;My7C39MJfN8AM9WZ1Tv2Ebfe7+0mgz4xR1GnYJuTBuFIHmIZdYWi3BSfqeyGuBj4AuIAHG0DFfmG&#10;9g0fOJi3GxmQxHJrFOXCYSccbZNQ/hNRo5K3R1zZVGamyfNRq58kN91cFblK79vU2olQm02OJLvk&#10;7ZME4f2H0lAzQgesqPiNDyVLpZmsNLPXyfvAfhec8pm9glHoutDuucj9vngoQM6OY/URmH5sEurH&#10;5IG8PIURYobN/b1FMAvtpCIjwcBoYdDHRgFh5jPBBAMZiORjUTK5+9B0nwXBiq1wvlCFUtau12Ui&#10;eCQXxlkyoY/Jgv7OBjj22FEGN2xb47+9en6TngEZl0XC7oD1eR8q/rUSeTKvS9Xjk+jauxMw6KAV&#10;7g8h0FaH6lXKgVOTS38fcqD6sU6UPx1bugj0yKeA4ktwFJEXSUfKPI8j+AVwNHiMHRAh+FZXobZN&#10;7iV1wruLDcqxb2glK9tI9Yqh4kVHPKHotDmIY4P0/6D0UnIoCPeTVWj5c5ziRcnCxRlU4gORX3ew&#10;+lSj4cNYPql6rPEIMj/ogPNAbFkwdNiHwID4dxYrwO4OdEryD/U4YFlGBjmaRy60U4At77gQ/SFe&#10;KAhfj/QKdBQzIjX5etrJWMyWe6+itxvxlMVy0yDcLxyS4+FF0wPUqf/ZKn0ddxTtEVc2/14vBidk&#10;KwbjpPmo1Y/IvZLcrM1OuCLPUdsFD/jJ/IuotdOwMo9CdknbZ8gH51MW2D6Ita8cxTITtVugtxOO&#10;p0pRtPB1aBo3oa5QyvvoMQyS/ga/FA/R70ZdVQvNsmIzeyXJdV1od/rPs0+6J+SH4yGaFVxZjWrh&#10;K8ziDEVev+AHTVHDJnxlXU1GcbNMhjDzkZaXko5FyeQe9ML7Z5oBTZMqPtAJ+z81xJbmBgLwyZfZ&#10;g30IHJtEs82YNl8IpGdAaODNIa8zWGAZti6v5vFF0M6ZjwntFrLqheQZFKG2twAlU+IGzsnkjXzi&#10;gf9nDaiMLtcHsL2OpoDkyRjm0bPT8lHWVQJ7vTnqocTy1MBYoseRVaXQGQqhp3yaxxown4bOmJdk&#10;gPEmwF2dD4PBLHzHPVnZRqpXFLVZyjBPSA/zwglw1xZAT9Nf/Yxy7Mw1IVc2dVaiR/njRhxdvgA6&#10;Pd2vL0HrJBPVJ5ZPqh7rMObVwnrHUTTfRp0r8gOyMif80mCuf6AZJaEWLJqmp3roUbKqD1mUWSwP&#10;DcqXV0PnqkIBtZGQxkwTmiPfkBnFjGi4fMlY/DFuaSN+SUso935Y5lB5C/XQGR9A98122O6Rfgkz&#10;mvaIK5tmNrXFEaork/USJ0mOSJZPgpmEpqwJ1ddsQRU9J8o1H6bfxb6VpjZrGVbmUcguafu4W1Dz&#10;igPez8XDeNgyEw42Yj4rY34BjAtr4PxvM37rbkdTsSzjGWaUTHDDUqBHoUEP/T07kXdzbsL3H6PR&#10;ddbuuXdXI+epArG/5s/HclRh42uS8yjIw4wl/+gR6ldIg37B3W4YWlwxw6YiI+Usk6Fc0ko6FiWT&#10;exYZl+lH0LpY1An9HU5obpobm8HsW4VSI+VP6RcynZlnReYza6K/M7pgYG/SU/0W1klx4nj4aN9R&#10;xbc4Rs2XR8N97FnZN4sScpzu/WLkXI4f7Qsfld9yMmVLFVYXReZJYGVLUp+ThslsBPke/0K69vnr&#10;4cWyby3JOf5FX2r1OhWMoq1TIpGs080norfS4ekicfucWt1hbZxSEyfUdeW3zdTSVXy78HS080m2&#10;izCGyL9hpoClfxb6w2nglH4L66QYk0neUZa6J5yMsVnIZs/KlswSkkn3jh85l0xy07Lkt5xM2VKF&#10;1UWReRJY2ZLU56RhMouXbygkeuFE5ngmmyBcy5vgYy/M5d6ZROb47NTqdSoYRVunRCJZp5tPRG+l&#10;w1PKqNrn1OoOa+OUmjiRrsfNttTSVcxMT0c7n2S7CGNIwmVtlv5Z6A9nkDNvQDjnFYENlcinabi5&#10;rAaW6nKYZhRgWX8V7JbY17Y5Z4/zuX2Sv1dUe4fFOZf4GpuGTFz4tnBweP1twr8cTowQggE/uvZ0&#10;k2+bhdxZeuSdSi+Qc5Kcv+0T2O9CB/Klb+qpMOCDpz2A7ELx24Ccs0ciG8ENCIfD4XBGJJGN4EtY&#10;HA6Hw0kLbkA4HA6HkxbcgHA4HA4nLbgB4XA4HE5acAPC4XA4nLTgBoTD4QiRJN3vuuCNBBDjcEbB&#10;aTAgAbibLXB0SYfxhPzw9ahv6qbgsBtNSx3olA5PiqEgfN3SZm2nirjyhXp88I+iWqnAQoFa26Wt&#10;99KoQ7DbF9vcMB3222FZ4Y5u/ndGGAohKG3iGAoGL8gYCvGcDt1JicMOVFW7kanxo+EBG0beLzYE&#10;f7sNDdWVqKyug/OAdJojg3S4X2rQUDCqzxEU7R0/zo12fDxHOPUGJLAdNiupYGyjWwXuuvlY8Kwr&#10;uv1CIgKkpC09wGXS8cngf60cC+6zIbKf7alAWT436m9ZgMatp7LhWSjQjegbJ/7IKuU69NpQbq6E&#10;jYVWEZAp9SjxvtWAjV9kjbyB5CnGvTQfxufZhoMk0wITmvaJ50VSr4PAAHXiM9EnmfFLOaPToTsp&#10;0uWBb2oBJn1B/VaKb5II/+pSzH+yG5pbS1FaOB/6k9gc8IJ1ENrrUTCvgXowG+8KYGqWhdCNa+/4&#10;cW6042OMNPvEqYL9kPCUbqbIwpj+eEVYFsRTwbANDBOw5eG4UKAnw5dHR9jwLD1Y+SJhPsVN007x&#10;ZnlCyNqKWCjQVOsQvyHgnmXh6xOG8lRDDIkqDy98RqB6RjZzPB6vKCnXgcFCsi4Or/JLh6cRtvHf&#10;4lbVwK4jcBp0J1VO9IU71qwKr9q8P3x0pI1KT+wUNz/0SMcnw4mO8LLra6WQtRcYrO9F++3xuLZV&#10;trdyHBn9+BglrT6ROolsxJhfE8/8/iPBmDz8U/m+1yMQCqBzw0tofmMT2rbtRs/geOT9IAeZNJ/x&#10;rqnGxsv/L35llMIIdjvR8Ns/YOjqAkw+7sbK5R0YVzgNE4WQnsSAD+5XVmLl25vR5unB0Pd0yBu/&#10;D/aajdD84leY+13xNt+GBrzw7hCmGiZjLFndwP42/H5VK9a72rC7+yJMnjoZWZE0FXTCUW9HYOoc&#10;5LHAbwE3rKt7cMW1Y7B7tVXMd+8QrtLnJXieGAqi02WH7dX12Ly3H5O1g/iDZSPyqixC+QLtK/Hc&#10;nnEwXjtRiFTauc4C99dvhCbggPXf1mATyejwJdMw7buJt5gI9Xiw9pUWrH2H5Jl5NS7/yIbnBm6B&#10;5Q4d1TeuDsIDfril8u/uHoerpwPvNTgx8HeibDsdT8Ae0GLOlEz4219AVVUrekIh9HbuwMcXXYuZ&#10;k8eKW0U4XkXLOtaOe9E/UQddjlTGQBteeH4At1hKoBO2kUhR5kvdwOzL0CfpiVhGDcYepWsvNWPN&#10;O23Y2z8ZOu2lsT2bWHk2rMVKh1ie4ORpUnnYsolKHTSHYH/Cgf5pM8GqI+KH86kmfPydubjq65TX&#10;k/fCsnUAQ8cPYM+2fkycp0NORAd+OB6H3rJS+dwYumoOLtnThH/dnYUbp8amz6EPbHhi4yBmztAI&#10;5Qx1u/Fqy0pBBm17D2PcxKuguXgAnW/V497HXRgID+DAnjaS5Y3QfS25ril1R5KbUYM+oVwkB89h&#10;XDqV2vSb4v0CSdo+HtUyf1u8MRToRNvvf4/Nvr+gPzCAcZN1mCxdk8Pu22FvwXN/DOEbf0Oy/NNF&#10;uPbvIn3xbbz0gqjnPRdRm07OEiP2EoF2K1759ArMzDoktnv7EK6Y1ItXqpeg9VAIoc/3YUc0LSUj&#10;lZvN9nx/fBUrV1GfjNddQuyDc3DZX6Wy0dgybgrNrr5JfTkiW6Ev63Bp7DEZaeowk0eXE6+8KMnj&#10;m3mYppCHvL29wjgXGUfY2BQ/Pga7ImMI1VFDY2OPHc/9R87I/fo0kMhGpL6ENeCGpeh21H+cI4bo&#10;1NK0q60Lg8IOrmKMg/kGMXBTsL0Oprsc0CyuhGBPvE40v9eHDEnawV103VAG66c5MMzWIvuzbgTH&#10;0kVhl875KKCOwQZv95MmlG3QoLTCKC6ndNtR20iNq6P8Z2Sj68VKlLckWNwhJbSt60YoEnOalaGl&#10;DmX3NMKXky8873+9CvPrKD01hnyw/awA5a190FB9DXCh7CfVcMt2Ee3Y0IxtfRmSEpFBbKVGf6gU&#10;lW+HoKNntEMu1N9ZDluvcMMwgm01MN5SC884A8lUg+4nb8filo7YLqTxdQiyNpiPun1MbkZoPqnF&#10;7cXlqN0Uka1Yhu4TNBCG+tDb04uDxyZh/k/MYptdKS5KuZ+uge2vYjtqh5ywlFjgjKzXxsdDSFnm&#10;VtRUVMM5qBN0xPVsORbfWYqSB5wIXU1ynOCHvbYETR9IzxAJy5OoDh860EBygTyeeK8LtldEWQUP&#10;B+A7REKfZUYpe+YmvRiAiOmAkxybu0rQSHps0BZAOymA7atb0BFUhpf1rG/Exr5MITa3/7VSGO53&#10;iDKYbUDun13YfoQEHvQj0O1DL2mHWQgLbIaexbsYha4pdEeSW9VdlaLcqE9gWz1K75O9l0ja9koS&#10;llnAB/tjjXCD5WVA9kErKu+xqiyThtDX3QtfVwcGf2gSZWnUIZv6huNe+rvGixx2TnsM9or5KF0d&#10;e4vC6uck5690McngMgO0M/KQ8Rc/ej86hkk3l4ghkFla0v0RRix30IO64nyUvRYU+pdhghcNJSZY&#10;2iNLOVIffLgS1RtZH2RybEQ56V/pHZJshbawoOS38uUlGeno8CjlEWvv+NgvyvHRt7oUBWUOhLSU&#10;1gzAeTfJq6Yxab8+o7BpSCpLWMedFYmXqPreDJcJcQiOhw++Wha+/qZl4e1fSNeIjvrp4en1HeLB&#10;5+zeWTQdHj5fi8YAOH4w/Po914eL6rePOLXe/ohyGihHEU+AYGXQ/mh5eL8svYO/KwprH1GfBnbU&#10;zwpr798YPiodM9i0M5amMqaBKAO29CN74viW8BJtcXjVIelYjiCHovDyfdIxQ1i+iqWprANbktGG&#10;ixT1FZeborKNtoN4GH6vOqy9nuosHapyaJViyUzRVioklfn06vCWqAiOh7c8SDJbtCocW+DZHq4m&#10;OdW6pcN44sqjVofPVhYLbSPXIEE/F0Ty+Sy8asHwZThBB2ZR+WS6GT7BynO9sh0ot+XXa8PV78n+&#10;dgkXhqFWluS6ptQdQW6sznLV2bxEVp9RtL2Ckcs8jBH1RMx7oWyJTq1vHGwhOUTbmdVPG571yBZl&#10;/1WVtZyRyq0mA6lPRpZyBP2fTs/HSibIUbtQ0QeZDkefiSMdHR6dPBL1a/a8rM/tWRaeFacLwuuB&#10;VPv1KSKRjUh5BpKpycWET5pRdmcDXN1xL2+Y1zpFi+DyIpRsMqJ1kwXGqHeojMDmW2uFZ54FNbOG&#10;u01ClLJrgmgqKoGzsBWux4zIUsSoCMK3ywXXuy44X7agicVdlsKcxqMWrc/4kBTjWSCErn290Gqj&#10;4Q9jDDhhez0LFQ+aBQ9UTmx2EO9FMM+9AkuKZU8c7MQHyEeeSsRBQQ5FVcMiOyJRxMEDr8O6y4iq&#10;iuH1jUagi5s9eHdsiYvOJhI6LH510/WuHU119lhY07i2EkhV5neVwRQVgQ+duwHz/bEQxej10Vny&#10;4sizipC4PGp1kGLf/1AZZZHFTI9GyAt44I6Pix3RgUdqYZLPXKR439F2ZPTS89F435chjzJ3PmRG&#10;zWseyKOVRsqijPg4Cl2L0x1Bbj9fArNMdXyd5N5eK8UDH03bKxipzIwQggc8Qpu6Nthg+S3JWAr5&#10;OoyhTnh2xcLoJuobilgyQv2MqPmVSdl/VeLOKxmh3IIMTMNkoMhX0P9ylBXFSibI8dYqlEf7oB8+&#10;mmrFQk0rSVmHRy2PBP1a0hexHUNwtq5BRpwuCIyiX59JUl/Cml6D9j/a8QuNB9XmfBRWOKLTaxbj&#10;GQc3wtkxiMFuPyJRyQUUMYZ9pLQ04b+hQNH5RcQYyN1vO9ExOAifX5EKfOsqUWgoRePOPuE4MzOE&#10;vw4mDuqfanxpBTvccGUYMVfxTRNlmvExDVKLRy7JoVApB2Wayvx8bS70xsdQGOiCV1YvZRn86PDQ&#10;QCbvKEEPGor1KHp4DXxC58xB6HivbOBVyumkZM6ID0VLhKiTd0UMRLLyqNVBGtBMBfJ2E2OmR2Pf&#10;72UDCXVwWVzsaN2Myp7p7/BgcB7dK+vwYhnpnNBhs2Fu6cCWZ4zoe7mc9MWMhkiM8fjBlTEKXRup&#10;nUWU8dtH0/ZKRihztwOVhQaULt8JoVUzMxHqG4zFBI8nftBX7Rti6OQM6ZtckfrNjRsERVmr9YcI&#10;icstysColAFr9z8Chuli2Yf3QWU4WwEW2nh/LgzXqMktDR1OQR6q7S3XlyE33FvjdYFquff9kfv1&#10;WSC9r/GO16P0KQe8a8qAdhtcPeykaEFNz2+FY50FpmNr0LRe9gsChVfci+5PaJjIlkypHMFKm9C0&#10;1QHH4yYce70JjsiPmw40oXJpEL/Y7IR1SSlMN5lgGBvEkURB/VVnByPEOY7D39MJfF8jeQgSuzbC&#10;MSovIsJI8cjV5BDAlvWyNOPq0NvdDUzMUZQp2OaEO1qvuDIM88LJu6kth93QgvbX6lB+qwmmohzq&#10;ILKBVy6nk5U5EdpHHWdqbDbBYDOFCTSIaEZTHrWZhDRj0MnywX6aHUVnDFQNNQ9NTQcisxmSeSyH&#10;IFzvyGYzApnQ3FQDW9tO1M3uRutaj3hazaMeha4pdEdFbvHx25O3vRpqZfah6T4LghVb4XyhCqXU&#10;pqbrMhE8IosJHkf8oK/aNw474WibhPKfiO2m7BsR1GZraqjLWk0G+MAB+xETSoT47Sp9MD4OPoMG&#10;c/cE0mWVVYHUdTgNeYw0Nvn9ZBI10EwQLwmQk+LadGSEfn12SMmAhA77FNNJ9pLy2PdMMLJGkCyo&#10;cQZVaKwZSyonwfPMCnil73krvYJJmPQ9EugeLw0fIqFAUPhbtNJG5FMymcVLUPE98k5fFl90Bfd6&#10;0UtC1klfkgl12VH1dHwnj6G0+PFlEEk8OwC+kUUZfdqFrsjv9/rdqPvVGgyOxouIMNIMhya7F2eQ&#10;Z3Eg8toyBN/qajR8GEszvg5Z7IHdHeiU5BrqccCyjGQQqVd8GbromDz6nOhyTRc6qS8WXCMpYigA&#10;91PVaJUPvDI5nazMGZ526mizxY4mIs4UxCWw5OUZXgfi6DEM0iAf/FI6Zm1T1YLeqGEjD807iAkT&#10;FF1aVQeA4wh+QUkGI7Nd1g5VqG2LGLEA/PLl2lAf+j4HTJJH6ycZDVI+8pyS65pSd9TkBg95orIZ&#10;VNK2VzBCmYNeeP88AfppUokHOmH/pwa4MwzIVxtQVQZ9TS7leJAGvX7pRL8XTQ+QUfpnK6oEL1xt&#10;RsXohHcXc5okhRrGyLLOvTKXZLATXukWJoOqXzgx94U6mJns1PpgnBwZnbu3JVyuS12HU5fHiGPT&#10;uCzS9m549kkDz1AQ3mYLWv48Ur8+O6RkQLytpTDm66AvLEQhCc7YkonG16qkb7aQ8H5AFlrSybx7&#10;q2SzkHivIA/lvylD5upS5Ot00NEn/0nRw2BWOpc6rZhMHiofis1CsmaYoP/PVpTqDZS/HiVva2A2&#10;yjzVOE5udkAT6eIqlE1yoqpAB4NBj8JHfdDdnDs6LyLCCDMcQI/yx404unwBdFQnvb4ErZNMmJ/o&#10;/Qehf6AZJaEWLJqmJ++DZLCqD1l0MVqv+DLMMMI0xo0aAw1cxU2k9loU3DwB7toCakfKs6gW/pkl&#10;yI0OvEo5nZzMGeLywg0zZV1VsRyQrDzEsDqwc2aUTHDDUkDtQm2jv2cn8qhtYoZNA6MpF0deWgQ9&#10;Xa/axEYcNR1g0L0lehxZVQqdoZDaoQjNYw3UDpIRO7wdlttosJlGMiADoJtZhq7b7KgrFrVGM9uE&#10;3CPUJqwNlziZ+Umua3G6M1xuJDnv+4oZVNK2lzNSmbNoIJp+BK2LSa8LSXZ3OMnbnwvQAKbaqmpL&#10;dPNqYb1jPyxzxDR0xgfQfbMdtnuE0UB9RiVATuZNgLs6n/qUGU37pdMRksm6rAnVE+0ozWftTuMG&#10;Xct6chMa5knrZCp9MF6OzLkYtqQlI3UdJlKUx4hjU3YJah/Rk4wKSB9Jp26owc4hMrgj9uuzBHuT&#10;nsq3sMLHj4b7+lL8sUtC2I9qUk1L+iHOSD94OsWk/OOeVIn/0d8oOP6FJIPPXw8vln8zQxXlj5cE&#10;vqR2HHWlzoDMk5ZHpQ7E8S+StE0qP8Bkuj1CO7C8El5Pow3TJZW2H6nMgl6n8uNUNZLILBHJ+tSI&#10;smakpL9nkATyiP/G1ahgaUl13PmE2rci1fvE6SCRjeAhbc8nQiGEMjNjsyWa2roeM6H2oka4642q&#10;syjOBQJv+/OYIBwVBbBO3QjXEmlGMgLU1Ow7DVFCB6woXeiC2emQfYvszMJjol8ABNaVw/jkQeTq&#10;r0N+Th92ujw4bqhFa3Mp8vgIckHD2/58xAfrkkZ0f7Efzp4bYN1Uh7gv/6ngRZ2+FM7xWuQbdUDn&#10;Frj/lIOy39lRU5j04dMGNyAXBCEEA3507ekmnyYLubP0yBvPR4+vBrztzz9C8O9yowu5MM7IU/4m&#10;ZCQGgvB/4kWXP4RMjRb6KRpkneWm5gaEw+FwOGmRyEak9zsQDofD4Xzl4QaEw+FwOGnBDQiHw+Fw&#10;0oIbEA6Hw+GkBTcgHA6Hw0kLbkA4nHOBfnEre29k41AO5zzg9BiQkB++HtmGaF9JAnA3W+Dokg5P&#10;IZ1vWGBtl+10/BUg1OOD/0JVqcMOVFW7kanxo+EBWfTBC539dlhWuKmnnFuc8/3rsBtNSx1nb/8r&#10;GafFgLjr5mPBsy6ck/19IIjgmShYYDtsVhoKEm06mjZeOJ7aiL5xst3iEuKDtViHSmEjQSWhTZXQ&#10;3SobrIZCCJ4RwVA+/anm40b9LQvQuPWc1KiTp8sD39QCTPqCWkOKHTEaQsEgQtLOvOcj3rcasPGL&#10;LMUGkmefVPoXQ02f09Hx0RNot6Glh4XdOvucFgNiqHFjZ6P5HNyfJwDH/ZVwnAnnQm1n3lNBwl1O&#10;VRC2tlaPGSBsTz0vtj11YH0lKv9dDBh1WvmgAcXPijsvjx4Dqt070SDtyHrBYaxB/Xc74BoogfVR&#10;9V2OhzHkJXk0wjPaXzefc4g70M43jLK+Z4pU+hdDTZ/T0vHRo7Zz89lizK+JZ37/kXDw8E+TS823&#10;oQ7P/0cObpwqd639cD7VhN3jCzDt6zuwcnkHxhVOw8SL6BJ5tr7da/Hqi2uxaVsb9vZPhO6qHGSq&#10;ma6AG9bVPbji2jHYvdqKlW9vxu7eSzFt6kTl/QM+uF9ZKVxv29uPiVfpkPNN6RoR6nbj1ZaVWO9q&#10;o+uHMW7iVdCEP4bjyXth2TqAoeMHsGcbPTePnmMPsDL+8VWsXLUem7ftRf9EHXQ5kcGqE46lbmD2&#10;Zejb8BKa39iE3d3jcPV0DcYepWsvNWPNO6xek6HTXho1mt411dg45ReoyvHA+m9rsMnTg4su12Hy&#10;t5lQCDYNbdyNrEgZGANe2OrfwuCMmdBICYV6PFj7SgvWvrMbPZlX4/KPbHhu4BZY7tBBHjpClR2t&#10;+NWuafinqoK4iVAn3npiLS5Z/GuYvh9E51v1uPdxFwbCAziwp43qfyN0X5Pa4ofjcegtK9XbjaGr&#10;5uCSPU34191ZivYPfWDDExsHMXOGRqy/vH1InofHaXDVpEwcbn8BVVWt6AmF0Nu5Ax9fdC1mTj4k&#10;yteoQZ+Qzya0eQ7j0qmkP1KbBtpX4rk942C8diKY9DrXWeD++o3QBByibLftxuFLpmHad2UGJuSH&#10;O6JDQnsB7zU4MfB3kl4y+jvhstvQGr2H2lTSs0C7Fa98egWmYTdetYq6tHfwKuRPyRLKMIyI7k49&#10;gd1S3SM6gR7SRyENsQ3zL4+1XCjQibbf/x6bfX9Bf2AA4ybLdCQUQKekc21Ux57B8cj7Acn9Mzde&#10;qF6C1kMhhD7fhx1/ugjX/t1kUR9GqFOUIOnkb0gW02ZiskyJhHZ8I4Brr8vDWGpDj+NVtKxjeSfo&#10;E/PyEGp/FVbqNz2XzsG0iUMI7G/D71e1CvLa3X0RJk+djCw1gQXa8MLzA7jxX/4eOqEMQXherIet&#10;eyIKSLfYI0w2b68U+9ewtNKSt1Ruua7tHcJV+rxouoGtLwzrX7E+KO/nIfiH6fPfYuKnq1R0XCbk&#10;CCOOOSLy+rNxbOLkacj5lhf2mo3I+2UVcjyROgwfA081iWxEyjOQzD4PHK96FOu0AerQNTtyYPhb&#10;EoDXieb3+pARkYW7HjWr+5Az2wijFnDWLoJlc4LpHXu2pQ4VFc3w5eQL97t+UwpToxhQihHcVQeT&#10;oQz2L3UwzjYg+z8asOhmGlAGxOv+10phuN8B6Cg/up77Zxe2H8kUgl/5DvUCs8woZWW5SS/GMaHO&#10;VFecj7LXgtDRecME8uxKTLC0S2UkY2RbZ0VNRTWcg5QnK9Oz5Vh8ZylKHnAidDV7xg97bQmaPhAf&#10;iXhX2NyAqrdDlC6V85NVqLylBk6pnMI0tIPtaiRjjwONb/chUzoZbKuB8ZZaeMYZqC4adD95Oxa3&#10;dIza+2BBalRjJstjGQT9CHT70EtevvkOJjMz9GzHT9YWTica7ipB48fUttoCaCcFsH11CzqCyk3d&#10;POsbsbEvU6xLj53kS7M8ytXI5Pn9XrjcAWSG+tDb04uDxyZh/k/MwjXjlVQLSb5Vd1WK8p1NAt5W&#10;j9L7YstrHRuasa0vQzLOZJxayXA8VIpKQbZGaIdcqL+zHDZqXoGgG5ai+ajbR+Wm65pPanF7cTlq&#10;N8X0UtCjeTVwjyM9ozyPrStH8VMxPWN5Wp8sQ/lyH3LypTZ+aD7q26Ub4ono7v0tgu6KOrEA5aQn&#10;pVIarJyN91bLZsA+2B9rhFuQFenIQSsq77HSWWKA1eF21JPsBVmRWNxtXRgcE0LfX/zo/egYJt1c&#10;AjO7ZtQJ+pCsTlGyQuhe1wznXumYwWY0v2hCaBqVgw7dT9fA9lcxb+2QE5YSS1R3hTZb70LrQ2ZU&#10;baKupjVAdyUJttuO2kYaoFnfm5GNrhcrUd4SCZYWhzx+UIjkcG8xavtMqFqoE9rZxzaPpLp4L2M6&#10;yepSifl3ypZc05F3pC/fUyXqGpXR/3oV5v/SEX0PE+/ds3IUUb59V4h18j69AFXr6G41fZ78v+o6&#10;Hk+yMYeI1N8FLeWbC3wUxCDz2YQZkoaMray/vGPBoodidTijsL2wUooH4qoOa69fHt4vHYaPbgxX&#10;aIvCy/eJhx31avvWR/gsvGqBNlzhVN/Bnj2r/RGlLYs7sf+568PaBavoSeLzN8NlsrwETmwJV2u1&#10;4Vo3O9gfXn69NlztEq7EoZZ3X/jNu7ThoueitRHY8rA2rH1su/C3sI//9OrwlqPCIXE8vOVBur5I&#10;KpPAdlkZiD5WzulUjuhD0XJWvycebn9EG74+Ll+hro+I+arW1bciXEzpLtsjHY/IwfCKH6vL+riz&#10;IiZT4rOVxWHt/RsVcQWEtphF9f5COsE4wep5vbJMEZlL9RLq8PAW8SCe9+J0hxDkq60Ib5SJ6vjm&#10;JbLydYSXTZfVWZAtq5f8gS3hJdri8KpD7ECtTUVZRPVS0Nni8AqfeCjA9FqRp0oaP4rVMx5BXgtW&#10;hA9GdVe8fxbpUVSuh1ZR+y0Mr/JLx/HI5CO00Y8pPfGKErV2SFonOcN1Y/9zRYIOyKQaQyg3tZEU&#10;O0Rss4XhFR8P1y05ajoeITpOfLE9vOym68Nlrx6MyWnPsvCsOJ0QdT8mu3TkraprTM7aaurBjDhd&#10;27c8XKTo+5RLC/WVSB9V0WfVcwqSjzli/cvCr6voSfL+cnpIZCNSnoHgu5Mw4UivZO1CcP+mFh3/&#10;0IgqIeKeSiS2AZqGt7vgetcFe7MF9oOJAtmLzxofqoROtq6blXUJcGkWvkF/+9Za4SmqQqU8ut8Y&#10;eVqXIY/cbSd5RjWveRThd1VjCB94HdZd5PVUKH10+a6ZgkdyVxlMUafbh87dgPn+8tjLzl4fnSVP&#10;YoZ0LLz/KEdZkdJTBzJwMVWHbsD2zbFwmCJ+eHYcoTTEc6p1FTgF7z/el4ekVYtRLbXFI7UwyUNm&#10;SnHIFfn3klxl4Wcvy6MCb6qC+VE7PIoGoFqrxCgX5PvzJTDLROXrpKnctXli+eLXpAXZVmBJseyB&#10;g534APnIYzMnoU2Nw9qUEdFLX2sT3DQV6VptgWWp+Kl5eTsLwy0i5BmXxkAXvH/WQnuVdKxAkldF&#10;OfIiuiPcn4vKn8tidXzajW5FaNUQggdoNkh9w7XBBstvST5SmNVMTS4mfNKMsjsb4JKHeGWoxGBP&#10;WicFGmiuII07LL3z6rGh5iUN6izm6Iw4dFj8WrHrXTua6uzonkKzBWklRmizuy2oZLMOOaEgfLvE&#10;vu582YKmYToeQZTX/JwOlBofw+Bjm2C7M08qagjO1jXIqqxW6ISyn6cnbzVdyxxLBxkXi/VW6BqV&#10;o6UFvdl9cD8bk2nj+m5E1jDV9Fk1Dr+cpGOOWP+Mn1ejVBaCN0LS/nKGSd2AfEeDKdSAPrZc8EED&#10;qtsWoPEh6UWYIh5xEJ6nzNDftARrPhY7QM5gCL2J4i6rDnhiGFBxSukjxeyFobBA2Sf2s5CxpNzC&#10;2JANc0sHtjxjRN/LNAWcaUbDB1Ln28sGHnnnJcG3udA7y6iMQw0xfKVhOmtglbjO8aEsiRANal2y&#10;Dqa6dPSnTiqnpJw9HcIAJU9DCPy/PxfGWWzKq15X1bjZiRAGWmV9RcRYztGQtGrhSiPtGBe8wN/h&#10;weA8SlNmYMW60zlppp59qxUdf2iC8fAKlBvzYX4mEvfejw4Pdfrr5JVWi5sthRuV7hsxdrSEPNa4&#10;2KZxMmKDS1QvRdnmLiwXl3+kj6msHk2/XiB0wtHEJ1eg0HsJ4X4TDDJdV8Th7nagstCA0uU7IQzj&#10;mZkI9Q1GHQhMr0H7H+34hcaDanM+Cisc0eUbsR3E+ookr5OSTGi+l4HuT2gwZF8sWdqIzEfqUDKR&#10;DoMeNBTrUfTwGviEhstB6HivzOGQ2uxG5ctv37pKFBpK0bhTNEqZmSH8dTDmWCgQ5EWO3ttO9A0d&#10;IUM2KF0ghkhuWzNgvF4ZeCm0j9okQ498Jv905C2UOy4sLSGEu6V72PChaPdIOX5SGpUn+5Q81ATb&#10;3Uzyavqsdk5J0jFHynd4LHlG8v5ypkndgGTnkEr9FcGAD9ZfOzH/mVoYI8IQBi3xm0ehTRaUv2FA&#10;yzY76u4xw3STiZ77LHHcZfYs8pAn76CHHbC3TcIiMxNYLyk8C8avXFP0vmXHkaISmKOnqXPcVANb&#10;207Uze5G61rx2xBqnkFvN3WgiTnR9U6BDyjPIyaUFNNZlW9kCIo8NWYsGMyjj32jSfSOcn+QKxxF&#10;8DhsVE6SAz0X2OVG9w9ITrI0gm1O8iAjxlWtrgFsWU/exyjff/h7OoHxWcp3LESorRW2Y4tRYpRO&#10;qHiz8naMIc5Ucin/WLcNwvWOfDYjkjnZhJrWduysN6J7Fc1E2Em1GaCKfAVDKrtP8LiidRZlO1Ks&#10;cbU2FWQbrY8oW12hqJOKz1TxKWWeIsPjastQkZdqHG6aYYpxuH1ous+CYMVWOF+oQinL+7pMBI9E&#10;HAiJ8XqUPuWAd00Z0G6Dq4edVJsxJq9TPNkTqcX6gwhsbUDDl9Vouou1IHm/teWwG1rQ/lodym+l&#10;54tyyOGRORxqbXagCZVLg/jFZiesS0qFfA1jgzgij2svh8nrB0uwcYMD1spJ8DyzAt7I15H9fhpO&#10;aYY0QToWCMC5zo1Jd5eKY0fK8iaEcuci9/viocCQB47VR2D6sUmQpaLdpXIY4uXJ6pZLd6vps9q5&#10;OJKOOar1lxhFfznTpG5AkAvtlCPwPF8P29X1qC6MFVzuHXbt3UkmVQet4K2GEGirQ/Wq2BJNPILX&#10;jg50RILs93vR9EA9fAvZVJmdYPnSHXsiHm0I/vVVqNgwF9Z69pXhAPzyqX6oD32fAyZBgcgz8A5i&#10;wgSlNudeSYP87p3wSo+Fehyo+oUTc1+og5kN9CqeqPD119mxr78K3gN59NGpuuRddX/gpeFVJLi1&#10;BkveyEP1P4tfbT4eJC8tGMQxqdOEDthQ9ZhbZlyzcHEGpXwg8gIyBN/qajR8GPM+grussDzlpJqp&#10;kzORPLiDDji7IjKhNtjVhPIl2zH/+aroLMK/14tBkotcMmpePpUawS+Ao8Fj0jErUxVq22KDS6DH&#10;J/tdgviyF0U0iLDDLpILuRA5siWx5J5+nMel5nnSIOBui82gspjgdnegMyJbalPLMjJy0fqIerTl&#10;HReCkbKypZeeyCvI1L284fJSuV+aYQrLt0EvvH+eAP00SeoDnbD/U0PUgQgd9imWX9kXQI59zwSj&#10;4Fx0wruLORfy79Ulq9NwNLlU2kMOVD/WifKnI8uxXegka19wjWSgQwG4n6pGq2yJUq3NgqRDvTSg&#10;66QihbrsqHp6uGMRQZDX7AJh+Snv3iqYjq1B03qprJo8kmM3PHuk3jMUhPf5CljIyFl/Kc5KUpY3&#10;IZSbpbtPSjfkh+OhJVhzZTWqha+Hx7W7VA7HO6TT4hlKMwDfYelIRZ9Vz8WRbMxBTg650bL6U+7B&#10;QFAoQ/L+cuZJw4CQdbyaxL0rExaLSebhKr1D7Zz5mNBuoeNCso5FqO0tQMmUOA8rivis+cFSeH6m&#10;g54Gfd2cMrhnWOF6IrKmqUH58mrkvFaKfJbmtHyYX8tC/dsNYpjIw9thuY08kGkGFNJsQDezDF23&#10;0exHUA4NjKZcHHlpEfQGPaqkH9ZpyppQPdGO0nw9Tb91yKf7s57chIZ5Yq2Ge6LiVFMxDY5f0iLv&#10;qOPWOjSMfxoFrCxkWAqeDKHqbXs0nrFmXgn0/9mKUj27rkfRb7NgMJG9jRpXPcofN+Lo8gXQ0T16&#10;fQlaJ5kwP/r+g5S/vhmOrTLljiOzuA7WO46iuYRkotPRJx9Fj3fD9JorWj+GZrYJuUdasIjls8RJ&#10;6al5+QySYYkeR1aVQmcopDIVoXmsgcoUGVwC2F63APnTdDDME9unrKsEdsG4EzOMMI1xo8ZA9xc3&#10;kSRH4enHe1xqM6M/sSXM2AxK/0AzSkJUn2l60js9Slb1IYvuj9VH1COdq4rah8mFPjNNaP5Qupyy&#10;l6ciL7X75UssWWQEpx9B62KSVaEe+jucNGueG3UgvK2lMOazflAo6I+xJRONr1WJ3xokeRtvAtzV&#10;+TAYzGgSHK4kdVJjMnnjn3jg/1kDKqOTZS0Kbp4Ad22B0Af1RbXwzyxBrmwmodZmWTNMCn0ueVsD&#10;M81wo7MWBaK8or//GGvGEvksZIwRtS+UYP/SAlHPphXggU/MsL8ced+RhrwJVu7cu2n8eEpKN38+&#10;lqMKG1+TjGd8u0vlOPo70mmh/9Bn9mI4/yLloaLPqufiSDbmCPKgMW8/tUGk35au7xs+Q5IYcWZ8&#10;Bvgae5N+2iISsl8394eQmZ0lGYEEBBwoNzphdttQks0sLj0znp6RrbXLCfUHEBqbrRrmkV07houR&#10;rRbuk/0KnUxeltyCM+h84EQmsk913MgR001eT/HX4dRBE9VlDNUlWZGFNqBZw8Xq8hIYKZ94yLMN&#10;DFCdEt3L6jxA2anWS6pzMn04BYT6WYUonz7qrDe6UCLolnRRQtCVMaQrp7rdR0koSHp8EbVLvD4y&#10;mJyPDSIjQbsJz2YOv3ZK6pRWfxiFPqfEqUyPxRkvA1Z5YfmhKKNE48dwWDmo/7D7h7WTmj6PUseT&#10;yTgydp4yeZ4c53ZI26010D0xCW+2V501S8q5AAiFaFDNjHXcoSBcj5lQe1Ej3PWyb+dwvlp0W2E2&#10;e1G5m/5VM9acpJzTIW3V19w5nNQIbKgUljfNZTWwVJfDNKMAy/qrYLdw4/FVRvXdAeeUcA7MQELw&#10;7XAjMNEofruBw0kbtnzgR9eebmGpMneWHnmjWZbjXNAE9rvQgfyE30jjJOfcXsLicDgczjnLOb2E&#10;xeFwOJzzD25AOBwOh5MW3IBwOBwOJy24AeFwOBxOWnADwuFwOJy04AaEw+FwOGlx+gxIKIhgZMOw&#10;fnEzsAidb1hgbT8r8bNGJNTjgz/R5lInAwtfu9ShujcOh8PhnK+cJgPih+3OAlRtICPRa0PpnCo4&#10;o/bCC8dTG9E37lz7UY8b9bcsQOPWU29BhPC1PSzcFYfD4Vw4nCYDokHpyzthvYOMxKRS2HZaYxvZ&#10;qe12ek5gQLV7JxqE3XtPLWq7aHI4HM75TsoGxLehDpZ18YsxfjifqoN9v+i9hwKdcK+zop6FgXzK&#10;Dm+/cFpgxH1pAm5YV7gRGAqic30TLEsb4GKRD4lQj0cIicvCSjat90VjbTA611ng6AKCXQ40CaEn&#10;G2D/QH4HEfLD/XKD8HzDyx7Kg5WZyiZNONgsoXEzi9AWIYTA/lh6tna/Yhku0G4Vl+H6O+Fg5XrG&#10;RVIgWNnftaGBPdfsgC+oFl+Cw+Fwzn9SNiCZfR44XvWIg6VEgAbwmh05MPwt8959sD/WCDd0MM42&#10;IPugFZX3WOmsyIjeuNeJZqcTDXeVoPFjSk9bAO0kSnFdOYrutKHvCiOMM7LhfXoBqtZF1sR8cLc6&#10;YH2oFJVvh6CbbYR2yIX6O8thk4wPgm5Yiuajbh+lSdc1n9Ti9uJy1G7qQ4Y04ejY0IxtfRnipntD&#10;PjjupbxqvMhhoSy1x2CvmI/S1bFas/udGxpQurgRvssM0M7QQkPP2X5WgPLWPmjoOQNcKPtJNdzn&#10;5IyLw+FwThK2F9Z3bn9L+IwKV3VYe/3y8H7pMHx0Y7hCWxRevk86juc9+f0d4WXTp4eX7REOhtFR&#10;Pz2snVUd3vKFdIKxb3m4aDqdOyodEwdbisPaR7aLB31vhsu02nCFU3bD8S3hJdri8KpD7KAv/OZd&#10;2nDRc9ESEwfDK36sDU+v75COleXqqJ8V1t6/MSxLUcxz0arwZ8IRu18bnvXIlvDRE8IJAbXntjys&#10;DWvvepNKweFwOOcniWxE6u9AvjsJE470QvT/Q3D/phYd/9CIqmhM7RCCBzxwveuCa4MNlt9uiQW2&#10;H/H9hxhpzPhILUzRkJAhOFta0JvdB/ez4vIV+zSu7wYukm4RotRVYElxLMoeDnbiA+Qjj0UjO/A6&#10;rLuMqKoYvoQUjWomL9eAE7bXs1DxoFkRT1wR1EW434iaX5mQFTmf4DkGf//B4XAuRFI3IN/RYAoN&#10;9j62PPRBA6rbFqDxISk8ZbcDlYUGlC7fiT52nJmJUN9gNFTryO8/vGK8ayE+rcSQG+6tGTD+pBRG&#10;tpQkfUoeaoLtbjGGrFosEf9OF47MMwixuH1tLvTG5znQBa8straiXDvccGUYMVeIwx4hBO8H3cjQ&#10;izGeI/fPlVsK1ef4+w8Oh3PhkroByc5BDv6KYMAH66+dmP9MLYzC4OxD030WBCu2wvlCFUpvMsF0&#10;XSaCR2Jx0Ed+/6ES79rvRycN2QaWVtxHjB2iFr9bHOy1s/TC+4zebpqtTMxR5Blsc8Ity0teLn9P&#10;J/B9jbKMh51wtE1C+U9EQ6lWD9Xndm2Eg7//4HA4FyipGxDkQjvlCDzP18N2dT2qC6W30EEvvH+e&#10;AP00aQgd6IT9nxrgzjAgXwhsP7I3rhqVUJNHx91wvOMjsyAxEIDvcOSrU9KsRZpJCAx54G6bAONM&#10;IVQ+si7OAHZ3oJMF7CdCPQ5YlrlleSnLpcmlfw+SMYt8c6zfi6YHyDD+sxVVwuxCvR7fyMoBPu1C&#10;V+TLX/1u1P1qDQZlsx/fhgZYVntjdeFwOJzzmDQMiAaaq2kY3ZUJi8UUW+/PooF8+hG0LtbBUKiH&#10;/g4nNDfNBWigFvz2Ubz/UM4kiDFG1L5QgqO/W4B8nQ469pm9GM6/SAZDbdbypw68jxuQL72T0T/Q&#10;jJJQCxZN08Og16NkVR+y6H7V9x+MebWw3rEfljliPXTGB9B9sx22e/LE6wnqkV1chbJJTlQV0HMG&#10;PQof9UF3c65spuJGy6OtcOyRf3+Nw+Fwzl9OeUTCUDCA0EXZyFJ7z5E2LFTpMWBs+umy7VSQlYXM&#10;PjtKb3ShxG0TftwYWFcO4yYz3K0lyuWnUBCBgUxkpxgSVah/JpVT5bFQkMowjsogfyHP4XA45zhn&#10;LCJhJrn3p9Z4MDJp1pBGuqFQdLkoczwN3AjCtbwJvoXlMAvWIojtWz2Y9EO90ngwMrNSNh4Mof4J&#10;HstkBowbDw6Hc4Fwyg3IuURgQyXy9YUwl9XAUl0O04wCLOuvgt0yCbYllai5sxiWzhJYyqTlKQ6H&#10;w+GMmlO+hHVuwZa+/Oja001zjSzkztIjT5hVhODf5UYXcmGckcdnBRwOhzMCiWzEBW5AOBwOh3Oy&#10;nLF3IBwOh8P5asANCIfD4XDSghsQDofD4aQFNyAcDofDSQtuQDgcDoeTFueHAenvhPtdF7yHpWPO&#10;6edckznXAQ7nnOP0GZChEIJB6XfgA0FE/kyZww5UVbuRqfGj4QGbIhLiqSMAd7MYFjcKK/+A+Cfb&#10;giQkbcZ4Ogn1+OA/F3ZaTEHmwW4fgqdbNqMuj0o7hmK6x7azSU28Kumdz+y3w8JCRkuHagxrz5H6&#10;wSjSOyscdqNpqQPxgbcT0fmGRQxPfapJsRznyjiUCmkakAAcZdLmhvLPrbHO7X+tFAVLnHSnH7a7&#10;ClC1Kc0G6vLAN7UAk76glKV4HFFOxjDJCWyHzUrp50jHhHtpPozPe9lfqC8woWmfeP70QfncsgCN&#10;W88BCzKSzOX02lBuroRNHkr+dDDa8gxrR9K9O0n3NpDuUVlL51TBmYoaqujFaedU6bQK3rcasPGL&#10;rOHb9kRQac+R+kHS9M4SgXYbWnqAy6TjkfHC8dRG9I079bVIrRzEOTEOpQj7IWFKIW0ZJ7aHq7XX&#10;h5/+Y1+4r0/2OXpcuoE4fjQcOTz+pex8qpzoC3esWRVetXm/InysGKp2cXiVXzo8GeLD9DK+PBo+&#10;LuV3XF6v08bx8NE+ylM6OqsklHkcJ6jMX5yBEo+2PCrtePxoRKZU1lTbkaX34xXhg9Lh6ecU6vQw&#10;xDDOFc4RZKDWngn7wSjSO0uwMNLXK0JYj4BvRbhYWxHe+KV0fApJqRyMc2IcUieRjRjza+KZ338k&#10;GJOHfzrKyEfeV1C9/jL8/MnboP3WWIwdK30ypTizNO3y7VyLV1evx+ZtexG8fBp0ObEdBjvXWeD+&#10;+o3IG3DjVetKrD90KeZcOzEapTZCKNCJtt//Hpt9f0F/YADjJusw+dt0V38nHE/eC8vWAQwdP4A9&#10;2/oxcZ5ONNxDQXS67LC9Snl7ejBuCnms3xKSI4/Ailc+vQIzsw7B8VIz1rQP4arZeeheU42NUx6E&#10;xThRvHHAB8+GtVjp2IQ2Vv7JsvIH3LCu7sEVU09g9ysrsfLtzdjbPxk67aVAj1Qf1270ZF6N/Msj&#10;uz9SeZe6AaMGfW9Z0fwGpes5jEunTsPEb4p3BNpX4rk942CU5BCRkSbggPXf1mDTtt04fMk0TPuu&#10;bKfGkB/u1VahDLu7x+Hq6cB7DU4M/B2lGy9MBpNNJP+9/ZiszcOnbzyHvTlzkCfty59Q5ip0Op6A&#10;PaDFnCn0cEQu147BbqlMbXtJvvo8ZKk+riITlftTKY83rh3Zs+71drzKyuLxky5Miz07ivIK6V3+&#10;f/GriF50O9Hw2z9g6OoCTJZ0KhEJdTyRfibQ6a+1NeFfd2fhxqkxtzT0gQ1PbBzEzBkaIWjaqPpT&#10;oA0vPD+AW2oMCKyL6MxFmDx1crS+ivZkjNgPpPQsJdCRmkf61jTsjvYBpb5K7T37MvRteElob1Fn&#10;NRh7lK6x/vhOW7QvybQcoR4P1r7SgrVq1+XyFHR6EH+wbERelQVzv6tyT/yYsPUFPDdwCyx36KC6&#10;Vysby/74KlauEsey/ok6xVjGYHr29kqx/G17D2MiySnnW17Ya6gcv6xCjifW5yZeReOU1Ofjidff&#10;EeXPGEX/D3ZFxg8qu0aHvB47nvuPnFgbj5JENiKtJSx/hweDswzQqe0hFfSgrjgfZa8FoZtthGGC&#10;Fw0lJljaI/NyH9ytDrhWV8H8kBOkDTDQR9kkDB/sjzXSxE0H42wDsg9aUXmPlc5SFocD8B3qBWaZ&#10;UcrC3N6kh7AdopC3ETU7MpFP57X/ZUf5bXXwSuuGHRua4dzQgNLFjfBdZoB2hhYalVgk7qdrYPtr&#10;jhA+VzvkhKXEAqe0DgmvE80tdai4vwW+nHyqnx/22gUov7MUpct9yMlnz7jQeG81HJHlkm43bNRp&#10;q+6qhHOQ1Yfy2laP0vtiS36sbNv6MiQ5iDKyPlSKyrdDghxZmvV3lsPGQgkzgm5Yiuajbl8ODHRd&#10;80ktbi8uR+2mPmQMFyZ1BJ+wnFO+LgQt3W+AE2U/MaP66W6EojHoE8t8OGIZu09IA5skl7J7SLYk&#10;F+OMbPhfr8L8Oho01JBkUnNPlSiTyP2/dMjW1FMrj7IdkzybtLxievMNYhTKYHsdTHc5oFlciUj/&#10;TkwCHR9BP9V1OoDtq1vQEVR2ds/6Rmzsy5Ri8YyyP7HYOd/ug/2RWH27XqyE+Rm2PMKIa09i5H6g&#10;jMXD9Nf6ZAUqV8T6QP2dJjR8KF6PtndFtdje1EyuZ8uxmPpNyQNOhK5mYwXrSyVo+kB6hvCtK0fR&#10;nTb0XUEyoTJ7n16AqnWShjCd/hnpdGsfNIJOu0inq+GWx+tJNiaMFCU16Vgmls84r4Zy1lL5coGP&#10;ghhkIhTiBmngIRlH+/w7Fix6SK7fclIch0bR/32rS1FQ5kBIy2QHOO8ugbmmUdHGJw2bhqS2hMWm&#10;2drwrAdXhbds3hL97PSx6ZV4rShu2samctrHtosHfW+Gy7Ta8MKWg6kt17wnn959Fl61IH76fDS8&#10;8X5tuJjSjXJiS7haWxxedYgddISXTadyP7JFuQwilKcs/GafdBzPoVWKKW5H/fSwdsGK8MFoGjSV&#10;/xGlS/WLlkZ4ZmF0KaJvbVlYy9I4Kh4zjm9eQumsopowWNmmh5ftEQ6iMqpwyh/YEl4SrYuanMUl&#10;hen1HdKxko76WWHt/RtJSjGEdrnrTUotAQqZxxEnN0EuP6J7ZbI9+LuisPYRqd3jUJWJs4LOVYfV&#10;nyBSKM8w4p5NWt5oesfDB18tC19/07Lw9i/ES0mR2k+p48n0U0WnpaXi5fukY4H94eXXa8PV70mH&#10;qnkNZ/T1FQ+HodIPYrom9i2lPorlLF4parjQ3tOrw1ui7X08vOVB0r9FkT7AYPXVhmvd0uG+5eEi&#10;xTNU5pbiaJmT6/RoxgRZv1MwirFsz7LwLJLZ6ypLjsn7fBwpyX8U/V8omzJ/YYlspDxGIJGNSH0G&#10;MtQJzy6aPe1ehWVPLYt+th8ms3fgdVh3mVBVoQz3qtjtVvBcymC5J09l1iEnhOABD1zvuuDaYIPl&#10;t1uAOfnkTxIBD9wHydPSy1I4YENTG3nwXa2wLLWIn0dt2M5yYdM5wSMgT+RXJmQNK48yqmHosPiV&#10;Ude7djTV2dE9xQC9ML8VvQRjRTnyImkMdMH751xU/twYq8+n3eieQB7LJPFQ8HJ+vgRmmSPp6yQ3&#10;69o88YVwfJRDoUwVWFIse+BgJz5APvJYeGBBzsZhcmYMi+rIGHDC9noGzZrMsQiSEkrvawSZx6OQ&#10;mySXhypls9IQuvb1Qqslr0wFNZlkjqWDjItlZUy3PIyRnh1FeVl6U7QILi9CySYjWjdZYIzO1JIg&#10;lCVOx5Ppp5pOf7gdW3CdMvplL913xADDNOlYLa9hjLK+KfYDZVTPeH3MQhbJKyfrG8KR0N53lcEU&#10;bVwfOncD5vvLY1+K6PXRWeo35C2z8jlbWtCb3Qf3s5K86NO4vluUl6DTWah4cASdHtWYkCBKatKx&#10;jMrXugYZP69GqdTP5STt8/GkIv+k/T9SNmX+AnF5nCypGxBBqc1o3taO9rbYp2Y2CajNhd5ZxmgM&#10;cJFOdPwRMEwXKyvGPp8PfbQhVOh2oLLQgNLlO9HHjjMzEeobJMWSBLaXCTs2QDOEvKeUoPxmmq7R&#10;lE74FJWj/vk6LKD7Ans86J5lwtw4gSpisdOUtaFYj6KH18AnzFJzEDreiwyD9M0ftRjsHjfcE0ww&#10;CHHfRTp3b5MNVmox1P3wtB2B8TqDcBQpW0RuavHh/TtdODKPBg76W5Rz7H4BZsjiyxZhhxuujPmY&#10;K4X5FelE505ZuZLJPA5FGUcRm14Jkwlww0xl2p3e9wW5CcPSyZQn2bOjKC9LDwc3wtkxiMFuP44J&#10;Z0eHWBaljifTTzWdFpaK59E5WTohGmi6ptA5aRBQy2sYo6xvuv1A0N+pEeMiMUD3HJwAvY4VVKUP&#10;9JBxP0IyELuAgFg3KZ0h6ldbM2D8SWlMXvQpeagJtrvpIUGnjZh7pfisiDKf0Y4JyvFKJOlYJpVP&#10;2a8jJO/z8aQi/6T9P0HZOve+H8vjFJGyARnp/UdvN3kHE3OU64kfOGA/YkJJMTsb57mo4kPTfRYE&#10;K7bC+UIVSm8ywXRdJoJHcmGcJabs3UGde67SExXy1s2Fmd2v+OiE8qivdcrLQ1a7thx2QwvaX6tD&#10;+a30bFEOKTowf7a4Dk6tPMxLEAY9RVlIUXaQotAAJqDm5QidK+ZtKsumJqMQvB90QztLL3iZanIO&#10;tjnJkKl7F/6eTuD7GmXd97vgPBIpV3KZK4kro4pc4mPTKxBkkovc70vHDBrQHKuPwPRjE9XxZMoz&#10;imeTlldMz/T8VjjWWWA6tgZN60f7/V+19kuun8N1OgBPezdySS9iw34QrnfcsYE8QV7DGGV9xXRS&#10;7wdMf5Gn9KwD6+1wf28RzCx9lT4Q2jfc6Hjed2MCOUlCOn4/DdcaGIbJi5y13Ex1nd61EQ5ZPumN&#10;CSJJxzKpfJoJ0jU5o+jzSlKTf9L+r1a2oU64Nh1JrispkqIBkZSaBkc1oedeSdPh3Tvhld4xhXoc&#10;qPqFE3NfqIOZKYqaJxRP0Avvn8lzmSblMNAJ+z81wJ1hQL7g5fvR4R3EhAnKEgh5b3bC1S+doIYI&#10;HvBLL6zUPAJCUZ4udFI/KLhGEnAoAPdT1WiVLRcovAQBFa+CKcr+XBiuEeuo6uUIs5aItxlXtlF4&#10;i1kXZ5CcO9ApvQhkcrYso4ElgXfxjSxSwIMeeIPSiX4vmn7dEvNikso8jrgyDpcLSUY2Y4pHkAn9&#10;59knFSjkh+OhJVhzZTWqiynNkynPKJ5NWl4pPeMMSm+sGUsqJ8HzzIroi1f/pgZYXvTQcK6CWvsR&#10;I+unmk4fR/AL4GgwMvcJwbe6CrVtsoE8QV7xjLa+Yjqp9gOmv/SPTB+DHzSh4jc+lCytFL7cotYH&#10;PO1kLGZLxkKAvPvtwHV6qZSaPEq/G453fFRziYEAfIfFI0GnP+1CV1Sn3aj71RpybmP5pDUmSCQd&#10;y3JyqG6kw3siBaC0A+IPVZP3+ThSlH/S/j8ui+Yssv41FIS32YKWPyfXlVRJzYAI7z8yYMiX+xox&#10;NGVNqJ5oR2m+HoUGHfJvsyPryU1omCetG6l5QvFkUSWnH0HrYh0MhXro73BCc9NcgIQjdhsNjKZc&#10;HHlpEfQGPao2iS0s5H3NFlTNifywMR+m30nfMEm01qkojxYFN0+Au7YAejKQ+qJa+GeWIDe6XKDi&#10;7al5FXFLWmpejmLWEl+2pN4ioH+gGSWhFiyapqe89ShZ1Ycsuj+Rd5G9sBbV092oKSCZkswKH92J&#10;0KWyteKkMo9DUUY1L1g5Y4qHyST37mrkPFUAnaEQ+vz5WI4qbHxNWg8/mfIkfXYU5WXp/YB0QGqD&#10;vHurYrMQMua2x+wI5WqHrb0LqLUfMaJ+quo0nSvR48iqUlFG+iI0jzVgPg35yvcfw/NSMsr6RtNJ&#10;sR8I+ktG9h89gj6yfl9wtxuGFhfqCsXWH94HxKUgxRJm/JLWGCNqXyjB0d8tQH7kh8qzF8P5FzHN&#10;7OIqlE1yoiqq0z7obs5V5JPWmCCRdCxjjsUTRuwnOUXSLl3fJ8gzaZ+PJyX5j6L/Z5eg9hE93NWs&#10;f1EaN9Rg5xAZ3KS6kgbsTXpq38IaBV8eVf6oMA2OH+0LHx3pxz2Uh+p1lvfJ/CDvFJT9THH8C+lH&#10;Rp+/Hl48im9XCDJlVTuxU/XbJ0llfkpQfvPl+BdSmVQ4mfKcrrocZd8Ui/vmT0qMpJ9qOn2c7j/N&#10;P9ZUfqNKYpT9QPi2UeRbT6elrOwHtonbMqrTI3EyY0IyObAfX7K0Zd9uOyWMQv5J+z9rDymNnU+o&#10;tHEKnLpvYY2GsVnIzhI9hXTJJJOaJZ8CxkN5qF5neWdnqXq+o+IUlP20EgoJ02RG5nhWzyBcy5vg&#10;W1gOs5p3MUT3S1NdQaaZIfhebsCaK6tQ/kPxfISkMj8VxHl+meNZmcS/4zmZ8pyeuvjhXJeFhn8d&#10;/s2fUTOSfqrpdCbdL8TxP00MebFl8yDmKmYoxCj7gcLbPi1lzSTvOnFbijotHSTiZMaEZHIYw8pH&#10;aY/0JYZ0SJTvKPo/3SLC2oPSCB2womFdHqruVJ2/nxQ8Jvp5RoD9cOnJg8jVX4f8nD7sdHlw3FCL&#10;1uZS5Knp+Qd10N/lxMV/m48baP7cudmNruwyWF+rGf3XUk8hQvk3meFuLVFM8TlnmAEX6u53obfP&#10;CXdWtbB8GP1q+qjxok5fBqzywhLnjHBOD8n7P2uTUjjHa5FvZB1+C9x/ykHZ7+yoKUzb7UkYE50b&#10;kPMO9rLOj6493eR7ZCF3lh55Sby+UL8fvn1d6B3IxKRr6P5JaXpjp4DAfhc6kA/TVG4+zipse48d&#10;HgQuzYeB2iItfWBbbbQHkF1oQN7pnrlyJEbR/weC8H/iRZc/hEyNFvopmuSztCRwA8LhcDictEhk&#10;I07POxAOh8PhXPBwA8LhcDictOAGhMPhcDhpwQ0Ih8PhcNKCGxAOh8PhpAU3IJyTIAT/Lhdc7T71&#10;faFOGWcqHw6HkwrnjgHZb4dlhVva6OwMMRRCUIrwFQoGo7/YFjjsRtNSBzqlw843LLC2p1C6kB++&#10;nshPQs9/WGjMpqWVqPwlyWGHOIx7nyxHc/8kZG6tRGO7cOrkUdGD05LPWSbU44M/oh5xunZ2CMDd&#10;bIGjSzociVAQgUAAwVOp3qeh/6fcZ882Z2MMPEnOGQPifasBG7/IOk2/TiZD0T9c291L82F8nm2u&#10;5kZ9gQlN+8TzjEC7DS09wGXCkReOpzaib9zoS+eum48Fz7oo5zME+8V5ZNM56aO/uRwNW09eHUPt&#10;FpjKnMDsUpTeZIRRz37R6kfHvhwYr8mEv1cDvSIuQ/oM14NTmA9zGOJHPbVzpx3St1sWoHGrmK9S&#10;184Sge2wWf0s9ERCgh/YUDWPdCu/AEajEQX5pGN3NsV2eRYIwFGm1EOdoQQ1G9QDEUc49f0/9T57&#10;tjm9Y+Bpgv2Q8JRvppgyYjhGZYjaU8ieZeHrI2Eo5XwZ2wTteNzGZSx05fWRkJG+FYpwnqNhVJu8&#10;nUI+W1ksC+XJNng7GN7+r4vD2vjQuCnTF379Z9rw4leH79R49OMt4VUrXw/vPHSqKqquB6cqH7bx&#10;3+JWZUBRtXOnH2kDPulIoWtnCxbuNFG44PDRcMdzC8PaWWXhVZ6+WJ/p2x5e9iNtWPvAxthGhUIY&#10;3shmmayen4V3smdH3OxTbPdql3R4Kkijz55dTvMYeJIkshFjfk088/uPBGPy8E8T7G2sRn8nXHYb&#10;Wt/ejN3d43D1dA3GSvOZQLsVr3x6BaZhN161rsR6Vxv2Dl6F/ClZQiTJYQTa8MLzA7ilxoDAOitW&#10;Upp7+ydCd1UOMuVzpBHyZNsquF9ZKTzbtm0vDo/T4KpJmTjc/gKqqlrREwqht3MHPr7oWsycPFbc&#10;hmHDWqx0bBLuD06eBl1O5Pf+XthrNiKvyoK536XibX0Bzw3cAssdOrAdGzrXWeD++o3QBByw/tsa&#10;bNq2G4cvmYZp35WeD7ixcnkHxhVOw0Sq8KjkwbaWeMuK5jeoPHv7MVmbh0/feA57c+YgL+kWNgG4&#10;mp9DT+G/4N4fspsvQubYSzH5ejMmf9SClR2T8dO/l8pO03pHvyQDCRbfoulPEzH36kulMxJMRn+w&#10;4YXXPwbG9mPf+/2YSB5oDnntvt1rsdaxB71HA/jifycp2ioin7wBt1jfQ5dizrUTh7d9yA/Pm+R9&#10;r9sktuf3PoatifTAUgIdK16SfIbBZOiyw/bqemz29GDclHxoviWdf6se9z7uwkB4AAf2tKH/spnA&#10;/4s7N/FG0gExqQjRthuitmthbbcX/RryqieQ3NpfhXVVXF4RRuwfK/HcnnEwCjJR6lo8oizn4LK/&#10;vo2XXiBdi+T1zXh90eFS2XYVoR4P1r7SgrXvkK71T4ZOe6liu5Jglwv2l1uj9RncUouNUx6ExThR&#10;uiNGsM2Cnzx9KRrbXkBJ7lhcJNXjorGTUTBhL1paDiP/lyYIEQy8r6B6/eX4xRN0/HWmh1nQfKcf&#10;f7D3Ir/878V2jUfq/zf+S+R6EJ4X62HrnoiCqTkkoxAC+6X6U1/ruYjqM1k5lsTqS9czr8blH9kU&#10;fVaJPL02ap8hjP9BHnK+KV2WjyUk24lXkc5HrqETjqVumo1fhr4NLwnyj7bvUbr2UjPWJJC5giS6&#10;n1I/PQMkshGJuuKIBHfVwTSvBu5x+TDO1uLYunIUPxWJbQB0bGiG9ckylC/3ISffCMMEP+wPzUd9&#10;ovVrth/+mE4sf7AZvhxKUwu4li5CyQuxae+IefbYUTq7Eg7ohLCVhu/3wuUOIDPUh96eXhw8Ngnz&#10;f2IWQ1peKU4Q3U/XwPbXHOGcdsgJS4kFTul9SPyOscr9/Um5WslwPFSKyrdD0AnPu1B/ZzlsvcIN&#10;VB8nmt/rQ4akPUnlMeSD7c4ClK8LQcvKDyfKqLzVT3cjNJoNDxPGacmEfnou8EUQx4VjNq13oPuE&#10;fJLsh6u1Fd2hS6TjGEGSXV+nF90T5qOEhQW9SS8ECIK7HjWr+5DD5Elt5axdBMvmyDKQKB/X6iqY&#10;H3KCehEM9BnWkYJu1Bjno9aTBQOlo/m0DrffaUWHPGbBiPnEEfSgrtiImh2ZyGdt8l92lN9WJwaB&#10;CvoR6PahlyRrvoPSmm2GfrzKOZVgVWLbVaDyRdZ2BmT32mG5rRyld5ai8eMcyosKtq0R5Y86omvX&#10;o+kf2/oyRJmMGJdC0rWHK1G9kemalBflXXpHJZyDpO8zsuF/3YKS38bS91F+RXfa0HcF1Yuue59e&#10;gKp1saVM38slKCiLXKe+dncJqtviY4ZEIN180om8h2tk8cxjCHHsZahFLPW3OdE93YS5idZmWP+P&#10;xF8J+WC/txi1fSZULdQhk/qG414qZ41X0oNjsFfMR+lqv/gsEWyrgfGWWnjGGUjeGnQ/eTsWt3QM&#10;i8khEoJ7aRFur6f2ZOkxmba70CWpldB2hjLYv2RjCbX3fzRg0c1kxKNjgxs2cnJrKqpF+dPjrmfL&#10;sZjapOQBJ0JXS/27tgRNH0jPxJNU91Prp2cVNg1JaQnr6MZwhbY4vMInHTPY9HfBqrC4EMDiPWjD&#10;RYopOU3PaKpb/Z50GAeLR6BdsCJ8ULan/sGW4liaSfLc/9z1Ye3DW8Tz8bw30tRc4tAqxXRXEeMg&#10;Ln5FuO/NcFn8stDxLeElVL5Vh8RDZXyF5PLoqJ81LMYEW9aIlSEJe5aFp2urw9tVYhIIsqW0hYlx&#10;XD0FvhRlGyl7PMLzast/UT4Lr1ogm3pL8lnYcjC2rDGMvvCbd6nIhKbwiWMWxOWj4Gh44/3acDHl&#10;GeXElnC1rF7CEl9EDhJq55SIbadI9+MV4SLtrHCtO/aUkM6i0emqmGZMn5S6Focgy+nhaldMM45v&#10;XhLWahcq2mv7I6QrkTbatzxcNL06vEWmTEJfekS6Troyi+mAXNlY+RItMVF614+wFHScxUeZvoxq&#10;xZDatXFnuK+vjz4Hw9ubKsLXX09py+URR7S/fLE9vOym68Nlr8Z0R61vCPWJyPtzJqOi8PJ9wiUR&#10;YflqeLwbAUnfFe0TQS0tQY+01N7iodBeCvkeD295kOQfKY8AW8aLPaNkFLqfRj893SSyESnPQHyt&#10;TXCTa9212gLLUvFT8/J25uyKCB6VEVUVsthbLOD7n7XQXiUdKxAjnBkrVLaTvjQL36B/kuV5Wd5U&#10;YBN5vI/a4QkoPVS1+OmM0OFOuN91wfWuHU11dnRHgvkTihlHvIcoRA+rwJJimed1sBMfIB95gger&#10;FrFtBHkMOGF7PQMV9w+PMaHuQQ1H8PrmkeczbDtuH7aTZ6m/rkAQVWCXW1FPgT2exKFi2QtsD7WN&#10;PGQvYyCATvLaXCQ/e7MF9oOxEL6ifMpguSdv+KwjwoHXYd1FHqZcJhIKL3ikfOQcsKGpjTz6rtao&#10;flgetWE7K4GwziGGYlZGSFQ7F4fUdpV3CvMugdDHXvROqUSFFG2P0f1JdzQ86+j6R6LZbRyCLMtR&#10;VhTTDF8nubW3VqE82l5++GiiLrZRCM6WFvRm98H9bCz/xvXdkhzoeusaZFVWwzxM2dSj1fl3u3Ek&#10;XmdksNC00WiPwkwY6Hv7Ydx+x+0oMi7AY5+ZsWarDSU0EY58e0v8iOFfI/1lfk4HSo2PYfCxTTQb&#10;l3RH6BtZqHhQ2TfksTd8a63wFFWhUorWGSPBrG6sBrkTutF8Vyka3vUpvnmpmtYYpXYI7XVXmWw2&#10;5kPnbsB8vxRNk9Hro7PUH2l2N4xR6H7q/fTskaIB8VFn7kUuC14iTP/Ej6msHk2/XiAIML14wPHB&#10;5kPo+pA6pdCxkueZfStN//7QBOPhFSg35sP8jFdSTpUBMOhBQ7EeRQ+vgU+4KQeh473IMORLCqCM&#10;lRxfn9TiS49CHjvccGXMx1xFB+hE587E8ZqVSHHqf6gyEO6yw/ZnI0pvFUeGTirLBCpnVNGJzt3b&#10;EoeKDZDSKkL2BuF5ygz9TUuw5mNRwjmDIfQOizc+H/oRYkv42lzonWVUykQht+T5yBHSm1KCcrbM&#10;FtGRonLUP1+HBUzGwsAWiykvoHYujoSxvBUylMfyTrV/jByXe7iuSTH4C2X6LI/BP0R6tTUDxp+U&#10;xuRAn5KHmmC7m56JXL8+ZhAZajodoburC9DlKXQmCg3wjg0ZWLzQKB5/uB1bYEbztna0t7Wj5WcZ&#10;ODJAbSepj++NSsGwCJ9HnehjJ4V2B5xv0/HQEfgPDwr3Cgh9w4i5im/eieF4M/Ssv4ryNhSKDlIE&#10;1T4XRY+abTthr9DA88gC5N9QCUcPO6+eFvazcNI0mAtju0p7xYfiJUJk+LsSGN3kup9GPz2LpGhA&#10;esnbIn0qNMN0k0n5keI7qHlUSeMBIw95cuNy2AF72yQsMrMnkufJyJxsQk1rO3bWG9G9imYi7OSw&#10;AZA8sNpy2A0taH+tDuW3UhpFOaQEwPzZUtOM6CGmGl86uTz8PZ3A9zVKD3S/C84jidbF45AGQlNB&#10;XBfvd6HmgTXIe6RW8ja92L6ZBrppslagZ12bjpCnpNoywF5Wl5jhD22yoPwNA1q22VF3j9geOfgs&#10;Sbzx4fR2k0c8MUdR58BmR1RuyfNRIqSnmwuzXDeEj07MQxjYYjHlBdTOxTG87VRiefeSjkUHkBT7&#10;R/zsVoGKLNVi8NNgE43B7/dTCTUwxOdNH0MuPSNd10wQHxUY8mDjusRtlnVxBlXbR6YrniDcy+rg&#10;mmXBL2aJZ+LffxhuLkFGmwNO6fVL3l12wbAIn5Wl4gDJ+ssPlmDjBgeslZPgeWaF+N6KUO0bh8lo&#10;0dhQ/hOmCaK8c7LldwSwZf3wPqdgTBb0dzbAsceOMrhh28pqp5YWFe8tO44UlYjR/lTaK7SPjNVU&#10;pbHwvB/vZMRIpvtp9dOzSIoGJBfaKcCWd1wIRqZ+NC319URe0Kl5VJLXFL8MIsG8H+pW6NgvHrOX&#10;aNYH6uFbaEGl4HmMnGegRz4NDaHvL6QMRTToscMu6nA09OREX0R3oZMsS8E1UmcJBeB+qhqtR2j2&#10;ME08NaKHGOcpCFAHdLfFPFmlN5dcHt/IIgN20BP7Ln2/l7zVFvJSYh6Ub0MDLKsjs6o4hIHwOlGp&#10;2W8aAj64X66B2VgF/z/QDOSuiBoHcYycu2BQymiIBoAnq9Dy51wYZ6l3tfjlv669O2lU0EErDBAh&#10;BNrqUL1Kpthq8lFBHJQ64ZPaLXTAhmqaNUbkljSfOHKvzAU2O+Hql07QM8ED/uhLbf9eLwYnZCs6&#10;rdo5JYm9TfnShNLbTK1/jOgpq8lSZSYveKZzpDbS5NG/3XC8Q31CuEoMBOA7LB2Ny6Le4EfXAbkO&#10;1GLNYOI2099SgosPWmF5rTPaz0KBTtgfKkblH+fD2hyJLCnNhGl2FJXpjPkoyfDAsTlS/+EI/WV2&#10;gbB8nXdvFUzH1qBpvXi/JpdqRX3DE2lX1jcesCD4z1ZUCWNDFgRVOhD5sk0IvtXVaPgwvs9JMFnI&#10;l7iDfQgcmwSTkfURse069kT6WQj+9VWo2DAX1nqz4ByqtZcwI5WWL0XkM9LhJNP9dPrp2SRFA6JB&#10;+fJq6FxVKCALKfxIaKYJzR9Kl9U8KjWvKQrzsjRY0lwKz8900JPy6fJL4JphhesJozSVHCnPALbX&#10;0TSUzhvmFZIRyEdZVwnsUoNjhhGmMW7UGMhAFDdR02pRcPMEuGsLhLz0RbXwzyxB7hTqlFLbjOgh&#10;xs0uBP7EprgRTzbOaxyFPLIX1qJ6OpWxgOpg0KPw0Z0IXSp//+FGy6Ot5C0N9wEZgtcHJyqZbKj+&#10;BUVlaPpgEqqcHbAv0cvWjvUwL5TVfUY5duaakJvC+w/tnPmY0G6h+pGs9UWo7S1AyRSZYqvJRwX9&#10;nRYY+5uxYJqe0tGj5DUNTKbYGnDSfOLQlDWh+potqJoj6YcuH6bfxb6VpJlN9TzSgkV6qvcSpzBA&#10;qJ1TMFpvU7GklVr/UJudRlGR5fCZfNyS1hgjal8owdHfUZ8Q5ECf2Yvh/IvU97LNqLpbA+eSAuio&#10;T+hvqIHvGpLDSG32QwvsTxTg4NOLhH7G0syfVwHXdx7Hlq11MEYUTJgJx30TcIwB8xdmwLtpS9SY&#10;KxH7y3zSe4GxZiyRz0Lm1cJ6x35YqF0NhXrojA+g+2Zyiu6JLMHpUf64EUeXL4COtaO+BK2TTJif&#10;6P3HvlUoNZL8SK8KWXrzrMh8Zo1kjMS2y3mtFPlM76gvmV/LQv3bDdE6jmpGqrKkJSeZ7qfeT88u&#10;X2Nv0tOJSBjqD+DYmItHFXh/dDDvOSQGik+wfp4wz4EgAgPAxarPSunKg+qz+09knsKynzyhYACh&#10;zGxkXeRB3YwKRZxpts0K8x5PSeD+k607m+X0x8kzTUL9VK+sBPVKJ5+IHqg9w9Jj2cnDf6qdO0Wo&#10;6eqZiwfPdP4YDcikT2qzG/YyO5S6DrA6+dZVYNFyoNrpQDl7MX4mYOUdoPImaqeU2lGUzWBG4rGL&#10;1TPEZJeaeFJiRN1nnGNjFA9pey5Cik9DpEyJaAr+YikWuMzYQoONzJfjnPcE4agogHXqRriWKF9i&#10;n1fQTKPppkVoGV+NjW+ofHOSc0HCQ9qei3zYQNNYAwrvqIRlaSVKDPlY8LYB1he58bhw8MG6pBI1&#10;dxbD0lkCS9l5bDwYY3Soes2Opns1CER3g+R8VeEzkLNMqN8P374u9NIUfdI1euRNOvmlIc65BNuK&#10;3o0u5MI4I+/ULENyOGcYvoTF4XA4nLTgS1gcDofDOaVwA8LhcDictOAGhMPhcDhpwQ0Ih8PhcNKC&#10;GxAOh8PhpAU3IBwOh8NJi6+uATnsRtNSBzqlw9EQ7PbFNsnbb4dlhTu6xw8LQWltT7xp3AVBGjIb&#10;HQG4my1wdEmHHA7nvCB9AzIQRPA8/iFqoN2Glh7gMuk4Hrb/lDzYDHptKDdXwtYtHnrfasDGL7Kk&#10;PY1YCMqN6Bt3enc4SsgZaotkMkubwHbYrH4gLh55QoS9j/ivoDmcs02aBiQAx/2VcJzHDveIO6EO&#10;edFQ3AiP/FfDE0th+6NT2rlzFLvunjHOXFuMKLOTYZS7+EYIrK9E5b8L4Yg4HM5ZZMyviWd+/5Fw&#10;8PBPRzEC9nfC8eS9sGwdwNDxA9izrR8T5+kE55HFCWhbY0Pr25vR5unBRZfrMPnbQixN8l6teOXT&#10;KzAz6xAcLzVjTfsQrpqdFxfGldJe6gZmX4a+DS+h+Y1N2N09DldP12DsUbrGnnunDXv7J0OnvVS2&#10;5QfbLmItbC+uxaZte9Gv0UE3QbYhyFAQnS47bK+ux+a9/ZisHcQfLBuRV2XB3O9K90iEetx4oXoJ&#10;Wg+FEPp8H3b86SJc+3eTccjxBOwBLeZMoRIH2vDC8wO4xVIC3Vg63PoCnhu4BZY7dBi2+WnADevq&#10;Hlxx7RjsXm3FSpLN7t5LMW3qRGTKzDeT3dsrxfrt7r4Ik6dORpYoOiKEwP638dILa6h+7PoQxv8g&#10;DznHE7cFBnxwv7JSyK+N6jzxKjr/TSExIh05e2GvIZn9sgo5Hqv0TFw52RJX425kRcrAGPDCVv8W&#10;BmfMhEZqkmCXC/aXW7HeJbbV4JZabJzyICzGieINidqTteNb9bj3cRcGwgM4sKcN/RNvhG60MxcO&#10;h5MWiWxEyjOQ4OEAfId6gVlmlLKQmTfpIW4P54P9sUa4oYNxtgHZB62ovMdKZ0U6NjTDuaEBpYsb&#10;4bvMAO0M7fANA7vdsK2zoqaiGs5BSoccfNez5Vh8ZylKHnAidLURhgl+2GtL0PSB9MyQD457i7D4&#10;5T7kUXkME2j2cFsVHIdj120/K0B5ax807DpcKPtJNdyqMwYxIFXvR8cw6eYSMSypkUW1o8G41YHu&#10;E9JIFecxjxzXwYnmljpUVDTDl5Mv1uk3pTA1xuJV+Ng23/Nq4L2M8putxbF1lZh/pw1iBJAQ3EuL&#10;cHu9DzmsPHQd7S50hRK3RXBXHUyGMti/lNriPxqw6GYL3ANCgunJWZhlAVueqhKfmZGN7lYqZ3Us&#10;loawxNURVDoFexxofLsPmdJJ38slKCizoe8KKu8MyvfuElS3yWZzI7Vn0I9Atw+91IrmO5gszNCf&#10;gzESOJyvDGwvrO/c/pbwGR2fhVct0IYrnMel4wS8Vx3WXr88vF846Agvm64Nz3pkS/joCeGEKn1r&#10;y8La6dXhLUelE+Hj4S0PasPaRaso1wjbw9VabbjWLR7tf64oPP1hSlc8JA6GV/xYG65+TzzqqJ8V&#10;1t6/UXY9HN7yMKV515vhPulYwQmW/vXh5fukY0bfm+EybVn4TemBjvrp4en1HeKBULfp4WV7pMM4&#10;2L3aH5EcZPXe/9z1Ye0CqU57loVnaSvCG+UF9K0IF2sXhlf56e8vN4YrtMXhFT7xkhKVtviclbVI&#10;Wf4TWxQyS0fOw58hXNTG2mq6U2T7I9rw9c+JLR5BqOsj0h1qdRXSiMk2WXt+trJYaM8k2sfhcE4h&#10;iWxE6u9AhsUZjxBC8IAHrnddcG2wwfLbLbFQm4L3akTNr0zIGmE3UsGTv6sMpqgL60PnbsB8v2x7&#10;814fnSXPlIUVHXCi5aVe5PS70bjUAovwaYTjEyCTLavQddvrWah40By3VCaP+BeHWqxsxYwjlfcf&#10;4r3GhyqjcaIZWVmXAJdm4RskM2frGmRVVktxyyXGyGQ7VoPcCd1ovqsUDe/Kw/cSKm3hW2uFp6gK&#10;lfLyy9MjUpYzMfwZiYyLJdlKsZwVoTz98OyIhKJNUFdGRLbJ2hNi2NRo/HkOh3NWSd2A7GWDKQ0s&#10;srjM6HagstCA0uU7IbzazMxEqG8wGsM6Ekt4bvzAoSBxDGp5eEhFDOodbrgyjCgRljMinxLUPG9D&#10;GRv4pOtzhRffEdTilMcQQsTOM4gx1SUUcc7jYlUnj2sdb2xD8H7QLRqwITfcWzNgvF4ZI0IInZqh&#10;R74gYz1qtu2EvUIDzyMLkH9DJRw9wm0qbeEjA94LQ2GBcoDdz8LukswEm5eGnIVn4kJ3Ep173xec&#10;BCHZng7BSVCE8mThe/dLoWgT1FUh22TtKYRNjcWf53A4Z5eUDYh3B80sFHGZfWi6z4JgxVY4X6hC&#10;6U0mmK7LRPBILIb1qL69o+LJq8agfj8Wg9rf0wl83wAzy1PxMSCPnhGva5T57toIR8IZg5qHGzfj&#10;SOn9B92LPOTJje1hB+xtk7DITBL0+9FJNdFMkK4JBOBc58aku0vJdEiMyYL+zgY49thRBjdsW8W3&#10;I8Pbohfd5K3nZCtL433LjiNFJTCz02nIWXwmF7nfFy6JDHngWH0Eph+bBFkFdrnR/QOSiyyNYJsT&#10;7kgsZ7W6Uhob18Vkm6w9VWeHHA7nrJGiAfGjwzuICRNkA1TQC++fJ0A/TTo30An7PzXEBo4kHn8E&#10;NU/e006D2GxpEBPoRMf22DKJJpf+PeiA80DsNwGhwz4hLjbjG1k5wKdd6AqKx+h3o+5XazCYaMZA&#10;6Xt3sQFY9rWeuBmHwmNOUjd2L5kYdOwXj9HvRdMD9fAttKCSzYo0eZRONzx7pAIOBeF9vgKWL6th&#10;/SV56gMB+AKy3zsE+xA4Ngkmo2A+h7cFcqGdQjnu8UovtkPwr69CxYa5sNabxYE+DTkLz7By7ouV&#10;0/XYEqy5shrVxaJcjlPZWGDqY9ISW+iADVWPuQGSlWAIx2Uhh8rcdSCWhvvJWqwZjMk2WXv693ox&#10;SPWV1zi4ywrLU07pCwccDudMkqIB0cBoysWRlxZBb9CjahN19CwaAKYfQetiHQyFeujvcEJz09zY&#10;wDHiO4IYwz15GsT+GLdsEr/UMq8W1juOovk28sJ1OuFjKKPBRBocs4urUDbJiaoCOk/lLXzUB93N&#10;uSPMhgww3gS4q/PpfjOa2MB/ku8/zA+WwvMzHfSFBujm0PxhhhWuJ4ziDGeMEbUvlGD/0gLoDIVk&#10;hAvwwCdm2F+WYk3vW4VSI9VNX4hCkq1unhWZz6yRfoui0hZ0rnx5NXJeK0U+PWOYlg/za1mof7sB&#10;Rmn5MB05d+zqgLm+ATlPxcq5bKAKG1+LvTPRzCuB/j9bUcpC9Or1KPptFgwmkqi0jIlsM6ru1sC5&#10;hKVBs50bauC7xoRc2WwuWXtqZtP9R1qwiPLQL2Hf/vLDUd8Mx1afZDA5HM6ZJL2IhOyXz8hClsyL&#10;DQUDCF2UrTh3xggFyTMHLh6fpRoyVChbJpVNdHSTkur9qgQcKDc6YXbbUJIdQpBmEpkJykc5jnCd&#10;XTuGwYyLka1WIJW2YIT6qQ5jT7IOKoycbrJ6EqytQpnqdYkwUnsKv0Inv2W89Dyr/xiq/ymuJ4fD&#10;iXFqIxKOHT5gZWadJePByMxCdnbiQUsoWwoDTKr3q6KYuWQia4TyjXydXctOPOCqtAUjc/ypNx6M&#10;kdNNVk+CtVWygo3UnmMoj4jxYLD6n4Z6cjic5KRnQDhJUb4r4XA4nAsPbkBOCyFcPK8RLYuldyUc&#10;DodzAcINyGkhE3mzTTDk8rUVDodz4cINCIfD4XDSghsQDofD4aQFNyAcDofDSQtuQDgcDoeTFtyA&#10;cDgcDictuAHhcDgcTlpwAzIa9tthWeFG2mHHT/b5s0ioxwf/6dhoim1BIqUb6g8q97IK+eHrGTnT&#10;zjcssLafZYmex+06EqFow1AbRaJYngwXqJw4aRuQABxlOphfHr4HamhTJXSFTeiUji8EvG81YOMX&#10;WQk2YEzOyT5/9nCj/pYFaNwaGcxDCPaPPLCPDj9sdxWgagMNKb02lM6pglM2urjr5mPBsy6lUVHg&#10;heOpjegbd3YlelLtKuzpFVdDtXNnmnYL8o0NJGHWDgUwNcdCL6fL+av/nGSkZ0CkwD6mgtgG4BFY&#10;HIkLawuPuB14U+Zknz+bGFDt3okGact2fNCA4mc94t8nhQalL++E9Q4aUiaVwr6bbTgpXSIMNW7s&#10;bBS3n1dllDs8n15Orl0D6ytR+e9C+LUoaufOOLNrqV4WYSdt4692wl0djUqTJuez/nOSMebXxDO/&#10;/0g4ePino+yR3ldQvf4y3P24CZMVJqgTby1di28sqoX5KiEGKRFCYP/beOmFNdi0bTd6LpoM3eQs&#10;RK4G2q145dMrMA278ap1Jda7duPwJdMw7buR4aMTjqVu0mYN+t6yovmNTWjbO4Sr9HnIiiRChAKd&#10;aFtjQ+vbm9Hm6cFFl+sw+dvSDaEAOje8JD7LyjA4Hnk/yEGmmvkM+eF504aWdZuwu3scrv7ex7A1&#10;DeAWSwl0Y6m8bU34191ZuHFqLGZI6AMbntg4iJkzNMMHvUAbXnienq8xILDOipVUvt3dF2Hy1Mmy&#10;8jMZteH3q1qp/m3Drneus8D99RuRN+AWZXToUsy5dmJUhjjgRF3zXuTM00EWyQT+TQ1o+mA8Cq7J&#10;wdBI8gm4YV3dgyt+OB6HBBm7MXTVHFzy4Uo8t2ccjNeOx+H2F1BV1YqeUAi9nTvw8UXXYubkuF0c&#10;I+lcOwa7V4t1VWsrDPiw4/evimXZG8SkqVTub0rXKI2VyzswrnAaJkrPhHo8WPtKC9a+Q22XeTUu&#10;/8iG5wZugeUOHYbtIxkpw9QT2P3KSqEMe/tJ57SXAj2S/EjHWDr5l8ueHgqi02WH7dX12EzyGTcl&#10;H5pvSdcYSfRiGFRHj+NV4f62bXvRP1EHXQ5pB8vnrXrc+7gLA+EBHNjThv7LZgL/L+7cxBvpfimt&#10;KCPryfC+1Ia9g1chfwr1t6AH1t84MTBtJuTNJujuGwFce10extIMyLfHgbW2tdRX6dn/moxpfxvp&#10;Jyr90HMYl06ldoq0HSOZnFgeu9fi1RelPPonQndVgr7IOWdIZCPSajYx7KsRhvjdUns9cB+JBQjC&#10;kA+Oe40w1niRw8KTao/BXjEfpatjS18dG5phfbIClSt8yMk3QjvkQv2dJjR8KN3Q7YaNBt6ae6rg&#10;HNTBOCMb/terMP+XDtmaqg/2xxrhpnmPcbYB2QetqLzHSmcJGnQtRbej/uMcMUQqOULuti4Mqu30&#10;GnSjxjgftZ4sGOhezad1uP1OKzqiu+oGsH11CzqCyti8nvWN2NiXOSzuugDblffbfbA/0ghfTr5Q&#10;/q4XK2F+RrY00G1HbSN1Th2VT7pe3iKUnvDB3eqAa3UVzA856R4tDPRRGKqMPnjW2UDjXozDDliq&#10;3ciZpaN7R5APw+tEs9OJhrtK0EhyMmgLoJ0kts22vgxkhvrQ29OLg8cmYf5PzKIcr1RZkGDptNSh&#10;7J5YXYW2qqO6SQR31ZF+lMH+pVSW/2jAopvJQEbW2lka7/UhQ6pgsK0Gxltq4RlnoPs16H7ydixu&#10;6RghCqRYhor7W4QyGCb4Ya9dgPI7S1G6PKZjjfdWwxFRIBpc64qNqNmRiXyqm/a/7Ci/rQ7eSPz5&#10;pHoxHPfTNbD9VdQ57ZATlhILnKyOQT8C3T700uzOLITuNUM/XuWcEIwtjhH1JNKXylAu1VOo+0Pz&#10;Ud9OF7NC6F7XDOde8V6BIS8aftGE0DRqB3bsrkfN6j6prwLO2kWwbJaW1KR+WHVXpdgPZ9MN2+pR&#10;ep8tFsxrNHIaKQ/O+QeLB/Kd298SPqOjL/zmXdqw9ppZ4etvuF75mUXnr18e3i/d2VE/K6y9f2P4&#10;qHTMONhSHNYuWhX+TDjqCC+brg0XPRd5grE/vPx6bbh4pXhH39qysFZbEd4oS+S4s4LOVYe3S8fD&#10;eK86Wg7h3h+vCB8Ur4yAWC9lWQ6GV/xYG55e3yEentgertZeH16+TzwUEctb/Z50GEdH/fSw9kdU&#10;lhPSCeLg74rC2kcSlj68/RFt+PpIOfreDJdpteGFLQfDx8UzwzmxJa5cR8Mb74+viwyZfBhCGWdV&#10;h7d8IZ0QYG0zPbxsj3QY94waSev6OatLkVJ+Qtm14Vq3eMjSiMpb7X7finCxVlauOIQyLKD2jpaB&#10;2vBH2vCsx7bH5HdoFaWxMLzKzw5EWRWTfKMIZSoOrzrEDkahF8kQ8iMd/lI8/Gwl9QHqF/L2VDuX&#10;DIWeqPYlse6iboplrnDGctj/HLVNXP+M8Vl41YLY/ar9cPMSknWkL6cjJ2UenHOXRDYi9RmI8P4j&#10;A8YH6vH4o48rPguuJGc48v5jwAnb61moeNCs8MwVMR6EtWwjqirkb0yykDUeyMn6hnAkRND7+RKY&#10;ZYlkjqWDjItl6YYQPOCB610XXBtssPx2CzBHjBWeqcnFhE+aUXZnA1zdI3g6B16HdZcpriwi0fVb&#10;ISb3dcq1d2nWZZgmHSsQ13+ND1VCF613CF37eqHV5krHRCgI3y4qO5Xf+bIFTZtj4WTFuCJlsNyT&#10;l/idwJhJmDThCHr/Kh6G2upRu3sxGpdE6pJYPtEyPlILE8k9Stx7huHx1+NJXlffWis8RVWolMc0&#10;HyOvlXK9XPV+gZGjQBorpIiOjIEueP+ci8qfS1EgGZ92o3sCeegsVv0BG5raaJbV1QrLUov4edSG&#10;7exutjQ0Gr1QIXS4E24m73ftaKqzo3tKJOa8Wtx9tXMqjKQnan1JqLsW2qvYgQaaKwD/YekdS48N&#10;NS9pUGeR9c+BADrbxfTtzRbYD+bCcI1YIrV+6Ov8ALg2T4xKOVo5jZAH5/wjdQMiDKLzUXqPCaab&#10;5J9JyOyRKcsON1wZRswVwq9GCMH7QTcy9PmC0gmxtqdGOpbEgBeegxOg17E5L4s5Hhdulej0vi8M&#10;gEJO3Q5UFhpQunwnhK6RmYlQ32AslOr0GrT/0Y5faDyoNuejsMKhGj/b1+ZC7yyjMlZ6XDx0taW7&#10;EA3wXVPonNpSRtzzAkNkcNomwDhT/AKCb10lCg2laNwpduzMzBD+OhgzSGJckfnQyw3vMC5j4dXh&#10;+5RqxpYlHt2OBc/UiM8kk0+kjJGYtxLK2Ol+dHhoYL4uEktYhaR19dGg0QtDYYFykNzfgfdBOsAa&#10;U5GG+v1qMd2jqJXB44Z7ggkG2ZJQ5+5tUQMqtPuUEpTfzJaOpE9ROeqfr8MCMjCj0QsFQQ8aivUo&#10;engNfIK/koPQ8V5kGESdj3wBJdL+Amrn4kimJ6pyEeouGUqSouZ7Gej+pJv+DsCxtBGZj9ShZCK7&#10;FoTnKTP0Ny3Bmo9FJytnMITeDAPyBbmpxf73w9N2JKoTyeWULA/O+UjKBkQYRGcZZF6mRNz7D39P&#10;J/B9jXKd+rATjrZJKP+J+M0O5tUgT/JgJALr7XB/bxHMzOsUvKpc5H5fvCZAg5Jj9RGYfmyiLuFD&#10;030WBCu2wvlCFUqZIbsuE8EjuTDOkuU8Xo/SpxzwrikD2m1wyd8VSPR2U8eamKMob2CzQxZVUPQS&#10;c6fL3z8E4XrHHRsc4lFEJZT4Exswb0A+q9+BJlQuDeIXm52wLikVDLFhbBBHogZJ6ZEnJhs5NBD8&#10;9YsAfC/XwmlqRG0hK+Uo5KNWRkIROz1AbXtQC4NeZcCMkKyu6KXBiwaNbGVG3rfsOFJUAjM7rUhD&#10;7f4AtqyPj+kuQ6UMgrOhmDnRwLeDBj4yqgyh3XVzYY46QpGPTsgjuV7ICcFZWw67oQXtr9Wh/FZK&#10;pyiHvH1g/mzp20yCAxaRiYTaOTlJ9SSuvSTi6549kbS0P4jA1gY0fFmNprtErQ1tsqD8DQNattlR&#10;d49ZSD8HnwE3zxW+jRU/GxUQHL2YTiSTU9I8OOclKRoQaRClzhffdwRPXNapNLmktgepQ/eLx+j3&#10;oukBGsz+2YoqYVYizi6wuwOd0svK4AdNqPiNDyVLK0EOtehV0X+efUHxhpAfjofIg7myGtXsq6VB&#10;L03RabYyTcp0oBP2f2qAW/JqQod9CMhWrYKHAzj2PROMKh5P1sUZ1OM64ZPKEjpgQ/UzXtlXko8j&#10;+AVwNHhMOKI74Ftdhdo22eAQh1pUQj9V+sg88hzp7+BeL3pJZpFv24S67Kh6WmaQRvJ048i9MhdH&#10;djWh/mUd6muk5Zok8mGoR06M8zi7qBzU3XPkS1xxJKsrlRDaKTTQ7fGS5Bgh+NdXoWLDXFjrxa/s&#10;KtPIgtAkByIviZm8q9HwYbwnHGN4GZResgAb+PbHlk2Y3EADsyuip5RP8ICfNF0kuV7I6UIn+UQF&#10;10gGPxSA+6lqtMqWOP3U5oMTshX9R+2cnKR6MooZAkPok4ccqH6sE+VPl0ednq69OwGDDlrBKQwh&#10;0FaH6lVHorPU5LOb5HJKlgfn/CQ1AyK9/zDkR1Qvhqc97vcf82phvWM/LHN0MBSS8hsfQPfNdtju&#10;YaaBELwaM5b8oweLpulpeq5Dwd1uGFpcqBO8Z9Gryr27GjlPFUBnKIQ+fz6WowobX5OUP4sG1+lH&#10;0LpYzEN/hxOam+ZGvRpvaymM+TroCwtRqNfB2JKJxteqBOMUj/5OC4z9zVhAZTHo9Sh5TQOTSb5+&#10;q4GxRI8jq0rFsuiL0DzWgPk0PI70/kM5exCX8CJr3VkzTND/ZytK9QYqH+X5tgZmo8wgJZgdqKGZ&#10;TJL/0IPMx2thiqxGJZFPwhlOvMc5wwjTGDdqDFTXYrUfiSavK5Nf+XJqy9dKka8vJJnlw/xaFurf&#10;boC4ehafhh7ljxtxdPkC6Eg+en0JWieZSN4jv/9QlCHOSxaIW9LSlDWh+potqCI91enYJx+m38W+&#10;IZdcL+RoUXDzBLhrC0jnqMxFtfDPLEGubKagmW1C7pEWLGJ1WuIkKamfk5NUT0YxQxCYTLP5Tzzw&#10;/6wBlbJXcNo58zGh3UJ1onYhva7tLUDJlNgsdTSzm2RySpYH5/zka+xN+sSFbwsHh9ffJvx7SgnR&#10;lHkgE9njZYpMBNaVw7jJDHdrCbJV7/GiTl8GrPLC8kNKpj+A0NhsZCmTEQgF6dpFdE1tXZylfWwQ&#10;GRerPxsP21YDWVnKl/1yEtQnfcjjpWlS5vgR8jxJRpTPqJHKmU3llM6ki2pbBhwoNzphdit/VCj+&#10;Opua5JTJOwEDrF2BixPUL6leyGFpnSAdSaRwanVKWs/TrCcs//6Tb98R5XSK8uCceRLZiNRfoqdK&#10;ZpbqYKvwatTuifOqMscnNgCZWSMMjizt7NEZD0bSDpqgPumTiSzWoU6T8WCMKJ9RI5VTOjoZ1Noy&#10;6HbB8z2aJcU7pGMo31Mq7wSMZXqSuH4pDdwsrZEUTq1OSet5mvWE5X8K2ndEOZ2iPDjnDqffgKii&#10;tmarZMRv23AuGHwvVqGyuhTFS/ej5LFy1eVFDodzbnJ2DMjAxZj/dAtKVdeyJXSlaKqem/DFIufC&#10;QHNTKUqKqtDqaUfdPOVXiTkczrnN6X8HwuFwOJzzmrP3DoTD4XA4FyTcgHA4HA4nLbgB4SSE/S6C&#10;w+FwEsENCIfD4XDSghsQDofD4aQFNyAcDofDSQtuQNIh5IevJ37HorNLsNuHYCSCHofD4ZwBuAFJ&#10;A3fdfCx41hXb9G4giODZtCe9NpSbK2FjoR5OEf7VJTjUcwQebpQ4HE4CuAFJA0ONGzsbxS3IwYLz&#10;3F8Zi699NphYCtsfndI2+aeG7gNdwNixw+PeczgcjsSYXxPP/P4j4eDhn460t0gc/Z1w2W1ofXsz&#10;dnePw9XTNRgrM0ehHjdeta7Eetdu9GRejfz/fQ8NzgHMvHaiECmU7S7q37UWthfXYtO2vejX6KCb&#10;ENlmrROOpW7AqEHfW1Y0v7EJbZ7DuHTqNEz8pnRLwA3r6h5cMfUEdr+yEiupHHv7J0OnvRSIz/ty&#10;2YZaQyH4/vgqVq5aj80s34mUb05se7fOdRa4v34jNAEHrP+2hsq2G4cvmYZp35XuoXxXLu/AuEIq&#10;yzEq55P3wrJ1AEPHD2DPtn5MnKeDELZhwAe3VK62vXT+KjofKXukfvPyEGp/FVYqS8+lczBtIklm&#10;BLkG2q145dMrMDPrEBwvNWNN+xCump0Hv+MJ2ANazJmSFZPLtWOwe7VVyp/u0+chSxS8wMjt48Mf&#10;nl0Dd/9FeOSh/ys9weFwvqokshFpzUCCu+pgmlcD97h8GGdrcWxdOYqfisVQCLZZUGSugzfHQNc1&#10;6F52O0wVtdjYlyF67UM+OO4twuKX+5A32wjDBC8abquC47DwOLm/btjWWVF1VyWcgzohD2yrR+l9&#10;NkTD0XqdaG6pQ8X9LfDl5FMafthrF6D8zlKULvchJ98I7ZALjfdWx2YHQQ/qivNR9loQuki+JSZY&#10;2iPrTzTot5LheKgUlW+HhHtYGvV3lsPWK93C8n2vDxlUERagyneILswyo5SFQr1JL2wGKMjHUAb7&#10;l6zsBmT/RwMW3UyGaUBMQqjfehdaHzKjahPI6BmguzIzqVw7NjTDuaEBpYsb4bvMAO0MLTRSmbtP&#10;SNGGJLmU3UP3kFyMM7Lhf70K8+vIYEkkbR8WS/sTI7419mvC/RwOh6MK2wvrO7e/JXxGxdGN4Qpt&#10;cXiFTzpmuKrD2gWrwp+xvz9/M1ymLQov3ydcEfGtCBdrp4eX7REP9z9XFJ7+8JbwUfGQOBhe8WNt&#10;uPo98ahvbVlYq60Ib4zdED6+eUksD6KjfjodrwgfPCGdYGn8SBue9dj28HHpTPjQKsp3YXiVnx30&#10;hd+8Sxsuem6/cCnCloe1YS09I9DHyq4NVzjlGW8JL6H6rjokHrJ8p9d3iAdUmlUL2P3RHNXrf2JL&#10;uJrSrXWLh2L9FoZXfCx7Lplcwx3hZdOpfo+Q3KJ1JoQyl4Xf7BMPBbn8aHl4v+yeg78rCmsfkeo4&#10;ivYJ71kWnn7Xm+GrqMwcDoeTyEakPAPxtTbBTe5312oLLEvFT83L21m4AvH6Wis886pQOSy+sxTb&#10;Y8CJlpd6kdPvRqP0vGVpIxyfUBLSEosQK+TnS2CWbc7q6/wAuDYSP12MPmesKEdeZI2eec1/zkXl&#10;z6VwroxPu9EdCbt54HVYd5lQVaH8dbUidoEQAbACS4plGR/sxAfIR54QwS4u6p1KrHCh/kVx9R8T&#10;u84Q6ne3BZU064iQTK5ifBQjan5lQtawMkeiFkpyeahSFrM+hK59vdBqxRB0SduHYCFWNYUG8Ncf&#10;HA5nJFI0ID643u1F7sJymNmSjfQxldWj6dcLhOUUdt1wQ0FsECdCXd5YbI8dbrgyjCi5I/a8cXYJ&#10;ap63oWwGu3sU8Z3VYoXHhSpldO7eBswRw2762lzonWWMiy/SiY4/AobpYl5J43rH57uXDd6xuNAR&#10;+RgKlfXH/g68TymIdkeq343yOOrJ5EpZS/FR5sbteK4os5pchsjItU2AcSZLZRTtQ3TtC6GkaHjY&#10;Yg6Hw5GTogHpRTfNFHSFZphuMik/U5kLLF7PyZZH8QjC9Y47Gn3Q39MJfN8Ac/zzNxmQxwaw0cR3&#10;VokVHh+jWTA6O8jokCfN6O3uBibmKOOLfOCA/YgJJcXsrEpMbfLeFXG94/L17tgSl6da/em+t+w4&#10;UlQCMzutVr+kclWPSz2szGox1P/EjNcNyBdmHMnbh2H8lR2lMkPM4XA4aqRoQHKhnQJseccV+9Fa&#10;KAhfT+QtdRYuzqDBzktGQiAE/3oL6tpiMwpNLv170AHngdgPJ0KHfUI8aoZqJEJhdhHz9IfPFOJm&#10;KAxmdPbnwnCNaHRyr8wFdu+EV8o21ONA1S+cmPtCHcwsr6Tee3y+fqrnICZMkA/Gonw69nil34iw&#10;+lehYsNcWOvFr/2qR1pMJtcEERzjypx0BjWK9gnusqK+xY0+4YjD4XASk6IB0aB8eTV0rioUTNMJ&#10;u7XqZprQ/KF0GXpUPV+C4y8tgk5vgF5fgpZAFnJk6+uYVwvrHUfRfBt57ux5+hjKnPBLA6qap62c&#10;XajMFOJnKIy4JS1NWROqJ5Jnna9HoUGH/NvsyHpyExoiUfCSeu/x+WpgNOXiCNVVb6B6b2ImQ5RP&#10;zmulyNcXwjAtH+bXslD/dgOMUjbqM4kkclWdtRAq7z9GnEElbR8/HPXNcGz1SQaQw+FwEvM19iY9&#10;nYiEof4Ajo25GNlZskE7wlAIwSD5u+MzEaDB1Li1BO7WEuWgSR524Bhw8UhB+E8HA5TviUz1cqcD&#10;+xU6efZZihmFKJ/Q2Gykms2Icj1VjNQ+rD5jqD6UPTNknZ2R2QqHw/mqcvIRCd1u4Ne/lg6AzPHZ&#10;4iB3333R86GQ5LeOyUTWIw8Aj/4fNPzWh5J7zDHjEbk/MwvZ2TLjIUtHwak+P5bylQ/OJ5s+pScY&#10;j7jzTD5CNimmn/nIr5D93L9KRzJSTEftvNA+7HzdvwrGA/2uWPuw88ePi/WRiYfD4XASMXoD8l//&#10;BWzeDPzqV9IJorYW8Pul8w/BWZEPfaEZm64rxEeb38L+FzbgRxNnoLZQGpEU9ydKh58/PecD+GTW&#10;5Xh//QZ8svJlbLs2D3rjMgQfsOPX79aJ9//P/0j3cjgczihgS1ij+iHhf/6n+O+YMeK/Bw6Ewzfe&#10;KP7LYOePHw1/sfXN8BG9Pvz/HO+Fj34pnWeo3c/g58V/z8T5G4xC+2zZvEU4L7RP/P0ytPyHhBwO&#10;h0hkI0a/F9Y3viH+y5Y5HnsM2LYNmPX/t3c/YFFVeR/Av5oIDgoqiIABhuBgAjqpaCJriGOlJZRs&#10;iZbm2h9eFR+hkH1FVqykRTJY+rNqkattymNa2pNu679wlS2kGhNWwYJXGVeSfzooIzrp855z5w7M&#10;DDMDDDOE9vv4XJ177uWce+7I+Z1z7r0zYUBsbGv6mlfR72QZ+k2dCt+li+Ho0M7+lN696RMnod/z&#10;yzAiYISQ7phuYn89S5cuFV8RQn7LzMWIzn+YYlSUdrqjVy8gO1tMZChd605PJ4QQI+ZihNV3YRFC&#10;CPlt6PpdWIQQQogeCiCEEEKsQgGEEEKIVSiAEEIIsQoFEEIIIVYRAohTX+3nidSr6CP0CCGEtNLF&#10;BV2c0CcEkIfGeggrr310hoIIIYQQAY8HPC5wujihT3gO5FSlCrNXHUPzTd2XURBCCCFafPTxeUYE&#10;Qv1dxRQtIYDwFzyIvLWzHAUnayiQEEIIEQIHH3kkPSVtEzy4lgBCCCGEdAbdhUUIIcQqFEAIIYRY&#10;hQIIIYQQq1AAIYQQYhUKIIQQQqxCAYQQQohVKIAQQgixSstzID9UXMGGneX4StH1Bwn5wyeRMg+8&#10;/JQUY0YMFFMNNTc3o6GhAU1NTejqoyi9evWCs7MzBg8eDCfdd7cbudvr193lEULasmU70xO019YJ&#10;AYRX+rH/tf1HmfDCv3gjok3BvLFTKpUYMmQIXFxc0Lt31wZCt2/fRmNjI2pra+Hj49Om0bvb69fd&#10;5RFC2rJXO9MTmGvrhJaGR0x7VJrnyfM2xnvKvLEbOHBglxs7jufB8+J58ryN3e316+7yCCFt2aud&#10;6QnMtXVCa8OHW/ZiKm8+zcJ7yrbG8+R5G7vb69fd5RFC2rJnO9MTmKqfEEDsGTVN5c3n6G3RUzbG&#10;8zQ1/3+316+7yyOEtGXPdqYnMFU/27c6hBBCfhM6HUASngjE0ZxpqN0TI/z7jNxP3GIbFy5cwNy5&#10;c9ssGRkZKCkpEfeyvdnhw7BybpDZxRa++eYb8ZX95eTkCOeNENLzhEy4F3PCh8BXXNeSYkvu75Dz&#10;kLhqLMAfibPafqR6G0+FofANGeaIq/bUqQCy6eXxmDTaDbmfnsWQmD3Y8Ek5Isd6IC95grhH1/EA&#10;Yqqh3bx5Mx5//HGcPHlSTLGtIJ8BmBzsbnKxBV4n3qDzhp0bPnx4u4tuX2usWLEC58+fF9cglG2q&#10;DP2lK+URQto3fWE4vtsZgyOp47Exmb1mHfGf3gyFtgWVYKTvAPiauZy5ZOEorJoXjCXiullDB7B8&#10;JBgqrtqTcBsvDwbtyV4qw9BBjng2owjDPZ3x37rrwpzYYw96Y0tKGAKf2Ycr1zTi3ob4aEXf2bNn&#10;MXLkSHHNkK6hzc/Px6RJk8RULd7IPf3008jMzBRT2jKVd0fqp+/vqZPw44WrWLv1P2KKZR2pX01N&#10;DbZv3y7UiS8dGY24ubkhMDBQXNMylbe588nP17lz54TXHR39GJ9zS+/VnU5zQwMHRwdxDag8tBEV&#10;/vGQ+4sJIs21Rva77QIHsbtVp9iL/cUquE6OQXSw7W9e6E6/dl1az3klDm6uwIgX5TA6/XZj/L52&#10;VbvtjFcojrzjD9/TZ/BEWjlKWMCImOGHWe5X8cftF9gOMhTu8calD/fhyc+1P2IgYCjmDGrGbvZ+&#10;WZQQhdpJzVgzvxDviUm2YtzWdejUvfFCqBA0XtzwrfBAyTfvTcdX2ZGQsl77F19fxPlLTfAb6izu&#10;bT+8cdPvVduDt1s/TB0zBIqfrogptuHh4SGMCnQNtC6QWFqMg0dn6YIHZyp/U8tvgfrUNqQuX4aV&#10;q1chkf2buFkB3vWpK1egrF67T6tGFLy7CnkKcfXMNqz7VIUHZkcixLUP+5ky1ImbrFG9JxUvLU9E&#10;cnKydsk6iGpxm1lqJcqUanGlC4zq8mtoPed1KPuua+dSUF9m4j00xeh97Q4T2OjiHg1OFfPgwalx&#10;7MAZMXiYIsGS5EgUZsown63NmSFF0pP+elNTrpj/TBj250ahkC37/xSKJVJxkz6vAGx5k21PEC83&#10;BPhh1YpwHBF+LhKfLvFHiHZLp7UbQNIWjIYscBALHsVYEh2AxycPw5SEw7h0uRnR4cMwqH9fIXiY&#10;G33YyoEDB4RedGxsrJhiH/ypy6bmX6A4e1lMuTPxc6VbiL5S7PigCuFr3kF2Vhayc9/B+kUytI5D&#10;jLlAnvIO4sdp16rLyyEZJ0ewpw/8fVQo/PtBVGo3mXZZgV2HLO4B92krkcWORViS5fAS03X4SMnA&#10;f/Yg/zsTvVC2n7nfwjZ5MIZ1kYipjIV8LG5jWzQ3xJcC4/VWpo6nhdXlszod+wgHTZ5u42MxfF9b&#10;mTnm2yzdUsEdUXwVVbccEDpB2oEGW4LFyVOwakJvFO9S4GOWMtRLf2pKglVvTEHOE0PgqrqKkjoN&#10;XF36QmX8qIaXP7b8aRTkTg14621t59v30QD84f57cKlShRIlII0KRX6qddeyLXY7wka5QT5+KJ5d&#10;V4RFj9wnBI/ns04IgcPNxRFbvvw/zJl6L06cqRdGIbZk7gKwvQOIMPr48QqUtTbo4enhDTm/xvDC&#10;Cy8gKiqqw9cb+KjFGry8iooK1NfXCyMLe5d3Z7kONX973bRrDm2ihxpl29cjH3Oxcl4QSt99CUVh&#10;mxCnfhvvHK1D3a31SC4chTHDzuCbGg0c2MjhE48ZSDLR+ON6FRTlXoid3rmJGT4y2VYnxfXyEjTh&#10;F1y/LcWCtfEIU+5A8kelrP9cyY6hD0LmZWFBYCm2ZeahpJ8bnGtV6PfocqTM8AEu7kXqbg3CGgpR&#10;cM0T8sQUzPTW5l93VL8uMszLWgCZ8iAyc/fjZ94s/PIL3CKTsHo2ywcn8HZaGXyHlaDgRyCYlblY&#10;r+Hlx7rrVhjqjxegyVOOpBQ5lJtX4ZNzrnB1rMfPjVIsfi0eMh6jlHuRzkZZKsd+6OMwAr7614Ql&#10;atbbZueSDUNY8fDU1cO4/PAgKMp8kbFKzsIAoy5E9soTuP9x4MtDddA4sJHcTnfMeDkFrrtTUSRx&#10;x8+nL+Lm7eu47iJHSlo0fFjX+YT4viZM4K/N76f8PB2Zh9h5deyDvoFB8CxVY2JuAsJ42Z1RfQoZ&#10;nw/EX2aPwpHdATjLyvpwqwJ5P4nb9UxPeBBr2XEd/PBrrCgWE/VFjcH8USy47DyMmdvNtVVDkZM6&#10;GnJcwpp1ChwSU6vePowA8TW35LVZWOs1mL3q/OyOxREIDwy/W34ET0f6GAQP3evJo92x7vkQvP0Z&#10;e1dtjDdk+ktMTIzwdPTSpUvFPexj6hgPfP+jfUYfvFG/dOmSuGZ/Xl5eWL58ubhGtIIR96wPa6gS&#10;8frWApTVt+1WKvesR17jTCF46PXL4T41AcumuosjhhfxzIo4SNmfOBMjB7VSgcJ/F6JQUYWbl8vE&#10;10oWmtpSKfKxcfNG7aI3Wqls9MVKYWSSjWWyCuw/Ug2MikPSNN0xsOAhY2Oq/DzUT1+HrFWrkb5h&#10;Idy/2IqDuv/CpQpo/pDNRlutwYMzrAsLHqjD/q174f4s35eNzDYkIag4Fzt0h1NzAlWha1m6YfDQ&#10;KT2pweIN2chKmcnOgwPCnmfHnbEaq9dkI264AseFy4nV2Lv5IHye147+sl6fAsl/hR/XUtfBcw6v&#10;LyufNWp9P9+FQt0J0y//yUiENxbhuDhVpS4+gYqxcjz8cCLiRrEeNQtwWay+ck++tQ5VjtFYx8vb&#10;sB6xTvuxz+S0lZn96vdj6yEfxOewurFt6eM0KDczquqIQ1v/hdEpCmQfuwqnQD/8OXMWjrxgdLk7&#10;JBJ/i3LCqV3HsehLM8Hhfgk8bl1DsdngAURkh2H+IBU2vHoCeQbzoq6YHhuKjSu0F/Ln+5kff7en&#10;3SksfgurqeAR5OuCvyTIhNHJlyd+Fve2Hd5r1g8gvAfN78Lat28fCgoKxL1sK3TEQAxmw8Dv7DB9&#10;xevDr0nMmzdPWNevm6XFWry8adOmiWv2L+9OIpkQLzSQMR5l+GjNSmQeYON4gTtcy7Px+ulwpMWH&#10;GQQPe3KVPop5v5+nXSbxHreWu7+05Rhc+/eF5ra4YqAaFec1LAht0wagDw5CCRXqdNcBPMIQ3pql&#10;BZWoUEoREiqu9vbBxLF9UXpK1/JIMXGy+TPiPi5c6K3raGpKUbBHe0zHW4KEElU1+mUEI8jgMp8v&#10;Rui6xv2l8B90EVUXxXWD8v0hjwC+EuaqGlFYWAFZWLB2kwm+gbrRnwSS/uzYTJ5HM/tVVkApDUGw&#10;WDcHWQg7ki766Twycv6FcXO/QsZZFi8euR9rxU2sBESMkaD5pgNGhngb3eZrpPkmG1uY4TwEER63&#10;ccN5ACIm6b1vXgH4dEskdjzhqb3bS3MDVY3WPwDZbgD5n+gAJL2rgLurY0vwCL7PFZkvhWLhG0U4&#10;8K3tg4c5s2bNEv611628T0bcC2WNGt+fvfM//4kHEN1CTHD0QfCj8Vi3Vg7NFwdQKiTWoaRZiodu&#10;sF5nsfmeXUdIfGQInxyOcJkv+g4KEl/7mA5KEle4DHLRLv2t6Q26QvqwGIB+vxhJa9MQbdvHszqn&#10;NA8r3y2CRBaDBYviEdmhANY57pGR8D5VhMrLRShqDEekLijZW2/re+ttqZBdpsaNe3qzd1BHg2M7&#10;9mHajloWWUZhR4KZm3GbWHRzdkZomzlTUVMtMuazAFXCRiJxDyJH96TFE36IGKTG7lcOYOar37KR&#10;1bc4dtlMRO0AiwHk/uEuaFRrUFzegMLSOiF4PBLmhdXPjmbB4wSO/sAq2U34XP7hw4eF13w6yx5m&#10;h3sL01f2uCGA38bLR1HddVGblzVz5kykpaWJKUTAL4bq/75cVkElYT1OcdV3zEzELZ8J1dZNKLgm&#10;JprlINwCaq5HK+gtsTIoWMAbsVu/iCteGOGnQulpVWsQcnWBpNNFBiHIvxIlp8TV20oUnbyJYLMt&#10;lHnVP1VCMnYGwvzYcdxTjeqWAb0PfD3K9cooRZnB7HcVKnTXA66Vs+DAeuB6024GJDKEeXyPfduL&#10;oBo7seXWX4d72F+2/PUd5gv38hKU6t7j8jJ2lFaaHYqcWG9E6E5pgD+2TOoPx8tqGFzmYAOCqs8K&#10;saZYg5ERwa2Nv75/1KLkpgTTl4xqyS8kyg/TtS9FaryXVopDTQMQu1Cmt603HO/VvvKNGI/5Uuv/&#10;f1oMIKfPNaIX+8PvxOL4FNbcab547s8s6p/p0L1yVuMNIL+QrltmzJiB999/X5gC4s832Aqfotvz&#10;+hRh8RkiEUZaunVbPYHOVVZWGgQQ3cN7lha+v7X4dNTp06dbPsuKn0NTZegvXSnvjlFTgEx+665w&#10;22wiEjdVYcqiaMNnD9zkSFrYB3uz9kJpsXMmxURZJXakpCM9x8ztt55ypLBfXkvqjqzv1G28XuPD&#10;4HA0E+lr07FNAQTPXYbg8reQ+LI2j8TkPHT+7lQXyNl5UG9n50Q4lrdQNmE54jp37V/gFRYuHF8y&#10;O770tflQe+qGIF6IflEO5Qfi+V99HAjUa7x8gqDZLdYhbR9uzo5FuNlZMwnCpwWhnAWjSL0Hd6QT&#10;ZKjMT2blZuOgLSZHvKMRP12JjSvS8XpGKlKPqmD1o8WDBiI2Lgyf/jVGeJ6i9s1QyJ1UyHvva+Eu&#10;K2Mfr1Pg4xoJ5ieEY4lxHK8uxXM7LkEVKG3J78iSAKMAwp1H3Hvncd7DDxtfC4DvZ+dxqMYBj6XG&#10;4MLOGHwXPwDH/t3OcyUWtPsg4XOP3CfciTVjvCe2/vMcPthXgbKqq+LWjunMg4T8SfRXXnlFXGvF&#10;H6qLZMPW9u7CMpW3pfq1FyTW55eJr8zraP148OjqlJKpvE2l8WCwa9cuPPDAA8jNzRVTO8/Se3VH&#10;06jReJuNDhzF9a7gt5Y6stGIuNo9+O2mrEz942d1UvP5+64eiI3qY/ygpj5L2zpc/qk8LDs0AuuT&#10;HjKcGuSjzFvs57taAX26PDUFyP5jBeS5i2F81aWjDyz7hnhjghvry5RfxLH2egsdIOTnokFxYW2H&#10;R0fCzzg1tf9QohHjtq7DT6J3RWcCSFeZyvtur193l0fIr4oH/2tVOJCzCXWz1yF+nNlhig00olJx&#10;Ef2Ge8MZTaj6xybk3YhF9qK2F+3t3c70BMZtXbsX0QkhpEdRFmL7JwXQPJxq5+DB9YFDowJ7P9nO&#10;ytyL7yXRSF1o/o6v3xohgPCvK7QXU3nz79zmX5tqazxPnrexu71+3V0eIb8qfzniX4xH3GTbfNCp&#10;ZRL4TI0TyuPLghgZ3M10u+3ZzvQEpuonnAr+8R32YipvZ2dn4Tu3bY3nyfM2drfXr7vLI4S0Zc92&#10;picwVT8hgPAPSLRH9OR58ryNDR48GLW1tbhy5YpNes48D54Xz5Pnbexur193l0cIacte7UxPYK6t&#10;Ey6i8xc/VFwRvjSdf+9tV7+akRfGoxUvcMyIgWKqoebmZjQ0NAjfuS0egtX4NAvvKfPGzsnJSUw1&#10;dLfXr7vLI4S0Zct2pidor61rCSCEEEJIZ9BdWIQQQqxCAYQQQohVKIAQQgixCgUQQgghVqEAQggh&#10;xCoUQAghhFiFAgghhBCrUAAhhBBiFQoghBBCrNKroaGBnkQnhBDSafRRJoQQQqwA/D89dP4q5AHH&#10;RQAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAaD8OoNwAAAAFAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm93Eam1jNqUU9VQEW0F6mybTJDQ7G7LbJP33jl70MszjDW++ly5H26ie&#10;Ol87NhBPIlDEuStqLg187l7v5qB8QC6wcUwGLuRhmV1fpZgUbuAP6rehVBLCPkEDVQhtorXPK7Lo&#10;J64lFu/oOotBZFfqosNBwm2j76Nopi3WLB8qbGldUX7anq2BtwGH1TR+6Ten4/qy3z2+f21iMub2&#10;Zlw9gwo0hr9j+MEXdMiE6eDOXHjVGJAi4XeK9zBfiDzIMn2agc5S/Z8++wYAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3&#10;hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6t&#10;guvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW&#10;5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw2&#10;3AEAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;ADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDI18QTKQMAAIsHAAAOAAAAAAAAAAAAAAAA&#10;ADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQCo0KOv/rMAAP6zAAAUAAAAAAAAAAAA&#10;AAAAAI8FAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQBoPw6g3AAAAAUBAAAP&#10;AAAAAAAAAAAAAAAAAL+5AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAh&#10;AQAAGQAAAAAAAAAAAAAAAADIugAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAG&#10;AHwBAAC7uwAAAAA=&#10;">
+              <v:group w14:anchorId="6FF356B0" id="Grupp 1" o:spid="_x0000_s1026" style="width:244.5pt;height:218.8pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="38100,34099" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDI18QTKQMAAIsHAAAOAAAAZHJzL2Uyb0RvYy54bWycVf9O2zAQ/n/S3sHK&#10;/5CmTdsQ0SIGA01CWwXbA7iOk3g4tmW7vx5oT7IX29lOUkpBMFo1tXO+83efvzufX2wbjtZUGybF&#10;LEpOBxGigsiCiWoW/fp5c5JFyFgsCsyloLNoR010Mf/86XyjcjqUteQF1QiCCJNv1CyqrVV5HBtS&#10;0wabU6moAGMpdYMtTHUVFxpvIHrD4+FgMIk3UhdKS0KNgbfXwRjNffyypMT+KEtDLeKzCLBZ/9T+&#10;uXTPeH6O80pjVTPSwsAfQNFgJmDTPtQ1thitNDsK1TCipZGlPSWyiWVZMkJ9DpBNMniWza2WK+Vz&#10;qfJNpXqagNpnPH04LPm+vtXqQS00MLFRFXDhZy6Xbakb9w8o0dZTtuspo1uLCLwcJYNxMgZmCdiG&#10;02k2nbSkkhqYP/Ij9dfOM0sG8Ameo3RwdgZhAETcbRwfwFGM5PBrOYDREQdvawW87ErTqA3SvCtG&#10;g/XjSp3AcSls2ZJxZndeenAwDpRYLxhZ6DABOhcasWIWZdlwlKRplkRI4AaU/4XxQi5/00eL9jbI&#10;18VwbiEIdkneSfJokJBXNRYVvTQKZAzF5dk5XB676QGCJWfqhnHuDs6N21xB8s8k8wJdQY7Xkqwa&#10;KmyoL005pC2FqZkyEdI5bZYU8tPfCg8I58ZqakntNixh43sAG46xN3iUe2AOswHFvVtjbykFSNPG&#10;3lLZIDcAcIABjgfneH1nWjTdElDYHoAfwtRpHxqQ6eiC2RFh/1VjDzVWFCC4sHtRJNM0SyfjbDzt&#10;VLFgPEeCFn//WPTE6ovRe/alaV7jbJSOp/CNkKvAyShLh+PQ1roaTZJ01BcajIO9r7Mj9gq5EZda&#10;y83rFOKcC3fILr1wlH5kd5w62rm4pyWUATSIoQ/i+zm94hqtMXRiTAgILAmmGhc0vB77htCKx90A&#10;zsN3BB9wr7A2dhugW3kYO4QJiiydK/XXQQ9s0ALT1dLhCncCdFboSN3NABT1Tn5zKWzv3zAh9UvJ&#10;cUis3Tys73gK7DiilrLYQZ/AgtQSNiZWew9nAg369b7j+9zb28ldKU/nftX+Dp3/AwAA//8DAFBL&#10;AwQKAAAAAAAAACEAqNCjr/6zAAD+swAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoA&#10;AAANSUhEUgAAAZAAAAFmCAYAAABDdMzIAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJ&#10;cEhZcwAADsMAAA7DAcdvqGQAALOTSURBVHhe7L0PfFNVmv//mcFtZ2Csg7QOM8TBaVE3QSQdWFLB&#10;BnEa1GnQleLM0HW/turYjvOV6q6t7tjISOustv6hnXVIFUnxT3DAsArBQcLLQvodJPzAxgXaUUil&#10;mo7MNNglrF3SpZvfc+69Se5Nb5om/Mfz9hXp/Xf+POc553nOucl5vhYmwOFwOBxOinxd+pfD4XA4&#10;nJT42hdffMFnIBwOh8NJma8NDQ1xA8LhcDiclOFLWBwOh8NJC25AOBwOh5MW3IBwOBwOJy24AeFw&#10;OBxOWnADwuFwOJy04AaEw+FwOGnBDQiHw+Fw0oIbEA6Hw+GkBTcgHA6Hw0kLbkA4HA6HkxbcgHA4&#10;HA4nLbgB4XA4HE5acAPC4XA4nLTgBoTD4XA4acENCIfD4XDSgscD4XzlWbnpE3T2BKUjdS4ZdxF+&#10;Ou9y/O33s6QzHA7AAoLv7f5PfNz7X+jt+298+1t/g9lTJ+BKzcXSHRc2F5QBefTF/8DbO/6ML4KD&#10;0pkYX6PPfQvysKx8qniCwyHKn/7/8I7nc+loZDIzvo5NvynEtNxLpDOcryqD//O/eHbdx1i9+RD6&#10;/2v4ePOd8d/AXTdNxgMLr0TGRRfuQs8FY0D+9OkxzH2wDcUF34V2stJL/O/BIbzw7weFv5//pR6l&#10;P/q+8Dfnq83uj75A8b/8P8zSXopflWqls+r8fx/148nXOvF/5l+BxsprpbOcryJdNFv9P0/twqd/&#10;GcDXyDO9/ppsFM34jjA7/eLYoKBXzCn5/MhxTP7OOCz/v3phVnIhcsEYkNdcPfjnFR/i41dvwSXj&#10;/kY6K8IaVXvXZlxBjXnoL1+i6f/m42c3Xi5d5XxV2brnL/iHJz24z5yLuruvkc6qwwaNGx7ahh8b&#10;vgvbI38nneV81WCrGz/65+3485H/xjU/uAT/tiR/mMPKOPrl/+C+Z3djm7cPY78xBu1NN0KT803p&#10;6oXDBTO3OvG/oh1kHkEiKm/NRYFuAh56wQvn+6NbtuBwOJwI//Q7r2A8jNdm490Go6rxYDAn9g3L&#10;dTBf910MHB9CxXN78L/shckFxgVjQCJ24+sqFiRy7r2OvwoGRHPZN3HvM7vx3LqPhfMcDoeTjM/+&#10;OoA/7DqMcd+4iGahs3DRmBG8VYINO42V05F9SaawrLVj3xHpyoXDBfd2hzVax4F+lCzdIXz2dh/F&#10;uG+OwfcmfBNbdv8Fy9/8WFi7DJM38NKmbukpDofDGZltH/YJ/94653v41jcvEv5OxqUXZ6Cq5Erh&#10;b/d/iM9fSFwwBiQyORz633D0bwYzFH8z5uvoeMmEv6y/NfphL9svzxkr3cXhcDgjc8B/TPh39tRs&#10;4d/RUqC9VPh3u2SALiQuyO+X/fDK8XA8MVv4XJv3beksh8PhpM+hw18K/16e4svwqT+4RFju2vfJ&#10;UenMhcMFaUA+kJawbrcM/7AlLA6Hw0mVzL8ZI/w7EBoS/h0t/3Pif3FiKIxLxmVIZy4cLkgDwuFw&#10;OKea718mLnmnOpP40Pefwr+XX8a/xnteEFnC+ve64Z8HF10l3cXhcDijxzTzO8K/r23tEf4dLS0b&#10;xS/r3Px3E4V/LyQuSAPCvjKXaAnr2bUfSXdxOBzO6Lns25nCvxeNGf2wyb72u2nn58j4m6+jtOjC&#10;2wHjgjQgmpyxmHNNNmZfM2HYZ8ZV4jciOJxE/L7tM/xq5V7piMMReeuPfxb+LTaMbibBHNn7l+8R&#10;/q69Uyfsj3WhcUEakImXfgP/dMdVqP7p1cM+N+hzpLs4HHU27vgzXn7nE3x+5L+lMxwOortX3Dr7&#10;ezg2cAIbSE/YioanK/YDwcET/4v2vQHBAVn06/eFX6HP0k4Qtsu5ELlg9sLasT8gLFE9UTY16Vd3&#10;jw8O4eEVH9IsZQJ+u+SH0lnOVw22T9FPl72PfzRNxjO/mC6dBUL/87/w9f4XdFfEtqnwdB7BrbV/&#10;xAIaPFY+PFM6y/kq8Z2FGzDm61/DdVMn4P39R4TfnEVgPyxkW7izsAAhGl8izJ/5HWGMYdu8X4hc&#10;MAaENeYND27Dx9KPfZLxzcwxeOVfDMKeNpyvJqyj/7BiKwJHQ8j97jjprDo9fxkQdGz5L/VYzHdz&#10;/krCDEiEzIwxwlLWZeO/gfXtvfhr/3HpCnDFxHG4Mf8yLJqrwYyrxktnL0wuqHggDLatO9t9dyTY&#10;9vz51LDsF+qcrzZ/3HcEy17ZD+9B8auWibg0KwP3/jgX//wT/i2+ryqX/9RJDmcOFhZOwi2zvivs&#10;sstgeyR+/sV/C9u3X6n5FrLGXpizDTUuOAPC4XA4nDMDd8E5HA6HkxbcgHA4HA4nLbgB4XA4HE5a&#10;cAPC4XA4nLTgBiQZoSCCA/TvUAjBYEg8x+FwOBxuQJLhf6MMhged8G1aAsPddvil8xwOh/NVh3+N&#10;l8PhcDhpcfZmIL12VMwrRGHkc5/k3Yd8cDyyEIZrtNBq9ShcVAvXYeEJ4I8NsfvnLUT1ax0IChf8&#10;sN/HzhWjySucEPC9uFi4t+INlrJ0z1M7xYvEzqdi+cr/VuKD9Wcs7cWwHpBOEcL9kbIsqobdK5aE&#10;c+4T9DRgoYHplxaGH1fAzto1ols02wyItwEDLtQKbdwAQWuCO9GwyCA8pzUUk175hNs4FwCq41Fk&#10;XBE/xXc1xMYixgErFrNrP7PSKBHDt24JivSR8Yt0h4YGxXhBn4Y/0o0Jx7Pzh7NnQE6E4D8cgKb4&#10;cTz+KH3uMiAHIWx/vAS1GwDz75xwrbNg7jEHltxWhw62vcxgHwKHs7Do+VY0Ls6B68lS1LWJyYU+&#10;DyDQ1w3bpg7xBDrhfNVL9wfgFyNRivf0x95jhPrp+HPxWP63gn1OvP5hFrK+5cWbf4ipiXD/Nxeh&#10;+cVG/MNlLtQtrsP21AKVcc4KHWiqsKF7Rj2cG2ywlCyAnu1zx3Srj9r03TexXbIgobY34SD9CRzu&#10;I82kJ39bCdtBPeo3OGF7bBEWXJMn3sg5/1Edj6QxY/ojWPPbx1HwhQ1Lfm6LOpmdztfh/RaNDR++&#10;CWfEuQw4UPe4C5l32uBc14Rf/L0BU7Kk8eJEAX7B0qaPmanOCOPZ+cJZfweimWGC6Sb6zMlD5pCb&#10;OnUI2ffVw2LMg+aaEtQvK0Vm0AGnbGaRNT4PBbfOhZb+Dg7EBv3cGQZgs5tMB7HPhTdhhHGKcClt&#10;Ot62ITBlEWr+Phe965xi2hHGZCHnygIsmi2UBMdU7A/nHGZSAcz3mKETd6QAhgwwzPJgi4c1ZAiu&#10;TW4Y5xnFa3LGaEj/ymG+RjrmXDAoxiPpHDIvprGIzs2kM/8ZlGYJHXCsDiD372uwaEov3nQqRgaB&#10;S66ci9I75yK6297FGmhn5COfxqk82abgicaz84GzbkCcj0pTOLa05PcLA7Ruska8yJiowSTqzMHo&#10;3K4bTXfS/TfXwTu9BjU3R5sZmDMXpsCbcO0j78D1JrBwAQqkS2kxtJO8iBApiQlzixYhV0o7ysEm&#10;YQpb9KQX+kdrYBYjXnLOafJR1VKOSe5amGcUouJl+bJBDuYac+He5EJowIWNbUYsKI7tyJv/gBXl&#10;33OjtliPwvts6Djf1hs4SVGMRxE21dA5A8rfuBgly8qhY+c8TjhCuVhURGMOOZeB9S7RucwugWWZ&#10;EcGXy1E4oxi1W6MLosAnVpQWUtqFi2GPrpWPMJ6dB5x1A2J67N/x7+voc38+9d8cMNPhD/SJFxnH&#10;RIufGfESyZ6bKv5BaMTcG43Ii54nxhhhvjWAje854HIew3yjXrqQJrtdpCTUxOxdSpmVmjoA29uR&#10;JTIi24RfLBZKgrmFfDnjfCHLUINNH3pgfzgP3mdK0eCWLhC5zFFo2wLnpi1wz5qPArlTkFWAmne6&#10;4HmtBnkfNqD06e3SBc6FgmI8ijC9BI/cQPOIzALMnSE6FDs3O8it7Ya1rBCLX+wGAjY4xNhRyLuj&#10;Be1eF5pvC8HxwH2w9YrnMaUGrq4udHVtQvlk6dxI49l5wFk3IJkXZyM7mz5ZZHnHFmD+bBqwX26C&#10;40AAgUAnbI02BDLNNH2UHkAWdIWVePIxA7qfXwKrGG5YIhMFRhN6X6yF9UgJeZjSaYEc5FxB/+x2&#10;Y3svpd3rhPNdphN6wWgJDAXRF2D5BoTffghKkm0mj4KtW9ajal4mQuuc2Bl51/FtHYz3PQnLLPIi&#10;qqzw8Xcg5wGd2L6+E/7+QVxuKIgtL0SYbMT877lQ+4QLBrNs+YHobHOgk3RncLIBBZdJJzkXFIrx&#10;KILGAHNtPUoznahe5kJwaCdc/x5CdrEF9eydxrIqGDPJWDhp1hLogNPtQ+DYN6CdnR9bBmPIx5fo&#10;StVI49m5z1k3IEqyUfK8TVwmuJVN9UrQ0G1ATasFc+OWh7LvqEfNFBq4a2yKgTtz3nwY6TjzDjNk&#10;PgSRCfOTVpT8rx2VRZR2UTVcPyiH9QHZXdEpJnkVr78JxxukJAvLUcrWROlTeU8JMkM0u9kt3S9A&#10;ZV5Wg9yDTahu5d/KOfcJwr2sBCbWznc0IVhYj/I50iWBPJjMZDaGDFgwT2legjvqUMJ0h/Sy6T+N&#10;qL9nrnSFc8EzJh81T5mBTbWoa1oDeygbi8pKxfclN1Wi8g5yLv/dhZ3/3YXX7zcLY4jpYScm3VWD&#10;kklSGrLxpW6HdE4i0Xh2rsN/B8LhcDictDjHZiAcDofDOV/gBoTD4XA4acENCIfD4XDSghsQDofD&#10;4aQFNyAcDofDSQtuQDgcDoeTFtyAcDgcDictuAHhcDgcTlpwA8LhcDictOAGhMPhcDhpwQ0Ih8Ph&#10;cNLia/39/XwvLA6Hw+GkzNfChPQ3h8PhcDijhi9hcTgcDictuAHhcDgcTlpwA8LhcDictOAGhMPh&#10;cDhpwQ0Ih8PhcNKCGxAOh8PhpAU3IBwOh8NJC25AOBwOh5MW0R8S/kf3UTy39iNs8/4VxweHhIsc&#10;DofD+eryjYwxuEF/Gf7pJ1fj2txLpLMxBAPCjMetv2rnhoPD4XA4w2CGZMNvCocZEcGAlD21C5t3&#10;fY6f3TgZln/UYsIlmdJlDofD4XxVOXI0hLpXu/DGez24edZ30froLOmKiPAOhC1bMbjx4HA4HE4E&#10;Zg+YXWBE7IQcwYBElq648eBwOByOnIhdUHvFwb+FxeFwOJy04AaEw+FwOGnBDQiHw+Fw0oIbEA6H&#10;w+GkBTcgHA6Hw0kLbkA4HA6HkxbcgHA4HA4nLbgB4XA4HE5acAPC4XA4nLTgBoTD4XA4aXH2DUjI&#10;D19PSDrgcDgczvlCmgYkAEeZDuaX/dJxjNCmSugKm9ApHSfDXTcfC551gZsQDofDOb9Iz4AMdcKz&#10;awJMBRrpRAzP+25k3DwXOuk4GYYaN3Y2msG3ceRwOJzzi/QMyIfbsQXXIf9vpeMonejYDhToxe1/&#10;RULw77KjaakFlqVNcBwISueJgBu2Z7egWzrkcDgczvlDWgbE3+HB4DwjDGOkExF6PXAfMcBkkOYT&#10;Qz447i3C4pf7kDeb7p/gRcNtVXAcFi/D60Tze33I4NMPDofDOe9Iw4AE4GmnOYO7DkXzClEo/yxs&#10;RNcEPbTZ4p2dzZWoG/84NrVUwXyTCeYltSj/gQeeLvG617MlpeUuDofD4Zw7CCFtJy58Wzg4vP42&#10;4d8RGXKjZtoSBB9sRMlk6ZxEx6tVsGvt8D6mBwacqJpZg87ZJSiYJN2APuxc50ZBSyfqCn2wFi+A&#10;9/4O+pdPQTgcDudcJZGNSH0GIrz/mI/Se0ww0awi9pmEzB7Z+48dbrgyjCi5wwjj7MinBDXP21A2&#10;g64HvPB8Ilvu4nA4HM55RcoGRHj/McsAXZL3H/6eTuD7BmHpSmloDMgbSzd4PfDIlrs4HA6Hc36R&#10;ogER33/kFhoQP+6HyCDI339ocnXAQQecB2K/8Agd9iEwIP6tfP/hh/MpC6w7ZN/Q4nA4HM45TWoG&#10;RPj9RwYM+Sq//2iP+/3HvFpY7ziK5tvyodPphI+hzAk/m33Ah507BmPLXbtsqH0jhLxrssRjDofD&#10;4ZzzpP4SPVVCQQSOARePz0JmZNkr4EC50Qmz24aS7CCcvyyA88c7YS3mBoTD4XDONU7dS/RUycxC&#10;drbMeBBBtwue7+mhZ8tdPU44Lm5AAzceHA6Hc15x+g2IDN+LVaisLkXx0v0oeawceezk5FLYnjKD&#10;mw8Oh8M5vzijBkRzUylKiqrQ6mlH3TxuMjgcDud85owakMzJhtjXeDkcDodzXnNGDQiHw+FwLhy4&#10;AeFwOBxOWnADwuFwOJy04AaEw+FwOGnBDQiHw+Fw0oIbEA6Hw+GkxekzIENB+LrP8OaIh91oWupA&#10;p3T4VaDzDQus7QHx4GzI/AIi2O1DcEg6OAcI9fjgj+1FyuGcc6RhQNyw6HSoaZMO5exvgklXLoSs&#10;9b9WjgX32eCTLp0JAu02tPQAl0nHoyEUDCJ0Dg0aqeGF46mN6BsnboF8NmR+wdBrQ7m5ErZIgP6h&#10;EILBszl6u1F/ywI0bj1zZQisK49ufBrdAPWOGtg/5E4JR500DEgucqeQ59vtl44j+GH7lxZk/nMd&#10;SiYCmjts2LmhStyu5AzRscuDCdO1w7aaT8iQFw3FjfDExzY5X+jeCc9gAfL/Vjw8GzK/YJhYCtsf&#10;nai6UjwMrK9E5b/3iQdnBQOq3TtJP89cwLXOPR5k/IMdnZ2d6NzbgZ2uN1GleR/1i0vQtF+6icOR&#10;MebXxDO//0g4ePin0kg0Ipno/X8t2H3ZT1A641LpHPNeqvDznWa89Ox85Hy9E456OwJT5yBPbccS&#10;8u58u9fi1RfXYtO2NuztnwjdVTnI/C8PrL9xYmDaTEyW/Vo99IENT7wRwLXX5WHsgA/uV1Zi5dub&#10;0bZtLw6P0+CqSVm4iLxxe81G5FVZMPe7VJ62Jvzr7izcODVHSkVKZ+MgZs7QAD1uvFC9BK2HQgh9&#10;vg87/nQRrv27yRibqGyCqaV6LXUD8/IQan8V1lXr0XPpHEybeJGQfoRAuxWvfHoFpmE3XrWuxHoX&#10;pTN4FfKnsHKKsKUnR/+1mCmrqH9TA5r+NBFzr47JVU6ox4O1r7Rg7Tu70ZN5NS7/yIbnBm6B5Q4d&#10;xrKyyWUecMO6ugdXXDsGu1dbRXntHcJV+jxkKYsrIwT/rrWwCXXfi34NeaETZANYyA+3lNbu7nG4&#10;ejrwXgO1199NQ1QE/Z1w2W1ojd6jwVjJTelcZ4H76zdCE3DA+m9rKI/dOHzJNEz7biQPSb6zL0Pf&#10;hpfQ/MamWBpH6dpLzVjzDmuTydBpLyVNjBBCYP/beOkFMc2ei+j65JisR9UejidgD2gx5wf091v1&#10;uPdxFwbCAziwpw39E2+ETlCjkfOJ1C9vwC3mc+hSzLl2Ii4aCqLTZYft1fXY7OnBuCn50HxLeijS&#10;Tj8cj0NvWanObgxdNQeXfLgSz+0ZByN7nm5LLjtiNO2TEC9eediBy39eBxPJAF+/CJlZOZh281yc&#10;+PcW2EJzUGkkz3CoE/YnHOhX9FEWz6cJH39nLq6aIJ2SkVzXpXY3atAnyGDTMF0d3obD6y/KaA4u&#10;+6vURhFZf5PkH023H5O1OlwaeWzE/j46uYcCnWhbI+p8G+V50eU6TP52ROBynWmjdhnC+B/kIeeb&#10;0uXzhEQ2Io0ZSCayLibnt7tXOiaCLjQ82YnFDVVipMJuN2zruhEaL14ehrseNav7kMPC3GoBZ+0i&#10;WDbTVD0rhO51zXDule5jsFnCL5oQmmZAdo8dpbMr4YBOCJFr+H4vXO6AOJAovPEAtq9uQUdQab08&#10;6xuxsY/KT43a9xc/ej86hkk3l8DMymHUiTOXRGVjsHqtd6H1ITOqNoEGMQN0V8o6sETHhmZYnyxD&#10;+XIfcvKpnBP8sD80H/Xt0g3C0pMD3SfkcyU/XK2t6A5dIh0rCbbVwHhLLTzjDFR3DbqfvB2LWzpi&#10;M654mXudaG6pQ9k9jfDl5MM4Ixv+16swv446qhpDPjjuLcLil/uQx2Q7geR+W5WwHCkQdMNSNB91&#10;+3JgoOuaT2pxe3E5ajf1IUMSQXAXDT7zauAeR/nN1uLYunIUP+UVL4IMfyt1wodKUfl2CDpKQzvk&#10;Qv2d5bBFVEmogxU1FdVwDlIbk/xdz5Zj8Z2lKHnAidDVkixrySP+QHpGKDe1VY1XarNjsFfMR+nq&#10;2Aw5eXuIZes+QVYi6Eeg24demgGYhXDMZuhZ7P+k+YhpuFZXwfyQkykHDPTJDHpQV2xEzY5M5LM6&#10;/5cd5bfVwRtZNmXt5HSi4a4SNH5MstUWQDtJLPO2vgzJSI5CdqNonxHp6aD+Y4BhmnQcJQ/5M4HB&#10;Y9Iy1ocONJCeQd63e12wvZKov49C1yPtfk+V2O4RXf2lg3qyiNiGFahcIbahWH8TGj6UbojI6OFK&#10;VG9kMiLl2daIctKd0jsqZelaUPLbiE4SI/X30cid7rE/1gi3MCbRGHXQisp7rHSWEYJ7aRFur6cy&#10;s/RZmdpd6DqbK6OnGhYP5Du3vyV8RstnK4vD2rveDPcJR8fD2x+bFZ7+yHb6S6RvbZnsejI+C69a&#10;oA1XONnTB8Mrfhz5W2T/c0Vh7f0bw0eFv68Pax/eIl6IQ5Hnie3hau314eX7hEsS+8PLr9eGq9+T&#10;DlXviUdeNikP7cLwio9j5RtOR3jZdG246Ln90jGD6vUjWd6HVoWLtRXhjV9Kx4wvN4YrtMXhVYek&#10;Yzmfvxku0xYpy+pbQWlMDy/bIx7Gy7yjfnpY+6Pl4f0npBPEwd+RLKmd1GBynk6yZXIWEdtCLHNf&#10;+M27VOpE16fXd4iHR8Xyr/CJhwKu6rB2wSqSItHH6sBkGcshfHxLeImszkIdpleHt0RvOR7e8qA2&#10;rF0kpSHA2k0brnWLRx31s6L6EeFgC+ln9JlRtIdQtrLwm5LwBP2mNOWtnDQfqX4LWw7Knjsa3ni/&#10;NlxM56Kc2ELlj9VZaKdZVOcvxGMRVuZY2yaX3SjaJwmC7CNtpUBM+3opbTXZHHdWJHiWGIWui/2K&#10;7pFXj6WprabWZqi1odifi1dKuQoymh6udsUSOb55idBf5X1q+yOkT4+p94H4/j4anR3Ge6Tz11O/&#10;Y39L9VT0ifOURDYijRkIkDNRA3wRxHF2sN+KuvX5qP+VMbqkkPRdxEAAnWSJXe+6YG+2wH4wF4Zr&#10;2NMaaK4g/+SwtPbcY0PNSxrUWcTt3i/LmwpsIg/vUTs8AaUZV+T54XZswXXRdwMCUsz2qIcl3HMD&#10;8ilJBQnLJuVxtwWVKrOOKMJMyIiqimhsRkqzC94/a6G9SjwM7HKje4oBevmmknuofBkG5DNvNw7f&#10;Wis8RVWojC8rYu8/lDIXIz4aH6qUxa4PoWtfL7TaXOlYxoATLS/1IqffjcalFliETyMcn9B8k83E&#10;D7wO6664OklEokr6Wpuo/JnoWh153oKal7ezCauIEAO/AkvkcV8OduID5CNPqrNQh7vKYIre4kPn&#10;bsB8fzlphkSvj87SLGIG/U3ltr2ehYoHleEA5LFnRtMeyvj8Ythm7Sx9tOijykdIowyWe/Jizx2w&#10;oamNZhFdrVGZWB61YTu7Q1jhkNrpkVqY5N573LutpLIbRfskg73/mDDPEJNzhIGdcO/KwPw5LG0p&#10;pPUPZbIhPO+7kWHIH/4sMRpdF9r950tgllUvcywdZFwsylutDelKFsksJ+sb4qEgo3KUFcUS8XXS&#10;NPXWKpRH+5QfPpoaGK8zSMfECP19NDrL+lXwgEd43rXBBstvtwBz8sXIrGM1yJ3Qjea7StHwru88&#10;/rJOYtIyIELjHuxCt/TiXPNEvazxvdjpIoWbO1yZaZ4Nz1Nm6G9agjUfiwYgZzCE3qgyZULzvQx0&#10;f8K+ChOAgwaxzEfEl/KM7Fut6PhDE4yHV6DcmA/zM15qPoYyT3+HB4PzaJCRdXAhZvsUOidZNfEe&#10;MijiIZGsbFIeN+qFa4kIUOfonmVCgbzDeNxwT6C8J4mHap21c/c24Oa5GJ66j5SzF4bCAkWnVeYT&#10;J/OAF55PDDAZZE8MUadtmwDjTJVuvsMNV4YRJcKSTeRTgprnbSijgdrX5kJvfJ3YIBzNQyxj7sJy&#10;cTlQ+pjK6tH06wVCPZUx8EX8O104Em0DFb3poY55hNKS9XexHaUBSSr3XOnFt0gI3g+6kaEXB7TR&#10;tIeibELY5jg5jSIfMY350Mt0TpDblBKU3xyTibGoHPXP12EByzvSTkbZAEXElzmZ7JK3TzK82L4Z&#10;uE4vz0EksN4O1/fKUcIMtiQbU4FchzrRQX7C/Nnq/SK5rrN2B26Yqcy70/u+MBAz8yfIY2qcERog&#10;2R2cAL1O7NDDZeSHp+0IjIVyY0HP7I8YiGCS/p5c7uh2oJLSL12+E4LLm5mJUN8gOTeRJ/So2bYT&#10;9goNPI8sQP4NlXD0SJcuENIyIMjVgvmxfZvq0YglqF0ojcqMeO9JRmiTBeVvGNCyzY66e8ww3WRC&#10;Dj5TDJzZbHbTH0RgawMavqxG011y1aM2mmxCTWs7dtYb0b2KZiLspCJPyUsibzzWdYJwvSP3koZ7&#10;mUnLNkK95ChnAiJCZ5greSWRzjpNppbUMV2bjsgUT04vGVRS7mx5igFsWS/LR9VjjXjUEn/qwPtq&#10;My7C39MJfN8AM9WZ1Tv2Ebfe7+0mgz4xR1GnYJuTBuFIHmIZdYWi3BSfqeyGuBj4AuIAHG0DFfmG&#10;9g0fOJi3GxmQxHJrFOXCYSccbZNQ/hNRo5K3R1zZVGamyfNRq58kN91cFblK79vU2olQm02OJLvk&#10;7ZME4f2H0lAzQgesqPiNDyVLpZmsNLPXyfvAfhec8pm9glHoutDuucj9vngoQM6OY/URmH5sEurH&#10;5IG8PIURYobN/b1FMAvtpCIjwcBoYdDHRgFh5jPBBAMZiORjUTK5+9B0nwXBiq1wvlCFUtau12Ui&#10;eCQXxlkyoY/Jgv7OBjj22FEGN2xb47+9en6TngEZl0XC7oD1eR8q/rUSeTKvS9Xjk+jauxMw6KAV&#10;7g8h0FaH6lXKgVOTS38fcqD6sU6UPx1bugj0yKeA4ktwFJEXSUfKPI8j+AVwNHiMHRAh+FZXobZN&#10;7iV1wruLDcqxb2glK9tI9Yqh4kVHPKHotDmIY4P0/6D0UnIoCPeTVWj5c5ziRcnCxRlU4gORX3ew&#10;+lSj4cNYPql6rPEIMj/ogPNAbFkwdNiHwID4dxYrwO4OdEryD/U4YFlGBjmaRy60U4At77gQ/SFe&#10;KAhfj/QKdBQzIjX5etrJWMyWe6+itxvxlMVy0yDcLxyS4+FF0wPUqf/ZKn0ddxTtEVc2/14vBidk&#10;KwbjpPmo1Y/IvZLcrM1OuCLPUdsFD/jJ/IuotdOwMo9CdknbZ8gH51MW2D6Ita8cxTITtVugtxOO&#10;p0pRtPB1aBo3oa5QyvvoMQyS/ga/FA/R70ZdVQvNsmIzeyXJdV1od/rPs0+6J+SH4yGaFVxZjWrh&#10;K8ziDEVev+AHTVHDJnxlXU1GcbNMhjDzkZaXko5FyeQe9ML7Z5oBTZMqPtAJ+z81xJbmBgLwyZfZ&#10;g30IHJtEs82YNl8IpGdAaODNIa8zWGAZti6v5vFF0M6ZjwntFrLqheQZFKG2twAlU+IGzsnkjXzi&#10;gf9nDaiMLtcHsL2OpoDkyRjm0bPT8lHWVQJ7vTnqocTy1MBYoseRVaXQGQqhp3yaxxown4bOmJdk&#10;gPEmwF2dD4PBLHzHPVnZRqpXFLVZyjBPSA/zwglw1xZAT9Nf/Yxy7Mw1IVc2dVaiR/njRhxdvgA6&#10;Pd2vL0HrJBPVJ5ZPqh7rMObVwnrHUTTfRp0r8gOyMif80mCuf6AZJaEWLJqmp3roUbKqD1mUWSwP&#10;DcqXV0PnqkIBtZGQxkwTmiPfkBnFjGi4fMlY/DFuaSN+SUso935Y5lB5C/XQGR9A98122O6Rfgkz&#10;mvaIK5tmNrXFEaork/USJ0mOSJZPgpmEpqwJ1ddsQRU9J8o1H6bfxb6VpjZrGVbmUcguafu4W1Dz&#10;igPez8XDeNgyEw42Yj4rY34BjAtr4PxvM37rbkdTsSzjGWaUTHDDUqBHoUEP/T07kXdzbsL3H6PR&#10;ddbuuXdXI+epArG/5s/HclRh42uS8yjIw4wl/+gR6ldIg37B3W4YWlwxw6YiI+Usk6Fc0ko6FiWT&#10;exYZl+lH0LpY1An9HU5obpobm8HsW4VSI+VP6RcynZlnReYza6K/M7pgYG/SU/0W1klx4nj4aN9R&#10;xbc4Rs2XR8N97FnZN4sScpzu/WLkXI4f7Qsfld9yMmVLFVYXReZJYGVLUp+ThslsBPke/0K69vnr&#10;4cWyby3JOf5FX2r1OhWMoq1TIpGs080norfS4ekicfucWt1hbZxSEyfUdeW3zdTSVXy78HS080m2&#10;izCGyL9hpoClfxb6w2nglH4L66QYk0neUZa6J5yMsVnIZs/KlswSkkn3jh85l0xy07Lkt5xM2VKF&#10;1UWReRJY2ZLU56RhMouXbygkeuFE5ngmmyBcy5vgYy/M5d6ZROb47NTqdSoYRVunRCJZp5tPRG+l&#10;w1PKqNrn1OoOa+OUmjiRrsfNttTSVcxMT0c7n2S7CGNIwmVtlv5Z6A9nkDNvQDjnFYENlcinabi5&#10;rAaW6nKYZhRgWX8V7JbY17Y5Z4/zuX2Sv1dUe4fFOZf4GpuGTFz4tnBweP1twr8cTowQggE/uvZ0&#10;k2+bhdxZeuSdSi+Qc5Kcv+0T2O9CB/Klb+qpMOCDpz2A7ELx24Ccs0ciG8ENCIfD4XBGJJGN4EtY&#10;HA6Hw0kLbkA4HA6HkxbcgHA4HA4nLbgB4XA4HE5acAPC4XA4nLTgBoTD4QiRJN3vuuCNBBDjcEbB&#10;aTAgAbibLXB0SYfxhPzw9ahv6qbgsBtNSx3olA5PiqEgfN3SZm2nirjyhXp88I+iWqnAQoFa26Wt&#10;99KoQ7DbF9vcMB3222FZ4Y5u/ndGGAohKG3iGAoGL8gYCvGcDt1JicMOVFW7kanxo+EBG0beLzYE&#10;f7sNDdWVqKyug/OAdJojg3S4X2rQUDCqzxEU7R0/zo12fDxHOPUGJLAdNiupYGyjWwXuuvlY8Kwr&#10;uv1CIgKkpC09wGXS8cngf60cC+6zIbKf7alAWT436m9ZgMatp7LhWSjQjegbJ/7IKuU69NpQbq6E&#10;jYVWEZAp9SjxvtWAjV9kjbyB5CnGvTQfxufZhoMk0wITmvaJ50VSr4PAAHXiM9EnmfFLOaPToTsp&#10;0uWBb2oBJn1B/VaKb5II/+pSzH+yG5pbS1FaOB/6k9gc8IJ1ENrrUTCvgXowG+8KYGqWhdCNa+/4&#10;cW6042OMNPvEqYL9kPCUbqbIwpj+eEVYFsRTwbANDBOw5eG4UKAnw5dHR9jwLD1Y+SJhPsVN007x&#10;ZnlCyNqKWCjQVOsQvyHgnmXh6xOG8lRDDIkqDy98RqB6RjZzPB6vKCnXgcFCsi4Or/JLh6cRtvHf&#10;4lbVwK4jcBp0J1VO9IU71qwKr9q8P3x0pI1KT+wUNz/0SMcnw4mO8LLra6WQtRcYrO9F++3xuLZV&#10;trdyHBn9+BglrT6ROolsxJhfE8/8/iPBmDz8U/m+1yMQCqBzw0tofmMT2rbtRs/geOT9IAeZNJ/x&#10;rqnGxsv/L35llMIIdjvR8Ns/YOjqAkw+7sbK5R0YVzgNE4WQnsSAD+5XVmLl25vR5unB0Pd0yBu/&#10;D/aajdD84leY+13xNt+GBrzw7hCmGiZjLFndwP42/H5VK9a72rC7+yJMnjoZWZE0FXTCUW9HYOoc&#10;5LHAbwE3rKt7cMW1Y7B7tVXMd+8QrtLnJXieGAqi02WH7dX12Ly3H5O1g/iDZSPyqixC+QLtK/Hc&#10;nnEwXjtRiFTauc4C99dvhCbggPXf1mATyejwJdMw7buJt5gI9Xiw9pUWrH2H5Jl5NS7/yIbnBm6B&#10;5Q4d1TeuDsIDfril8u/uHoerpwPvNTgx8HeibDsdT8Ae0GLOlEz4219AVVUrekIh9HbuwMcXXYuZ&#10;k8eKW0U4XkXLOtaOe9E/UQddjlTGQBteeH4At1hKoBO2kUhR5kvdwOzL0CfpiVhGDcYepWsvNWPN&#10;O23Y2z8ZOu2lsT2bWHk2rMVKh1ie4ORpUnnYsolKHTSHYH/Cgf5pM8GqI+KH86kmfPydubjq65TX&#10;k/fCsnUAQ8cPYM+2fkycp0NORAd+OB6H3rJS+dwYumoOLtnThH/dnYUbp8amz6EPbHhi4yBmztAI&#10;5Qx1u/Fqy0pBBm17D2PcxKuguXgAnW/V497HXRgID+DAnjaS5Y3QfS25ril1R5KbUYM+oVwkB89h&#10;XDqV2vSb4v0CSdo+HtUyf1u8MRToRNvvf4/Nvr+gPzCAcZN1mCxdk8Pu22FvwXN/DOEbf0Oy/NNF&#10;uPbvIn3xbbz0gqjnPRdRm07OEiP2EoF2K1759ArMzDoktnv7EK6Y1ItXqpeg9VAIoc/3YUc0LSUj&#10;lZvN9nx/fBUrV1GfjNddQuyDc3DZX6Wy0dgybgrNrr5JfTkiW6Ev63Bp7DEZaeowk0eXE6+8KMnj&#10;m3mYppCHvL29wjgXGUfY2BQ/Pga7ImMI1VFDY2OPHc/9R87I/fo0kMhGpL6ENeCGpeh21H+cI4bo&#10;1NK0q60Lg8IOrmKMg/kGMXBTsL0Oprsc0CyuhGBPvE40v9eHDEnawV103VAG66c5MMzWIvuzbgTH&#10;0kVhl875KKCOwQZv95MmlG3QoLTCKC6ndNtR20iNq6P8Z2Sj68VKlLckWNwhJbSt60YoEnOalaGl&#10;DmX3NMKXky8873+9CvPrKD01hnyw/awA5a190FB9DXCh7CfVcMt2Ee3Y0IxtfRmSEpFBbKVGf6gU&#10;lW+HoKNntEMu1N9ZDluvcMMwgm01MN5SC884A8lUg+4nb8filo7YLqTxdQiyNpiPun1MbkZoPqnF&#10;7cXlqN0Uka1Yhu4TNBCG+tDb04uDxyZh/k/MYptdKS5KuZ+uge2vYjtqh5ywlFjgjKzXxsdDSFnm&#10;VtRUVMM5qBN0xPVsORbfWYqSB5wIXU1ynOCHvbYETR9IzxAJy5OoDh860EBygTyeeK8LtldEWQUP&#10;B+A7REKfZUYpe+YmvRiAiOmAkxybu0rQSHps0BZAOymA7atb0BFUhpf1rG/Exr5MITa3/7VSGO53&#10;iDKYbUDun13YfoQEHvQj0O1DL2mHWQgLbIaexbsYha4pdEeSW9VdlaLcqE9gWz1K75O9l0ja9koS&#10;llnAB/tjjXCD5WVA9kErKu+xqiyThtDX3QtfVwcGf2gSZWnUIZv6huNe+rvGixx2TnsM9or5KF0d&#10;e4vC6uck5690McngMgO0M/KQ8Rc/ej86hkk3l4ghkFla0v0RRix30IO64nyUvRYU+pdhghcNJSZY&#10;2iNLOVIffLgS1RtZH2RybEQ56V/pHZJshbawoOS38uUlGeno8CjlEWvv+NgvyvHRt7oUBWUOhLSU&#10;1gzAeTfJq6Yxab8+o7BpSCpLWMedFYmXqPreDJcJcQiOhw++Wha+/qZl4e1fSNeIjvrp4en1HeLB&#10;5+zeWTQdHj5fi8YAOH4w/Po914eL6rePOLXe/ohyGihHEU+AYGXQ/mh5eL8svYO/KwprH1GfBnbU&#10;zwpr798YPiodM9i0M5amMqaBKAO29CN74viW8BJtcXjVIelYjiCHovDyfdIxQ1i+iqWprANbktGG&#10;ixT1FZeborKNtoN4GH6vOqy9nuosHapyaJViyUzRVioklfn06vCWqAiOh7c8SDJbtCocW+DZHq4m&#10;OdW6pcN44sqjVofPVhYLbSPXIEE/F0Ty+Sy8asHwZThBB2ZR+WS6GT7BynO9sh0ot+XXa8PV78n+&#10;dgkXhqFWluS6ptQdQW6sznLV2bxEVp9RtL2Ckcs8jBH1RMx7oWyJTq1vHGwhOUTbmdVPG571yBZl&#10;/1WVtZyRyq0mA6lPRpZyBP2fTs/HSibIUbtQ0QeZDkefiSMdHR6dPBL1a/a8rM/tWRaeFacLwuuB&#10;VPv1KSKRjUh5BpKpycWET5pRdmcDXN1xL2+Y1zpFi+DyIpRsMqJ1kwXGqHeojMDmW2uFZ54FNbOG&#10;u01ClLJrgmgqKoGzsBWux4zIUsSoCMK3ywXXuy44X7agicVdlsKcxqMWrc/4kBTjWSCErn290Gqj&#10;4Q9jDDhhez0LFQ+aBQ9UTmx2EO9FMM+9AkuKZU8c7MQHyEeeSsRBQQ5FVcMiOyJRxMEDr8O6y4iq&#10;iuH1jUagi5s9eHdsiYvOJhI6LH510/WuHU119lhY07i2EkhV5neVwRQVgQ+duwHz/bEQxej10Vny&#10;4sizipC4PGp1kGLf/1AZZZHFTI9GyAt44I6Pix3RgUdqYZLPXKR439F2ZPTS89F435chjzJ3PmRG&#10;zWseyKOVRsqijPg4Cl2L0x1Bbj9fArNMdXyd5N5eK8UDH03bKxipzIwQggc8Qpu6Nthg+S3JWAr5&#10;OoyhTnh2xcLoJuobilgyQv2MqPmVSdl/VeLOKxmh3IIMTMNkoMhX0P9ylBXFSibI8dYqlEf7oB8+&#10;mmrFQk0rSVmHRy2PBP1a0hexHUNwtq5BRpwuCIyiX59JUl/Cml6D9j/a8QuNB9XmfBRWOKLTaxbj&#10;GQc3wtkxiMFuPyJRyQUUMYZ9pLQ04b+hQNH5RcQYyN1vO9ExOAifX5EKfOsqUWgoRePOPuE4MzOE&#10;vw4mDuqfanxpBTvccGUYMVfxTRNlmvExDVKLRy7JoVApB2Wayvx8bS70xsdQGOiCV1YvZRn86PDQ&#10;QCbvKEEPGor1KHp4DXxC58xB6HivbOBVyumkZM6ID0VLhKiTd0UMRLLyqNVBGtBMBfJ2E2OmR2Pf&#10;72UDCXVwWVzsaN2Myp7p7/BgcB7dK+vwYhnpnNBhs2Fu6cCWZ4zoe7mc9MWMhkiM8fjBlTEKXRup&#10;nUWU8dtH0/ZKRihztwOVhQaULt8JoVUzMxHqG4zFBI8nftBX7Rti6OQM6ZtckfrNjRsERVmr9YcI&#10;icstysColAFr9z8Chuli2Yf3QWU4WwEW2nh/LgzXqMktDR1OQR6q7S3XlyE33FvjdYFquff9kfv1&#10;WSC9r/GO16P0KQe8a8qAdhtcPeykaEFNz2+FY50FpmNr0LRe9gsChVfci+5PaJjIlkypHMFKm9C0&#10;1QHH4yYce70JjsiPmw40oXJpEL/Y7IR1SSlMN5lgGBvEkURB/VVnByPEOY7D39MJfF8jeQgSuzbC&#10;MSovIsJI8cjV5BDAlvWyNOPq0NvdDUzMUZQp2OaEO1qvuDIM88LJu6kth93QgvbX6lB+qwmmohzq&#10;ILKBVy6nk5U5EdpHHWdqbDbBYDOFCTSIaEZTHrWZhDRj0MnywX6aHUVnDFQNNQ9NTQcisxmSeSyH&#10;IFzvyGYzApnQ3FQDW9tO1M3uRutaj3hazaMeha4pdEdFbvHx25O3vRpqZfah6T4LghVb4XyhCqXU&#10;pqbrMhE8IosJHkf8oK/aNw474WibhPKfiO2m7BsR1GZraqjLWk0G+MAB+xETSoT47Sp9MD4OPoMG&#10;c/cE0mWVVYHUdTgNeYw0Nvn9ZBI10EwQLwmQk+LadGSEfn12SMmAhA77FNNJ9pLy2PdMMLJGkCyo&#10;cQZVaKwZSyonwfPMCnil73krvYJJmPQ9EugeLw0fIqFAUPhbtNJG5FMymcVLUPE98k5fFl90Bfd6&#10;0UtC1klfkgl12VH1dHwnj6G0+PFlEEk8OwC+kUUZfdqFrsjv9/rdqPvVGgyOxouIMNIMhya7F2eQ&#10;Z3Eg8toyBN/qajR8GEszvg5Z7IHdHeiU5BrqccCyjGQQqVd8GbromDz6nOhyTRc6qS8WXCMpYigA&#10;91PVaJUPvDI5nazMGZ526mizxY4mIs4UxCWw5OUZXgfi6DEM0iAf/FI6Zm1T1YLeqGEjD807iAkT&#10;FF1aVQeA4wh+QUkGI7Nd1g5VqG2LGLEA/PLl2lAf+j4HTJJH6ycZDVI+8pyS65pSd9TkBg95orIZ&#10;VNK2VzBCmYNeeP88AfppUokHOmH/pwa4MwzIVxtQVQZ9TS7leJAGvX7pRL8XTQ+QUfpnK6oEL1xt&#10;RsXohHcXc5okhRrGyLLOvTKXZLATXukWJoOqXzgx94U6mJns1PpgnBwZnbu3JVyuS12HU5fHiGPT&#10;uCzS9m549kkDz1AQ3mYLWv48Ur8+O6RkQLytpTDm66AvLEQhCc7YkonG16qkb7aQ8H5AFlrSybx7&#10;q2SzkHivIA/lvylD5upS5Ot00NEn/0nRw2BWOpc6rZhMHiofis1CsmaYoP/PVpTqDZS/HiVva2A2&#10;yjzVOE5udkAT6eIqlE1yoqpAB4NBj8JHfdDdnDs6LyLCCDMcQI/yx404unwBdFQnvb4ErZNMmJ/o&#10;/Qehf6AZJaEWLJqmJ++DZLCqD1l0MVqv+DLMMMI0xo0aAw1cxU2k9loU3DwB7toCakfKs6gW/pkl&#10;yI0OvEo5nZzMGeLywg0zZV1VsRyQrDzEsDqwc2aUTHDDUkDtQm2jv2cn8qhtYoZNA6MpF0deWgQ9&#10;Xa/axEYcNR1g0L0lehxZVQqdoZDaoQjNYw3UDpIRO7wdlttosJlGMiADoJtZhq7b7KgrFrVGM9uE&#10;3CPUJqwNlziZ+Umua3G6M1xuJDnv+4oZVNK2lzNSmbNoIJp+BK2LSa8LSXZ3OMnbnwvQAKbaqmpL&#10;dPNqYb1jPyxzxDR0xgfQfbMdtnuE0UB9RiVATuZNgLs6n/qUGU37pdMRksm6rAnVE+0ozWftTuMG&#10;Xct6chMa5knrZCp9MF6OzLkYtqQlI3UdJlKUx4hjU3YJah/Rk4wKSB9Jp26owc4hMrgj9uuzBHuT&#10;nsq3sMLHj4b7+lL8sUtC2I9qUk1L+iHOSD94OsWk/OOeVIn/0d8oOP6FJIPPXw8vln8zQxXlj5cE&#10;vqR2HHWlzoDMk5ZHpQ7E8S+StE0qP8Bkuj1CO7C8El5Pow3TJZW2H6nMgl6n8uNUNZLILBHJ+tSI&#10;smakpL9nkATyiP/G1ahgaUl13PmE2rci1fvE6SCRjeAhbc8nQiGEMjNjsyWa2roeM6H2oka4642q&#10;syjOBQJv+/OYIBwVBbBO3QjXEmlGMgLU1Ow7DVFCB6woXeiC2emQfYvszMJjol8ABNaVw/jkQeTq&#10;r0N+Th92ujw4bqhFa3Mp8vgIckHD2/58xAfrkkZ0f7Efzp4bYN1Uh7gv/6ngRZ2+FM7xWuQbdUDn&#10;Frj/lIOy39lRU5j04dMGNyAXBCEEA3507ekmnyYLubP0yBvPR4+vBrztzz9C8O9yowu5MM7IU/4m&#10;ZCQGgvB/4kWXP4RMjRb6KRpkneWm5gaEw+FwOGmRyEak9zsQDofD4Xzl4QaEw+FwOGnBDQiHw+Fw&#10;0oIbEA6Hw+GkBTcgHA6Hw0kLbkA4nHOBfnEre29k41AO5zzg9BiQkB++HtmGaF9JAnA3W+Dokg5P&#10;IZ1vWGBtl+10/BUg1OOD/0JVqcMOVFW7kanxo+EBWfTBC539dlhWuKmnnFuc8/3rsBtNSx1nb/8r&#10;GafFgLjr5mPBsy6ck/19IIjgmShYYDtsVhoKEm06mjZeOJ7aiL5xst3iEuKDtViHSmEjQSWhTZXQ&#10;3SobrIZCCJ4RwVA+/anm40b9LQvQuPWc1KiTp8sD39QCTPqCWkOKHTEaQsEgQtLOvOcj3rcasPGL&#10;LMUGkmefVPoXQ02f09Hx0RNot6Glh4XdOvucFgNiqHFjZ6P5HNyfJwDH/ZVwnAnnQm1n3lNBwl1O&#10;VRC2tlaPGSBsTz0vtj11YH0lKv9dDBh1WvmgAcXPijsvjx4Dqt070SDtyHrBYaxB/Xc74BoogfVR&#10;9V2OhzHkJXk0wjPaXzefc4g70M43jLK+Z4pU+hdDTZ/T0vHRo7Zz89lizK+JZ37/kXDw8E+TS823&#10;oQ7P/0cObpwqd639cD7VhN3jCzDt6zuwcnkHxhVOw8SL6BJ5tr7da/Hqi2uxaVsb9vZPhO6qHGSq&#10;ma6AG9bVPbji2jHYvdqKlW9vxu7eSzFt6kTl/QM+uF9ZKVxv29uPiVfpkPNN6RoR6nbj1ZaVWO9q&#10;o+uHMW7iVdCEP4bjyXth2TqAoeMHsGcbPTePnmMPsDL+8VWsXLUem7ftRf9EHXQ5kcGqE46lbmD2&#10;Zejb8BKa39iE3d3jcPV0DcYepWsvNWPNO6xek6HTXho1mt411dg45ReoyvHA+m9rsMnTg4su12Hy&#10;t5lQCDYNbdyNrEgZGANe2OrfwuCMmdBICYV6PFj7SgvWvrMbPZlX4/KPbHhu4BZY7tBBHjpClR2t&#10;+NWuafinqoK4iVAn3npiLS5Z/GuYvh9E51v1uPdxFwbCAziwp43qfyN0X5Pa4ofjcegtK9XbjaGr&#10;5uCSPU34191ZivYPfWDDExsHMXOGRqy/vH1InofHaXDVpEwcbn8BVVWt6AmF0Nu5Ax9fdC1mTj4k&#10;yteoQZ+Qzya0eQ7j0qmkP1KbBtpX4rk942C8diKY9DrXWeD++o3QBByibLftxuFLpmHad2UGJuSH&#10;O6JDQnsB7zU4MfB3kl4y+jvhstvQGr2H2lTSs0C7Fa98egWmYTdetYq6tHfwKuRPyRLKMIyI7k49&#10;gd1S3SM6gR7SRyENsQ3zL4+1XCjQibbf/x6bfX9Bf2AA4ybLdCQUQKekc21Ux57B8cj7Acn9Mzde&#10;qF6C1kMhhD7fhx1/ugjX/t1kUR9GqFOUIOnkb0gW02ZiskyJhHZ8I4Brr8vDWGpDj+NVtKxjeSfo&#10;E/PyEGp/FVbqNz2XzsG0iUMI7G/D71e1CvLa3X0RJk+djCw1gQXa8MLzA7jxX/4eOqEMQXherIet&#10;eyIKSLfYI0w2b68U+9ewtNKSt1Ruua7tHcJV+rxouoGtLwzrX7E+KO/nIfiH6fPfYuKnq1R0XCbk&#10;CCOOOSLy+rNxbOLkacj5lhf2mo3I+2UVcjyROgwfA081iWxEyjOQzD4PHK96FOu0AerQNTtyYPhb&#10;EoDXieb3+pARkYW7HjWr+5Az2wijFnDWLoJlc4LpHXu2pQ4VFc3w5eQL97t+UwpToxhQihHcVQeT&#10;oQz2L3UwzjYg+z8asOhmGlAGxOv+10phuN8B6Cg/up77Zxe2H8kUgl/5DvUCs8woZWW5SS/GMaHO&#10;VFecj7LXgtDRecME8uxKTLC0S2UkY2RbZ0VNRTWcg5QnK9Oz5Vh8ZylKHnAidDV7xg97bQmaPhAf&#10;iXhX2NyAqrdDlC6V85NVqLylBk6pnMI0tIPtaiRjjwONb/chUzoZbKuB8ZZaeMYZqC4adD95Oxa3&#10;dIza+2BBalRjJstjGQT9CHT70EtevvkOJjMz9GzHT9YWTica7ipB48fUttoCaCcFsH11CzqCyk3d&#10;POsbsbEvU6xLj53kS7M8ytXI5Pn9XrjcAWSG+tDb04uDxyZh/k/MwjXjlVQLSb5Vd1WK8p1NAt5W&#10;j9L7YstrHRuasa0vQzLOZJxayXA8VIpKQbZGaIdcqL+zHDZqXoGgG5ai+ajbR+Wm65pPanF7cTlq&#10;N8X0UtCjeTVwjyM9ozyPrStH8VMxPWN5Wp8sQ/lyH3LypTZ+aD7q26Ub4ono7v0tgu6KOrEA5aQn&#10;pVIarJyN91bLZsA+2B9rhFuQFenIQSsq77HSWWKA1eF21JPsBVmRWNxtXRgcE0LfX/zo/egYJt1c&#10;AjO7ZtQJ+pCsTlGyQuhe1wznXumYwWY0v2hCaBqVgw7dT9fA9lcxb+2QE5YSS1R3hTZb70LrQ2ZU&#10;baKupjVAdyUJttuO2kYaoFnfm5GNrhcrUd4SCZYWhzx+UIjkcG8xavtMqFqoE9rZxzaPpLp4L2M6&#10;yepSifl3ypZc05F3pC/fUyXqGpXR/3oV5v/SEX0PE+/ds3IUUb59V4h18j69AFXr6G41fZ78v+o6&#10;Hk+yMYeI1N8FLeWbC3wUxCDz2YQZkoaMray/vGPBoodidTijsL2wUooH4qoOa69fHt4vHYaPbgxX&#10;aIvCy/eJhx31avvWR/gsvGqBNlzhVN/Bnj2r/RGlLYs7sf+568PaBavoSeLzN8NlsrwETmwJV2u1&#10;4Vo3O9gfXn69NlztEq7EoZZ3X/jNu7ThoueitRHY8rA2rH1su/C3sI//9OrwlqPCIXE8vOVBur5I&#10;KpPAdlkZiD5WzulUjuhD0XJWvycebn9EG74+Ll+hro+I+arW1bciXEzpLtsjHY/IwfCKH6vL+riz&#10;IiZT4rOVxWHt/RsVcQWEtphF9f5COsE4wep5vbJMEZlL9RLq8PAW8SCe9+J0hxDkq60Ib5SJ6vjm&#10;JbLydYSXTZfVWZAtq5f8gS3hJdri8KpD7ECtTUVZRPVS0Nni8AqfeCjA9FqRp0oaP4rVMx5BXgtW&#10;hA9GdVe8fxbpUVSuh1ZR+y0Mr/JLx/HI5CO00Y8pPfGKErV2SFonOcN1Y/9zRYIOyKQaQyg3tZEU&#10;O0Rss4XhFR8P1y05ajoeITpOfLE9vOym68Nlrx6MyWnPsvCsOJ0QdT8mu3TkraprTM7aaurBjDhd&#10;27c8XKTo+5RLC/WVSB9V0WfVcwqSjzli/cvCr6voSfL+cnpIZCNSnoHgu5Mw4UivZO1CcP+mFh3/&#10;0IgqIeKeSiS2AZqGt7vgetcFe7MF9oOJAtmLzxofqoROtq6blXUJcGkWvkF/+9Za4SmqQqU8ut8Y&#10;eVqXIY/cbSd5RjWveRThd1VjCB94HdZd5PVUKH10+a6ZgkdyVxlMUafbh87dgPn+8tjLzl4fnSVP&#10;YoZ0LLz/KEdZkdJTBzJwMVWHbsD2zbFwmCJ+eHYcoTTEc6p1FTgF7z/el4ekVYtRLbXFI7UwyUNm&#10;SnHIFfn3klxl4Wcvy6MCb6qC+VE7PIoGoFqrxCgX5PvzJTDLROXrpKnctXli+eLXpAXZVmBJseyB&#10;g534APnIYzMnoU2Nw9qUEdFLX2sT3DQV6VptgWWp+Kl5eTsLwy0i5BmXxkAXvH/WQnuVdKxAkldF&#10;OfIiuiPcn4vKn8tidXzajW5FaNUQggdoNkh9w7XBBstvST5SmNVMTS4mfNKMsjsb4JKHeGWoxGBP&#10;WicFGmiuII07LL3z6rGh5iUN6izm6Iw4dFj8WrHrXTua6uzonkKzBWklRmizuy2oZLMOOaEgfLvE&#10;vu582YKmYToeQZTX/JwOlBofw+Bjm2C7M08qagjO1jXIqqxW6ISyn6cnbzVdyxxLBxkXi/VW6BqV&#10;o6UFvdl9cD8bk2nj+m5E1jDV9Fk1Dr+cpGOOWP+Mn1ejVBaCN0LS/nKGSd2AfEeDKdSAPrZc8EED&#10;qtsWoPEh6UWYIh5xEJ6nzNDftARrPhY7QM5gCL2J4i6rDnhiGFBxSukjxeyFobBA2Sf2s5CxpNzC&#10;2JANc0sHtjxjRN/LNAWcaUbDB1Ln28sGHnnnJcG3udA7y6iMQw0xfKVhOmtglbjO8aEsiRANal2y&#10;Dqa6dPSnTiqnpJw9HcIAJU9DCPy/PxfGWWzKq15X1bjZiRAGWmV9RcRYztGQtGrhSiPtGBe8wN/h&#10;weA8SlNmYMW60zlppp59qxUdf2iC8fAKlBvzYX4mEvfejw4Pdfrr5JVWi5sthRuV7hsxdrSEPNa4&#10;2KZxMmKDS1QvRdnmLiwXl3+kj6msHk2/XiB0wtHEJ1eg0HsJ4X4TDDJdV8Th7nagstCA0uU7IQzj&#10;mZkI9Q1GHQhMr0H7H+34hcaDanM+Cisc0eUbsR3E+ookr5OSTGi+l4HuT2gwZF8sWdqIzEfqUDKR&#10;DoMeNBTrUfTwGviEhstB6HivzOGQ2uxG5ctv37pKFBpK0bhTNEqZmSH8dTDmWCgQ5EWO3ttO9A0d&#10;IUM2KF0ghkhuWzNgvF4ZeCm0j9okQ498Jv905C2UOy4sLSGEu6V72PChaPdIOX5SGpUn+5Q81ATb&#10;3Uzyavqsdk5J0jFHynd4LHlG8v5ypkndgGTnkEr9FcGAD9ZfOzH/mVoYI8IQBi3xm0ehTRaUv2FA&#10;yzY76u4xw3STiZ77LHHcZfYs8pAn76CHHbC3TcIiMxNYLyk8C8avXFP0vmXHkaISmKOnqXPcVANb&#10;207Uze5G61rx2xBqnkFvN3WgiTnR9U6BDyjPIyaUFNNZlW9kCIo8NWYsGMyjj32jSfSOcn+QKxxF&#10;8DhsVE6SAz0X2OVG9w9ITrI0gm1O8iAjxlWtrgFsWU/exyjff/h7OoHxWcp3LESorRW2Y4tRYpRO&#10;qHiz8naMIc5Ucin/WLcNwvWOfDYjkjnZhJrWduysN6J7Fc1E2Em1GaCKfAVDKrtP8LiidRZlO1Ks&#10;cbU2FWQbrY8oW12hqJOKz1TxKWWeIsPjastQkZdqHG6aYYpxuH1ous+CYMVWOF+oQinL+7pMBI9E&#10;HAiJ8XqUPuWAd00Z0G6Dq4edVJsxJq9TPNkTqcX6gwhsbUDDl9Vouou1IHm/teWwG1rQ/lodym+l&#10;54tyyOGRORxqbXagCZVLg/jFZiesS0qFfA1jgzgij2svh8nrB0uwcYMD1spJ8DyzAt7I15H9fhpO&#10;aYY0QToWCMC5zo1Jd5eKY0fK8iaEcuci9/viocCQB47VR2D6sUmQpaLdpXIY4uXJ6pZLd6vps9q5&#10;OJKOOar1lxhFfznTpG5AkAvtlCPwPF8P29X1qC6MFVzuHXbt3UkmVQet4K2GEGirQ/Wq2BJNPILX&#10;jg50RILs93vR9EA9fAvZVJmdYPnSHXsiHm0I/vVVqNgwF9Z69pXhAPzyqX6oD32fAyZBgcgz8A5i&#10;wgSlNudeSYP87p3wSo+Fehyo+oUTc1+og5kN9CqeqPD119mxr78K3gN59NGpuuRddX/gpeFVJLi1&#10;BkveyEP1P4tfbT4eJC8tGMQxqdOEDthQ9ZhbZlyzcHEGpXwg8gIyBN/qajR8GPM+grussDzlpJqp&#10;kzORPLiDDji7IjKhNtjVhPIl2zH/+aroLMK/14tBkotcMmpePpUawS+Ao8Fj0jErUxVq22KDS6DH&#10;J/tdgviyF0U0iLDDLpILuRA5siWx5J5+nMel5nnSIOBui82gspjgdnegMyJbalPLMjJy0fqIerTl&#10;HReCkbKypZeeyCvI1L284fJSuV+aYQrLt0EvvH+eAP00SeoDnbD/U0PUgQgd9imWX9kXQI59zwSj&#10;4Fx0wruLORfy79Ulq9NwNLlU2kMOVD/WifKnI8uxXegka19wjWSgQwG4n6pGq2yJUq3NgqRDvTSg&#10;66QihbrsqHp6uGMRQZDX7AJh+Snv3iqYjq1B03qprJo8kmM3PHuk3jMUhPf5CljIyFl/Kc5KUpY3&#10;IZSbpbtPSjfkh+OhJVhzZTWqha+Hx7W7VA7HO6TT4hlKMwDfYelIRZ9Vz8WRbMxBTg650bL6U+7B&#10;QFAoQ/L+cuZJw4CQdbyaxL0rExaLSebhKr1D7Zz5mNBuoeNCso5FqO0tQMmUOA8rivis+cFSeH6m&#10;g54Gfd2cMrhnWOF6IrKmqUH58mrkvFaKfJbmtHyYX8tC/dsNYpjIw9thuY08kGkGFNJsQDezDF23&#10;0exHUA4NjKZcHHlpEfQGPaqkH9ZpyppQPdGO0nw9Tb91yKf7s57chIZ5Yq2Ge6LiVFMxDY5f0iLv&#10;qOPWOjSMfxoFrCxkWAqeDKHqbXs0nrFmXgn0/9mKUj27rkfRb7NgMJG9jRpXPcofN+Lo8gXQ0T16&#10;fQlaJ5kwP/r+g5S/vhmOrTLljiOzuA7WO46iuYRkotPRJx9Fj3fD9JorWj+GZrYJuUdasIjls8RJ&#10;6al5+QySYYkeR1aVQmcopDIVoXmsgcoUGVwC2F63APnTdDDME9unrKsEdsG4EzOMMI1xo8ZA9xc3&#10;kSRH4enHe1xqM6M/sSXM2AxK/0AzSkJUn2l60js9Slb1IYvuj9VH1COdq4rah8mFPjNNaP5Qupyy&#10;l6ciL7X75UssWWQEpx9B62KSVaEe+jucNGueG3UgvK2lMOazflAo6I+xJRONr1WJ3xokeRtvAtzV&#10;+TAYzGgSHK4kdVJjMnnjn3jg/1kDKqOTZS0Kbp4Ad22B0Af1RbXwzyxBrmwmodZmWTNMCn0ueVsD&#10;M81wo7MWBaK8or//GGvGEvksZIwRtS+UYP/SAlHPphXggU/MsL8ced+RhrwJVu7cu2n8eEpKN38+&#10;lqMKG1+TjGd8u0vlOPo70mmh/9Bn9mI4/yLloaLPqufiSDbmCPKgMW8/tUGk35au7xs+Q5IYcWZ8&#10;Bvgae5N+2iISsl8394eQmZ0lGYEEBBwoNzphdttQks0sLj0znp6RrbXLCfUHEBqbrRrmkV07houR&#10;rRbuk/0KnUxeltyCM+h84EQmsk913MgR001eT/HX4dRBE9VlDNUlWZGFNqBZw8Xq8hIYKZ94yLMN&#10;DFCdEt3L6jxA2anWS6pzMn04BYT6WYUonz7qrDe6UCLolnRRQtCVMaQrp7rdR0koSHp8EbVLvD4y&#10;mJyPDSIjQbsJz2YOv3ZK6pRWfxiFPqfEqUyPxRkvA1Z5YfmhKKNE48dwWDmo/7D7h7WTmj6PUseT&#10;yTgydp4yeZ4c53ZI26010D0xCW+2V501S8q5AAiFaFDNjHXcoSBcj5lQe1Ej3PWyb+dwvlp0W2E2&#10;e1G5m/5VM9acpJzTIW3V19w5nNQIbKgUljfNZTWwVJfDNKMAy/qrYLdw4/FVRvXdAeeUcA7MQELw&#10;7XAjMNEofruBw0kbtnzgR9eebmGpMneWHnmjWZbjXNAE9rvQgfyE30jjJOfcXsLicDgczjnLOb2E&#10;xeFwOJzzD25AOBwOh5MW3IBwOBwOJy24AeFwOBxOWnADwuFwOJy04AaEw+FwOGlx+gxIKIhgZMOw&#10;fnEzsAidb1hgbT8r8bNGJNTjgz/R5lInAwtfu9ShujcOh8PhnK+cJgPih+3OAlRtICPRa0PpnCo4&#10;o/bCC8dTG9E37lz7UY8b9bcsQOPWU29BhPC1PSzcFYfD4Vw4nCYDokHpyzthvYOMxKRS2HZaYxvZ&#10;qe12ek5gQLV7JxqE3XtPLWq7aHI4HM75TsoGxLehDpZ18YsxfjifqoN9v+i9hwKdcK+zop6FgXzK&#10;Dm+/cFpgxH1pAm5YV7gRGAqic30TLEsb4GKRD4lQj0cIicvCSjat90VjbTA611ng6AKCXQ40CaEn&#10;G2D/QH4HEfLD/XKD8HzDyx7Kg5WZyiZNONgsoXEzi9AWIYTA/lh6tna/Yhku0G4Vl+H6O+Fg5XrG&#10;RVIgWNnftaGBPdfsgC+oFl+Cw+Fwzn9SNiCZfR44XvWIg6VEgAbwmh05MPwt8959sD/WCDd0MM42&#10;IPugFZX3WOmsyIjeuNeJZqcTDXeVoPFjSk9bAO0kSnFdOYrutKHvCiOMM7LhfXoBqtZF1sR8cLc6&#10;YH2oFJVvh6CbbYR2yIX6O8thk4wPgm5Yiuajbh+lSdc1n9Ti9uJy1G7qQ4Y04ejY0IxtfRnipntD&#10;PjjupbxqvMhhoSy1x2CvmI/S1bFas/udGxpQurgRvssM0M7QQkPP2X5WgPLWPmjoOQNcKPtJNdzn&#10;5IyLw+FwThK2F9Z3bn9L+IwKV3VYe/3y8H7pMHx0Y7hCWxRevk86juc9+f0d4WXTp4eX7REOhtFR&#10;Pz2snVUd3vKFdIKxb3m4aDqdOyodEwdbisPaR7aLB31vhsu02nCFU3bD8S3hJdri8KpD7KAv/OZd&#10;2nDRc9ESEwfDK36sDU+v75COleXqqJ8V1t6/MSxLUcxz0arwZ8IRu18bnvXIlvDRE8IJAbXntjys&#10;DWvvepNKweFwOOcniWxE6u9AvjsJE470QvT/Q3D/phYd/9CIqmhM7RCCBzxwveuCa4MNlt9uiQW2&#10;H/H9hxhpzPhILUzRkJAhOFta0JvdB/ez4vIV+zSu7wYukm4RotRVYElxLMoeDnbiA+Qjj0UjO/A6&#10;rLuMqKoYvoQUjWomL9eAE7bXs1DxoFkRT1wR1EW434iaX5mQFTmf4DkGf//B4XAuRFI3IN/RYAoN&#10;9j62PPRBA6rbFqDxISk8ZbcDlYUGlC7fiT52nJmJUN9gNFTryO8/vGK8ayE+rcSQG+6tGTD+pBRG&#10;tpQkfUoeaoLtbjGGrFosEf9OF47MMwixuH1tLvTG5znQBa8straiXDvccGUYMVeIwx4hBO8H3cjQ&#10;izGeI/fPlVsK1ef4+w8Oh3PhkroByc5BDv6KYMAH66+dmP9MLYzC4OxD030WBCu2wvlCFUpvMsF0&#10;XSaCR2Jx0Ed+/6ES79rvRycN2QaWVtxHjB2iFr9bHOy1s/TC+4zebpqtTMxR5Blsc8Ity0teLn9P&#10;J/B9jbKMh51wtE1C+U9EQ6lWD9Xndm2Eg7//4HA4FyipGxDkQjvlCDzP18N2dT2qC6W30EEvvH+e&#10;AP00aQgd6IT9nxrgzjAgXwhsP7I3rhqVUJNHx91wvOMjsyAxEIDvcOSrU9KsRZpJCAx54G6bAONM&#10;IVQ+si7OAHZ3oJMF7CdCPQ5YlrlleSnLpcmlfw+SMYt8c6zfi6YHyDD+sxVVwuxCvR7fyMoBPu1C&#10;V+TLX/1u1P1qDQZlsx/fhgZYVntjdeFwOJzzmDQMiAaaq2kY3ZUJi8UUW+/PooF8+hG0LtbBUKiH&#10;/g4nNDfNBWigFvz2Ubz/UM4kiDFG1L5QgqO/W4B8nQ469pm9GM6/SAZDbdbypw68jxuQL72T0T/Q&#10;jJJQCxZN08Og16NkVR+y6H7V9x+MebWw3rEfljliPXTGB9B9sx22e/LE6wnqkV1chbJJTlQV0HMG&#10;PQof9UF3c65spuJGy6OtcOyRf3+Nw+Fwzl9OeUTCUDCA0EXZyFJ7z5E2LFTpMWBs+umy7VSQlYXM&#10;PjtKb3ShxG0TftwYWFcO4yYz3K0lyuWnUBCBgUxkpxgSVah/JpVT5bFQkMowjsogfyHP4XA45zhn&#10;LCJhJrn3p9Z4MDJp1pBGuqFQdLkoczwN3AjCtbwJvoXlMAvWIojtWz2Y9EO90ngwMrNSNh4Mof4J&#10;HstkBowbDw6Hc4Fwyg3IuURgQyXy9YUwl9XAUl0O04wCLOuvgt0yCbYllai5sxiWzhJYyqTlKQ6H&#10;w+GMmlO+hHVuwZa+/Oja001zjSzkztIjT5hVhODf5UYXcmGckcdnBRwOhzMCiWzEBW5AOBwOh3Oy&#10;nLF3IBwOh8P5asANCIfD4XDSghsQDofD4aQFNyAcDofDSQtuQDgcDoeTFueHAenvhPtdF7yHpWPO&#10;6edckznXAQ7nnOP0GZChEIJB6XfgA0FE/kyZww5UVbuRqfGj4QGbIhLiqSMAd7MYFjcKK/+A+Cfb&#10;giQkbcZ4Ogn1+OA/F3ZaTEHmwW4fgqdbNqMuj0o7hmK6x7azSU28Kumdz+y3w8JCRkuHagxrz5H6&#10;wSjSOyscdqNpqQPxgbcT0fmGRQxPfapJsRznyjiUCmkakAAcZdLmhvLPrbHO7X+tFAVLnHSnH7a7&#10;ClC1Kc0G6vLAN7UAk76glKV4HFFOxjDJCWyHzUrp50jHhHtpPozPe9lfqC8woWmfeP70QfncsgCN&#10;W88BCzKSzOX02lBuroRNHkr+dDDa8gxrR9K9O0n3NpDuUVlL51TBmYoaqujFaedU6bQK3rcasPGL&#10;rOHb9kRQac+R+kHS9M4SgXYbWnqAy6TjkfHC8dRG9I079bVIrRzEOTEOpQj7IWFKIW0ZJ7aHq7XX&#10;h5/+Y1+4r0/2OXpcuoE4fjQcOTz+pex8qpzoC3esWRVetXm/InysGKp2cXiVXzo8GeLD9DK+PBo+&#10;LuV3XF6v08bx8NE+ylM6OqsklHkcJ6jMX5yBEo+2PCrtePxoRKZU1lTbkaX34xXhg9Lh6ecU6vQw&#10;xDDOFc4RZKDWngn7wSjSO0uwMNLXK0JYj4BvRbhYWxHe+KV0fApJqRyMc2IcUieRjRjza+KZ338k&#10;GJOHfzrKyEfeV1C9/jL8/MnboP3WWIwdK30ypTizNO3y7VyLV1evx+ZtexG8fBp0ObEdBjvXWeD+&#10;+o3IG3DjVetKrD90KeZcOzEapTZCKNCJtt//Hpt9f0F/YADjJusw+dt0V38nHE/eC8vWAQwdP4A9&#10;2/oxcZ5ONNxDQXS67LC9Snl7ejBuCnms3xKSI4/Ailc+vQIzsw7B8VIz1rQP4arZeeheU42NUx6E&#10;xThRvHHAB8+GtVjp2IQ2Vv7JsvIH3LCu7sEVU09g9ysrsfLtzdjbPxk67aVAj1Qf1270ZF6N/Msj&#10;uz9SeZe6AaMGfW9Z0fwGpes5jEunTsPEb4p3BNpX4rk942CU5BCRkSbggPXf1mDTtt04fMk0TPuu&#10;bKfGkB/u1VahDLu7x+Hq6cB7DU4M/B2lGy9MBpNNJP+9/ZiszcOnbzyHvTlzkCfty59Q5ip0Op6A&#10;PaDFnCn0cEQu147BbqlMbXtJvvo8ZKk+riITlftTKY83rh3Zs+71drzKyuLxky5Miz07ivIK6V3+&#10;f/GriF50O9Hw2z9g6OoCTJZ0KhEJdTyRfibQ6a+1NeFfd2fhxqkxtzT0gQ1PbBzEzBkaIWjaqPpT&#10;oA0vPD+AW2oMCKyL6MxFmDx1crS+ivZkjNgPpPQsJdCRmkf61jTsjvYBpb5K7T37MvRteElob1Fn&#10;NRh7lK6x/vhOW7QvybQcoR4P1r7SgrVq1+XyFHR6EH+wbERelQVzv6tyT/yYsPUFPDdwCyx36KC6&#10;Vysby/74KlauEsey/ok6xVjGYHr29kqx/G17D2MiySnnW17Ya6gcv6xCjifW5yZeReOU1Ofjidff&#10;EeXPGEX/D3ZFxg8qu0aHvB47nvuPnFgbj5JENiKtJSx/hweDswzQqe0hFfSgrjgfZa8FoZtthGGC&#10;Fw0lJljaI/NyH9ytDrhWV8H8kBOkDTDQR9kkDB/sjzXSxE0H42wDsg9aUXmPlc5SFocD8B3qBWaZ&#10;UcrC3N6kh7AdopC3ETU7MpFP57X/ZUf5bXXwSuuGHRua4dzQgNLFjfBdZoB2hhYalVgk7qdrYPtr&#10;jhA+VzvkhKXEAqe0DgmvE80tdai4vwW+nHyqnx/22gUov7MUpct9yMlnz7jQeG81HJHlkm43bNRp&#10;q+6qhHOQ1Yfy2laP0vtiS36sbNv6MiQ5iDKyPlSKyrdDghxZmvV3lsPGQgkzgm5Yiuajbl8ODHRd&#10;80ktbi8uR+2mPmQMFyZ1BJ+wnFO+LgQt3W+AE2U/MaP66W6EojHoE8t8OGIZu09IA5skl7J7SLYk&#10;F+OMbPhfr8L8Oho01JBkUnNPlSiTyP2/dMjW1FMrj7IdkzybtLxievMNYhTKYHsdTHc5oFlciUj/&#10;TkwCHR9BP9V1OoDtq1vQEVR2ds/6Rmzsy5Ri8YyyP7HYOd/ug/2RWH27XqyE+Rm2PMKIa09i5H6g&#10;jMXD9Nf6ZAUqV8T6QP2dJjR8KF6PtndFtdje1EyuZ8uxmPpNyQNOhK5mYwXrSyVo+kB6hvCtK0fR&#10;nTb0XUEyoTJ7n16AqnWShjCd/hnpdGsfNIJOu0inq+GWx+tJNiaMFCU16Vgmls84r4Zy1lL5coGP&#10;ghhkIhTiBmngIRlH+/w7Fix6SK7fclIch0bR/32rS1FQ5kBIy2QHOO8ugbmmUdHGJw2bhqS2hMWm&#10;2drwrAdXhbds3hL97PSx6ZV4rShu2samctrHtosHfW+Gy7Ta8MKWg6kt17wnn959Fl61IH76fDS8&#10;8X5tuJjSjXJiS7haWxxedYgddISXTadyP7JFuQwilKcs/GafdBzPoVWKKW5H/fSwdsGK8MFoGjSV&#10;/xGlS/WLlkZ4ZmF0KaJvbVlYy9I4Kh4zjm9eQumsopowWNmmh5ftEQ6iMqpwyh/YEl4SrYuanMUl&#10;hen1HdKxko76WWHt/RtJSjGEdrnrTUotAQqZxxEnN0EuP6J7ZbI9+LuisPYRqd3jUJWJs4LOVYfV&#10;nyBSKM8w4p5NWt5oesfDB18tC19/07Lw9i/ES0mR2k+p48n0U0WnpaXi5fukY4H94eXXa8PV70mH&#10;qnkNZ/T1FQ+HodIPYrom9i2lPorlLF4parjQ3tOrw1ui7X08vOVB0r9FkT7AYPXVhmvd0uG+5eEi&#10;xTNU5pbiaJmT6/RoxgRZv1MwirFsz7LwLJLZ6ypLjsn7fBwpyX8U/V8omzJ/YYlspDxGIJGNSH0G&#10;MtQJzy6aPe1ehWVPLYt+th8ms3fgdVh3mVBVoQz3qtjtVvBcymC5J09l1iEnhOABD1zvuuDaYIPl&#10;t1uAOfnkTxIBD9wHydPSy1I4YENTG3nwXa2wLLWIn0dt2M5yYdM5wSMgT+RXJmQNK48yqmHosPiV&#10;Ude7djTV2dE9xQC9ML8VvQRjRTnyImkMdMH751xU/twYq8+n3eieQB7LJPFQ8HJ+vgRmmSPp6yQ3&#10;69o88YVwfJRDoUwVWFIse+BgJz5APvJYeGBBzsZhcmYMi+rIGHDC9noGzZrMsQiSEkrvawSZx6OQ&#10;mySXhypls9IQuvb1Qqslr0wFNZlkjqWDjItlZUy3PIyRnh1FeVl6U7QILi9CySYjWjdZYIzO1JIg&#10;lCVOx5Ppp5pOf7gdW3CdMvplL913xADDNOlYLa9hjLK+KfYDZVTPeH3MQhbJKyfrG8KR0N53lcEU&#10;bVwfOncD5vvLY1+K6PXRWeo35C2z8jlbWtCb3Qf3s5K86NO4vluUl6DTWah4cASdHtWYkCBKatKx&#10;jMrXugYZP69GqdTP5STt8/GkIv+k/T9SNmX+AnF5nCypGxBBqc1o3taO9rbYp2Y2CajNhd5ZxmgM&#10;cJFOdPwRMEwXKyvGPp8PfbQhVOh2oLLQgNLlO9HHjjMzEeobJMWSBLaXCTs2QDOEvKeUoPxmmq7R&#10;lE74FJWj/vk6LKD7Ans86J5lwtw4gSpisdOUtaFYj6KH18AnzFJzEDreiwyD9M0ftRjsHjfcE0ww&#10;CHHfRTp3b5MNVmox1P3wtB2B8TqDcBQpW0RuavHh/TtdODKPBg76W5Rz7H4BZsjiyxZhhxuujPmY&#10;K4X5FelE505ZuZLJPA5FGUcRm14Jkwlww0xl2p3e9wW5CcPSyZQn2bOjKC9LDwc3wtkxiMFuP44J&#10;Z0eHWBaljifTTzWdFpaK59E5WTohGmi6ptA5aRBQy2sYo6xvuv1A0N+pEeMiMUD3HJwAvY4VVKUP&#10;9JBxP0IyELuAgFg3KZ0h6ldbM2D8SWlMXvQpeagJtrvpIUGnjZh7pfisiDKf0Y4JyvFKJOlYJpVP&#10;2a8jJO/z8aQi/6T9P0HZOve+H8vjFJGyARnp/UdvN3kHE3OU64kfOGA/YkJJMTsb57mo4kPTfRYE&#10;K7bC+UIVSm8ywXRdJoJHcmGcJabs3UGde67SExXy1s2Fmd2v+OiE8qivdcrLQ1a7thx2QwvaX6tD&#10;+a30bFEOKTowf7a4Dk6tPMxLEAY9RVlIUXaQotAAJqDm5QidK+ZtKsumJqMQvB90QztLL3iZanIO&#10;tjnJkKl7F/6eTuD7GmXd97vgPBIpV3KZK4kro4pc4mPTKxBkkovc70vHDBrQHKuPwPRjE9XxZMoz&#10;imeTlldMz/T8VjjWWWA6tgZN60f7/V+19kuun8N1OgBPezdySS9iw34QrnfcsYE8QV7DGGV9xXRS&#10;7wdMf5Gn9KwD6+1wf28RzCx9lT4Q2jfc6Hjed2MCOUlCOn4/DdcaGIbJi5y13Ex1nd61EQ5ZPumN&#10;CSJJxzKpfJoJ0jU5o+jzSlKTf9L+r1a2oU64Nh1JrispkqIBkZSaBkc1oedeSdPh3Tvhld4xhXoc&#10;qPqFE3NfqIOZKYqaJxRP0Avvn8lzmSblMNAJ+z81wJ1hQL7g5fvR4R3EhAnKEgh5b3bC1S+doIYI&#10;HvBLL6zUPAJCUZ4udFI/KLhGEnAoAPdT1WiVLRcovAQBFa+CKcr+XBiuEeuo6uUIs5aItxlXtlF4&#10;i1kXZ5CcO9ApvQhkcrYso4ElgXfxjSxSwIMeeIPSiX4vmn7dEvNikso8jrgyDpcLSUY2Y4pHkAn9&#10;59knFSjkh+OhJVhzZTWqiynNkynPKJ5NWl4pPeMMSm+sGUsqJ8HzzIroi1f/pgZYXvTQcK6CWvsR&#10;I+unmk4fR/AL4GgwMvcJwbe6CrVtsoE8QV7xjLa+Yjqp9gOmv/SPTB+DHzSh4jc+lCytFL7cotYH&#10;PO1kLGZLxkKAvPvtwHV6qZSaPEq/G453fFRziYEAfIfFI0GnP+1CV1Sn3aj71RpybmP5pDUmSCQd&#10;y3JyqG6kw3siBaC0A+IPVZP3+ThSlH/S/j8ui+Yssv41FIS32YKWPyfXlVRJzYAI7z8yYMiX+xox&#10;NGVNqJ5oR2m+HoUGHfJvsyPryU1omCetG6l5QvFkUSWnH0HrYh0MhXro73BCc9NcgIQjdhsNjKZc&#10;HHlpEfQGPao2iS0s5H3NFlTNifywMR+m30nfMEm01qkojxYFN0+Au7YAejKQ+qJa+GeWIDe6XKDi&#10;7al5FXFLWmpejmLWEl+2pN4ioH+gGSWhFiyapqe89ShZ1Ycsuj+Rd5G9sBbV092oKSCZkswKH92J&#10;0KWyteKkMo9DUUY1L1g5Y4qHyST37mrkPFUAnaEQ+vz5WI4qbHxNWg8/mfIkfXYU5WXp/YB0QGqD&#10;vHurYrMQMua2x+wI5WqHrb0LqLUfMaJ+quo0nSvR48iqUlFG+iI0jzVgPg35yvcfw/NSMsr6RtNJ&#10;sR8I+ktG9h89gj6yfl9wtxuGFhfqCsXWH94HxKUgxRJm/JLWGCNqXyjB0d8tQH7kh8qzF8P5FzHN&#10;7OIqlE1yoiqq0z7obs5V5JPWmCCRdCxjjsUTRuwnOUXSLl3fJ8gzaZ+PJyX5j6L/Z5eg9hE93NWs&#10;f1EaN9Rg5xAZ3KS6kgbsTXpq38IaBV8eVf6oMA2OH+0LHx3pxz2Uh+p1lvfJ/CDvFJT9THH8C+lH&#10;Rp+/Hl48im9XCDJlVTuxU/XbJ0llfkpQfvPl+BdSmVQ4mfKcrrocZd8Ui/vmT0qMpJ9qOn2c7j/N&#10;P9ZUfqNKYpT9QPi2UeRbT6elrOwHtonbMqrTI3EyY0IyObAfX7K0Zd9uOyWMQv5J+z9rDymNnU+o&#10;tHEKnLpvYY2GsVnIzhI9hXTJJJOaJZ8CxkN5qF5neWdnqXq+o+IUlP20EgoJ02RG5nhWzyBcy5vg&#10;W1gOs5p3MUT3S1NdQaaZIfhebsCaK6tQ/kPxfISkMj8VxHl+meNZmcS/4zmZ8pyeuvjhXJeFhn8d&#10;/s2fUTOSfqrpdCbdL8TxP00MebFl8yDmKmYoxCj7gcLbPi1lzSTvOnFbijotHSTiZMaEZHIYw8pH&#10;aY/0JYZ0SJTvKPo/3SLC2oPSCB2womFdHqruVJ2/nxQ8Jvp5RoD9cOnJg8jVX4f8nD7sdHlw3FCL&#10;1uZS5Knp+Qd10N/lxMV/m48baP7cudmNruwyWF+rGf3XUk8hQvk3meFuLVFM8TlnmAEX6u53obfP&#10;CXdWtbB8GP1q+qjxok5fBqzywhLnjHBOD8n7P2uTUjjHa5FvZB1+C9x/ykHZ7+yoKUzb7UkYE50b&#10;kPMO9rLOj6493eR7ZCF3lh55Sby+UL8fvn1d6B3IxKRr6P5JaXpjp4DAfhc6kA/TVG4+zipse48d&#10;HgQuzYeB2iItfWBbbbQHkF1oQN7pnrlyJEbR/weC8H/iRZc/hEyNFvopmuSztCRwA8LhcDictEhk&#10;I07POxAOh8PhXPBwA8LhcDictOAGhMPhcDhpwQ0Ih8PhcNKCGxAOh8PhpAU3IJyTIAT/Lhdc7T71&#10;faFOGWcqHw6HkwrnjgHZb4dlhVva6OwMMRRCUIrwFQoGo7/YFjjsRtNSBzqlw843LLC2p1C6kB++&#10;nshPQs9/WGjMpqWVqPwlyWGHOIx7nyxHc/8kZG6tRGO7cOrkUdGD05LPWSbU44M/oh5xunZ2CMDd&#10;bIGjSzociVAQgUAAwVOp3qeh/6fcZ882Z2MMPEnOGQPifasBG7/IOk2/TiZD0T9c291L82F8nm2u&#10;5kZ9gQlN+8TzjEC7DS09wGXCkReOpzaib9zoS+eum48Fz7oo5zME+8V5ZNM56aO/uRwNW09eHUPt&#10;FpjKnMDsUpTeZIRRz37R6kfHvhwYr8mEv1cDvSIuQ/oM14NTmA9zGOJHPbVzpx3St1sWoHGrmK9S&#10;184Sge2wWf0s9ERCgh/YUDWPdCu/AEajEQX5pGN3NsV2eRYIwFGm1EOdoQQ1G9QDEUc49f0/9T57&#10;tjm9Y+Bpgv2Q8JRvppgyYjhGZYjaU8ieZeHrI2Eo5XwZ2wTteNzGZSx05fWRkJG+FYpwnqNhVJu8&#10;nUI+W1ksC+XJNng7GN7+r4vD2vjQuCnTF379Z9rw4leH79R49OMt4VUrXw/vPHSqKqquB6cqH7bx&#10;3+JWZUBRtXOnH2kDPulIoWtnCxbuNFG44PDRcMdzC8PaWWXhVZ6+WJ/p2x5e9iNtWPvAxthGhUIY&#10;3shmmayen4V3smdH3OxTbPdql3R4Kkijz55dTvMYeJIkshFjfk088/uPBGPy8E8T7G2sRn8nXHYb&#10;Wt/ejN3d43D1dA3GSvOZQLsVr3x6BaZhN161rsR6Vxv2Dl6F/ClZQiTJYQTa8MLzA7ilxoDAOitW&#10;Upp7+ydCd1UOMuVzpBHyZNsquF9ZKTzbtm0vDo/T4KpJmTjc/gKqqlrREwqht3MHPr7oWsycPFbc&#10;hmHDWqx0bBLuD06eBl1O5Pf+XthrNiKvyoK536XibX0Bzw3cAssdOrAdGzrXWeD++o3QBByw/tsa&#10;bNq2G4cvmYZp35WeD7ixcnkHxhVOw0Sq8KjkwbaWeMuK5jeoPHv7MVmbh0/feA57c+YgL+kWNgG4&#10;mp9DT+G/4N4fspsvQubYSzH5ejMmf9SClR2T8dO/l8pO03pHvyQDCRbfoulPEzH36kulMxJMRn+w&#10;4YXXPwbG9mPf+/2YSB5oDnntvt1rsdaxB71HA/jifycp2ioin7wBt1jfQ5dizrUTh7d9yA/Pm+R9&#10;r9sktuf3PoatifTAUgIdK16SfIbBZOiyw/bqemz29GDclHxoviWdf6se9z7uwkB4AAf2tKH/spnA&#10;/4s7N/FG0gExqQjRthuitmthbbcX/RryqieQ3NpfhXVVXF4RRuwfK/HcnnEwCjJR6lo8oizn4LK/&#10;vo2XXiBdi+T1zXh90eFS2XYVoR4P1r7SgrXvkK71T4ZOe6liu5Jglwv2l1uj9RncUouNUx6ExThR&#10;uiNGsM2Cnzx9KRrbXkBJ7lhcJNXjorGTUTBhL1paDiP/lyYIEQy8r6B6/eX4xRN0/HWmh1nQfKcf&#10;f7D3Ir/878V2jUfq/zf+S+R6EJ4X62HrnoiCqTkkoxAC+6X6U1/ruYjqM1k5lsTqS9czr8blH9kU&#10;fVaJPL02ap8hjP9BHnK+KV2WjyUk24lXkc5HrqETjqVumo1fhr4NLwnyj7bvUbr2UjPWJJC5giS6&#10;n1I/PQMkshGJuuKIBHfVwTSvBu5x+TDO1uLYunIUPxWJbQB0bGiG9ckylC/3ISffCMMEP+wPzUd9&#10;ovVrth/+mE4sf7AZvhxKUwu4li5CyQuxae+IefbYUTq7Eg7ohLCVhu/3wuUOIDPUh96eXhw8Ngnz&#10;f2IWQ1peKU4Q3U/XwPbXHOGcdsgJS4kFTul9SPyOscr9/Um5WslwPFSKyrdD0AnPu1B/ZzlsvcIN&#10;VB8nmt/rQ4akPUnlMeSD7c4ClK8LQcvKDyfKqLzVT3cjNJoNDxPGacmEfnou8EUQx4VjNq13oPuE&#10;fJLsh6u1Fd2hS6TjGEGSXV+nF90T5qOEhQW9SS8ECIK7HjWr+5DD5Elt5axdBMvmyDKQKB/X6iqY&#10;H3KCehEM9BnWkYJu1Bjno9aTBQOlo/m0DrffaUWHPGbBiPnEEfSgrtiImh2ZyGdt8l92lN9WJwaB&#10;CvoR6PahlyRrvoPSmm2GfrzKOZVgVWLbVaDyRdZ2BmT32mG5rRyld5ai8eMcyosKtq0R5Y86omvX&#10;o+kf2/oyRJmMGJdC0rWHK1G9kemalBflXXpHJZyDpO8zsuF/3YKS38bS91F+RXfa0HcF1Yuue59e&#10;gKp1saVM38slKCiLXKe+dncJqtviY4ZEIN180om8h2tk8cxjCHHsZahFLPW3OdE93YS5idZmWP+P&#10;xF8J+WC/txi1fSZULdQhk/qG414qZ41X0oNjsFfMR+lqv/gsEWyrgfGWWnjGGUjeGnQ/eTsWt3QM&#10;i8khEoJ7aRFur6f2ZOkxmba70CWpldB2hjLYv2RjCbX3fzRg0c1kxKNjgxs2cnJrKqpF+dPjrmfL&#10;sZjapOQBJ0JXS/27tgRNH0jPxJNU91Prp2cVNg1JaQnr6MZwhbY4vMInHTPY9HfBqrC4EMDiPWjD&#10;RYopOU3PaKpb/Z50GAeLR6BdsCJ8ULan/sGW4liaSfLc/9z1Ye3DW8Tz8bw30tRc4tAqxXRXEeMg&#10;Ln5FuO/NcFn8stDxLeElVL5Vh8RDZXyF5PLoqJ81LMYEW9aIlSEJe5aFp2urw9tVYhIIsqW0hYlx&#10;XD0FvhRlGyl7PMLzast/UT4Lr1ogm3pL8lnYcjC2rDGMvvCbd6nIhKbwiWMWxOWj4Gh44/3acDHl&#10;GeXElnC1rF7CEl9EDhJq55SIbadI9+MV4SLtrHCtO/aUkM6i0emqmGZMn5S6Focgy+nhaldMM45v&#10;XhLWahcq2mv7I6QrkTbatzxcNL06vEWmTEJfekS6Troyi+mAXNlY+RItMVF614+wFHScxUeZvoxq&#10;xZDatXFnuK+vjz4Hw9ubKsLXX09py+URR7S/fLE9vOym68Nlr8Z0R61vCPWJyPtzJqOi8PJ9wiUR&#10;YflqeLwbAUnfFe0TQS0tQY+01N7iodBeCvkeD295kOQfKY8AW8aLPaNkFLqfRj893SSyESnPQHyt&#10;TXCTa9212gLLUvFT8/J25uyKCB6VEVUVsthbLOD7n7XQXiUdKxAjnBkrVLaTvjQL36B/kuV5Wd5U&#10;YBN5vI/a4QkoPVS1+OmM0OFOuN91wfWuHU11dnRHgvkTihlHvIcoRA+rwJJimed1sBMfIB95gger&#10;FrFtBHkMOGF7PQMV9w+PMaHuQQ1H8PrmkeczbDtuH7aTZ6m/rkAQVWCXW1FPgT2exKFi2QtsD7WN&#10;PGQvYyCATvLaXCQ/e7MF9oOxEL6ifMpguSdv+KwjwoHXYd1FHqZcJhIKL3ikfOQcsKGpjTz6rtao&#10;flgetWE7K4GwziGGYlZGSFQ7F4fUdpV3CvMugdDHXvROqUSFFG2P0f1JdzQ86+j6R6LZbRyCLMtR&#10;VhTTDF8nubW3VqE82l5++GiiLrZRCM6WFvRm98H9bCz/xvXdkhzoeusaZFVWwzxM2dSj1fl3u3Ek&#10;XmdksNC00WiPwkwY6Hv7Ydx+x+0oMi7AY5+ZsWarDSU0EY58e0v8iOFfI/1lfk4HSo2PYfCxTTQb&#10;l3RH6BtZqHhQ2TfksTd8a63wFFWhUorWGSPBrG6sBrkTutF8Vyka3vUpvnmpmtYYpXYI7XVXmWw2&#10;5kPnbsB8vxRNk9Hro7PUH2l2N4xR6H7q/fTskaIB8VFn7kUuC14iTP/Ej6msHk2/XiAIML14wPHB&#10;5kPo+pA6pdCxkueZfStN//7QBOPhFSg35sP8jFdSTpUBMOhBQ7EeRQ+vgU+4KQeh473IMORLCqCM&#10;lRxfn9TiS49CHjvccGXMx1xFB+hE587E8ZqVSHHqf6gyEO6yw/ZnI0pvFUeGTirLBCpnVNGJzt3b&#10;EoeKDZDSKkL2BuF5ygz9TUuw5mNRwjmDIfQOizc+H/oRYkv42lzonWVUykQht+T5yBHSm1KCcrbM&#10;FtGRonLUP1+HBUzGwsAWiykvoHYujoSxvBUylMfyTrV/jByXe7iuSTH4C2X6LI/BP0R6tTUDxp+U&#10;xuRAn5KHmmC7m56JXL8+ZhAZajodoburC9DlKXQmCg3wjg0ZWLzQKB5/uB1bYEbztna0t7Wj5WcZ&#10;ODJAbSepj++NSsGwCJ9HnehjJ4V2B5xv0/HQEfgPDwr3Cgh9w4i5im/eieF4M/Ssv4ryNhSKDlIE&#10;1T4XRY+abTthr9DA88gC5N9QCUcPO6+eFvazcNI0mAtju0p7xYfiJUJk+LsSGN3kup9GPz2LpGhA&#10;esnbIn0qNMN0k0n5keI7qHlUSeMBIw95cuNy2AF72yQsMrMnkufJyJxsQk1rO3bWG9G9imYi7OSw&#10;AZA8sNpy2A0taH+tDuW3UhpFOaQEwPzZUtOM6CGmGl86uTz8PZ3A9zVKD3S/C84jidbF45AGQlNB&#10;XBfvd6HmgTXIe6RW8ja92L6ZBrppslagZ12bjpCnpNoywF5Wl5jhD22yoPwNA1q22VF3j9geOfgs&#10;Sbzx4fR2k0c8MUdR58BmR1RuyfNRIqSnmwuzXDeEj07MQxjYYjHlBdTOxTG87VRiefeSjkUHkBT7&#10;R/zsVoGKLNVi8NNgE43B7/dTCTUwxOdNH0MuPSNd10wQHxUY8mDjusRtlnVxBlXbR6YrniDcy+rg&#10;mmXBL2aJZ+LffxhuLkFGmwNO6fVL3l12wbAIn5Wl4gDJ+ssPlmDjBgeslZPgeWaF+N6KUO0bh8lo&#10;0dhQ/hOmCaK8c7LldwSwZf3wPqdgTBb0dzbAsceOMrhh28pqp5YWFe8tO44UlYjR/lTaK7SPjNVU&#10;pbHwvB/vZMRIpvtp9dOzSIoGJBfaKcCWd1wIRqZ+NC319URe0Kl5VJLXFL8MIsG8H+pW6NgvHrOX&#10;aNYH6uFbaEGl4HmMnGegRz4NDaHvL6QMRTToscMu6nA09OREX0R3oZMsS8E1UmcJBeB+qhqtR2j2&#10;ME08NaKHGOcpCFAHdLfFPFmlN5dcHt/IIgN20BP7Ln2/l7zVFvJSYh6Ub0MDLKsjs6o4hIHwOlGp&#10;2W8aAj64X66B2VgF/z/QDOSuiBoHcYycu2BQymiIBoAnq9Dy51wYZ6l3tfjlv669O2lU0EErDBAh&#10;BNrqUL1Kpthq8lFBHJQ64ZPaLXTAhmqaNUbkljSfOHKvzAU2O+Hql07QM8ED/uhLbf9eLwYnZCs6&#10;rdo5JYm9TfnShNLbTK1/jOgpq8lSZSYveKZzpDbS5NG/3XC8Q31CuEoMBOA7LB2Ny6Le4EfXAbkO&#10;1GLNYOI2099SgosPWmF5rTPaz0KBTtgfKkblH+fD2hyJLCnNhGl2FJXpjPkoyfDAsTlS/+EI/WV2&#10;gbB8nXdvFUzH1qBpvXi/JpdqRX3DE2lX1jcesCD4z1ZUCWNDFgRVOhD5sk0IvtXVaPgwvs9JMFnI&#10;l7iDfQgcmwSTkfURse069kT6WQj+9VWo2DAX1nqz4ByqtZcwI5WWL0XkM9LhJNP9dPrp2SRFA6JB&#10;+fJq6FxVKCALKfxIaKYJzR9Kl9U8KjWvKQrzsjRY0lwKz8900JPy6fJL4JphhesJozSVHCnPALbX&#10;0TSUzhvmFZIRyEdZVwnsUoNjhhGmMW7UGMhAFDdR02pRcPMEuGsLhLz0RbXwzyxB7hTqlFLbjOgh&#10;xs0uBP7EprgRTzbOaxyFPLIX1qJ6OpWxgOpg0KPw0Z0IXSp//+FGy6Ot5C0N9wEZgtcHJyqZbKj+&#10;BUVlaPpgEqqcHbAv0cvWjvUwL5TVfUY5duaakJvC+w/tnPmY0G6h+pGs9UWo7S1AyRSZYqvJRwX9&#10;nRYY+5uxYJqe0tGj5DUNTKbYGnDSfOLQlDWh+potqJoj6YcuH6bfxb6VpJlN9TzSgkV6qvcSpzBA&#10;qJ1TMFpvU7GklVr/UJudRlGR5fCZfNyS1hgjal8owdHfUZ8Q5ECf2Yvh/IvU97LNqLpbA+eSAuio&#10;T+hvqIHvGpLDSG32QwvsTxTg4NOLhH7G0syfVwHXdx7Hlq11MEYUTJgJx30TcIwB8xdmwLtpS9SY&#10;KxH7y3zSe4GxZiyRz0Lm1cJ6x35YqF0NhXrojA+g+2Zyiu6JLMHpUf64EUeXL4COtaO+BK2TTJif&#10;6P3HvlUoNZL8SK8KWXrzrMh8Zo1kjMS2y3mtFPlM76gvmV/LQv3bDdE6jmpGqrKkJSeZ7qfeT88u&#10;X2Nv0tOJSBjqD+DYmItHFXh/dDDvOSQGik+wfp4wz4EgAgPAxarPSunKg+qz+09knsKynzyhYACh&#10;zGxkXeRB3YwKRZxpts0K8x5PSeD+k607m+X0x8kzTUL9VK+sBPVKJ5+IHqg9w9Jj2cnDf6qdO0Wo&#10;6eqZiwfPdP4YDcikT2qzG/YyO5S6DrA6+dZVYNFyoNrpQDl7MX4mYOUdoPImaqeU2lGUzWBG4rGL&#10;1TPEZJeaeFJiRN1nnGNjFA9pey5Cik9DpEyJaAr+YikWuMzYQoONzJfjnPcE4agogHXqRriWKF9i&#10;n1fQTKPppkVoGV+NjW+ofHOSc0HCQ9qei3zYQNNYAwrvqIRlaSVKDPlY8LYB1he58bhw8MG6pBI1&#10;dxbD0lkCS9l5bDwYY3Soes2Opns1CER3g+R8VeEzkLNMqN8P374u9NIUfdI1euRNOvmlIc65BNuK&#10;3o0u5MI4I+/ULENyOGcYvoTF4XA4nLTgS1gcDofDOaVwA8LhcDictOAGhMPhcDhpwQ0Ih8PhcNKC&#10;GxAOh8PhpAU3IBwOh8NJi6+uATnsRtNSBzqlw9EQ7PbFNsnbb4dlhTu6xw8LQWltT7xp3AVBGjIb&#10;HQG4my1wdEmHHA7nvCB9AzIQRPA8/iFqoN2Glh7gMuk4Hrb/lDzYDHptKDdXwtYtHnrfasDGL7Kk&#10;PY1YCMqN6Bt3enc4SsgZaotkMkubwHbYrH4gLh55QoS9j/ivoDmcs02aBiQAx/2VcJzHDveIO6EO&#10;edFQ3AiP/FfDE0th+6NT2rlzFLvunjHOXFuMKLOTYZS7+EYIrK9E5b8L4Yg4HM5ZZMyviWd+/5Fw&#10;8PBPRzEC9nfC8eS9sGwdwNDxA9izrR8T5+kE55HFCWhbY0Pr25vR5unBRZfrMPnbQixN8l6teOXT&#10;KzAz6xAcLzVjTfsQrpqdFxfGldJe6gZmX4a+DS+h+Y1N2N09DldP12DsUbrGnnunDXv7J0OnvVS2&#10;5QfbLmItbC+uxaZte9Gv0UE3QbYhyFAQnS47bK+ux+a9/ZisHcQfLBuRV2XB3O9K90iEetx4oXoJ&#10;Wg+FEPp8H3b86SJc+3eTccjxBOwBLeZMoRIH2vDC8wO4xVIC3Vg63PoCnhu4BZY7dBi2+WnADevq&#10;Hlxx7RjsXm3FSpLN7t5LMW3qRGTKzDeT3dsrxfrt7r4Ik6dORpYoOiKEwP638dILa6h+7PoQxv8g&#10;DznHE7cFBnxwv7JSyK+N6jzxKjr/TSExIh05e2GvIZn9sgo5Hqv0TFw52RJX425kRcrAGPDCVv8W&#10;BmfMhEZqkmCXC/aXW7HeJbbV4JZabJzyICzGieINidqTteNb9bj3cRcGwgM4sKcN/RNvhG60MxcO&#10;h5MWiWxEyjOQ4OEAfId6gVlmlLKQmTfpIW4P54P9sUa4oYNxtgHZB62ovMdKZ0U6NjTDuaEBpYsb&#10;4bvMAO0M7fANA7vdsK2zoqaiGs5BSoccfNez5Vh8ZylKHnAidLURhgl+2GtL0PSB9MyQD457i7D4&#10;5T7kUXkME2j2cFsVHIdj120/K0B5ax807DpcKPtJNdyqMwYxIFXvR8cw6eYSMSypkUW1o8G41YHu&#10;E9JIFecxjxzXwYnmljpUVDTDl5Mv1uk3pTA1xuJV+Ng23/Nq4L2M8putxbF1lZh/pw1iBJAQ3EuL&#10;cHu9DzmsPHQd7S50hRK3RXBXHUyGMti/lNriPxqw6GYL3ANCgunJWZhlAVueqhKfmZGN7lYqZ3Us&#10;loawxNURVDoFexxofLsPmdJJ38slKCizoe8KKu8MyvfuElS3yWZzI7Vn0I9Atw+91IrmO5gszNCf&#10;gzESOJyvDGwvrO/c/pbwGR2fhVct0IYrnMel4wS8Vx3WXr88vF846Agvm64Nz3pkS/joCeGEKn1r&#10;y8La6dXhLUelE+Hj4S0PasPaRaso1wjbw9VabbjWLR7tf64oPP1hSlc8JA6GV/xYG65+TzzqqJ8V&#10;1t6/UXY9HN7yMKV515vhPulYwQmW/vXh5fukY0bfm+EybVn4TemBjvrp4en1HeKBULfp4WV7pMM4&#10;2L3aH5EcZPXe/9z1Ye0CqU57loVnaSvCG+UF9K0IF2sXhlf56e8vN4YrtMXhFT7xkhKVtviclbVI&#10;Wf4TWxQyS0fOw58hXNTG2mq6U2T7I9rw9c+JLR5BqOsj0h1qdRXSiMk2WXt+trJYaM8k2sfhcE4h&#10;iWxE6u9AhsUZjxBC8IAHrnddcG2wwfLbLbFQm4L3akTNr0zIGmE3UsGTv6sMpqgL60PnbsB8v2x7&#10;814fnSXPlIUVHXCi5aVe5PS70bjUAovwaYTjEyCTLavQddvrWah40By3VCaP+BeHWqxsxYwjlfcf&#10;4r3GhyqjcaIZWVmXAJdm4RskM2frGmRVVktxyyXGyGQ7VoPcCd1ovqsUDe/Kw/cSKm3hW2uFp6gK&#10;lfLyy9MjUpYzMfwZiYyLJdlKsZwVoTz98OyIhKJNUFdGRLbJ2hNi2NRo/HkOh3NWSd2A7GWDKQ0s&#10;srjM6HagstCA0uU7IbzazMxEqG8wGsM6Ekt4bvzAoSBxDGp5eEhFDOodbrgyjCgRljMinxLUPG9D&#10;GRv4pOtzhRffEdTilMcQQsTOM4gx1SUUcc7jYlUnj2sdb2xD8H7QLRqwITfcWzNgvF4ZI0IInZqh&#10;R74gYz1qtu2EvUIDzyMLkH9DJRw9wm0qbeEjA94LQ2GBcoDdz8LukswEm5eGnIVn4kJ3Ep173xec&#10;BCHZng7BSVCE8mThe/dLoWgT1FUh22TtKYRNjcWf53A4Z5eUDYh3B80sFHGZfWi6z4JgxVY4X6hC&#10;6U0mmK7LRPBILIb1qL69o+LJq8agfj8Wg9rf0wl83wAzy1PxMSCPnhGva5T57toIR8IZg5qHGzfj&#10;SOn9B92LPOTJje1hB+xtk7DITBL0+9FJNdFMkK4JBOBc58aku0vJdEiMyYL+zgY49thRBjdsW8W3&#10;I8Pbohfd5K3nZCtL433LjiNFJTCz02nIWXwmF7nfFy6JDHngWH0Eph+bBFkFdrnR/QOSiyyNYJsT&#10;7kgsZ7W6Uhob18Vkm6w9VWeHHA7nrJGiAfGjwzuICRNkA1TQC++fJ0A/TTo30An7PzXEBo4kHn8E&#10;NU/e006D2GxpEBPoRMf22DKJJpf+PeiA80DsNwGhwz4hLjbjG1k5wKdd6AqKx+h3o+5XazCYaMZA&#10;6Xt3sQFY9rWeuBmHwmNOUjd2L5kYdOwXj9HvRdMD9fAttKCSzYo0eZRONzx7pAIOBeF9vgKWL6th&#10;/SV56gMB+AKy3zsE+xA4Ngkmo2A+h7cFcqGdQjnu8UovtkPwr69CxYa5sNabxYE+DTkLz7By7ouV&#10;0/XYEqy5shrVxaJcjlPZWGDqY9ISW+iADVWPuQGSlWAIx2Uhh8rcdSCWhvvJWqwZjMk2WXv693ox&#10;SPWV1zi4ywrLU07pCwccDudMkqIB0cBoysWRlxZBb9CjahN19CwaAKYfQetiHQyFeujvcEJz09zY&#10;wDHiO4IYwz15GsT+GLdsEr/UMq8W1juOovk28sJ1OuFjKKPBRBocs4urUDbJiaoCOk/lLXzUB93N&#10;uSPMhgww3gS4q/PpfjOa2MB/ku8/zA+WwvMzHfSFBujm0PxhhhWuJ4ziDGeMEbUvlGD/0gLoDIVk&#10;hAvwwCdm2F+WYk3vW4VSI9VNX4hCkq1unhWZz6yRfoui0hZ0rnx5NXJeK0U+PWOYlg/za1mof7sB&#10;Rmn5MB05d+zqgLm+ATlPxcq5bKAKG1+LvTPRzCuB/j9bUcpC9Or1KPptFgwmkqi0jIlsM6ru1sC5&#10;hKVBs50bauC7xoRc2WwuWXtqZtP9R1qwiPLQL2Hf/vLDUd8Mx1afZDA5HM6ZJL2IhOyXz8hClsyL&#10;DQUDCF2UrTh3xggFyTMHLh6fpRoyVChbJpVNdHSTkur9qgQcKDc6YXbbUJIdQpBmEpkJykc5jnCd&#10;XTuGwYyLka1WIJW2YIT6qQ5jT7IOKoycbrJ6EqytQpnqdYkwUnsKv0Inv2W89Dyr/xiq/ymuJ4fD&#10;iXFqIxKOHT5gZWadJePByMxCdnbiQUsoWwoDTKr3q6KYuWQia4TyjXydXctOPOCqtAUjc/ypNx6M&#10;kdNNVk+CtVWygo3UnmMoj4jxYLD6n4Z6cjic5KRnQDhJUb4r4XA4nAsPbkBOCyFcPK8RLYuldyUc&#10;DodzAcINyGkhE3mzTTDk8rUVDodz4cINCIfD4XDSghsQDofD4aQFNyAcDofDSQtuQDgcDoeTFtyA&#10;cDgcDictuAHhcDgcTlpwAzIa9tthWeFG2mHHT/b5s0ioxwf/6dhoim1BIqUb6g8q97IK+eHrGTnT&#10;zjcssLafZYmex+06EqFow1AbRaJYngwXqJw4aRuQABxlOphfHr4HamhTJXSFTeiUji8EvG81YOMX&#10;WQk2YEzOyT5/9nCj/pYFaNwaGcxDCPaPPLCPDj9sdxWgagMNKb02lM6pglM2urjr5mPBsy6lUVHg&#10;heOpjegbd3YlelLtKuzpFVdDtXNnmnYL8o0NJGHWDgUwNcdCL6fL+av/nGSkZ0CkwD6mgtgG4BFY&#10;HIkLawuPuB14U+Zknz+bGFDt3okGact2fNCA4mc94t8nhQalL++E9Q4aUiaVwr6bbTgpXSIMNW7s&#10;bBS3n1dllDs8n15Orl0D6ytR+e9C+LUoaufOOLNrqV4WYSdt4692wl0djUqTJuez/nOSMebXxDO/&#10;/0g4ePino+yR3ldQvf4y3P24CZMVJqgTby1di28sqoX5KiEGKRFCYP/beOmFNdi0bTd6LpoM3eQs&#10;RK4G2q145dMrMA278ap1Jda7duPwJdMw7buR4aMTjqVu0mYN+t6yovmNTWjbO4Sr9HnIiiRChAKd&#10;aFtjQ+vbm9Hm6cFFl+sw+dvSDaEAOje8JD7LyjA4Hnk/yEGmmvkM+eF504aWdZuwu3scrv7ex7A1&#10;DeAWSwl0Y6m8bU34191ZuHFqLGZI6AMbntg4iJkzNMMHvUAbXnienq8xILDOipVUvt3dF2Hy1Mmy&#10;8jMZteH3q1qp/m3Drneus8D99RuRN+AWZXToUsy5dmJUhjjgRF3zXuTM00EWyQT+TQ1o+mA8Cq7J&#10;wdBI8gm4YV3dgyt+OB6HBBm7MXTVHFzy4Uo8t2ccjNeOx+H2F1BV1YqeUAi9nTvw8UXXYubkuF0c&#10;I+lcOwa7V4t1VWsrDPiw4/evimXZG8SkqVTub0rXKI2VyzswrnAaJkrPhHo8WPtKC9a+Q22XeTUu&#10;/8iG5wZugeUOHYbtIxkpw9QT2P3KSqEMe/tJ57SXAj2S/EjHWDr5l8ueHgqi02WH7dX12EzyGTcl&#10;H5pvSdcYSfRiGFRHj+NV4f62bXvRP1EHXQ5pB8vnrXrc+7gLA+EBHNjThv7LZgL/L+7cxBvpfimt&#10;KCPryfC+1Ia9g1chfwr1t6AH1t84MTBtJuTNJujuGwFce10extIMyLfHgbW2tdRX6dn/moxpfxvp&#10;Jyr90HMYl06ldoq0HSOZnFgeu9fi1RelPPonQndVgr7IOWdIZCPSajYx7KsRhvjdUns9cB+JBQjC&#10;kA+Oe40w1niRw8KTao/BXjEfpatjS18dG5phfbIClSt8yMk3QjvkQv2dJjR8KN3Q7YaNBt6ae6rg&#10;HNTBOCMb/terMP+XDtmaqg/2xxrhpnmPcbYB2QetqLzHSmcJGnQtRbej/uMcMUQqOULuti4Mqu30&#10;GnSjxjgftZ4sGOhezad1uP1OKzqiu+oGsH11CzqCyti8nvWN2NiXOSzuugDblffbfbA/0ghfTr5Q&#10;/q4XK2F+RrY00G1HbSN1Th2VT7pe3iKUnvDB3eqAa3UVzA856R4tDPRRGKqMPnjW2UDjXozDDliq&#10;3ciZpaN7R5APw+tEs9OJhrtK0EhyMmgLoJ0kts22vgxkhvrQ29OLg8cmYf5PzKIcr1RZkGDptNSh&#10;7J5YXYW2qqO6SQR31ZF+lMH+pVSW/2jAopvJQEbW2lka7/UhQ6pgsK0Gxltq4RlnoPs16H7ydixu&#10;6RghCqRYhor7W4QyGCb4Ya9dgPI7S1G6PKZjjfdWwxFRIBpc64qNqNmRiXyqm/a/7Ci/rQ7eSPz5&#10;pHoxHPfTNbD9VdQ57ZATlhILnKyOQT8C3T700uzOLITuNUM/XuWcEIwtjhH1JNKXylAu1VOo+0Pz&#10;Ud9OF7NC6F7XDOde8V6BIS8aftGE0DRqB3bsrkfN6j6prwLO2kWwbJaW1KR+WHVXpdgPZ9MN2+pR&#10;ep8tFsxrNHIaKQ/O+QeLB/Kd298SPqOjL/zmXdqw9ppZ4etvuF75mUXnr18e3i/d2VE/K6y9f2P4&#10;qHTMONhSHNYuWhX+TDjqCC+brg0XPRd5grE/vPx6bbh4pXhH39qysFZbEd4oS+S4s4LOVYe3S8fD&#10;eK86Wg7h3h+vCB8Ur4yAWC9lWQ6GV/xYG55e3yEentgertZeH16+TzwUEctb/Z50GEdH/fSw9kdU&#10;lhPSCeLg74rC2kcSlj68/RFt+PpIOfreDJdpteGFLQfDx8UzwzmxJa5cR8Mb74+viwyZfBhCGWdV&#10;h7d8IZ0QYG0zPbxsj3QY94waSev6OatLkVJ+Qtm14Vq3eMjSiMpb7X7finCxVlauOIQyLKD2jpaB&#10;2vBH2vCsx7bH5HdoFaWxMLzKzw5EWRWTfKMIZSoOrzrEDkahF8kQ8iMd/lI8/Gwl9QHqF/L2VDuX&#10;DIWeqPYlse6iboplrnDGctj/HLVNXP+M8Vl41YLY/ar9cPMSknWkL6cjJ2UenHOXRDYi9RmI8P4j&#10;A8YH6vH4o48rPguuJGc48v5jwAnb61moeNCs8MwVMR6EtWwjqirkb0yykDUeyMn6hnAkRND7+RKY&#10;ZYlkjqWDjItl6YYQPOCB610XXBtssPx2CzBHjBWeqcnFhE+aUXZnA1zdI3g6B16HdZcpriwi0fVb&#10;ISb3dcq1d2nWZZgmHSsQ13+ND1VCF613CF37eqHV5krHRCgI3y4qO5Xf+bIFTZtj4WTFuCJlsNyT&#10;l/idwJhJmDThCHr/Kh6G2upRu3sxGpdE6pJYPtEyPlILE8k9Stx7huHx1+NJXlffWis8RVWolMc0&#10;HyOvlXK9XPV+gZGjQBorpIiOjIEueP+ci8qfS1EgGZ92o3sCeegsVv0BG5raaJbV1QrLUov4edSG&#10;7exutjQ0Gr1QIXS4E24m73ftaKqzo3tKJOa8Wtx9tXMqjKQnan1JqLsW2qvYgQaaKwD/YekdS48N&#10;NS9pUGeR9c+BADrbxfTtzRbYD+bCcI1YIrV+6Ov8ALg2T4xKOVo5jZAH5/wjdQMiDKLzUXqPCaab&#10;5J9JyOyRKcsON1wZRswVwq9GCMH7QTcy9PmC0gmxtqdGOpbEgBeegxOg17E5L4s5Hhdulej0vi8M&#10;gEJO3Q5UFhpQunwnhK6RmYlQ32AslOr0GrT/0Y5faDyoNuejsMKhGj/b1+ZC7yyjMlZ6XDx0taW7&#10;EA3wXVPonNpSRtzzAkNkcNomwDhT/AKCb10lCg2laNwpduzMzBD+OhgzSGJckfnQyw3vMC5j4dXh&#10;+5RqxpYlHt2OBc/UiM8kk0+kjJGYtxLK2Ol+dHhoYL4uEktYhaR19dGg0QtDYYFykNzfgfdBOsAa&#10;U5GG+v1qMd2jqJXB44Z7ggkG2ZJQ5+5tUQMqtPuUEpTfzJaOpE9ROeqfr8MCMjCj0QsFQQ8aivUo&#10;engNfIK/koPQ8V5kGESdj3wBJdL+Amrn4kimJ6pyEeouGUqSouZ7Gej+pJv+DsCxtBGZj9ShZCK7&#10;FoTnKTP0Ny3Bmo9FJytnMITeDAPyBbmpxf73w9N2JKoTyeWULA/O+UjKBkQYRGcZZF6mRNz7D39P&#10;J/B9jXKd+rATjrZJKP+J+M0O5tUgT/JgJALr7XB/bxHMzOsUvKpc5H5fvCZAg5Jj9RGYfmyiLuFD&#10;030WBCu2wvlCFUqZIbsuE8EjuTDOkuU8Xo/SpxzwrikD2m1wyd8VSPR2U8eamKMob2CzQxZVUPQS&#10;c6fL3z8E4XrHHRsc4lFEJZT4Exswb0A+q9+BJlQuDeIXm52wLikVDLFhbBBHogZJ6ZEnJhs5NBD8&#10;9YsAfC/XwmlqRG0hK+Uo5KNWRkIROz1AbXtQC4NeZcCMkKyu6KXBiwaNbGVG3rfsOFJUAjM7rUhD&#10;7f4AtqyPj+kuQ6UMgrOhmDnRwLeDBj4yqgyh3XVzYY46QpGPTsgjuV7ICcFZWw67oQXtr9Wh/FZK&#10;pyiHvH1g/mzp20yCAxaRiYTaOTlJ9SSuvSTi6549kbS0P4jA1gY0fFmNprtErQ1tsqD8DQNattlR&#10;d49ZSD8HnwE3zxW+jRU/GxUQHL2YTiSTU9I8OOclKRoQaRClzhffdwRPXNapNLmktgepQ/eLx+j3&#10;oukBGsz+2YoqYVYizi6wuwOd0svK4AdNqPiNDyVLK0EOtehV0X+efUHxhpAfjofIg7myGtXsq6VB&#10;L03RabYyTcp0oBP2f2qAW/JqQod9CMhWrYKHAzj2PROMKh5P1sUZ1OM64ZPKEjpgQ/UzXtlXko8j&#10;+AVwNHhMOKI74Ftdhdo22eAQh1pUQj9V+sg88hzp7+BeL3pJZpFv24S67Kh6WmaQRvJ048i9MhdH&#10;djWh/mUd6muk5Zok8mGoR06M8zi7qBzU3XPkS1xxJKsrlRDaKTTQ7fGS5Bgh+NdXoWLDXFjrxa/s&#10;KtPIgtAkByIviZm8q9HwYbwnHGN4GZResgAb+PbHlk2Y3EADsyuip5RP8ICfNF0kuV7I6UIn+UQF&#10;10gGPxSA+6lqtMqWOP3U5oMTshX9R+2cnKR6MooZAkPok4ccqH6sE+VPl0ednq69OwGDDlrBKQwh&#10;0FaH6lVHorPU5LOb5HJKlgfn/CQ1AyK9/zDkR1Qvhqc97vcf82phvWM/LHN0MBSS8hsfQPfNdtju&#10;YaaBELwaM5b8oweLpulpeq5Dwd1uGFpcqBO8Z9Gryr27GjlPFUBnKIQ+fz6WowobX5OUP4sG1+lH&#10;0LpYzEN/hxOam+ZGvRpvaymM+TroCwtRqNfB2JKJxteqBOMUj/5OC4z9zVhAZTHo9Sh5TQOTSb5+&#10;q4GxRI8jq0rFsuiL0DzWgPk0PI70/kM5exCX8CJr3VkzTND/ZytK9QYqH+X5tgZmo8wgJZgdqKGZ&#10;TJL/0IPMx2thiqxGJZFPwhlOvMc5wwjTGDdqDFTXYrUfiSavK5Nf+XJqy9dKka8vJJnlw/xaFurf&#10;boC4ehafhh7ljxtxdPkC6Eg+en0JWieZSN4jv/9QlCHOSxaIW9LSlDWh+potqCI91enYJx+m38W+&#10;IZdcL+RoUXDzBLhrC0jnqMxFtfDPLEGubKagmW1C7pEWLGJ1WuIkKamfk5NUT0YxQxCYTLP5Tzzw&#10;/6wBlbJXcNo58zGh3UJ1onYhva7tLUDJlNgsdTSzm2RySpYH5/zka+xN+sSFbwsHh9ffJvx7SgnR&#10;lHkgE9njZYpMBNaVw7jJDHdrCbJV7/GiTl8GrPLC8kNKpj+A0NhsZCmTEQgF6dpFdE1tXZylfWwQ&#10;GRerPxsP21YDWVnKl/1yEtQnfcjjpWlS5vgR8jxJRpTPqJHKmU3llM6ki2pbBhwoNzphdit/VCj+&#10;Opua5JTJOwEDrF2BixPUL6leyGFpnSAdSaRwanVKWs/TrCcs//6Tb98R5XSK8uCceRLZiNRfoqdK&#10;ZpbqYKvwatTuifOqMscnNgCZWSMMjizt7NEZD0bSDpqgPumTiSzWoU6T8WCMKJ9RI5VTOjoZ1Noy&#10;6HbB8z2aJcU7pGMo31Mq7wSMZXqSuH4pDdwsrZEUTq1OSet5mvWE5X8K2ndEOZ2iPDjnDqffgKii&#10;tmarZMRv23AuGHwvVqGyuhTFS/ej5LFy1eVFDodzbnJ2DMjAxZj/dAtKVdeyJXSlaKqem/DFIufC&#10;QHNTKUqKqtDqaUfdPOVXiTkczrnN6X8HwuFwOJzzmrP3DoTD4XA4FyTcgHA4HA4nLbgB4SSE/S6C&#10;w+FwEsENCIfD4XDSghsQDofD4aQFNyAcDofDSQtuQNIh5IevJ37HorNLsNuHYCSCHofD4ZwBuAFJ&#10;A3fdfCx41hXb9G4giODZtCe9NpSbK2FjoR5OEf7VJTjUcwQebpQ4HE4CuAFJA0ONGzsbxS3IwYLz&#10;3F8Zi699NphYCtsfndI2+aeG7gNdwNixw+PeczgcjsSYXxPP/P4j4eDhn460t0gc/Z1w2W1ofXsz&#10;dnePw9XTNRgrM0ehHjdeta7Eetdu9GRejfz/fQ8NzgHMvHaiECmU7S7q37UWthfXYtO2vejX6KCb&#10;ENlmrROOpW7AqEHfW1Y0v7EJbZ7DuHTqNEz8pnRLwA3r6h5cMfUEdr+yEiupHHv7J0OnvRSIz/ty&#10;2YZaQyH4/vgqVq5aj80s34mUb05se7fOdRa4v34jNAEHrP+2hsq2G4cvmYZp35XuoXxXLu/AuEIq&#10;yzEq55P3wrJ1AEPHD2DPtn5MnKeDELZhwAe3VK62vXT+KjofKXukfvPyEGp/FVYqS8+lczBtIklm&#10;BLkG2q145dMrMDPrEBwvNWNN+xCump0Hv+MJ2ANazJmSFZPLtWOwe7VVyp/u0+chSxS8wMjt48Mf&#10;nl0Dd/9FeOSh/ys9weFwvqokshFpzUCCu+pgmlcD97h8GGdrcWxdOYqfisVQCLZZUGSugzfHQNc1&#10;6F52O0wVtdjYlyF67UM+OO4twuKX+5A32wjDBC8abquC47DwOLm/btjWWVF1VyWcgzohD2yrR+l9&#10;NkTD0XqdaG6pQ8X9LfDl5FMafthrF6D8zlKULvchJ98I7ZALjfdWx2YHQQ/qivNR9loQuki+JSZY&#10;2iPrTzTot5LheKgUlW+HhHtYGvV3lsPWK93C8n2vDxlUERagyneILswyo5SFQr1JL2wGKMjHUAb7&#10;l6zsBmT/RwMW3UyGaUBMQqjfehdaHzKjahPI6BmguzIzqVw7NjTDuaEBpYsb4bvMAO0MLTRSmbtP&#10;SNGGJLmU3UP3kFyMM7Lhf70K8+vIYEkkbR8WS/sTI7419mvC/RwOh6MK2wvrO7e/JXxGxdGN4Qpt&#10;cXiFTzpmuKrD2gWrwp+xvz9/M1ymLQov3ydcEfGtCBdrp4eX7REP9z9XFJ7+8JbwUfGQOBhe8WNt&#10;uPo98ahvbVlYq60Ib4zdED6+eUksD6KjfjodrwgfPCGdYGn8SBue9dj28HHpTPjQKsp3YXiVnx30&#10;hd+8Sxsuem6/cCnCloe1YS09I9DHyq4NVzjlGW8JL6H6rjokHrJ8p9d3iAdUmlUL2P3RHNXrf2JL&#10;uJrSrXWLh2L9FoZXfCx7Lplcwx3hZdOpfo+Q3KJ1JoQyl4Xf7BMPBbn8aHl4v+yeg78rCmsfkeo4&#10;ivYJ71kWnn7Xm+GrqMwcDoeTyEakPAPxtTbBTe5312oLLEvFT83L21m4AvH6Wis886pQOSy+sxTb&#10;Y8CJlpd6kdPvRqP0vGVpIxyfUBLSEosQK+TnS2CWbc7q6/wAuDYSP12MPmesKEdeZI2eec1/zkXl&#10;z6VwroxPu9EdCbt54HVYd5lQVaH8dbUidoEQAbACS4plGR/sxAfIR54QwS4u6p1KrHCh/kVx9R8T&#10;u84Q6ne3BZU064iQTK5ifBQjan5lQtawMkeiFkpyeahSFrM+hK59vdBqxRB0SduHYCFWNYUG8Ncf&#10;HA5nJFI0ID643u1F7sJymNmSjfQxldWj6dcLhOUUdt1wQ0FsECdCXd5YbI8dbrgyjCi5I/a8cXYJ&#10;ap63oWwGu3sU8Z3VYoXHhSpldO7eBswRw2762lzonWWMiy/SiY4/AobpYl5J43rH57uXDd6xuNAR&#10;+RgKlfXH/g68TymIdkeq343yOOrJ5EpZS/FR5sbteK4os5pchsjItU2AcSZLZRTtQ3TtC6GkaHjY&#10;Yg6Hw5GTogHpRTfNFHSFZphuMik/U5kLLF7PyZZH8QjC9Y47Gn3Q39MJfN8Ac/zzNxmQxwaw0cR3&#10;VokVHh+jWTA6O8jokCfN6O3uBibmKOOLfOCA/YgJJcXsrEpMbfLeFXG94/L17tgSl6da/em+t+w4&#10;UlQCMzutVr+kclWPSz2szGox1P/EjNcNyBdmHMnbh2H8lR2lMkPM4XA4aqRoQHKhnQJseccV+9Fa&#10;KAhfT+QtdRYuzqDBzktGQiAE/3oL6tpiMwpNLv170AHngdgPJ0KHfUI8aoZqJEJhdhHz9IfPFOJm&#10;KAxmdPbnwnCNaHRyr8wFdu+EV8o21ONA1S+cmPtCHcwsr6Tee3y+fqrnICZMkA/Gonw69nil34iw&#10;+lehYsNcWOvFr/2qR1pMJtcEERzjypx0BjWK9gnusqK+xY0+4YjD4XASk6IB0aB8eTV0rioUTNMJ&#10;u7XqZprQ/KF0GXpUPV+C4y8tgk5vgF5fgpZAFnJk6+uYVwvrHUfRfBt57ux5+hjKnPBLA6qap62c&#10;XajMFOJnKIy4JS1NWROqJ5Jnna9HoUGH/NvsyHpyExoiUfCSeu/x+WpgNOXiCNVVb6B6b2ImQ5RP&#10;zmulyNcXwjAtH+bXslD/dgOMUjbqM4kkclWdtRAq7z9GnEElbR8/HPXNcGz1SQaQw+FwEvM19iY9&#10;nYiEof4Ajo25GNlZskE7wlAIwSD5u+MzEaDB1Li1BO7WEuWgSR524Bhw8UhB+E8HA5TviUz1cqcD&#10;+xU6efZZihmFKJ/Q2Gykms2Icj1VjNQ+rD5jqD6UPTNknZ2R2QqHw/mqcvIRCd1u4Ne/lg6AzPHZ&#10;4iB3333R86GQ5LeOyUTWIw8Aj/4fNPzWh5J7zDHjEbk/MwvZ2TLjIUtHwak+P5bylQ/OJ5s+pScY&#10;j7jzTD5CNimmn/nIr5D93L9KRzJSTEftvNA+7HzdvwrGA/2uWPuw88ePi/WRiYfD4XASMXoD8l//&#10;BWzeDPzqV9IJorYW8Pul8w/BWZEPfaEZm64rxEeb38L+FzbgRxNnoLZQGpEU9ydKh58/PecD+GTW&#10;5Xh//QZ8svJlbLs2D3rjMgQfsOPX79aJ9//P/0j3cjgczihgS1ij+iHhf/6n+O+YMeK/Bw6Ewzfe&#10;KP7LYOePHw1/sfXN8BG9Pvz/HO+Fj34pnWeo3c/g58V/z8T5G4xC+2zZvEU4L7RP/P0ytPyHhBwO&#10;h0hkI0a/F9Y3viH+y5Y5HnsM2LYNmPX/t3c/YFFVeR/Av5oIDgoqiIABhuBgAjqpaCJriGOlJZRs&#10;iZbm2h9eFR+hkH1FVqykRTJY+rNqkattymNa2pNu679wlS2kGhNWwYJXGVeSfzooIzrp855z5w7M&#10;DDMDDDOE9vv4XJ177uWce+7I+Z1z7r0zYUBsbGv6mlfR72QZ+k2dCt+li+Ho0M7+lN696RMnod/z&#10;yzAiYISQ7phuYn89S5cuFV8RQn7LzMWIzn+YYlSUdrqjVy8gO1tMZChd605PJ4QQI+ZihNV3YRFC&#10;CPlt6PpdWIQQQogeCiCEEEKsQgGEEEKIVSiAEEIIsQoFEEIIIVYRAohTX+3nidSr6CP0CCGEtNLF&#10;BV2c0CcEkIfGeggrr310hoIIIYQQAY8HPC5wujihT3gO5FSlCrNXHUPzTd2XURBCCCFafPTxeUYE&#10;Qv1dxRQtIYDwFzyIvLWzHAUnayiQEEIIEQIHH3kkPSVtEzy4lgBCCCGEdAbdhUUIIcQqFEAIIYRY&#10;hQIIIYQQq1AAIYQQYhUKIIQQQqxCAYQQQohVKIAQQgixSstzID9UXMGGneX4StH1Bwn5wyeRMg+8&#10;/JQUY0YMFFMNNTc3o6GhAU1NTejqoyi9evWCs7MzBg8eDCfdd7cbudvr193lEULasmU70xO019YJ&#10;AYRX+rH/tf1HmfDCv3gjok3BvLFTKpUYMmQIXFxc0Lt31wZCt2/fRmNjI2pra+Hj49Om0bvb69fd&#10;5RFC2rJXO9MTmGvrhJaGR0x7VJrnyfM2xnvKvLEbOHBglxs7jufB8+J58ryN3e316+7yCCFt2aud&#10;6QnMtXVCa8OHW/ZiKm8+zcJ7yrbG8+R5G7vb69fd5RFC2rJnO9MTmKqfEEDsGTVN5c3n6G3RUzbG&#10;8zQ1/3+316+7yyOEtGXPdqYnMFU/27c6hBBCfhM6HUASngjE0ZxpqN0TI/z7jNxP3GIbFy5cwNy5&#10;c9ssGRkZKCkpEfeyvdnhw7BybpDZxRa++eYb8ZX95eTkCOeNENLzhEy4F3PCh8BXXNeSYkvu75Dz&#10;kLhqLMAfibPafqR6G0+FofANGeaIq/bUqQCy6eXxmDTaDbmfnsWQmD3Y8Ek5Isd6IC95grhH1/EA&#10;Yqqh3bx5Mx5//HGcPHlSTLGtIJ8BmBzsbnKxBV4n3qDzhp0bPnx4u4tuX2usWLEC58+fF9cglG2q&#10;DP2lK+URQto3fWE4vtsZgyOp47Exmb1mHfGf3gyFtgWVYKTvAPiauZy5ZOEorJoXjCXiullDB7B8&#10;JBgqrtqTcBsvDwbtyV4qw9BBjng2owjDPZ3x37rrwpzYYw96Y0tKGAKf2Ycr1zTi3ob4aEXf2bNn&#10;MXLkSHHNkK6hzc/Px6RJk8RULd7IPf3008jMzBRT2jKVd0fqp+/vqZPw44WrWLv1P2KKZR2pX01N&#10;DbZv3y7UiS8dGY24ubkhMDBQXNMylbe588nP17lz54TXHR39GJ9zS+/VnU5zQwMHRwdxDag8tBEV&#10;/vGQ+4sJIs21Rva77QIHsbtVp9iL/cUquE6OQXSw7W9e6E6/dl1az3klDm6uwIgX5TA6/XZj/L52&#10;VbvtjFcojrzjD9/TZ/BEWjlKWMCImOGHWe5X8cftF9gOMhTu8calD/fhyc+1P2IgYCjmDGrGbvZ+&#10;WZQQhdpJzVgzvxDviUm2YtzWdejUvfFCqBA0XtzwrfBAyTfvTcdX2ZGQsl77F19fxPlLTfAb6izu&#10;bT+8cdPvVduDt1s/TB0zBIqfrogptuHh4SGMCnQNtC6QWFqMg0dn6YIHZyp/U8tvgfrUNqQuX4aV&#10;q1chkf2buFkB3vWpK1egrF67T6tGFLy7CnkKcfXMNqz7VIUHZkcixLUP+5ky1ImbrFG9JxUvLU9E&#10;cnKydsk6iGpxm1lqJcqUanGlC4zq8mtoPed1KPuua+dSUF9m4j00xeh97Q4T2OjiHg1OFfPgwalx&#10;7MAZMXiYIsGS5EgUZsown63NmSFF0pP+elNTrpj/TBj250ahkC37/xSKJVJxkz6vAGx5k21PEC83&#10;BPhh1YpwHBF+LhKfLvFHiHZLp7UbQNIWjIYscBALHsVYEh2AxycPw5SEw7h0uRnR4cMwqH9fIXiY&#10;G33YyoEDB4RedGxsrJhiH/ypy6bmX6A4e1lMuTPxc6VbiL5S7PigCuFr3kF2Vhayc9/B+kUytI5D&#10;jLlAnvIO4sdp16rLyyEZJ0ewpw/8fVQo/PtBVGo3mXZZgV2HLO4B92krkcWORViS5fAS03X4SMnA&#10;f/Yg/zsTvVC2n7nfwjZ5MIZ1kYipjIV8LG5jWzQ3xJcC4/VWpo6nhdXlszod+wgHTZ5u42MxfF9b&#10;mTnm2yzdUsEdUXwVVbccEDpB2oEGW4LFyVOwakJvFO9S4GOWMtRLf2pKglVvTEHOE0PgqrqKkjoN&#10;XF36QmX8qIaXP7b8aRTkTg14621t59v30QD84f57cKlShRIlII0KRX6qddeyLXY7wka5QT5+KJ5d&#10;V4RFj9wnBI/ns04IgcPNxRFbvvw/zJl6L06cqRdGIbZk7gKwvQOIMPr48QqUtTbo4enhDTm/xvDC&#10;Cy8gKiqqw9cb+KjFGry8iooK1NfXCyMLe5d3Z7kONX973bRrDm2ihxpl29cjH3Oxcl4QSt99CUVh&#10;mxCnfhvvHK1D3a31SC4chTHDzuCbGg0c2MjhE48ZSDLR+ON6FRTlXoid3rmJGT4y2VYnxfXyEjTh&#10;F1y/LcWCtfEIU+5A8kelrP9cyY6hD0LmZWFBYCm2ZeahpJ8bnGtV6PfocqTM8AEu7kXqbg3CGgpR&#10;cM0T8sQUzPTW5l93VL8uMszLWgCZ8iAyc/fjZ94s/PIL3CKTsHo2ywcn8HZaGXyHlaDgRyCYlblY&#10;r+Hlx7rrVhjqjxegyVOOpBQ5lJtX4ZNzrnB1rMfPjVIsfi0eMh6jlHuRzkZZKsd+6OMwAr7614Ql&#10;atbbZueSDUNY8fDU1cO4/PAgKMp8kbFKzsIAoy5E9soTuP9x4MtDddA4sJHcTnfMeDkFrrtTUSRx&#10;x8+nL+Lm7eu47iJHSlo0fFjX+YT4viZM4K/N76f8PB2Zh9h5deyDvoFB8CxVY2JuAsJ42Z1RfQoZ&#10;nw/EX2aPwpHdATjLyvpwqwJ5P4nb9UxPeBBr2XEd/PBrrCgWE/VFjcH8USy47DyMmdvNtVVDkZM6&#10;GnJcwpp1ChwSU6vePowA8TW35LVZWOs1mL3q/OyOxREIDwy/W34ET0f6GAQP3evJo92x7vkQvP0Z&#10;e1dtjDdk+ktMTIzwdPTSpUvFPexj6hgPfP+jfUYfvFG/dOmSuGZ/Xl5eWL58ubhGtIIR96wPa6gS&#10;8frWApTVt+1WKvesR17jTCF46PXL4T41AcumuosjhhfxzIo4SNmfOBMjB7VSgcJ/F6JQUYWbl8vE&#10;10oWmtpSKfKxcfNG7aI3Wqls9MVKYWSSjWWyCuw/Ug2MikPSNN0xsOAhY2Oq/DzUT1+HrFWrkb5h&#10;Idy/2IqDuv/CpQpo/pDNRlutwYMzrAsLHqjD/q174f4s35eNzDYkIag4Fzt0h1NzAlWha1m6YfDQ&#10;KT2pweIN2chKmcnOgwPCnmfHnbEaq9dkI264AseFy4nV2Lv5IHye147+sl6fAsl/hR/XUtfBcw6v&#10;LyufNWp9P9+FQt0J0y//yUiENxbhuDhVpS4+gYqxcjz8cCLiRrEeNQtwWay+ck++tQ5VjtFYx8vb&#10;sB6xTvuxz+S0lZn96vdj6yEfxOewurFt6eM0KDczquqIQ1v/hdEpCmQfuwqnQD/8OXMWjrxgdLk7&#10;JBJ/i3LCqV3HsehLM8Hhfgk8bl1DsdngAURkh2H+IBU2vHoCeQbzoq6YHhuKjSu0F/Ln+5kff7en&#10;3SksfgurqeAR5OuCvyTIhNHJlyd+Fve2Hd5r1g8gvAfN78Lat28fCgoKxL1sK3TEQAxmw8Dv7DB9&#10;xevDr0nMmzdPWNevm6XFWry8adOmiWv2L+9OIpkQLzSQMR5l+GjNSmQeYON4gTtcy7Px+ulwpMWH&#10;GQQPe3KVPop5v5+nXSbxHreWu7+05Rhc+/eF5ra4YqAaFec1LAht0wagDw5CCRXqdNcBPMIQ3pql&#10;BZWoUEoREiqu9vbBxLF9UXpK1/JIMXGy+TPiPi5c6K3raGpKUbBHe0zHW4KEElU1+mUEI8jgMp8v&#10;Rui6xv2l8B90EVUXxXWD8v0hjwC+EuaqGlFYWAFZWLB2kwm+gbrRnwSS/uzYTJ5HM/tVVkApDUGw&#10;WDcHWQg7ki766Twycv6FcXO/QsZZFi8euR9rxU2sBESMkaD5pgNGhngb3eZrpPkmG1uY4TwEER63&#10;ccN5ACIm6b1vXgH4dEskdjzhqb3bS3MDVY3WPwDZbgD5n+gAJL2rgLurY0vwCL7PFZkvhWLhG0U4&#10;8K3tg4c5s2bNEv611628T0bcC2WNGt+fvfM//4kHEN1CTHD0QfCj8Vi3Vg7NFwdQKiTWoaRZiodu&#10;sF5nsfmeXUdIfGQInxyOcJkv+g4KEl/7mA5KEle4DHLRLv2t6Q26QvqwGIB+vxhJa9MQbdvHszqn&#10;NA8r3y2CRBaDBYviEdmhANY57pGR8D5VhMrLRShqDEekLijZW2/re+ttqZBdpsaNe3qzd1BHg2M7&#10;9mHajloWWUZhR4KZm3GbWHRzdkZomzlTUVMtMuazAFXCRiJxDyJH96TFE36IGKTG7lcOYOar37KR&#10;1bc4dtlMRO0AiwHk/uEuaFRrUFzegMLSOiF4PBLmhdXPjmbB4wSO/sAq2U34XP7hw4eF13w6yx5m&#10;h3sL01f2uCGA38bLR1HddVGblzVz5kykpaWJKUTAL4bq/75cVkElYT1OcdV3zEzELZ8J1dZNKLgm&#10;JprlINwCaq5HK+gtsTIoWMAbsVu/iCteGOGnQulpVWsQcnWBpNNFBiHIvxIlp8TV20oUnbyJYLMt&#10;lHnVP1VCMnYGwvzYcdxTjeqWAb0PfD3K9cooRZnB7HcVKnTXA66Vs+DAeuB6024GJDKEeXyPfduL&#10;oBo7seXWX4d72F+2/PUd5gv38hKU6t7j8jJ2lFaaHYqcWG9E6E5pgD+2TOoPx8tqGFzmYAOCqs8K&#10;saZYg5ERwa2Nv75/1KLkpgTTl4xqyS8kyg/TtS9FaryXVopDTQMQu1Cmt603HO/VvvKNGI/5Uuv/&#10;f1oMIKfPNaIX+8PvxOL4FNbcab547s8s6p/p0L1yVuMNIL+QrltmzJiB999/X5gC4s832Aqfotvz&#10;+hRh8RkiEUZaunVbPYHOVVZWGgQQ3cN7lha+v7X4dNTp06dbPsuKn0NTZegvXSnvjlFTgEx+665w&#10;22wiEjdVYcqiaMNnD9zkSFrYB3uz9kJpsXMmxURZJXakpCM9x8ztt55ypLBfXkvqjqzv1G28XuPD&#10;4HA0E+lr07FNAQTPXYbg8reQ+LI2j8TkPHT+7lQXyNl5UG9n50Q4lrdQNmE54jp37V/gFRYuHF8y&#10;O770tflQe+qGIF6IflEO5Qfi+V99HAjUa7x8gqDZLdYhbR9uzo5FuNlZMwnCpwWhnAWjSL0Hd6QT&#10;ZKjMT2blZuOgLSZHvKMRP12JjSvS8XpGKlKPqmD1o8WDBiI2Lgyf/jVGeJ6i9s1QyJ1UyHvva+Eu&#10;K2Mfr1Pg4xoJ5ieEY4lxHK8uxXM7LkEVKG3J78iSAKMAwp1H3Hvncd7DDxtfC4DvZ+dxqMYBj6XG&#10;4MLOGHwXPwDH/t3OcyUWtPsg4XOP3CfciTVjvCe2/vMcPthXgbKqq+LWjunMg4T8SfRXXnlFXGvF&#10;H6qLZMPW9u7CMpW3pfq1FyTW55eJr8zraP148OjqlJKpvE2l8WCwa9cuPPDAA8jNzRVTO8/Se3VH&#10;06jReJuNDhzF9a7gt5Y6stGIuNo9+O2mrEz942d1UvP5+64eiI3qY/ygpj5L2zpc/qk8LDs0AuuT&#10;HjKcGuSjzFvs57taAX26PDUFyP5jBeS5i2F81aWjDyz7hnhjghvry5RfxLH2egsdIOTnokFxYW2H&#10;R0fCzzg1tf9QohHjtq7DT6J3RWcCSFeZyvtur193l0fIr4oH/2tVOJCzCXWz1yF+nNlhig00olJx&#10;Ef2Ge8MZTaj6xybk3YhF9qK2F+3t3c70BMZtXbsX0QkhpEdRFmL7JwXQPJxq5+DB9YFDowJ7P9nO&#10;ytyL7yXRSF1o/o6v3xohgPCvK7QXU3nz79zmX5tqazxPnrexu71+3V0eIb8qfzniX4xH3GTbfNCp&#10;ZRL4TI0TyuPLghgZ3M10u+3ZzvQEpuonnAr+8R32YipvZ2dn4Tu3bY3nyfM2drfXr7vLI4S0Zc92&#10;picwVT8hgPAPSLRH9OR58ryNDR48GLW1tbhy5YpNes48D54Xz5Pnbexur193l0cIacte7UxPYK6t&#10;Ey6i8xc/VFwRvjSdf+9tV7+akRfGoxUvcMyIgWKqoebmZjQ0NAjfuS0egtX4NAvvKfPGzsnJSUw1&#10;dLfXr7vLI4S0Zct2pidor61rCSCEEEJIZ9BdWIQQQqxCAYQQQohVKIAQQgixCgUQQgghVqEAQggh&#10;xCoUQAghhFiFAgghhBCrUAAhhBBiFQoghBBCrNKroaGBnkQnhBDSafRRJoQQQqwA/D89dP4q5AHH&#10;RQAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAaD8OoNwAAAAFAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm93Eam1jNqUU9VQEW0F6mybTJDQ7G7LbJP33jl70MszjDW++ly5H26ie&#10;Ol87NhBPIlDEuStqLg187l7v5qB8QC6wcUwGLuRhmV1fpZgUbuAP6rehVBLCPkEDVQhtorXPK7Lo&#10;J64lFu/oOotBZFfqosNBwm2j76Nopi3WLB8qbGldUX7anq2BtwGH1TR+6Ten4/qy3z2+f21iMub2&#10;Zlw9gwo0hr9j+MEXdMiE6eDOXHjVGJAi4XeK9zBfiDzIMn2agc5S/Z8++wYAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3&#10;hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6t&#10;guvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW&#10;5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw2&#10;3AEAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;ADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDI18QTKQMAAIsHAAAOAAAAAAAAAAAAAAAA&#10;ADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQCo0KOv/rMAAP6zAAAUAAAAAAAAAAAA&#10;AAAAAI8FAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQBoPw6g3AAAAAUBAAAP&#10;AAAAAAAAAAAAAAAAAL+5AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAh&#10;AQAAGQAAAAAAAAAAAAAAAADIugAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAG&#10;AHwBAAC7uwAAAAA=&#10;">
                 <v:shape id="Bildobjekt 882314481" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:38100;height:34099;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwJcoDzQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8JA&#10;FITvJP6HzTPxQmBbJFIrC1GjgUQvFDx4e9l9ttXu29pdoPrrXRITjpOZ+SYzX/a2EQfqfO1YQTpO&#10;QBBrZ2ouFey2z6MMhA/IBhvHpOCHPCwXF4M55sYdeUOHIpQiQtjnqKAKoc2l9Loii37sWuLofbjO&#10;YoiyK6Xp8BjhtpGTJLmRFmuOCxW29FiR/ir2VoHGp+bt80W/fz9sitfhcD1b/d7OlLq67O/vQATq&#10;wzn8314bBVk2uU6n0yyF06V4B+TiDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHAlygPN&#10;AAAA4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;">
-                  <v:imagedata r:id="rId35" o:title=""/>
+                  <v:imagedata r:id="rId37" o:title=""/>
                 </v:shape>
                 <v:shape id="Pil: nedåt 1748465857" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:34575;top:26384;width:1143;height:3143;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARycpeyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtphu2lmqUsbkxEDan4vPZnG1ZcylNqu23N4Kwx/v9v9miN7U4UesqywqeRxEI4tzq&#10;igsFu+3HUwrCeWSNtWVSMJCDxfz+boaZtmf+pdPGFyKEsMtQQel9k0np8pIMupFtiAN3tK1BH862&#10;kLrFcwg3tXyJokQarDg0lNjQW0n536YzCn6awnb77zxerZN1Nxzk8nN4Xyr1+NC/TkF46v2/+Ob+&#10;0mH+ZJyOkziNJ3D9KQAg5xcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEcnKXskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" adj="17673" fillcolor="#006298 [3204]" strokecolor="#00304b [1604]" strokeweight="2pt"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5DD4FE" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="1DA9957F" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13C1183A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="0DD8F69E" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka sedan på mätvärden </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CB1799" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="5779B7D4" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="461305CB" wp14:editId="62D20C51">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EDE2418" wp14:editId="5B1BA8B9">
                 <wp:extent cx="5039360" cy="628650"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                 <wp:docPr id="1378894558" name="Grupp 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5039360" cy="628650"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5039360" cy="628650"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1954136084" name="Bildobjekt 1954136084"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36"/>
+                          <a:blip r:embed="rId38"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5039360" cy="628650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1056311784" name="Pil: nedåt 1056311784"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3262630" y="0"/>
                             <a:ext cx="104775" cy="209550"/>
                           </a:xfrm>
                           <a:prstGeom prst="downArrow">
                             <a:avLst/>
                           </a:prstGeom>
@@ -5043,825 +4921,860 @@
                           <a:lnRef idx="2">
                             <a:schemeClr val="accent1">
                               <a:shade val="50000"/>
                             </a:schemeClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr anchor="ctr"/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1B54C53D" id="Grupp 1" o:spid="_x0000_s1026" style="width:396.8pt;height:49.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="50393,6286" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBigVBzFAMAAIQHAAAOAAAAZHJzL2Uyb0RvYy54bWykVe1O2zAU/T9p72Dl&#10;PyRpaYGIFjEYaBLaKtgewHWcxMNfst2mfaA9yV5s13aathT2wZBI41zf43OPz7UvLleCoyU1lik5&#10;SfLjLEFUElUyWU+Sb19vj84SZB2WJeZK0kmypja5nL5/d9Hqgg5Uo3hJDQIQaYtWT5LGOV2kqSUN&#10;FdgeK00lBCtlBHYwNHVaGtwCuuDpIMvGaatMqY0i1Fr4ehODyTTgVxUl7ktVWeoQnyTAzYWnCc+5&#10;f6bTC1zUBuuGkY4GfgMLgZmERXuoG+wwWhh2ACUYMcqqyh0TJVJVVYzQUANUk2fPqrkzaqFDLXXR&#10;1rqXCaR9ptObYcnn5Z3Rj3pmQIlW16BFGPlaVpUR/hdYolWQbN1LRlcOEfg4yobnwzEoSyA2HpyN&#10;R52mpAHhD9JI8/H3ielm2XSPjGakgP9OAXg7UODPToEstzA06UDEX2EIbJ4W+gg2S2PH5owztw7G&#10;g23xpORyxsjMxAGIOTOIldAI56OTHHQ5O0mQxAKM/4HxUs2/0yeHdoIgukfxiREG+zLvFXmySKrr&#10;BsuaXlkNNgZMb9Z0f3oY7nGYc6ZvGed+4/x7Vy1Y/pllXhAs2vFGkYWg0sX+MpRD4UrahmmbIFNQ&#10;MadQoflUBkK4sM5QRxq/YAULPwBZT3QnEFhuifkSLDjuPz3WWwU0M9bdUSWQfwFuQAH2Bxd4eW87&#10;MpspnYRx/UAM6Hjrw/ljN2rB6ECvf2qxxwZrChQ87I4rstF4mOenW1fMGC+QpOXPH2CLbTT0Ysjs&#10;O9O+JtlwMB6Mh9CBh82ZZyenp6PYm4PsfBR783XdStXKK2NU+7p4uODS764vLGoY3tyaUy84lw+0&#10;gg6Ak2EQQMJBTq+5QUsMRzAmBJyVx1CDSxo/jzL4C/YG1/ij32cEDwXArbU67A5gM3MfO5ovWrHy&#10;qTTcAz2xrCNm6rnnFS8DOFJBws2VABL1SWFxJV2fL5hU5qXiOBTWLR7nb3SK6nih5qpcwxGBJWkU&#10;LEycCRk+BO4L88NRH2rvriV/l+yOw6zt5Tn9BQAA//8DAFBLAwQKAAAAAAAAACEAWpPCh/QYAAD0&#10;GAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAhEAAABCCAYAAADp&#10;G4RiAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7DAcdvqGQAABiJ&#10;SURBVHhe7d0JXFTl3gfwXyFL6gCxSKDgkoJ6xSWQq5CFeF0yl9Q0sTIyzW6fvPqKS6LdzMxevOrN&#10;JYtuGm5huCCiIhqLCKgsLkAqiAKCg8giMIrMcOm8zzlzBmZggGFCwd7/9/M5H3nO8pwzzznPf/7z&#10;nDPjM/LfOQ6EEEIIIS30rPgvIYQQQkiLPFNaWkojEYQQQghpMbqdQQghhBC90O0MQgghhOiFkghC&#10;CCGE6IWSCEIIIYTohZIIQgghhOiFkghCCCGE6IWSCEIIIYTohZIIQgghhOiFkghCCCGE6IWSCEII&#10;IYTohZIIQgghhOiFkghCCCGE6IWSCEIIIYTohZIIQgghhOiFkghCCCGE6IWSCEIIIYTohZIIQggh&#10;hOiFkghCCCGE6IWSCEIIIYTohZIIQgghhOiFkghCCCGE6IWSCEIIIYTohZIIQgghhOiFkghCCCGE&#10;6KWFSUQ5ovbFIihbLD4Ryn1uSSoXy1IEbWvJMdTf/jGoqUL5w2rl31UylCuUfwqyU7FkXxaKxOKf&#10;Wo0MOTkysfD4yHKyIasRCzqSXQ7G1lXL4LfqSxy6rH6CnkIKKXLyVK+hBOd+/BK7EkqUxSd0Dv6U&#10;FJUor1JeWPKHMshbeI010Cr1PYH49TRrD9d7Zii+/jEepWJRF4q8bBToGIb0iXdPkvYk4nI8ek0J&#10;w8o0sVyrCjcSSxFfKBa1kD+shFz8u3Uo93k4u0osyxAfqX4MNWyfqmXa1N/+MUhKRP/Fl5DO9hWy&#10;KRKTj6g1UGEZghLL2JL25dznrnAfWjd5jp6D1QdTWevqTiGTQaMfxPtj1nR/nBOLrUIhg0xzJ9g4&#10;fTo2xotFXWRuh8+8vShxm45p4z3gbG8kLmiHYldpnBf3oe4YO/Pv2BotJglMwf6lmPVpMAqEkhw5&#10;0aGIzhJ7XUvPQY0CskrxbzUKzUZ/6kRtOoKuU47g3UhtPY/103XK5Z+cF2cxecdj0f+zVJbwFyLQ&#10;LxK+SeICUUtjW3P16eYJxK8npf617TES8z8PRloLgk7bxJxm3E1CWHR249dGgz4mxaFPp2PFfqlY&#10;bkrDeNegDXSgzza60pJEsA52oggODoYIirslztPVLayZn8xe9hN0/ze865eOPLHYJoYNx63NLhgA&#10;E0xZPAYR02zEBe3c+M1ISEpGwploBH4xEDkb5sAvpO7Nqmmp2DrZHyliSeDxT0Sc/ieGi8XWkLZl&#10;EjaqBXq2E/idjoafh1jUQUFyPAocZ2D+pKFwcfeCo6W4oN0ah438eWFTzOmDWDcWOLbsfQRkKpfa&#10;zvwex76fAVtlUVMLz0Hp0YVYcLBeMCsJhe9HqiTl6WVtaYio09cajgLez0TQRUPY17sO7Cd54uqX&#10;A2ENG8z3Z+dgmLhA0PLY1nR9/1+J1/b5BETsXosBOesxf1mojp/i2yrm/DEN+5gdpn0fga0z7cRy&#10;U+rHOy1t0Cx9ttGdwWefr14t/q1UdR3rtlTB29cSWT/dg9mknujXQVyGh0g5mY97zn0xvptyTvnl&#10;ZKwKKYQdWyl9/1WsS30EafFdXEgsRIc+XdHzbiqWnJBhyEALdFJuIg7xs23cbNBFnIX7+Qg6fBm7&#10;YnNxPqcKvfpYwcyAX6DcZ7qDPXz+0pmVS3Dil2LgZXYMndg2P2Vix60qSKVSxCaWa9YpUG5fPsQJ&#10;Q++lYfORLITdkMGORZAuz6nlUIoiRB1KxbcsozzVYHk18s5fUm6bmItLd2tg090Ulh3E5VXFiD2a&#10;rtyWfWJwcFDbNj8Xm9INMfc1O5jx5ZpChOy8iKOPJHjZ4TlhlbaQH/MDTuE1fDDSATA0hrn9MLxY&#10;FoQfsp3wgVdPYR1FThKO/LIToadiEXe1DDa9+8LShF8gxbmAjdhxIYud6yxcOXsTHfoPgf2dY9i0&#10;Kws2I9h6Qg2ALDMUgQEHcPrsJeQbOMDJXgLhtArD8IHI7zYIHa4EIXBPKKKS89ChW1/YCydegYKE&#10;AHwTcAE37xXi1uVY3DIYgMH2eTixaQdu2r4KJ7aT0oSd2J3tgIHPXkLwzl04Fq25H8W9DEQeDsK5&#10;zELcu3MVicUvYEQ/K6H+0qvHsPs/2o6tDeVGYccpYOyHXrBnRQMTCeyGPI+b7DgfeHwIz+7sNV/Y&#10;h4AYOf7ykgOegwzp7PXd7O2NNwZJgKyG5wBlGQjb9R0Os/N4ObsDHPo5QMJeKH9uvtkUhGt3CpF/&#10;7Tzi+LaxLUHYZn8E/3Zb2V5n2XlX1dVIPcpzuR/53YfAPDMYP+w8jOvCuerIL2wT2eeu40K/FzDs&#10;XDHK3XvD1VRcwBSdvoKVnazx98oKlNTGshrIpfk4EP4b9rIYdCr7ERxUMYCPDfs0Y5uiqgA/nGFx&#10;bZBVXVxjH8CSDybgx5KOeLW7SeP18fgYeKEGYxyqcGJ/CgJiVbGrBkUXL2LjIRZrUovQwbYzSuPu&#10;qMU/pqlYxdebUI1XrStwQIynl8oM4NzDFCbiKm1G/dp+1gDGFg74a88yBAdkw/EDL/Tgm7pdxhx2&#10;HVdmIyU0CLuOnETc2d9QZtOXxR9joVbhdaVY4a1pA8F6ILuU2HnZvA2/Vg2AU/Xphn2s3zNI3LMd&#10;cdWsbslv2LUpFI+chsK+7kKC4vJerD9QjN5/VeCsKt5JGmkDvpvx7bNvB/YeP61bu7Vi12xwWRWd&#10;kiLqJTtMde4Fn97lOBzf+DBa+bVzmPF1Mfq8PhAD5HJUmRvCFIYYMMgaXoMsYM+/R2obzufnRZbh&#10;nljEwwx8sigZAfclwnbG6ZkY9mkybjRzH0guq4LZ84aAiTE8xH02NgaQsi8Wc5MN4MrWG1Cci7Hz&#10;TiMgX1zI3tgDPo3H4msGQj3C8kXxiHqoXJz840kM210JB2Ef7DK5ko/kh+LbDX/s88/BL9tQue0j&#10;KWbwdd/WcvA1pQjxT8TKCht85GEhzmxnDMSOwQ+5bd2JzOeGYribB3rkbYfPzPVI419WmQxyS0t0&#10;hhUc2bLhbs6w5c81P6wXksS6qpIsdhW839+LB45sncFGSF4zCR/uVj3Mwg/D70TA0oVYEQE4sXoc&#10;FaFYMfV9BAnDSjLIKq1gyZrbyonfhwcG2PFdtBgpIaFIucuvw2rJisSugH/Ad1U4q4St56hA2FJ+&#10;P3zmr4A0+w5gxLaT9IQLf6xOfAIB5Ox+HxMWh0IhHJsVMv49CVM/j2/R7ZwnJicDOQZD4dJXWeRf&#10;c6PDp/XOAWTxWD2TtWmZE2vDoTBKWYNp8/Yip0aBEtbf2GlEZ3tXoX35tlGUVUBixdpI1V5ufdlZ&#10;bqoefiF/Lrfj4JZV8PnfZBg5OqFdXN0m3eHtXoWfzqh/CpRi53E5fLzsobrSlYoRuCML6YYWrI9b&#10;o09+NosB55HMvz5Zw9jm1NsAN0KycVgVQ3hVWdi8Twbjbtas0ER9PD4GHmexY2Uii3sdMaALi2Ms&#10;gbgRfBqD/YtR4cD242SAE+su4ScxDgmaiVVCvSHpmLH6Km5IWB2OJuzDXTKGbM5o0a2YJ81YCKft&#10;NeYABUe+QWCmqbJPdJMiYPab2HhZWKSppgSnVn2ELWVemDVSorWPKY9DvAVp3guds9kxnVS/RhWI&#10;+fkbJBt1ha16vGusDVjSEjTvTXx1xUg4PseSvazdVuEcH8wa26Y1yX/nuLrpDrdmXgg3O+qRUM4P&#10;i+Csll3k8muX3+W2LAjh5iWwv3OSOM/p4dya3x6Ky9h0O4kbPvkMF167PpsSznBWC5K4rPrz1NaL&#10;/+4o13XDda5Ctbz6JrdkFr+f/7Kycp/D998Vt7/OzZssHgNf1la/xqTc3orVXzfvIbf/ixCu63c3&#10;hbLwOjXqKOEClqn2eY/bsiiEG3ekRFymPv2Xi/r2KGf1RRp3T21eSuAxzurTK8p2qz2+h1z4hqPc&#10;i2vTuPxq1bptN8V85sK5fBYnluVcQeK3nLebC+d7Sq6xXu1UHcmtcJnFBeaK5dw9nLfLSi5GfZ2Y&#10;lZxL7bwr3DpPT25FjFp9if6cpxtbLrz+O1ygNzuG5ZGcTLX892Lu5w9cOO+9d8Sycp0VMarl/BTH&#10;jqNuXk7gLM7FbSkX8aBunYLg9zmXd/dwOWJZWMe7riy/+wvn4zKR25Jet428PJzzdfPk1l1Um9cW&#10;k9CGwznPiRO5CcI0hhs9YykXeKWidh3N16NsI+9Asc00zgHHJa/35DzZea5t4+pEdl7q2o+/Dmq3&#10;VU18Hertxaam6xHPpfcOLqMdXNv8FL5B7L8X47iucxK4FNWymxe4IfMucOnqsUxtu9qp+iqLM+Hc&#10;lttiuUFseyTEkCF76tpOiCNC3ap11Kb69Qkx8Cg376xa/KxmsW1qXfwVJlkaN4PFO1X8azpWsbJQ&#10;7zFuzU3VcjbxbTC1Xlxui6netSkrSuS2vFs/BqhN7SbmNJwi/Or1OaG/VLD+xPrr8nCuQK0fNOxj&#10;mn1WFr6Uc3njWy5NtbzoCPchH5+u82XNeKetDQoOfVSvv4qvSbVPbe3WipPmSERWLoLuSeDlLEfR&#10;/XKAZboeGSxzr/9NiHupmLE4Hw6fvILl/f7ouEghUq6yVDNfipXbYrGEn77LRTJbkn67WLlKK+jT&#10;zVz8i9cRrk4mkF8tFZ6lSMuoZJ8iyrFZtf9t6ThxH7iRX8aWWmPmDAvk7o6F54ZkROWrj6kUI/16&#10;DTxeslfeqhAYYEA/lr1eK4P6c6lxAZF4N9sGocsHwFocxGhzJxaKDzm5Y8KyePTwO4DVf1N76LCy&#10;BJkJUYj5NQqHfjyg8XqalZcqPDCVE+6Pr9d9qZwOXRGy5hy1pNuxX1/U7dESdvxtwv8qSzp7cSCc&#10;1C5Diy6skqbquM6OTfIy3PuLZZ5kIJydZEhLVf9E0Fb6YsKCRVggTP+Dt3tns0+fqxDW4gd/pEi/&#10;xJ+EUGxUnQN/5XnMUT8JzdKtHsex49CjvVzbKoNt4V1VjKDL/MfZGsSfLARe6YY+yqWaqkqRnnQN&#10;J85eQ+B+qRCDGmeC8SPMkBebjxtCuRTHz1bC9fXedXU3W58ZpnqoXbgFMqTXdITXIH4cWtTJGi87&#10;iH8zTccqFQmGKu9IKlkZw0E1AtLmTsJXfLDS8/VlONfjM/z8hVddDGivMaeGv/0ZLxxXzMHtOHRV&#10;nF9LgeQNb8I34y1sWzsOFi3oB0YjxsFTehLR4jNPpdGhSBn8DqY7KsvNybicBDyKR6DqNa/bjpgS&#10;IPPmk/kapVoSwTrY6WIUQYYlc6MxeA6bFuQiHtUIOqs+ZgeE7JPiXhcgPikPrfXFI2fnF4RhP+X0&#10;AhbOd8JXw+remh836z7KYUfV5POOE/7z+gvCMrNhr+Dyf1wx37wUi31PouvSRCSrDTF2sax3nDYd&#10;NYPUnXz4pxvCrKAUUXfaTW8G/rYWx05GI+Z8MhKi9mH1pJ61nUsW+yUmjJ6FrTFS1j1YV3vRSTms&#10;3SI94TJKOSwoTKM+wIqvF2F47c36NmRrV+/12MGWfwihXbCD69+84ClM4+C9did8e8dj2y+p4vKW&#10;6eE6ru4cuI2Dj996LHil5Weztep5snrB57VnERiVxUJcFoIijfHRuIYPtJWfj8Xg9+Kx8sJDYdi/&#10;i0PHRm+NqhiP6A6fh4UI5N/pSnIRktERM0cob+ToU5+SCWyeF/9sRFOxqv3zwuqTEYg4wz9cyT/Q&#10;PRk9xKDTbmOOLB5fT/LE7K1Ryq9lmvdt+HD2ze0ISDaFRU4kzrU02e/ohWlTZDh8lO/fJYiOSIXL&#10;+FEtuiVo23+kWt/0wLSP12PdW+L9z8esLomoykRg5LP4x7/ewJ2QuunWQjMUnWLJhNp735R/jEbM&#10;v/rB68o1zAhu4vuejalRfyM1gWknINdAwjL7fhqTh4NaRv4HlVWJv+MgEr6/bWUiPIRp2skARY8M&#10;Mare/sc7qSUHz3eD99wxuLzHDcsVUqw8xT/zrTz2uEzNJEt+oxw3LA3rHvC07YYDW0cjdAaw5jO1&#10;+5dtzUgCC0sJjBpkzVIc2xEK07nfY6vfOxjDv5mNHKj92wCN6Shhn4eKYWSnejNUTUPRoxUf6tGL&#10;qSkkmexTi8bXrjKQwd4M7Gza45uiMYyNWSyT8Tc5W8IYnU2BYoOu9c6BF1xUkVsnrVVP2+jzqg36&#10;JEgRdFqKEMcX8HqDN5Qi7A8uhfkbbgj9xBVT+L7vbi482Nokg+4Y7wEEJdxCXmQhkofaY6qQAOhb&#10;nwFr6Uqk3xbLgmqUqcULnWJVu2YEiaUlJA1iQPuNOQVh2xEmmYtt330G7/HKOp3rZ4Q9Psa2/Qew&#10;7WNg60fi8wgt4DLqNeDESaTlhSMsjSUVY3XPejpLJCy5MYW7xmtmU/8n82mtNomQx0txwtIaU3uL&#10;M0RCts06ReBZtWF8drGjkxO2LbFGXvCluocIazuBWpLALnrj28UIUc1jb8BbDqmPX5hh/CgJio6m&#10;Y0t23Ru9vKQQRbp8NZp/AyyRIa2ZN+aiyFs4cV88hvvX8P2patb5erPjBVxHWcH+YjZ849XOfFUh&#10;8oSndapQlF9a90MxLNmxrk0RzTB1kgUq1Otmry/gqAx9xvTCAOUcoZVN2IH2meGGDV1L8UlARquN&#10;4DxO8geq9lAgZ/cOnBJLAiHxyEZmjlBqyNILE0dKsct/J3Jqv6CsQGlOifApQ2cdgJzWHpYb/A58&#10;HKPw8y/Ztcci+3UPDsvGYeKIdvamqJAh59c1CIgGPEcMFWfqyhKeb3ihYPca7LpZ1+qKkmyUqhIo&#10;1gEKMq9rPlDagZ95HRm1M3Wopz3rpnxIfElAOcaPcQT/2KM2ZbW/N1ONG8G5CBFLAm2xjXUCj3E2&#10;6HI2i8WOaviMdxTiiUqT9Wlj2x3eTlX4/uA1lAu7qUF5/C3sqn1KtrlY9fRrtzHnUUXtDz4pbu5E&#10;4K/Kv2sZGAnnvsfsLVjR8yS+2qD2kLa2Plaf62RMNQ/HD+vCUTBlOjwbS3q0tIHz+Omwjf431kWr&#10;7aEyGwWqby40125/kJhElLIsXaZ5P0/FgB8ONMSJM1kN3/ich2l+urZ1wnLPavgvDEP/98QfcnEe&#10;gh9H1Qjzes0JQ9d3U1E2yqbuDZYxG/UKYmYbYuenx4UfgOGnXp+kI+6RuEJTXnLCP23LMe89tk/v&#10;k3XfuNBgiPlvmyPIVzyGORlI9xyIDZ7iSEdvN0T4WeHGtsja/Xd9Lxk/CydBjrif4tHrzSPoP5dt&#10;/1Yk/NEdG19ThiLjYcMRMa0afvPEut9KxOE+Tjig9bciLOC98g+M4Dwxdpiw4B0Y758Dz9GTMNZr&#10;IraaL4Kvq7iYZzcZ86cUI2C6O8aOdsfqWHF+LQnGrD0AX5sj8PFQ/cCMO7y3J+GBuEbz2HF8MBnF&#10;AaxTjR4Jz89b6xdI7OD97Wa4RLwNT4+RmODlirH/lsFn83IMb+tREkHdfWP+B3l8/KVw//qo5vMq&#10;OpKMXYufl3TF0dnu4jlwhef075As9q3hsxahR/Qydo5HYux7e5W/DfHXd7DgxSj4sTYf6/W28OR6&#10;c/W0bxZ4fQQ7sZ2s4TNC2+imNWbOtoH56Uus3x8X4sgaU0d81U9czNMW23g9u2FKp0rEl1hgvLMQ&#10;rRkd6tPKAj6Le8MrIwP9Z4VhsHcYXo2zwDL130RpMlY9zdpvzLGduAjezwVj/isjMY3Nm7rdEguW&#10;NJbQW2Li+s1wvbAQC8RvhWjtYw04YeRYCVKSpRgzqokPC9raoP/HCNz8GnK+HFnbN91HL8RR1VtM&#10;s+32xzzDP10p/t16+J9+RkeYmag6FaOoRFHVs7A2beoWRQ3kFQ9QZdRZc1sdyB+Wo8rQDGZNxlmx&#10;fpPG1+PrqWDHbt2J/8qVGv6nrSvkLBA1tm01yu9XwcRUIn5d6c9AAVmJHMbm2m55iCplLMOWaBme&#10;VMP/YltZM/U0hd+eJdkS88cwSsCOv7TGGBaSx1B3W+B/FdAX2Ji0tsEP8CjKSiA30jaULJ5n/taW&#10;OIenkLH1jdn69Zqm8Xqedjr0YW2xrVH6xwRd4lmjseqp1n5jjtAfDPS97rX3Mb010gb8MT5g87XG&#10;M13aTQ+PJ4kghLSNaJZEfGOHwNCPoePD3YQQojdKIgj5M7iwHQvCclASHYWKKTtxbMlAcQEhhDw+&#10;lEQQ8megKEFm8hWUmA+CS3/L1hkyJYSQZlASQQghhBC9qP3YFCGEEEKI7iiJIIQQQoheKIkghBBC&#10;iF4oiSCEEEKIXiiJIIQQQoheKIkghBBCiF4oiSCEEEKIXiiJIIQQQoheKIkghBBCiF4oiSCEEEKI&#10;XiiJIIQQQoheKIkghBBCiF4oiSCEEEKIXiiJIIQQQohenrGaHEL/FXg7cifkDfEvQgghpH2jkQhC&#10;CCGE6OUZ+e8cjUQQQgghpMVoJIIQQggheqEkghBCCCF6oSSCEEIIIXqhJIIQQggheqEkghBCCCF6&#10;oSSCEEIIIXoA/g/+cnJCg28KbgAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAvU/Vwt0AAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF7wX/wzKF3uomSrVJsxGRticpqIXS25gdk2B2NmTX&#10;JP77bnupl4HHe7z3TbYaTSN66lxtWUE8jUAQF1bXXCr4PLw9PoNwHlljY5kUXMnBKp/cZZhqO/CO&#10;+r0vRShhl6KCyvs2ldIVFRl0U9sSB+9kO4M+yK6UusMhlJtGzqJoIQ3WHBYqbGlTUXHeX4yC9wGH&#10;9Tx+7bfn0+b6fXj6+NrGpNTD/bh+AeFp9P9h+MUP6JAHpqO9sHaiURAe8X83eMtkvgBxVJAkEcg8&#10;k7fw+Q8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89&#10;ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1Jm&#10;vZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3&#10;BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYoFQcxQD&#10;AACEBwAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAWpPC&#10;h/QYAAD0GAAAFAAAAAAAAAAAAAAAAAB6BQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYA&#10;CAAAACEAvU/Vwt0AAAAEAQAADwAAAAAAAAAAAAAAAACgHgAAZHJzL2Rvd25yZXYueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAqh8AAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAnSAAAAAA&#10;">
+              <v:group w14:anchorId="22031874" id="Grupp 1" o:spid="_x0000_s1026" style="width:396.8pt;height:49.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="50393,6286" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBigVBzFAMAAIQHAAAOAAAAZHJzL2Uyb0RvYy54bWykVe1O2zAU/T9p72Dl&#10;PyRpaYGIFjEYaBLaKtgewHWcxMNfst2mfaA9yV5s13aathT2wZBI41zf43OPz7UvLleCoyU1lik5&#10;SfLjLEFUElUyWU+Sb19vj84SZB2WJeZK0kmypja5nL5/d9Hqgg5Uo3hJDQIQaYtWT5LGOV2kqSUN&#10;FdgeK00lBCtlBHYwNHVaGtwCuuDpIMvGaatMqY0i1Fr4ehODyTTgVxUl7ktVWeoQnyTAzYWnCc+5&#10;f6bTC1zUBuuGkY4GfgMLgZmERXuoG+wwWhh2ACUYMcqqyh0TJVJVVYzQUANUk2fPqrkzaqFDLXXR&#10;1rqXCaR9ptObYcnn5Z3Rj3pmQIlW16BFGPlaVpUR/hdYolWQbN1LRlcOEfg4yobnwzEoSyA2HpyN&#10;R52mpAHhD9JI8/H3ielm2XSPjGakgP9OAXg7UODPToEstzA06UDEX2EIbJ4W+gg2S2PH5owztw7G&#10;g23xpORyxsjMxAGIOTOIldAI56OTHHQ5O0mQxAKM/4HxUs2/0yeHdoIgukfxiREG+zLvFXmySKrr&#10;BsuaXlkNNgZMb9Z0f3oY7nGYc6ZvGed+4/x7Vy1Y/pllXhAs2vFGkYWg0sX+MpRD4UrahmmbIFNQ&#10;MadQoflUBkK4sM5QRxq/YAULPwBZT3QnEFhuifkSLDjuPz3WWwU0M9bdUSWQfwFuQAH2Bxd4eW87&#10;MpspnYRx/UAM6Hjrw/ljN2rB6ECvf2qxxwZrChQ87I4rstF4mOenW1fMGC+QpOXPH2CLbTT0Ysjs&#10;O9O+JtlwMB6Mh9CBh82ZZyenp6PYm4PsfBR783XdStXKK2NU+7p4uODS764vLGoY3tyaUy84lw+0&#10;gg6Ak2EQQMJBTq+5QUsMRzAmBJyVx1CDSxo/jzL4C/YG1/ij32cEDwXArbU67A5gM3MfO5ovWrHy&#10;qTTcAz2xrCNm6rnnFS8DOFJBws2VABL1SWFxJV2fL5hU5qXiOBTWLR7nb3SK6nih5qpcwxGBJWkU&#10;LEycCRk+BO4L88NRH2rvriV/l+yOw6zt5Tn9BQAA//8DAFBLAwQKAAAAAAAAACEAWpPCh/QYAAD0&#10;GAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAhEAAABCCAYAAADp&#10;G4RiAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7DAcdvqGQAABiJ&#10;SURBVHhe7d0JXFTl3gfwXyFL6gCxSKDgkoJ6xSWQq5CFeF0yl9Q0sTIyzW6fvPqKS6LdzMxevOrN&#10;JYtuGm5huCCiIhqLCKgsLkAqiAKCg8giMIrMcOm8zzlzBmZggGFCwd7/9/M5H3nO8pwzzznPf/7z&#10;nDPjM/LfOQ6EEEIIIS30rPgvIYQQQkiLPFNaWkojEYQQQghpMbqdQQghhBC90O0MQgghhOiFkghC&#10;CCGE6IWSCEIIIYTohZIIQgghhOiFkghCCCGE6IWSCEIIIYTohZIIQgghhOiFkghCCCGE6IWSCEII&#10;IYTohZIIQgghhOiFkghCCCGE6IWSCEIIIYTohZIIQgghhOiFkghCCCGE6IWSCEIIIYTohZIIQggh&#10;hOiFkghCCCGE6IWSCEIIIYTohZIIQgghhOiFkghCCCGE6IWSCEIIIYTohZIIQgghhOiFkghCCCGE&#10;6KWFSUQ5ovbFIihbLD4Ryn1uSSoXy1IEbWvJMdTf/jGoqUL5w2rl31UylCuUfwqyU7FkXxaKxOKf&#10;Wo0MOTkysfD4yHKyIasRCzqSXQ7G1lXL4LfqSxy6rH6CnkIKKXLyVK+hBOd+/BK7EkqUxSd0Dv6U&#10;FJUor1JeWPKHMshbeI010Cr1PYH49TRrD9d7Zii+/jEepWJRF4q8bBToGIb0iXdPkvYk4nI8ek0J&#10;w8o0sVyrCjcSSxFfKBa1kD+shFz8u3Uo93k4u0osyxAfqX4MNWyfqmXa1N/+MUhKRP/Fl5DO9hWy&#10;KRKTj6g1UGEZghLL2JL25dznrnAfWjd5jp6D1QdTWevqTiGTQaMfxPtj1nR/nBOLrUIhg0xzJ9g4&#10;fTo2xotFXWRuh8+8vShxm45p4z3gbG8kLmiHYldpnBf3oe4YO/Pv2BotJglMwf6lmPVpMAqEkhw5&#10;0aGIzhJ7XUvPQY0CskrxbzUKzUZ/6kRtOoKuU47g3UhtPY/103XK5Z+cF2cxecdj0f+zVJbwFyLQ&#10;LxK+SeICUUtjW3P16eYJxK8npf617TES8z8PRloLgk7bxJxm3E1CWHR249dGgz4mxaFPp2PFfqlY&#10;bkrDeNegDXSgzza60pJEsA52oggODoYIirslztPVLayZn8xe9hN0/ze865eOPLHYJoYNx63NLhgA&#10;E0xZPAYR02zEBe3c+M1ISEpGwploBH4xEDkb5sAvpO7Nqmmp2DrZHyliSeDxT0Sc/ieGi8XWkLZl&#10;EjaqBXq2E/idjoafh1jUQUFyPAocZ2D+pKFwcfeCo6W4oN0ah438eWFTzOmDWDcWOLbsfQRkKpfa&#10;zvwex76fAVtlUVMLz0Hp0YVYcLBeMCsJhe9HqiTl6WVtaYio09cajgLez0TQRUPY17sO7Cd54uqX&#10;A2ENG8z3Z+dgmLhA0PLY1nR9/1+J1/b5BETsXosBOesxf1mojp/i2yrm/DEN+5gdpn0fga0z7cRy&#10;U+rHOy1t0Cx9ttGdwWefr14t/q1UdR3rtlTB29cSWT/dg9mknujXQVyGh0g5mY97zn0xvptyTvnl&#10;ZKwKKYQdWyl9/1WsS30EafFdXEgsRIc+XdHzbiqWnJBhyEALdFJuIg7xs23cbNBFnIX7+Qg6fBm7&#10;YnNxPqcKvfpYwcyAX6DcZ7qDPXz+0pmVS3Dil2LgZXYMndg2P2Vix60qSKVSxCaWa9YpUG5fPsQJ&#10;Q++lYfORLITdkMGORZAuz6nlUIoiRB1KxbcsozzVYHk18s5fUm6bmItLd2tg090Ulh3E5VXFiD2a&#10;rtyWfWJwcFDbNj8Xm9INMfc1O5jx5ZpChOy8iKOPJHjZ4TlhlbaQH/MDTuE1fDDSATA0hrn9MLxY&#10;FoQfsp3wgVdPYR1FThKO/LIToadiEXe1DDa9+8LShF8gxbmAjdhxIYud6yxcOXsTHfoPgf2dY9i0&#10;Kws2I9h6Qg2ALDMUgQEHcPrsJeQbOMDJXgLhtArD8IHI7zYIHa4EIXBPKKKS89ChW1/YCydegYKE&#10;AHwTcAE37xXi1uVY3DIYgMH2eTixaQdu2r4KJ7aT0oSd2J3tgIHPXkLwzl04Fq25H8W9DEQeDsK5&#10;zELcu3MVicUvYEQ/K6H+0qvHsPs/2o6tDeVGYccpYOyHXrBnRQMTCeyGPI+b7DgfeHwIz+7sNV/Y&#10;h4AYOf7ykgOegwzp7PXd7O2NNwZJgKyG5wBlGQjb9R0Os/N4ObsDHPo5QMJeKH9uvtkUhGt3CpF/&#10;7Tzi+LaxLUHYZn8E/3Zb2V5n2XlX1dVIPcpzuR/53YfAPDMYP+w8jOvCuerIL2wT2eeu40K/FzDs&#10;XDHK3XvD1VRcwBSdvoKVnazx98oKlNTGshrIpfk4EP4b9rIYdCr7ERxUMYCPDfs0Y5uiqgA/nGFx&#10;bZBVXVxjH8CSDybgx5KOeLW7SeP18fgYeKEGYxyqcGJ/CgJiVbGrBkUXL2LjIRZrUovQwbYzSuPu&#10;qMU/pqlYxdebUI1XrStwQIynl8oM4NzDFCbiKm1G/dp+1gDGFg74a88yBAdkw/EDL/Tgm7pdxhx2&#10;HVdmIyU0CLuOnETc2d9QZtOXxR9joVbhdaVY4a1pA8F6ILuU2HnZvA2/Vg2AU/Xphn2s3zNI3LMd&#10;cdWsbslv2LUpFI+chsK+7kKC4vJerD9QjN5/VeCsKt5JGmkDvpvx7bNvB/YeP61bu7Vi12xwWRWd&#10;kiLqJTtMde4Fn97lOBzf+DBa+bVzmPF1Mfq8PhAD5HJUmRvCFIYYMMgaXoMsYM+/R2obzufnRZbh&#10;nljEwwx8sigZAfclwnbG6ZkY9mkybjRzH0guq4LZ84aAiTE8xH02NgaQsi8Wc5MN4MrWG1Cci7Hz&#10;TiMgX1zI3tgDPo3H4msGQj3C8kXxiHqoXJz840kM210JB2Ef7DK5ko/kh+LbDX/s88/BL9tQue0j&#10;KWbwdd/WcvA1pQjxT8TKCht85GEhzmxnDMSOwQ+5bd2JzOeGYribB3rkbYfPzPVI419WmQxyS0t0&#10;hhUc2bLhbs6w5c81P6wXksS6qpIsdhW839+LB45sncFGSF4zCR/uVj3Mwg/D70TA0oVYEQE4sXoc&#10;FaFYMfV9BAnDSjLIKq1gyZrbyonfhwcG2PFdtBgpIaFIucuvw2rJisSugH/Ad1U4q4St56hA2FJ+&#10;P3zmr4A0+w5gxLaT9IQLf6xOfAIB5Ox+HxMWh0IhHJsVMv49CVM/j2/R7ZwnJicDOQZD4dJXWeRf&#10;c6PDp/XOAWTxWD2TtWmZE2vDoTBKWYNp8/Yip0aBEtbf2GlEZ3tXoX35tlGUVUBixdpI1V5ufdlZ&#10;bqoefiF/Lrfj4JZV8PnfZBg5OqFdXN0m3eHtXoWfzqh/CpRi53E5fLzsobrSlYoRuCML6YYWrI9b&#10;o09+NosB55HMvz5Zw9jm1NsAN0KycVgVQ3hVWdi8Twbjbtas0ER9PD4GHmexY2Uii3sdMaALi2Ms&#10;gbgRfBqD/YtR4cD242SAE+su4ScxDgmaiVVCvSHpmLH6Km5IWB2OJuzDXTKGbM5o0a2YJ81YCKft&#10;NeYABUe+QWCmqbJPdJMiYPab2HhZWKSppgSnVn2ELWVemDVSorWPKY9DvAVp3guds9kxnVS/RhWI&#10;+fkbJBt1ha16vGusDVjSEjTvTXx1xUg4PseSvazdVuEcH8wa26Y1yX/nuLrpDrdmXgg3O+qRUM4P&#10;i+Csll3k8muX3+W2LAjh5iWwv3OSOM/p4dya3x6Ky9h0O4kbPvkMF167PpsSznBWC5K4rPrz1NaL&#10;/+4o13XDda5Ctbz6JrdkFr+f/7Kycp/D998Vt7/OzZssHgNf1la/xqTc3orVXzfvIbf/ixCu63c3&#10;hbLwOjXqKOEClqn2eY/bsiiEG3ekRFymPv2Xi/r2KGf1RRp3T21eSuAxzurTK8p2qz2+h1z4hqPc&#10;i2vTuPxq1bptN8V85sK5fBYnluVcQeK3nLebC+d7Sq6xXu1UHcmtcJnFBeaK5dw9nLfLSi5GfZ2Y&#10;lZxL7bwr3DpPT25FjFp9if6cpxtbLrz+O1ygNzuG5ZGcTLX892Lu5w9cOO+9d8Sycp0VMarl/BTH&#10;jqNuXk7gLM7FbSkX8aBunYLg9zmXd/dwOWJZWMe7riy/+wvn4zKR25Jet428PJzzdfPk1l1Um9cW&#10;k9CGwznPiRO5CcI0hhs9YykXeKWidh3N16NsI+9Asc00zgHHJa/35DzZea5t4+pEdl7q2o+/Dmq3&#10;VU18Hertxaam6xHPpfcOLqMdXNv8FL5B7L8X47iucxK4FNWymxe4IfMucOnqsUxtu9qp+iqLM+Hc&#10;lttiuUFseyTEkCF76tpOiCNC3ap11Kb69Qkx8Cg376xa/KxmsW1qXfwVJlkaN4PFO1X8azpWsbJQ&#10;7zFuzU3VcjbxbTC1Xlxui6netSkrSuS2vFs/BqhN7SbmNJwi/Or1OaG/VLD+xPrr8nCuQK0fNOxj&#10;mn1WFr6Uc3njWy5NtbzoCPchH5+u82XNeKetDQoOfVSvv4qvSbVPbe3WipPmSERWLoLuSeDlLEfR&#10;/XKAZboeGSxzr/9NiHupmLE4Hw6fvILl/f7ouEghUq6yVDNfipXbYrGEn77LRTJbkn67WLlKK+jT&#10;zVz8i9cRrk4mkF8tFZ6lSMuoZJ8iyrFZtf9t6ThxH7iRX8aWWmPmDAvk7o6F54ZkROWrj6kUI/16&#10;DTxeslfeqhAYYEA/lr1eK4P6c6lxAZF4N9sGocsHwFocxGhzJxaKDzm5Y8KyePTwO4DVf1N76LCy&#10;BJkJUYj5NQqHfjyg8XqalZcqPDCVE+6Pr9d9qZwOXRGy5hy1pNuxX1/U7dESdvxtwv8qSzp7cSCc&#10;1C5Diy6skqbquM6OTfIy3PuLZZ5kIJydZEhLVf9E0Fb6YsKCRVggTP+Dt3tns0+fqxDW4gd/pEi/&#10;xJ+EUGxUnQN/5XnMUT8JzdKtHsex49CjvVzbKoNt4V1VjKDL/MfZGsSfLARe6YY+yqWaqkqRnnQN&#10;J85eQ+B+qRCDGmeC8SPMkBebjxtCuRTHz1bC9fXedXU3W58ZpnqoXbgFMqTXdITXIH4cWtTJGi87&#10;iH8zTccqFQmGKu9IKlkZw0E1AtLmTsJXfLDS8/VlONfjM/z8hVddDGivMaeGv/0ZLxxXzMHtOHRV&#10;nF9LgeQNb8I34y1sWzsOFi3oB0YjxsFTehLR4jNPpdGhSBn8DqY7KsvNybicBDyKR6DqNa/bjpgS&#10;IPPmk/kapVoSwTrY6WIUQYYlc6MxeA6bFuQiHtUIOqs+ZgeE7JPiXhcgPikPrfXFI2fnF4RhP+X0&#10;AhbOd8JXw+remh836z7KYUfV5POOE/7z+gvCMrNhr+Dyf1wx37wUi31PouvSRCSrDTF2sax3nDYd&#10;NYPUnXz4pxvCrKAUUXfaTW8G/rYWx05GI+Z8MhKi9mH1pJ61nUsW+yUmjJ6FrTFS1j1YV3vRSTms&#10;3SI94TJKOSwoTKM+wIqvF2F47c36NmRrV+/12MGWfwihXbCD69+84ClM4+C9did8e8dj2y+p4vKW&#10;6eE6ru4cuI2Dj996LHil5Weztep5snrB57VnERiVxUJcFoIijfHRuIYPtJWfj8Xg9+Kx8sJDYdi/&#10;i0PHRm+NqhiP6A6fh4UI5N/pSnIRktERM0cob+ToU5+SCWyeF/9sRFOxqv3zwuqTEYg4wz9cyT/Q&#10;PRk9xKDTbmOOLB5fT/LE7K1Ryq9lmvdt+HD2ze0ISDaFRU4kzrU02e/ohWlTZDh8lO/fJYiOSIXL&#10;+FEtuiVo23+kWt/0wLSP12PdW+L9z8esLomoykRg5LP4x7/ewJ2QuunWQjMUnWLJhNp735R/jEbM&#10;v/rB68o1zAhu4vuejalRfyM1gWknINdAwjL7fhqTh4NaRv4HlVWJv+MgEr6/bWUiPIRp2skARY8M&#10;Mare/sc7qSUHz3eD99wxuLzHDcsVUqw8xT/zrTz2uEzNJEt+oxw3LA3rHvC07YYDW0cjdAaw5jO1&#10;+5dtzUgCC0sJjBpkzVIc2xEK07nfY6vfOxjDv5mNHKj92wCN6Shhn4eKYWSnejNUTUPRoxUf6tGL&#10;qSkkmexTi8bXrjKQwd4M7Gza45uiMYyNWSyT8Tc5W8IYnU2BYoOu9c6BF1xUkVsnrVVP2+jzqg36&#10;JEgRdFqKEMcX8HqDN5Qi7A8uhfkbbgj9xBVT+L7vbi482Nokg+4Y7wEEJdxCXmQhkofaY6qQAOhb&#10;nwFr6Uqk3xbLgmqUqcULnWJVu2YEiaUlJA1iQPuNOQVh2xEmmYtt330G7/HKOp3rZ4Q9Psa2/Qew&#10;7WNg60fi8wgt4DLqNeDESaTlhSMsjSUVY3XPejpLJCy5MYW7xmtmU/8n82mtNomQx0txwtIaU3uL&#10;M0RCts06ReBZtWF8drGjkxO2LbFGXvCluocIazuBWpLALnrj28UIUc1jb8BbDqmPX5hh/CgJio6m&#10;Y0t23Ru9vKQQRbp8NZp/AyyRIa2ZN+aiyFs4cV88hvvX8P2patb5erPjBVxHWcH+YjZ849XOfFUh&#10;8oSndapQlF9a90MxLNmxrk0RzTB1kgUq1Otmry/gqAx9xvTCAOUcoZVN2IH2meGGDV1L8UlARquN&#10;4DxO8geq9lAgZ/cOnBJLAiHxyEZmjlBqyNILE0dKsct/J3Jqv6CsQGlOifApQ2cdgJzWHpYb/A58&#10;HKPw8y/Ztcci+3UPDsvGYeKIdvamqJAh59c1CIgGPEcMFWfqyhKeb3ihYPca7LpZ1+qKkmyUqhIo&#10;1gEKMq9rPlDagZ95HRm1M3Wopz3rpnxIfElAOcaPcQT/2KM2ZbW/N1ONG8G5CBFLAm2xjXUCj3E2&#10;6HI2i8WOaviMdxTiiUqT9Wlj2x3eTlX4/uA1lAu7qUF5/C3sqn1KtrlY9fRrtzHnUUXtDz4pbu5E&#10;4K/Kv2sZGAnnvsfsLVjR8yS+2qD2kLa2Plaf62RMNQ/HD+vCUTBlOjwbS3q0tIHz+Omwjf431kWr&#10;7aEyGwWqby40125/kJhElLIsXaZ5P0/FgB8ONMSJM1kN3/ich2l+urZ1wnLPavgvDEP/98QfcnEe&#10;gh9H1Qjzes0JQ9d3U1E2yqbuDZYxG/UKYmYbYuenx4UfgOGnXp+kI+6RuEJTXnLCP23LMe89tk/v&#10;k3XfuNBgiPlvmyPIVzyGORlI9xyIDZ7iSEdvN0T4WeHGtsja/Xd9Lxk/CydBjrif4tHrzSPoP5dt&#10;/1Yk/NEdG19ThiLjYcMRMa0afvPEut9KxOE+Tjig9bciLOC98g+M4Dwxdpiw4B0Y758Dz9GTMNZr&#10;IraaL4Kvq7iYZzcZ86cUI2C6O8aOdsfqWHF+LQnGrD0AX5sj8PFQ/cCMO7y3J+GBuEbz2HF8MBnF&#10;AaxTjR4Jz89b6xdI7OD97Wa4RLwNT4+RmODlirH/lsFn83IMb+tREkHdfWP+B3l8/KVw//qo5vMq&#10;OpKMXYufl3TF0dnu4jlwhef075As9q3hsxahR/Qydo5HYux7e5W/DfHXd7DgxSj4sTYf6/W28OR6&#10;c/W0bxZ4fQQ7sZ2s4TNC2+imNWbOtoH56Uus3x8X4sgaU0d81U9czNMW23g9u2FKp0rEl1hgvLMQ&#10;rRkd6tPKAj6Le8MrIwP9Z4VhsHcYXo2zwDL130RpMlY9zdpvzLGduAjezwVj/isjMY3Nm7rdEguW&#10;NJbQW2Li+s1wvbAQC8RvhWjtYw04YeRYCVKSpRgzqokPC9raoP/HCNz8GnK+HFnbN91HL8RR1VtM&#10;s+32xzzDP10p/t16+J9+RkeYmag6FaOoRFHVs7A2beoWRQ3kFQ9QZdRZc1sdyB+Wo8rQDGZNxlmx&#10;fpPG1+PrqWDHbt2J/8qVGv6nrSvkLBA1tm01yu9XwcRUIn5d6c9AAVmJHMbm2m55iCplLMOWaBme&#10;VMP/YltZM/U0hd+eJdkS88cwSsCOv7TGGBaSx1B3W+B/FdAX2Ji0tsEP8CjKSiA30jaULJ5n/taW&#10;OIenkLH1jdn69Zqm8Xqedjr0YW2xrVH6xwRd4lmjseqp1n5jjtAfDPS97rX3Mb010gb8MT5g87XG&#10;M13aTQ+PJ4kghLSNaJZEfGOHwNCPoePD3YQQojdKIgj5M7iwHQvCclASHYWKKTtxbMlAcQEhhDw+&#10;lEQQ8megKEFm8hWUmA+CS3/L1hkyJYSQZlASQQghhBC9qP3YFCGEEEKI7iiJIIQQQoheKIkghBBC&#10;iF4oiSCEEEKIXiiJIIQQQoheKIkghBBCiF4oiSCEEEKIXiiJIIQQQoheKIkghBBCiF4oiSCEEEKI&#10;XiiJIIQQQoheKIkghBBCiF4oiSCEEEKIXiiJIIQQQohenrGaHEL/FXg7cifkDfEvQgghpH2jkQhC&#10;CCGE6OUZ+e8cjUQQQgghpMVoJIIQQggheqEkghBCCCF6oSSCEEIIIXqhJIIQQggheqEkghBCCCF6&#10;oSSCEEIIIXoA/g/+cnJCg28KbgAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAvU/Vwt0AAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF7wX/wzKF3uomSrVJsxGRticpqIXS25gdk2B2NmTX&#10;JP77bnupl4HHe7z3TbYaTSN66lxtWUE8jUAQF1bXXCr4PLw9PoNwHlljY5kUXMnBKp/cZZhqO/CO&#10;+r0vRShhl6KCyvs2ldIVFRl0U9sSB+9kO4M+yK6UusMhlJtGzqJoIQ3WHBYqbGlTUXHeX4yC9wGH&#10;9Tx+7bfn0+b6fXj6+NrGpNTD/bh+AeFp9P9h+MUP6JAHpqO9sHaiURAe8X83eMtkvgBxVJAkEcg8&#10;k7fw+Q8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89&#10;ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1Jm&#10;vZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3&#10;BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYoFQcxQD&#10;AACEBwAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAWpPC&#10;h/QYAAD0GAAAFAAAAAAAAAAAAAAAAAB6BQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYA&#10;CAAAACEAvU/Vwt0AAAAEAQAADwAAAAAAAAAAAAAAAACgHgAAZHJzL2Rvd25yZXYueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAqh8AAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAnSAAAAAA&#10;">
                 <v:shape id="Bildobjekt 1954136084" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:50393;height:6286;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtb/lYxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LCL3VjRolRlcRacGr0R56G7JjNpidTbPbJH37rlDocb7/2e5H24ieOl87VjCbJiCIS6dr&#10;rhRcL++vGQgfkDU2jknBD3nY756ftphrN/CZ+iJUIoawz1GBCaHNpfSlIYt+6lriyN1cZzHEs6uk&#10;7nCI4baR8yRZSYs1xwaDLR0Nlffi2yoovpat+bS30+FjQX022NS/XVKlXibjYQMi0Bj+xX/uk47z&#10;18t0tlglWQqPnyIAcvcLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbW/5WMYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId37" o:title=""/>
+                  <v:imagedata r:id="rId39" o:title=""/>
                 </v:shape>
                 <v:shape id="Pil: nedåt 1056311784" o:spid="_x0000_s1028" type="#_x0000_t67" style="position:absolute;left:32626;width:1048;height:2095;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPCTt/xQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cGjvn6JYNKQi+OnX4eGtubVlzKUns2m9vBoM93u//rbej7cRAPrSONahZBoK4cqbl&#10;WsP31/vTEkSIyAY7x6RhogDbzf3dGgvjzvxJwy7WIoVwKFBDE2NfSBmqhiyGmeuJE3d03mJMp6+l&#10;8XhO4baTz1m2kBZbTg0N9lQ2VJ12f1ZDPCinBs81TeW0d7/7vOx/cq0fH8a3FYhIY7yJr+4Pk+Zn&#10;L4tcqdflHC4/JQDk5h8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDPCTt/xQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="#006298 [3204]" strokecolor="#00304b [1604]" strokeweight="2pt"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17554112" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="738E3533" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1307"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CAE0603" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="319BE907" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klicka sedan på “Inställningar för egenmonitoreringsplan”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B297CF3" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00AF6599" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="454782FD" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00AF6599" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6599">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klicka på ”fler åtgärder” och sedan ”Avsluta egenmonitoreringsplanen”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AB6AA5" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="0061153C" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="63790EC2" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="0061153C" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061153C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F2F7BE2" wp14:editId="4BB05BA0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F24B2B9" wp14:editId="4DE9442A">
             <wp:extent cx="3229426" cy="1257475"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1727095211" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, Electric blue&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1727095211" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, Electric blue&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38"/>
+                    <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3229426" cy="1257475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2826F2DE" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="36380311" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41225">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47B7F0C0" wp14:editId="769BD79A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08E8DAC0" wp14:editId="681CA2E8">
             <wp:extent cx="2715004" cy="1295581"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1291279593" name="Bildobjekt 1" descr="En bild som visar text, Teckensnitt, skärmbild, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1291279593" name="Bildobjekt 1" descr="En bild som visar text, Teckensnitt, skärmbild, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39"/>
+                    <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2715004" cy="1295581"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793FE798" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="1DDA6DCF" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23A4A4DC" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="5FB34E60" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E556276" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="7CD2B135" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nu måste chatten avslutas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAF4134" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="39E53384" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A6536F0" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="28F63322" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Klicka på ”patientaktivitet”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77F9873A" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t>Klicka på ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C12DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>patientaktivitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C12DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08147393" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196AB9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53AB37B0" wp14:editId="6A8447CE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DA29019" wp14:editId="507EE58C">
             <wp:extent cx="5172797" cy="800212"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2054145434" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1738379876" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5172797" cy="800212"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC5A771" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="13A2882D" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klicka på ”Ändra” och sedan ”Avsluta asynkron fas”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB57F21" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="5D4EDB8C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CDAF01B" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3549625A" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033380F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FC3A71D" wp14:editId="3FEEF859">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F391D3A" wp14:editId="3D230D17">
             <wp:extent cx="3142034" cy="3664618"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="1470652565" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, Datorikon&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1470652565" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, Datorikon&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40"/>
+                    <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3150191" cy="3674132"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4639EA7D" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="5B4EDE07" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36E59D78" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="7BA88962" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klicka på ”Avsluta besök”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D6D931" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="0BAB6273" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A56E30C" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="48EC9458" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00464488">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DBA4F10" wp14:editId="7F7805C1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04BA0F17" wp14:editId="70E18FC3">
             <wp:extent cx="4348264" cy="1364161"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="1275260995" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Rektangel, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1275260995" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Rektangel, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41"/>
+                    <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4372333" cy="1371712"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025130AF" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3703C125" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="363"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FC55D92" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="261585BB" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="363"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C12DA7">
+      <w:r w:rsidRPr="2403D09E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Nu är det klart. Patienten är avslutad. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A3AC7E" w14:textId="77777777" w:rsidR="006C7618" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="22B80FE2" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc1725874267"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc1725874267"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Hur pågående egenmonitoreringsplan via BMM avslutas</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="6DF9DE91" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t>Hur pågående egenmonitoreringsplan via Barnmorskemottagning avslutas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="0A460661" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>BB-mottagningens barnmorska meddelar barnmorskemottagningen via konsultation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DC6154" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3B6F7056" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Logga in i Vård och Hälsa </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128EA8B6" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3D355674" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sök patient</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EB15C1" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="4242775B" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klicka på NYTT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AE331B" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="0AE9C863" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Skapa konsultation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EB49CF" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="45B927C6" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Besöksorsak: Administrativt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747B4A1C" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="6B37BE67" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vårdpersonal: Välj patientens barnmorskemottagning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D7120D" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="54906FB3" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Prio: 1</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DDC5C8F" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+        <w:t>Prio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C12DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441A10A6" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Problemförklaring:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Patienten har en pågående egenmonitoreringsplan. V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>ar god</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> avsluta den för uppstart postpartum. Återkoppla när det är klart</w:t>
+        <w:t xml:space="preserve"> avsluta den för uppstart </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C12DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C12DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>. Återkoppla när det är klart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D799A3" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="36FD9C5A" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>För att hantera inkomna svar från barnmorskemottagningen och uppmärksamma om ny plan behöver skapas, behöver inkomna svar kontrolleras dagligen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2DEB30" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="3A63FFB0" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Patienten kan gå hem och påbörja sina mätningar innan BB-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mottagningens  egenmonitoreringsplan</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> är upprättad. Blodtrycksmätningar kommer då hamna hos barnmorskemottagningen tills den nya planen är skapad. Alla mätningar kan ses av BB-mottagningens barnmorska via Platform24.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA47CB5" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="2954D85C" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="424"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>När barnmorskemottagningens egenmonitoreringsplan avslutats startar BB-mottagningens barnmorska en ny egenmonitoreringsplan i Vård och Hälsa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645117A6" w14:textId="77777777" w:rsidR="006C7618" w:rsidRPr="00C12DA7" w:rsidRDefault="006C7618" w:rsidP="006C7618">
+    <w:p w14:paraId="36FCF799" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00C12DA7" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="927"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId46"/>
+    <w:p w14:paraId="21B36893" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00BF5AA1" w:rsidRDefault="00B9416D" w:rsidP="00B9416D"/>
+    <w:p w14:paraId="7ABF8785" w14:textId="77777777" w:rsidR="00B9416D" w:rsidRPr="00BF5AA1" w:rsidRDefault="00B9416D" w:rsidP="00B9416D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2069F101" w14:textId="453B5A3A" w:rsidR="0060294E" w:rsidRPr="00475320" w:rsidRDefault="0060294E" w:rsidP="00475320"/>
+    <w:sectPr w:rsidR="0060294E" w:rsidRPr="00475320" w:rsidSect="00CB53AD">
+      <w:headerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="even" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:headerReference w:type="first" r:id="rId47"/>
+      <w:footerReference w:type="first" r:id="rId48"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="142" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1373C170" w14:textId="77777777" w:rsidR="00574051" w:rsidRDefault="00574051">
+    <w:p w14:paraId="446F9698" w14:textId="77777777" w:rsidR="00821603" w:rsidRDefault="00821603">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E0CA364" w14:textId="77777777" w:rsidR="00574051" w:rsidRDefault="00574051">
+    <w:p w14:paraId="47725D6F" w14:textId="77777777" w:rsidR="00821603" w:rsidRDefault="00821603">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C48BE0D" w14:textId="77777777" w:rsidR="00574051" w:rsidRDefault="00574051">
+    <w:p w14:paraId="3E0D004B" w14:textId="77777777" w:rsidR="00821603" w:rsidRDefault="00821603">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5930,56 +5843,50 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Light">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -5987,73 +5894,72 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="0005478A" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -6209,61 +6115,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CFB1566" w14:textId="77777777" w:rsidR="00574051" w:rsidRDefault="00574051"/>
+    <w:p w14:paraId="1EBFC5FB" w14:textId="77777777" w:rsidR="00821603" w:rsidRDefault="00821603"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B4BE30B" w14:textId="77777777" w:rsidR="00574051" w:rsidRDefault="00574051">
+    <w:p w14:paraId="2C607340" w14:textId="77777777" w:rsidR="00821603" w:rsidRDefault="00821603">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4C00B8D3" w14:textId="77777777" w:rsidR="00574051" w:rsidRDefault="00574051">
+    <w:p w14:paraId="2134154E" w14:textId="77777777" w:rsidR="00821603" w:rsidRDefault="00821603">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -6317,51 +6223,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -6443,51 +6349,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
@@ -10085,50 +9991,275 @@
     <w:lvl w:ilvl="8" w:tplc="CEB6B38C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6910"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DE6156F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="292287EA"/>
+    <w:lvl w:ilvl="0" w:tplc="5B068052">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1715" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2435" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3155" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3875" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4595" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5315" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6035" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6755" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7475" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="665D5B87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36B4120C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67D65BD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E91431A2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1409" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2129" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10197,51 +10328,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6449" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7169" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A49525B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56DEE68C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10310,51 +10441,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B0D3145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D00C014C"/>
     <w:lvl w:ilvl="0" w:tplc="A40A9722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10423,51 +10554,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7767" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C7E610B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A064254"/>
     <w:lvl w:ilvl="0" w:tplc="A40A9722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10536,51 +10667,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7767" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F1B3C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FE4D7F4"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10622,51 +10753,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -10735,51 +10866,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74400A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="326CDA12"/>
     <w:lvl w:ilvl="0" w:tplc="ABDC903E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="37BA4962">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -10847,51 +10978,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77717067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AEA14C2"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10933,51 +11064,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11046,51 +11177,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -11159,51 +11290,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9F5D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4522BDA8"/>
     <w:lvl w:ilvl="0" w:tplc="A40A9722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11273,191 +11404,197 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7767" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909921896">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1367871050">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="861477783">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1280868239">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="391579451">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1296368398">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="689646344">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1979215945">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="830874331">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="57095060">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="36130748">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="560679449">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="464928518">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1415589929">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1976596130">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1323317934">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1979534943">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1881475639">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="891160790">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="793792914">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1573809704">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2056732644">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2056613516">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1843815323">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="120348957">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="475800190">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1047224552">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1366251552">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="806162833">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="16930658">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="477722083">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="489907605">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="282930857">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2101099461">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2111780821">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="254556843">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="991984875">
     <w:abstractNumId w:val="13"/>
   </w:num>
+  <w:num w:numId="45" w16cid:durableId="1674793681">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="353970129">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -11534,50 +11671,51 @@
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C30F9"/>
     <w:rsid w:val="001C3C62"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00225ECA"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00290E20"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C1995"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F61CA"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00306667"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
@@ -11601,50 +11739,51 @@
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F4D28"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451025"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
+    <w:rsid w:val="00475320"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D5CC3"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="0055278F"/>
     <w:rsid w:val="0055413B"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
@@ -11715,50 +11854,51 @@
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00750566"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B0708"/>
     <w:rsid w:val="007D334A"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F228F"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="008006CF"/>
     <w:rsid w:val="0080321E"/>
+    <w:rsid w:val="00821603"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00895ED5"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A600A"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
@@ -11839,50 +11979,51 @@
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B9416D"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE3815"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF5AA1"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C62ACC"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
@@ -14608,55 +14749,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-1286970404-122/surrogate/Hypertoni%20-%20Till%20dig%20som%20tar%20medicin%20f%c3%b6r%20blodtrycket%20efter%20preeklampsi%20eller%20graviditetshypertoni%20.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.amsystem.com/e0N7V7KALjdjgwzWp6VUOzXIr7zHE84FMgIl3p9xg66vZiP7zOrhft1EDUsgK" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-1286970404-122/surrogate/Hypertoni%20-%20Till%20dig%20som%20tar%20medicin%20f%c3%b6r%20blodtrycket%20efter%20preeklampsi%20eller%20graviditetshypertoni%20.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId48" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-1286970404-122/surrogate/Hypertoni%20-%20Till%20dig%20som%20tar%20medicin%20f%c3%b6r%20blodtrycket%20efter%20preeklampsi%20eller%20graviditetshypertoni%20.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10091-662869119-185/surrogate/Preeklampsi.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-1286970404-122/surrogate/Hypertoni%20-%20Till%20dig%20som%20tar%20medicin%20f%c3%b6r%20blodtrycket%20efter%20preeklampsi%20eller%20graviditetshypertoni%20.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.amsystem.com/e0N7V7KALjdjgwzWp6VUOzXIr7zHE84FMgIl3p9xg66vZiP7zOrhft1EDUsgK" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -14940,70 +15081,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>1110</Words>
-  <Characters>8863</Characters>
+  <Words>1132</Words>
+  <Characters>7355</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>290</Lines>
+  <Paragraphs>114</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9954</CharactersWithSpaces>
+  <CharactersWithSpaces>8597</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Egenmonitorering av blodtryck postpartum Kvinnosjukvård NU-sjukvården</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>