--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -7,79 +7,81 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="783A182A" w:rsidR="00184167" w:rsidRDefault="009D4475" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc175647507"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc175647507"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
       <w:r>
         <w:t>Kontroller av barn – Förlossningsavdelning och BB</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:id w:val="1176999537"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="7B4AE1A5" w14:textId="50247E73" w:rsidR="00E9317E" w:rsidRDefault="00E9317E">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
           </w:pPr>
           <w:r>
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="38AFE5EF" w14:textId="3ABC792B" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E" w:rsidP="00E9317E">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
@@ -1667,70 +1669,69 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="02BF701B" w14:textId="1E5C25D7" w:rsidR="00E9317E" w:rsidRDefault="00E9317E">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="3" w:name="_Toc106874287"/>
       <w:bookmarkStart w:id="4" w:name="_Toc175647508"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="4EA6C4B6" w14:textId="192AACCA" w:rsidR="009A32ED" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Ny rutin. </w:t>
+    <w:p w14:paraId="4EA6C4B6" w14:textId="6F1ADBD9" w:rsidR="009A32ED" w:rsidRDefault="0046274A" w:rsidP="0046274A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046274A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uppdatering om hemgång och kontroller vid kraftigt mekoniumfärgat fostervatten och barn med risk för hypotermi och hypoglykemi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD24F3E" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc175647509"/>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2B36EAFF" w14:textId="7848D014" w:rsidR="00585D4B" w:rsidRPr="00BB47CA" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos Display" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Syftet med denna rutin är att samla </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB47CA">
@@ -1771,132 +1772,79 @@
         <w:t xml:space="preserve">/BB samt barnläkarna. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3287976F" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc72840807"/>
       <w:bookmarkStart w:id="7" w:name="_Toc175647510"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="16C94782" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00BB47CA" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rutinprov som utförs i sluten- och/eller öppenvård; </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Rutinprov som utförs i sluten- och/eller öppenvård; bilirubinmätning, POX, PKU, OAE, BUS och viktkontroller finns i rutiner för Säker hemgång samt Ikterus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C8F2F5" w14:textId="67B38616" w:rsidR="00585D4B" w:rsidRPr="00BB47CA" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>På BB-/</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>På BB-/förlossningen</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>avdelningen</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>förlossningen</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> riskfaktorer. Syftet är att upptäcka problem med omställning från fosterlivets cirkulation eller påverkan på det allmänna tillståndet.</w:t>
+        <w:t xml:space="preserve"> utförs ett antal kontroller på barnet utifrån obstetriska eller postpartum riskfaktorer. Syftet är att upptäcka problem med omställning från fosterlivets cirkulation eller påverkan på det allmänna tillståndet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="321D8BB4" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00C4591E" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Normal värde nyfödda barn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3285450B" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00C4591E" w:rsidRDefault="00585D4B" w:rsidP="00C4591E">
@@ -2172,65 +2120,51 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">/duscha. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33687F0A" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00D3656C" w:rsidRDefault="00585D4B" w:rsidP="00D3656C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Återuppta hud-mot-hudkontakt och ge </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> för tidig handmjölkning/matning av råmjölk för att stödja barnet att återupprätta normal kroppstemperatur.</w:t>
+        <w:t>Återuppta hud-mot-hudkontakt och ge kolostrumkit för tidig handmjölkning/matning av råmjölk för att stödja barnet att återupprätta normal kroppstemperatur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADE79C6" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc175647512"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Sex timmars kontroll</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="53F28449" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00D3656C" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ett antal kontroller utförs på det friska barnet inför 6 timmars hemgång. Barn som vårdas kvar på förlossningen eller överflyttas till BB ska också kontrolleras vid 6 timmars ålder. </w:t>
       </w:r>
@@ -2340,65 +2274,51 @@
         </w:rPr>
         <w:t>nformation/visning blöjbyte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35EB28D8" w14:textId="255B30BF" w:rsidR="00585D4B" w:rsidRPr="00E36143" w:rsidRDefault="005B7D7F" w:rsidP="00E36143">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00E36143">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">ppmuntra hud-mot-hudkontakt och </w:t>
-[...13 lines deleted...]
-        <w:t>-back amningsposition</w:t>
+        <w:t>ppmuntra hud-mot-hudkontakt och laid-back amningsposition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198AA796" w14:textId="1808690A" w:rsidR="00585D4B" w:rsidRPr="00E36143" w:rsidRDefault="005B7D7F" w:rsidP="00E36143">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00E36143">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mningsinformation dag 1 – viktigt med information om sökreflexen</w:t>
       </w:r>
@@ -2414,60 +2334,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00E36143">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">m barnet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">inte </w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00E36143">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">sugit – ge </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>sugit – ge kolostrumkit</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="32EC5DFC" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc175647514"/>
       <w:r>
         <w:t>Daglig observation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="30DE524E" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00832277" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832277">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Varje arbetspass gör en observation av barnet och dokumenterar i barnets obs-lista</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C08584B" w14:textId="7083757C" w:rsidR="00585D4B" w:rsidRPr="00832277" w:rsidRDefault="005B7D7F" w:rsidP="00832277">
@@ -2508,60 +2420,52 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00832277">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mning/matning; normalt utifrån dygnsålder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E379D32" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00832277" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832277">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">En gång/dygn med dokumentation i </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>En gång/dygn med dokumentation i obslistan</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="569643A1" w14:textId="73606D4B" w:rsidR="00585D4B" w:rsidRPr="00727811" w:rsidRDefault="005B7D7F" w:rsidP="00727811">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ö</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00727811">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>gon</w:t>
       </w:r>
     </w:p>
@@ -2646,114 +2550,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Följande obstetriska faktorer ökar risk för problem i övergång </w:t>
       </w:r>
       <w:r w:rsidRPr="00535E85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>från fosterlivets cirkulation eller påverkan på det allmänna tillståndet</w:t>
       </w:r>
       <w:r w:rsidRPr="00535E85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0914F4AC" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc175647516"/>
       <w:r>
-        <w:t xml:space="preserve">Kraftigt </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> fostervatten</w:t>
+        <w:t>Kraftigt mekoniumfärgat fostervatten</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="03FB1187" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00F1072F" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1072F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ökad risk för </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> aspiration och medföljande infektion</w:t>
+        <w:t>Ökad risk för mekonium aspiration och medföljande infektion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DC0D82" w14:textId="6286784A" w:rsidR="00585D4B" w:rsidRPr="00F1072F" w:rsidRDefault="00111F35" w:rsidP="00585D4B">
+    <w:p w14:paraId="51DC0D82" w14:textId="5AFE3F84" w:rsidR="00585D4B" w:rsidRPr="00F1072F" w:rsidRDefault="00111F35" w:rsidP="00585D4B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ej</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00F1072F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hem &lt;24 timmar - kontrollera för</w:t>
+        <w:t xml:space="preserve"> hem &lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="0046274A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00585D4B" w:rsidRPr="00F1072F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> timmar - kontrollera för</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01FF072D" w14:textId="2D925141" w:rsidR="00585D4B" w:rsidRPr="00F1072F" w:rsidRDefault="00111F35" w:rsidP="00F1072F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00F1072F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ormal andning, färg och tonus en gång per pass</w:t>
       </w:r>
@@ -2766,201 +2664,137 @@
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00252B22">
         <w:t>arn med ökad infektionsrisk</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="66DA1748" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00A126A6" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Barn till nyförlösta med obstetrisk risk för infektion hos nyfödda</w:t>
       </w:r>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> som inte har fått antibiotika minst 4 timmar innan </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> som inte har fått antibiotika minst 4 timmar innan partus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BC0E48" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00A126A6" w:rsidRDefault="00585D4B" w:rsidP="00A126A6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Långvarig vattenavgång </w:t>
       </w:r>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(≥18 timmar)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647CB3ED" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00A126A6" w:rsidRDefault="00585D4B" w:rsidP="00A126A6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>GBS-</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> någon gång under grav oavsett bakterietal</w:t>
+        <w:t>GBS-bakteriuri någon gång under grav oavsett bakterietal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0F67C9" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00A126A6" w:rsidRDefault="00585D4B" w:rsidP="00A126A6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Feber </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> &gt;38 (rektal temp)</w:t>
+        <w:t>Feber intrapartum &gt;38 (rektal temp)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0D57F2" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00A126A6" w:rsidRDefault="00585D4B" w:rsidP="00A126A6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tidigare fött barn med neonatal GBS-infektioner eller IUFD, där </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> GBS är säkerställd</w:t>
+        <w:t>Tidigare fött barn med neonatal GBS-infektioner eller IUFD, där intrauterin GBS är säkerställd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F3B527" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00A126A6" w:rsidRDefault="00585D4B" w:rsidP="00A126A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ej hem &lt;36 timmar - kontrollera för </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67799BFE" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="005D72CD" w:rsidRDefault="00585D4B" w:rsidP="005D72CD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
@@ -3002,294 +2836,205 @@
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc175647518"/>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Barn med öka</w:t>
       </w:r>
       <w:r w:rsidR="005D72CD">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> risk för hypotermi/hypoglykemi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="08A83D56" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00E0061C" w:rsidRDefault="00585D4B" w:rsidP="00E0061C">
+    <w:p w14:paraId="27AE2772" w14:textId="77777777" w:rsidR="00300A2E" w:rsidRPr="00300A2E" w:rsidRDefault="00300A2E" w:rsidP="00300A2E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0061C">
+      <w:r w:rsidRPr="00300A2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena-/Prematuritet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0061C">
+      <w:r w:rsidRPr="00300A2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>(&lt;37 veckor)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0061C">
+      <w:r w:rsidRPr="00300A2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SGA </w:t>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300A2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Ej hem &lt;72 timmar - kontrollera för </w:t>
+        <w:t>Ej hem &lt;72 timmar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465F8A6B" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00E0061C" w:rsidRDefault="00585D4B" w:rsidP="00E0061C">
+    <w:p w14:paraId="5F2C0DBD" w14:textId="77777777" w:rsidR="00300A2E" w:rsidRPr="00300A2E" w:rsidRDefault="00300A2E" w:rsidP="00300A2E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>Tempkontroll x 3</w:t>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SGA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(&lt;-2 SD) Ej hem &lt;48 timmar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4DFDBE" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00E0061C" w:rsidRDefault="00585D4B" w:rsidP="00E0061C">
+    <w:p w14:paraId="3945D094" w14:textId="110DE0A2" w:rsidR="00585D4B" w:rsidRPr="00E0061C" w:rsidRDefault="00A60FBA" w:rsidP="00E0061C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00585D4B" w:rsidRPr="00E0061C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontrollera för </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465F8A6B" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00E0061C" w:rsidRDefault="00585D4B" w:rsidP="00E0061C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0061C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:t>första dygnet</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Tempkontroll x 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0C37D0" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00E0061C" w:rsidRDefault="00585D4B" w:rsidP="00E0061C">
+    <w:p w14:paraId="58C625F0" w14:textId="7CC5392C" w:rsidR="00585D4B" w:rsidRPr="00E0061C" w:rsidRDefault="00AA3A77" w:rsidP="00E0061C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0061C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...43 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Rubrik3Char1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">P-glukos </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0061C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">kontrolleras/kontrolleras om vid symtom på hypoglykemi såsom stillsamhet/slöhet, hypotermi, </w:t>
-[...35 lines deleted...]
-      </w:r>
+        <w:t>kontrolleras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00104280">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Neonatal hypoglykemi nationellt vårdprogram.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="573D23F7" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0002603C" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc175647519"/>
       <w:r>
         <w:t xml:space="preserve">Infektionsprover </w:t>
       </w:r>
       <w:r w:rsidRPr="43B80C72">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(IL-6, CRP, LPK, TPK)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="5F99AB32" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00715365" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715365">
@@ -3369,100 +3114,91 @@
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547B6954" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00715365" w:rsidRDefault="00585D4B" w:rsidP="00715365">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ovanligt stillsamhet/slött barn. Då ett barn upplevs vara ”svårmatad” bör amnings-/matningssituation utvärderas (en rimlig förklaring kan vara att barnet fått i sig bra mjölkmängd)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D84A5EB" w14:textId="5C4AC419" w:rsidR="00585D4B" w:rsidRPr="00715365" w:rsidRDefault="00585D4B" w:rsidP="00715365">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Gnyighet</w:t>
-[...7 lines deleted...]
-        <w:t>/</w:t>
+        <w:t>Gnyighet/</w:t>
       </w:r>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lindrig andningsstörning (andningsfrekvens normal, ingen synlig cyanos)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DDD927" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00715365" w:rsidRDefault="00585D4B" w:rsidP="00715365">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Andningsfrekvens är avgörande (ska räknas på en hel minut) - förhöjd andningsfrekvens </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Calibri"/>
           </w:rPr>
           <m:t>≥</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60 per minut.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE06A29" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
@@ -3474,69 +3210,51 @@
         <w:t>Asymtomatiska barn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35557B31" w14:textId="3561C010" w:rsidR="00585D4B" w:rsidRPr="002447E6" w:rsidRDefault="00585D4B" w:rsidP="002447E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Infektionsprover tas endast vid kliniska symtom </w:t>
       </w:r>
       <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">(oavsett </w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(oavsett gestationsålder)</w:t>
       </w:r>
       <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och tas </w:t>
       </w:r>
       <w:r w:rsidR="004C5DC4" w:rsidRPr="004C5DC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> rutinmässigt på barn där det förekommit långvarig vattenavgång och mamman inte fått antibiotika mer än 4 timmar innan förlossningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B63C78A" w14:textId="071C4042" w:rsidR="00585D4B" w:rsidRPr="002447E6" w:rsidRDefault="00585D4B" w:rsidP="002447E6">
       <w:pPr>
         <w:rPr>
@@ -3797,51 +3515,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00AA141F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>åbörja omvårdnadsåtgärder (se nedan)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E4BC83" w14:textId="50461730" w:rsidR="00585D4B" w:rsidRPr="00C046DE" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc175647524"/>
       <w:r w:rsidRPr="00BA4A77">
-        <w:lastRenderedPageBreak/>
         <w:t>Omvårdnadsåtgärder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="3F209800" w14:textId="520324E9" w:rsidR="00585D4B" w:rsidRPr="00AD4F6A" w:rsidRDefault="00796D11" w:rsidP="00AD4F6A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -3860,65 +3577,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60740A7F" w14:textId="32F6D60F" w:rsidR="00585D4B" w:rsidRPr="00AD4F6A" w:rsidRDefault="00796D11" w:rsidP="00AD4F6A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">e stöd för att barnet ska komma till bröstet och/eller handmjölka och mata små mängder (ge </w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>e stöd för att barnet ska komma till bröstet och/eller handmjölka och mata små mängder (ge Kolostrumkit)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC39A74" w14:textId="17D3BB06" w:rsidR="00585D4B" w:rsidRPr="00AD4F6A" w:rsidRDefault="00796D11" w:rsidP="00AD4F6A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">tvärdera barnets status </w:t>
       </w:r>
@@ -3933,50 +3636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>en timme</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110938B3" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc175647525"/>
       <w:r w:rsidRPr="003B49A4">
+        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t>ndikationer för i</w:t>
       </w:r>
       <w:r w:rsidRPr="003B49A4">
         <w:t>nfektionsprover</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="29D0D55D" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="000204F5" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000204F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kontakta barnläkare för undersökning (BUS) och ställningstagande till behov av infektionsprover.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B961C50" w14:textId="5F7028D2" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
       <w:pPr>
@@ -4001,163 +3705,93 @@
         </w:rPr>
         <w:t xml:space="preserve">ny </w:t>
       </w:r>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kontroll en timme efter påbörjade omvårdnadsåtgärder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C9067F" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Andningsstörning som funnits med sedan </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> adaptationsstörning finns med från start och brukar successivt förbättras).</w:t>
+        <w:t>Andningsstörning som funnits med sedan partus men förvärrats (PAS= pulmonell adaptationsstörning finns med från start och brukar successivt förbättras).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="330B2362" w14:textId="23743933" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Andningsstörning som är nytillkommen (inte funnits med sedan </w:t>
-[...13 lines deleted...]
-        <w:t>) som inte försvinner då barnet läggs hud-mot-hud - POX kontrolleras</w:t>
+        <w:t>Andningsstörning som är nytillkommen (inte funnits med sedan partus) som inte försvinner då barnet läggs hud-mot-hud - POX kontrolleras</w:t>
       </w:r>
       <w:r w:rsidR="004C5DC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> på nytt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5939FF" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Uttalad skakighet/irritabilitet där </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> med ersättning).  </w:t>
+        <w:t xml:space="preserve">Uttalad skakighet/irritabilitet där pl- glukos är normal och barnet ammats/matats med råmjölk (skakighet med normal p-glukos är inte en indikation för tillmatning med ersättning).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7312CBD8" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="000204F5" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000204F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ok med lokalt-CRP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33230000" w14:textId="314D7B41" w:rsidR="00585D4B" w:rsidRPr="005C5ECE" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc175647526"/>
       <w:r>
         <w:t>Kompletterande kontroll</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
@@ -4217,491 +3851,415 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid fortsatt hög temp - lägg barnet något svalare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEEE633" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">/ lindrig andningsstörning - kontrollera POX </w:t>
+        <w:t xml:space="preserve">Vid gnyighet/ lindrig andningsstörning - kontrollera POX </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0215A8" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Överväga om barnet kan ha ont som till följd av exempelvis VE, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. Smärtlindring ges utifrån indikation och kliniska tecken på smärtpåverkan </w:t>
+        <w:t xml:space="preserve">Överväga om barnet kan ha ont som till följd av exempelvis VE, klavikelfraktur. Smärtlindring ges utifrån indikation och kliniska tecken på smärtpåverkan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1105B3DD" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00AD227E" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc175647527"/>
       <w:r w:rsidRPr="00AD227E">
         <w:t>Nutrition</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="22D1D2FE" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Kolostrumkit</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ska lämnas och tidig handmjölkning uppmuntras där det förekommer riskfaktorer för lågt p</w:t>
+        <w:t>Kolostrumkit ska lämnas och tidig handmjölkning uppmuntras där det förekommer riskfaktorer för lågt p</w:t>
       </w:r>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
         <w:t xml:space="preserve">-glukos och/eller infektion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66982C78" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skakighet med normal p-glukos är inte en indikation för </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> med ersättning</w:t>
+        <w:t>Skakighet med normal p-glukos är inte en indikation för tillmatning med ersättning</w:t>
       </w:r>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76EEDB65" w14:textId="68330498" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Då medicinsk indikation föreligger </w:t>
       </w:r>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>behövs inte alltid</w:t>
       </w:r>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> med ersättning</w:t>
+        <w:t xml:space="preserve"> tillmatning med ersättning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4463AFCC" w14:textId="3C46B44E" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00796D11" w:rsidP="0053395A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00585D4B" w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>töver amning ges extra matning av den egna bröstmjölken i förstahand och utan restriktioner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5BF38F" w14:textId="67D01DD0" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00796D11" w:rsidP="0053395A">
+    <w:p w14:paraId="459B959B" w14:textId="765E179B" w:rsidR="00585D4B" w:rsidRPr="00051737" w:rsidRDefault="00796D11" w:rsidP="00220451">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00051737">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="0053395A">
+      <w:r w:rsidR="00585D4B" w:rsidRPr="00051737">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>atning med ersättning ges enbart där det finns medicinsk indikation och då mamman inte får tillgång till råmjölk</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6F787FF8" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00585D4B" w:rsidRPr="00585D4B" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A2D8BFC" w14:textId="77777777" w:rsidR="00EE4D0A" w:rsidRDefault="00EE4D0A">
+    <w:p w14:paraId="06C28013" w14:textId="77777777" w:rsidR="00A8388C" w:rsidRDefault="00A8388C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="332DA821" w14:textId="77777777" w:rsidR="00EE4D0A" w:rsidRDefault="00EE4D0A">
+    <w:p w14:paraId="2421C989" w14:textId="77777777" w:rsidR="00A8388C" w:rsidRDefault="00A8388C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D5EE373" w14:textId="77777777" w:rsidR="00EE4D0A" w:rsidRDefault="00EE4D0A">
+    <w:p w14:paraId="2E7CE40A" w14:textId="77777777" w:rsidR="00A8388C" w:rsidRDefault="00A8388C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -4780,51 +4338,51 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4858,83 +4416,83 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32A3B691" w14:textId="77777777" w:rsidR="00EE4D0A" w:rsidRDefault="00EE4D0A"/>
+    <w:p w14:paraId="03F3BED0" w14:textId="77777777" w:rsidR="00A8388C" w:rsidRDefault="00A8388C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0370798B" w14:textId="77777777" w:rsidR="00EE4D0A" w:rsidRDefault="00EE4D0A">
+    <w:p w14:paraId="4C68462F" w14:textId="77777777" w:rsidR="00A8388C" w:rsidRDefault="00A8388C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71CF47FE" w14:textId="77777777" w:rsidR="00EE4D0A" w:rsidRDefault="00EE4D0A">
+    <w:p w14:paraId="1A051EB7" w14:textId="77777777" w:rsidR="00A8388C" w:rsidRDefault="00A8388C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B4E36BB" w14:textId="77777777" w:rsidR="0057277B" w:rsidRDefault="0057277B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -5012,51 +4570,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5219,51 +4777,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10530,117 +10088,116 @@
   <w:num w:numId="41" w16cid:durableId="1443458508">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="60717428">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="467823777">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1482190316">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="236864583">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1238513073">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="521865729">
     <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="000204F5"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00051737"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000E1F77"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="00111F35"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
@@ -10665,98 +10222,101 @@
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00300A2E"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="0046274A"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004A1955"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C5DC4"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="0053395A"/>
     <w:rsid w:val="00535E85"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
@@ -10890,58 +10450,61 @@
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D4475"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F1166"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A126A6"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A60FBA"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A8388C"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA141F"/>
+    <w:rsid w:val="00AA3A77"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD4F6A"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
@@ -10985,50 +10548,51 @@
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D3656C"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D52045"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E0061C"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E0498B"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E36143"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E9317E"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
@@ -11066,55 +10630,56 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{42293CC6-F8DD-4B32-BA1E-B8C3BD59AD28}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13607,55 +13172,67 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E9317E"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00051737"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13671,51 +13248,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10035-1983749542-416/surrogate/Neonatal%20hypoglykemi%20nationellt%20v%c3%a5rdprogram.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -14006,71 +13583,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>8243</Characters>
+  <Pages>6</Pages>
+  <Words>1346</Words>
+  <Characters>8456</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>222</Lines>
+  <Paragraphs>160</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9779</CharactersWithSpaces>
+  <CharactersWithSpaces>9642</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kontroller av barn - Förlossningsavdelning och BB</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
+  <revision>8</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>