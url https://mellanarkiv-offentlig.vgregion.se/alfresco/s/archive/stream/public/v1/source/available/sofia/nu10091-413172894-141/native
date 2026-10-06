--- v1 (2026-06-13)
+++ v2 (2026-10-06)
@@ -7,93 +7,93 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="783A182A" w:rsidR="00184167" w:rsidRDefault="009D4475" w:rsidP="009A32ED">
+    <w:p w14:paraId="4AF60534" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc175647507"/>
       <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
       <w:r>
         <w:t>Kontroller av barn – Förlossningsavdelning och BB</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1176999537"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="7B4AE1A5" w14:textId="50247E73" w:rsidR="00E9317E" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="5B328337" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
           </w:pPr>
           <w:r>
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="38AFE5EF" w14:textId="3ABC792B" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E" w:rsidP="00E9317E">
+        <w:p w14:paraId="3BE0C154" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc175647508" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -118,69 +118,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647508 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F14E69A" w14:textId="5545A68F" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="38658005" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647509" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Syfte</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
@@ -196,69 +196,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647509 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6FDF878C" w14:textId="49AD924B" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="28ED04C1" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647510" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
@@ -274,69 +274,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647510 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D5FEB63" w14:textId="7024337E" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="27DC17C9" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647511" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Hypotermi hos nyfödda barn</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
@@ -352,69 +352,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647511 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="13D6139A" w14:textId="0206EA2D" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="41895249" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647512" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sex timmars kontroll</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
@@ -430,69 +430,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647512 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16BABE4F" w14:textId="1EB8FA3B" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="4C26934F" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647513" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Första observationstillfälle vaket barn</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
@@ -508,69 +508,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647513 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15239B7E" w14:textId="5CB44CA4" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="7EEE20E7" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647514" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Daglig observation</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
@@ -586,69 +586,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647514 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1210EC7F" w14:textId="1F8F1F8C" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="10712AA4" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647515" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Utökad kontroll: obstetriska riskfaktorer</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
@@ -664,69 +664,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647515 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E4D6EB3" w14:textId="085B02B2" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="607D9EA2" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647516" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kraftigt mekoniumfärgat fostervatten</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
@@ -745,69 +745,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647516 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6B9C8318" w14:textId="0C724111" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="4E3B8A83" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647517" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Barn med ökad infektionsrisk</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
@@ -826,69 +826,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647517 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E5E2727" w14:textId="52C9F82F" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="5D3D9F60" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647518" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Barn med ökad risk för hypotermi/hypoglykemi</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
@@ -908,69 +908,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647518 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D10F1B0" w14:textId="094C75ED" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="20181346" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647519" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Infektionsprover (IL-6, CRP, LPK, TPK)</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
@@ -986,69 +986,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647519 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E14C3C7" w14:textId="2E3F70D1" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="56A81F66" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647520" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Symtom på infektion</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
@@ -1067,69 +1067,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647520 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DA79722" w14:textId="3CC94EE1" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="0AC96406" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647521" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Asymtomatiska barn</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
@@ -1148,69 +1148,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647521 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="215DFEA5" w14:textId="6C0D4EE8" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="6B0EF718" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647522" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Symtomatiska barn med riskfaktorer</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
@@ -1229,69 +1229,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647522 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DFECD32" w14:textId="69780862" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="382A4769" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647523" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Symtomatiska barn utan riskfaktorer</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
@@ -1310,69 +1310,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647523 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2312B50F" w14:textId="73A2BF4B" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="49024C01" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647524" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Omvårdnadsåtgärder</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
@@ -1391,69 +1391,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647524 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1FB8B547" w14:textId="7B753399" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="782A996D" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647525" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Indikationer för infektionsprover</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
@@ -1472,69 +1472,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647525 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C0F1A72" w14:textId="4D37CA2E" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="154CED5A" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647526" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kompletterande kontroll</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
@@ -1553,69 +1553,69 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647526 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A763CFD" w14:textId="66E1ADD9" w:rsidR="00E9317E" w:rsidRPr="00626848" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="433A47D3" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00626848" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc175647527" w:history="1">
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Nutrition</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1631,245 +1631,298 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc175647527 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007E5577">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00626848">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02BF701B" w14:textId="1E5C25D7" w:rsidR="00E9317E" w:rsidRDefault="00E9317E">
+        <w:p w14:paraId="2DE230FC" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="597E0A63" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="3" w:name="_Toc106874287"/>
       <w:bookmarkStart w:id="4" w:name="_Toc175647508"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="4EA6C4B6" w14:textId="6F1ADBD9" w:rsidR="009A32ED" w:rsidRDefault="0046274A" w:rsidP="0046274A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Uppdatering om hemgång och kontroller vid kraftigt mekoniumfärgat fostervatten och barn med risk för hypotermi och hypoglykemi. </w:t>
+    <w:p w14:paraId="536165CF" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillägg under rubrik ”Barn med ökad infektionsrisk” sid 4. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD24F3E" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="5A8B9AFA" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc175647509"/>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="2B36EAFF" w14:textId="7848D014" w:rsidR="00585D4B" w:rsidRPr="00BB47CA" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="38C54E6D" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00BB47CA" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos Display" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Syftet med denna rutin är att samla </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">information om </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos Display" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">de kontroller som görs för att upptäcka avvikelse i </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>omställning från fosterlivets cirkulation eller påverkan på det allmänna tillståndet</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos Display" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> hos det nyfödda barnet. Rutinen riktas till personalen på förlossning</w:t>
       </w:r>
-      <w:r w:rsidR="00621830">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos Display" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>savdelningen</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos Display" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">/BB samt barnläkarna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3287976F" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="045E6AC4" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc72840807"/>
       <w:bookmarkStart w:id="7" w:name="_Toc175647510"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="16C94782" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00BB47CA" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="35329966" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00BB47CA" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rutinprov som utförs i sluten- och/eller öppenvård; bilirubinmätning, POX, PKU, OAE, BUS och viktkontroller finns i rutiner för Säker hemgång samt Ikterus. </w:t>
+        <w:t xml:space="preserve">Rutinprov som utförs i sluten- och/eller öppenvård; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB47CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bilirubinmätning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB47CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, POX, PKU, OAE, BUS och viktkontroller finns i rutiner för Säker hemgång samt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB47CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ikterus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB47CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C8F2F5" w14:textId="67B38616" w:rsidR="00585D4B" w:rsidRPr="00BB47CA" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="7133C0BC" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00BB47CA" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>På BB-/förlossningen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D0D58">
+        <w:t>På BB-/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>förlossningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>avdelningen</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> utförs ett antal kontroller på barnet utifrån obstetriska eller postpartum riskfaktorer. Syftet är att upptäcka problem med omställning från fosterlivets cirkulation eller påverkan på det allmänna tillståndet.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> utförs ett antal kontroller på barnet utifrån obstetriska eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB47CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>postpartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB47CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> riskfaktorer. Syftet är att upptäcka problem med omställning från fosterlivets cirkulation eller påverkan på det allmänna tillståndet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB47CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321D8BB4" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00C4591E" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="6975CE9A" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00C4591E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Normal värde nyfödda barn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3285450B" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00C4591E" w:rsidRDefault="00585D4B" w:rsidP="00C4591E">
+    <w:p w14:paraId="6783CFC5" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00C4591E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">POX-screening </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
@@ -1878,2221 +1931,2519 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">≥95% </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">hand och fot enligt rutin, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>≤3 % skillnad</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB689DE" w14:textId="650831E0" w:rsidR="00585D4B" w:rsidRPr="00C4591E" w:rsidRDefault="00585D4B" w:rsidP="00C4591E">
+    <w:p w14:paraId="46C6B300" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00C4591E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Andningsfrekvens (ska räknas på en hel minut) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
-      <w:r w:rsidR="00D52045">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00D52045">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>60/min</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED3DF72" w14:textId="51045E66" w:rsidR="00585D4B" w:rsidRPr="00C4591E" w:rsidRDefault="00585D4B" w:rsidP="00C4591E">
+    <w:p w14:paraId="4FCDD932" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00C4591E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Puls </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
-      <w:r w:rsidR="00D52045">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00D52045">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>150</w:t>
       </w:r>
-      <w:r w:rsidR="00D52045">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412FCB11" w14:textId="17AC3D5C" w:rsidR="00585D4B" w:rsidRPr="00C4591E" w:rsidRDefault="00585D4B" w:rsidP="00C4591E">
+    <w:p w14:paraId="271236F8" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00C4591E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Temp </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">36,5° </w:t>
       </w:r>
-      <w:r w:rsidR="00D52045">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4591E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 37,5°</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B6EFD0" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="00D39FD7" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc175647511"/>
       <w:r>
         <w:t>Hypotermi hos nyfödda barn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="2F1AD4F5" w14:textId="575DA498" w:rsidR="00585D4B" w:rsidRPr="00D3656C" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="51A7A31E" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00D3656C" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Det är inte onormalt om ett nyfött barn utan riskfaktorer blir tillfälligt kall (temp &lt;36,5) i samband med avbrott i hud-mot-hudkontakt. Exempelvis kan ett barn som haft avföring flera g</w:t>
       </w:r>
-      <w:r w:rsidR="001F76DA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ånger</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> efter bra amning blir kallt i samband med blöjbyte </w:t>
       </w:r>
-      <w:r w:rsidR="001F76DA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> flera eller i samband med att mamman har gått upp för att kiss</w:t>
       </w:r>
-      <w:r w:rsidR="001F76DA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">/duscha. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33687F0A" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00D3656C" w:rsidRDefault="00585D4B" w:rsidP="00D3656C">
+    <w:p w14:paraId="27298F97" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00D3656C" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Återuppta hud-mot-hudkontakt och ge kolostrumkit för tidig handmjölkning/matning av råmjölk för att stödja barnet att återupprätta normal kroppstemperatur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADE79C6" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="0076630F" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc175647512"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Sex timmars kontroll</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="53F28449" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00D3656C" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="58C2E9B3" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00D3656C" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ett antal kontroller utförs på det friska barnet inför 6 timmars hemgång. Barn som vårdas kvar på förlossningen eller överflyttas till BB ska också kontrolleras vid 6 timmars ålder. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C9B8D1" w14:textId="2B328FF5" w:rsidR="00585D4B" w:rsidRPr="00D3656C" w:rsidRDefault="00D3656C" w:rsidP="00D3656C">
+    <w:p w14:paraId="488C5B29" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00D3656C" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00D3656C">
+      <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ontrollera för: normal andning, färg och tonus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC3EAA9" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00D3656C" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="4B91FEBF" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00D3656C" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedömningen görs helst med </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">barnet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>liggande hud-mot-hud</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3656C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> med sin förälder eller då barnet ligger i baljan. Barnet behöver inte tas upp på skötbordet om allt verkar normalt - viktigt att inte störa återhämtningssömn i onödan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790E5332" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="3AE6D0D6" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc175647513"/>
       <w:r w:rsidRPr="0011522C">
         <w:t>Första observationstillfälle vaket barn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="359AA465" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00E36143" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="43E6675A" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00E36143" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36143">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Passa på att informera föräldrarna om normala nyföddbeteende samt ger stöd för amningsstart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A17AA8" w14:textId="63147A3E" w:rsidR="00585D4B" w:rsidRPr="00E36143" w:rsidRDefault="005B7D7F" w:rsidP="00E36143">
+    <w:p w14:paraId="7917B7B7" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00E36143" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00E36143">
+      <w:r w:rsidRPr="00E36143">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nformation/visning blöjbyte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EB28D8" w14:textId="255B30BF" w:rsidR="00585D4B" w:rsidRPr="00E36143" w:rsidRDefault="005B7D7F" w:rsidP="00E36143">
+    <w:p w14:paraId="1DEFE763" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00E36143" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00E36143">
-[...3 lines deleted...]
-        <w:t>ppmuntra hud-mot-hudkontakt och laid-back amningsposition</w:t>
+      <w:r w:rsidRPr="00E36143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ppmuntra hud-mot-hudkontakt och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E36143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>laid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E36143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-back amningsposition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198AA796" w14:textId="1808690A" w:rsidR="00585D4B" w:rsidRPr="00E36143" w:rsidRDefault="005B7D7F" w:rsidP="00E36143">
+    <w:p w14:paraId="178C76D7" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00E36143" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00E36143">
+      <w:r w:rsidRPr="00E36143">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mningsinformation dag 1 – viktigt med information om sökreflexen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774BD30C" w14:textId="58D0F359" w:rsidR="00585D4B" w:rsidRPr="00E36143" w:rsidRDefault="005B7D7F" w:rsidP="00E36143">
+    <w:p w14:paraId="02B7E097" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00E36143" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00E36143">
+      <w:r w:rsidRPr="00E36143">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">m barnet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">inte </w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00E36143">
+      <w:r w:rsidRPr="00E36143">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sugit – ge kolostrumkit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EC5DFC" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="632FA319" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc175647514"/>
       <w:r>
         <w:t>Daglig observation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="30DE524E" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00832277" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="3590D04D" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00832277" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832277">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Varje arbetspass gör en observation av barnet och dokumenterar i barnets obs-lista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C08584B" w14:textId="7083757C" w:rsidR="00585D4B" w:rsidRPr="00832277" w:rsidRDefault="005B7D7F" w:rsidP="00832277">
+    <w:p w14:paraId="0F93D8C4" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00832277" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00832277">
+      <w:r w:rsidRPr="00832277">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">llmäntillstånd; normalt vakenhetsmönster för dygnsålder </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47302CE8" w14:textId="510C979F" w:rsidR="00585D4B" w:rsidRPr="00832277" w:rsidRDefault="005B7D7F" w:rsidP="00832277">
+    <w:p w14:paraId="35EF92EC" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00832277" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00832277">
+      <w:r w:rsidRPr="00832277">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>mning/matning; normalt utifrån dygnsålder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E379D32" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00832277" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="42E438A8" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00832277" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832277">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>En gång/dygn med dokumentation i obslistan</w:t>
-      </w:r>
+        <w:t xml:space="preserve">En gång/dygn med dokumentation i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00832277">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>obslistan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="569643A1" w14:textId="73606D4B" w:rsidR="00585D4B" w:rsidRPr="00727811" w:rsidRDefault="005B7D7F" w:rsidP="00727811">
+    <w:p w14:paraId="485E6577" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00727811" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ö</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00727811">
+      <w:r w:rsidRPr="00727811">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>gon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAD67BB" w14:textId="22491838" w:rsidR="00585D4B" w:rsidRPr="00727811" w:rsidRDefault="005B7D7F" w:rsidP="00727811">
+    <w:p w14:paraId="6867574D" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00727811" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00727811">
+      <w:r w:rsidRPr="00727811">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>avel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60714E84" w14:textId="5FBA01AC" w:rsidR="00585D4B" w:rsidRPr="00727811" w:rsidRDefault="005B7D7F" w:rsidP="00727811">
+    <w:p w14:paraId="5F8D1357" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00727811" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00727811">
+      <w:r w:rsidRPr="00727811">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DE1922" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00832277" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="422BDFCD" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00832277" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00832277">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A-turen ansvarar för kontroll av nummerbanden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771EDE" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="2835843B" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc175647515"/>
       <w:r>
         <w:t>Utökad kontroll: obstetriska riskfaktorer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="48E80BAE" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00535E85" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="281E8D39" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00535E85" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00535E85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Följande obstetriska faktorer ökar risk för problem i övergång </w:t>
       </w:r>
       <w:r w:rsidRPr="00535E85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>från fosterlivets cirkulation eller påverkan på det allmänna tillståndet</w:t>
       </w:r>
       <w:r w:rsidRPr="00535E85">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0914F4AC" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="371C899E" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc175647516"/>
       <w:r>
-        <w:t>Kraftigt mekoniumfärgat fostervatten</w:t>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD837EE" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Kraftigt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mekoniumfärgat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fostervatten</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="03FB1187" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00F1072F" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="6DE694E0" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00F1072F" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1072F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Ökad risk för mekonium aspiration och medföljande infektion</w:t>
+        <w:t xml:space="preserve">Ökad risk för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mekonium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aspiration och medföljande infektion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DC0D82" w14:textId="5AFE3F84" w:rsidR="00585D4B" w:rsidRPr="00F1072F" w:rsidRDefault="00111F35" w:rsidP="00585D4B">
+    <w:p w14:paraId="41EA5966" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00F1072F" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ej</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00F1072F">
+      <w:r w:rsidRPr="00F1072F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hem &lt;</w:t>
       </w:r>
-      <w:r w:rsidR="0046274A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00F1072F">
+      <w:r w:rsidRPr="00F1072F">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> timmar - kontrollera för</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FF072D" w14:textId="2D925141" w:rsidR="00585D4B" w:rsidRPr="00F1072F" w:rsidRDefault="00111F35" w:rsidP="00F1072F">
+    <w:p w14:paraId="567479FE" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00F1072F" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00F1072F">
+      <w:r w:rsidRPr="00F1072F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ormal andning, färg och tonus en gång per pass</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC2FFBF" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00252B22" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="4D78DA3E" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00252B22" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc175647517"/>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00252B22">
         <w:t>arn med ökad infektionsrisk</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="66DA1748" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00A126A6" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="3059559D" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00A126A6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Barn till nyförlösta med obstetrisk risk för infektion hos nyfödda</w:t>
       </w:r>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> som inte har fått antibiotika minst 4 timmar innan partus.</w:t>
+        <w:t xml:space="preserve"> som inte har fått antibiotika minst 4 timmar innan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A126A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>partus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A126A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BC0E48" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00A126A6" w:rsidRDefault="00585D4B" w:rsidP="00A126A6">
+    <w:p w14:paraId="6E3640BF" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00A126A6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Långvarig vattenavgång </w:t>
       </w:r>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(≥18 timmar)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647CB3ED" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00A126A6" w:rsidRDefault="00585D4B" w:rsidP="00A126A6">
+    <w:p w14:paraId="325EE1FD" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00A126A6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>GBS-bakteriuri någon gång under grav oavsett bakterietal</w:t>
+        <w:t>GBS-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A126A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>bakteriuri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A126A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> någon gång under grav</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iditeten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A126A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>oavsett bakterietal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0F67C9" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00A126A6" w:rsidRDefault="00585D4B" w:rsidP="00A126A6">
+    <w:p w14:paraId="7D107176" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00A126A6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Feber intrapartum &gt;38 (rektal temp)</w:t>
+        <w:t xml:space="preserve">Feber </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A126A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>intrapartum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A126A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt;38 (rektal temp)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0D57F2" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00A126A6" w:rsidRDefault="00585D4B" w:rsidP="00A126A6">
+    <w:p w14:paraId="7ADDB1CD" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00ED5360" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Tidigare fött barn med neonatal GBS-infektioner eller IUFD, där intrauterin GBS är säkerställd</w:t>
+        <w:t xml:space="preserve">Tidigare fött barn med neonatal GBS-infektioner eller IUFD, där </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A126A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>intrauterin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A126A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GBS är säkerställd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F3B527" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00A126A6" w:rsidRDefault="00585D4B" w:rsidP="00A126A6">
+    <w:p w14:paraId="25FB0215" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00A126A6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sen prematur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>gestationsvecka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35+0 – 36+6 (notera; inte hem &lt;72 timmar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298B95CE" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00A126A6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A126A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ej hem &lt;36 timmar - kontrollera för </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67799BFE" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="005D72CD" w:rsidRDefault="00585D4B" w:rsidP="005D72CD">
+    <w:p w14:paraId="6AFEBFD3" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="005D72CD" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D72CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Allmäntillstånd, normalt vakenhetsmönster för dygnsålder och andningsfrekvens x 3 (varje arbetspass)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2516CA7A" w14:textId="7DBD8ED2" w:rsidR="00A126A6" w:rsidRPr="005D72CD" w:rsidRDefault="00585D4B" w:rsidP="00B6020A">
+    <w:p w14:paraId="4A11E023" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="005D72CD" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D72CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Tempkontroll x 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37105561" w14:textId="08022724" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="2AD07A81" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc175647518"/>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Barn med öka</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> risk för hypotermi/hypoglykemi</w:t>
+        <w:t>Barn med ökad risk för hypotermi/hypoglykemi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="27AE2772" w14:textId="77777777" w:rsidR="00300A2E" w:rsidRPr="00300A2E" w:rsidRDefault="00300A2E" w:rsidP="00300A2E">
+    <w:p w14:paraId="1AF86DE6" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00300A2E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300A2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sena-/Prematuritet </w:t>
       </w:r>
       <w:r w:rsidRPr="00300A2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>(&lt;37 veckor)</w:t>
       </w:r>
       <w:r w:rsidRPr="00300A2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00300A2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ej hem &lt;72 timmar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2C0DBD" w14:textId="77777777" w:rsidR="00300A2E" w:rsidRPr="00300A2E" w:rsidRDefault="00300A2E" w:rsidP="00300A2E">
+    <w:p w14:paraId="479CCB86" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00300A2E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300A2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SGA </w:t>
       </w:r>
       <w:r w:rsidRPr="00300A2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(&lt;-2 SD) Ej hem &lt;48 timmar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3945D094" w14:textId="110DE0A2" w:rsidR="00585D4B" w:rsidRPr="00E0061C" w:rsidRDefault="00A60FBA" w:rsidP="00E0061C">
+    <w:p w14:paraId="6538ABA5" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00E0061C" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00E0061C">
+      <w:r w:rsidRPr="00E0061C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ontrollera för </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465F8A6B" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00E0061C" w:rsidRDefault="00585D4B" w:rsidP="00E0061C">
+    <w:p w14:paraId="4A1DBC39" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00E0061C" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0061C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Tempkontroll x 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C625F0" w14:textId="7CC5392C" w:rsidR="00585D4B" w:rsidRPr="00E0061C" w:rsidRDefault="00AA3A77" w:rsidP="00E0061C">
+    <w:p w14:paraId="71CAA408" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00E0061C" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0061C">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">P-glukos </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0061C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kontrolleras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> enligt </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00104280">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Neonatal hypoglykemi nationellt vårdprogram.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="573D23F7" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0002603C" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="0603B222" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0002603C" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc175647519"/>
       <w:r>
         <w:t xml:space="preserve">Infektionsprover </w:t>
       </w:r>
       <w:r w:rsidRPr="43B80C72">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(IL-6, CRP, LPK, TPK)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="5F99AB32" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00715365" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="56D57321" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00715365" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Följande information gäller för </w:t>
       </w:r>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BB-personal och barnläkarna</w:t>
       </w:r>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Målet är att förbättra samverkan och minska onödiga provtagningar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25498FA8" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="55AE9C58" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc175647520"/>
       <w:r>
         <w:t>Symtom på infektion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="1218E87D" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00715365" w:rsidRDefault="00585D4B" w:rsidP="00715365">
+    <w:p w14:paraId="26B0B044" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00715365" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Avvikande kroppstemperatur &lt;36,5 eller&gt; 37,5</w:t>
       </w:r>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609BCFAF" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00715365" w:rsidRDefault="00585D4B" w:rsidP="00715365">
+    <w:p w14:paraId="6366E170" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00715365" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Irritabilitet/skakighet</w:t>
       </w:r>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547B6954" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00715365" w:rsidRDefault="00585D4B" w:rsidP="00715365">
+    <w:p w14:paraId="7CE3837D" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00715365" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ovanligt stillsamhet/slött barn. Då ett barn upplevs vara ”svårmatad” bör amnings-/matningssituation utvärderas (en rimlig förklaring kan vara att barnet fått i sig bra mjölkmängd)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D84A5EB" w14:textId="5C4AC419" w:rsidR="00585D4B" w:rsidRPr="00715365" w:rsidRDefault="00585D4B" w:rsidP="00715365">
+    <w:p w14:paraId="3F3851A4" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00715365" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Gnyighet/</w:t>
-      </w:r>
+        <w:t>Gnyighet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715365">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lindrig andningsstörning (andningsfrekvens normal, ingen synlig cyanos)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DDD927" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00715365" w:rsidRDefault="00585D4B" w:rsidP="00715365">
+    <w:p w14:paraId="6EA0C489" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00715365" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Andningsfrekvens är avgörande (ska räknas på en hel minut) - förhöjd andningsfrekvens </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Calibri"/>
           </w:rPr>
           <m:t>≥</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60 per minut.</w:t>
       </w:r>
       <w:r w:rsidRPr="00715365">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE06A29" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="28A0B24F" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc175647521"/>
       <w:r>
         <w:t>Asymtomatiska barn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35557B31" w14:textId="3561C010" w:rsidR="00585D4B" w:rsidRPr="002447E6" w:rsidRDefault="00585D4B" w:rsidP="002447E6">
+    <w:p w14:paraId="37E541F6" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="002447E6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Infektionsprover tas endast vid kliniska symtom </w:t>
       </w:r>
       <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>(oavsett gestationsålder)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(oavsett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>gestationsålder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002447E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002447E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och tas </w:t>
       </w:r>
-      <w:r w:rsidR="004C5DC4" w:rsidRPr="004C5DC4">
+      <w:r w:rsidRPr="004C5DC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> rutinmässigt på barn där det förekommit långvarig vattenavgång och mamman inte fått antibiotika mer än 4 timmar innan förlossningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B63C78A" w14:textId="071C4042" w:rsidR="00585D4B" w:rsidRPr="002447E6" w:rsidRDefault="00585D4B" w:rsidP="002447E6">
+    <w:p w14:paraId="71205C39" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="002447E6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Friska fullgångna barn kan te sig irritabel och skakigt vid BUS. Detta kan vara normalt beteende kopplad till att barnet är inne på sin hungerperiod, vilket oftast inträffa mellan 1–2½ dygns ålder (barn till omföderskor kan uppvisa hungerbeteende före 1 dygnsålder). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEAD093" w14:textId="4EBC5746" w:rsidR="00585D4B" w:rsidRPr="002447E6" w:rsidRDefault="004C5DC4" w:rsidP="002447E6">
+    <w:p w14:paraId="017ED918" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="002447E6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="002447E6">
+      <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">är det saknas övriga riskfaktorer - avvakta med kontroll av p-glukos och infektionsprover </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24507045" w14:textId="2EFC053C" w:rsidR="00585D4B" w:rsidRPr="002447E6" w:rsidRDefault="004C5DC4" w:rsidP="002447E6">
+    <w:p w14:paraId="7A5B0DDC" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="002447E6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="002447E6">
+      <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>iktigaste åtgärd är att barnet kommer åter i hud-mot-hudkontakt och får ammas och/eller matas med råmjölk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEFCAE1" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="122FAE35" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc175647522"/>
       <w:r>
         <w:t>Symtomatiska barn med riskfaktorer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5646DBF9" w14:textId="61BCB6EA" w:rsidR="00585D4B" w:rsidRPr="002447E6" w:rsidRDefault="00585D4B" w:rsidP="002447E6">
+    <w:p w14:paraId="4A3ADAE1" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="002447E6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Där det förekommer riskfaktorer för infektion samt uppvisar barnet tecken på eventuell infektion </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5DC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">och/eller andning </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="bi"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Calibri"/>
           </w:rPr>
           <m:t>≥</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="004C5DC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>60 per minut</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7771CF2C" w14:textId="74FC3A6B" w:rsidR="00585D4B" w:rsidRPr="002447E6" w:rsidRDefault="004C5DC4" w:rsidP="002447E6">
+    <w:p w14:paraId="4EEBC959" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="002447E6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="002447E6">
+      <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>arnläkaren kontaktas direkt</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="002447E6">
+      <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt finns det en mer generös inställning till provtagning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6425C484" w14:textId="466E6CCC" w:rsidR="00585D4B" w:rsidRPr="002447E6" w:rsidRDefault="004C5DC4" w:rsidP="002447E6">
+    <w:p w14:paraId="46982C7B" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="002447E6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="002447E6">
+      <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>åbörja omvårdnadsåtgärder (se nedan)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F0EDC6" w14:textId="512B53C0" w:rsidR="00585D4B" w:rsidRPr="002447E6" w:rsidRDefault="004C5DC4" w:rsidP="002447E6">
+    <w:p w14:paraId="56EF39A8" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="002447E6" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="002447E6">
+      <w:r w:rsidRPr="002447E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>pprepad bedömning av allmäntillstånd och skakighet och ny kontakt med barnläkaren vid kvarstående symtom.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DE7509" w14:textId="1EF81A3D" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="3283CD1B" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc175647523"/>
       <w:r>
         <w:t xml:space="preserve">Symtomatiska barn </w:t>
       </w:r>
-      <w:r w:rsidR="00AD4F6A" w:rsidRPr="00AD4F6A">
+      <w:r w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>utan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> riskfaktorer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413CA546" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00AA141F" w:rsidRDefault="00585D4B" w:rsidP="00AA141F">
+    <w:p w14:paraId="05604DF1" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00AA141F" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA141F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Fullgångna barn med normal födelsevikt (ej SGA) som uppvisar symtom på eventuell infektion men som har </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA141F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>normal andningsfrekvens</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA141F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9D4173" w14:textId="7E83ED6D" w:rsidR="00585D4B" w:rsidRPr="00AA141F" w:rsidRDefault="00796D11" w:rsidP="00AA141F">
+    <w:p w14:paraId="5A9AD4D1" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00AA141F" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00AA141F">
+      <w:r w:rsidRPr="00AA141F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>åbörja omvårdnadsåtgärder (se nedan)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E4BC83" w14:textId="50461730" w:rsidR="00585D4B" w:rsidRPr="00C046DE" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="00E32D99" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00C046DE" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc175647524"/>
       <w:r w:rsidRPr="00BA4A77">
+        <w:lastRenderedPageBreak/>
         <w:t>Omvårdnadsåtgärder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="3F209800" w14:textId="520324E9" w:rsidR="00585D4B" w:rsidRPr="00AD4F6A" w:rsidRDefault="00796D11" w:rsidP="00AD4F6A">
+    <w:p w14:paraId="2658E7A1" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00AD4F6A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
+      <w:r w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>arnet läggs i endast blöja hud-mot-hud med den nyförlösta (samma görs vid låg och även hög temp där</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
+      <w:r w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> barnet har legat invirade i mycket kläder/filt</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
+      <w:r w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60740A7F" w14:textId="32F6D60F" w:rsidR="00585D4B" w:rsidRPr="00AD4F6A" w:rsidRDefault="00796D11" w:rsidP="00AD4F6A">
+    <w:p w14:paraId="3BBAC2F0" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00AD4F6A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
+      <w:r w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e stöd för att barnet ska komma till bröstet och/eller handmjölka och mata små mängder (ge Kolostrumkit)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC39A74" w14:textId="17D3BB06" w:rsidR="00585D4B" w:rsidRPr="00AD4F6A" w:rsidRDefault="00796D11" w:rsidP="00AD4F6A">
+    <w:p w14:paraId="06D5400E" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00AD4F6A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
+      <w:r w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">tvärdera barnets status </w:t>
       </w:r>
-      <w:r w:rsidR="000204F5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>efter</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
+      <w:r w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
+      <w:r w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>en timme</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="00AD4F6A">
+      <w:r w:rsidRPr="00AD4F6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110938B3" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="3E070033" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc175647525"/>
       <w:r w:rsidRPr="003B49A4">
-        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t>ndikationer för i</w:t>
       </w:r>
       <w:r w:rsidRPr="003B49A4">
         <w:t>nfektionsprover</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="29D0D55D" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="000204F5" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="2D9F7753" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="000204F5" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000204F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kontakta barnläkare för undersökning (BUS) och ställningstagande till behov av infektionsprover.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B961C50" w14:textId="5F7028D2" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
+    <w:p w14:paraId="59B179FA" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid kvarstående symtom i samband med </w:t>
       </w:r>
-      <w:r w:rsidR="00796D11">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ny </w:t>
       </w:r>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>kontroll en timme efter påbörjade omvårdnadsåtgärder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C9067F" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
+    <w:p w14:paraId="08A148F6" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Andningsstörning som funnits med sedan partus men förvärrats (PAS= pulmonell adaptationsstörning finns med från start och brukar successivt förbättras).</w:t>
+        <w:t xml:space="preserve">Andningsstörning som funnits med sedan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> men förvärrats (PAS= pulmonell adaptationsstörning finns med från start och brukar successivt förbättras).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330B2362" w14:textId="23743933" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
+    <w:p w14:paraId="2E78B061" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Andningsstörning som är nytillkommen (inte funnits med sedan partus) som inte försvinner då barnet läggs hud-mot-hud - POX kontrolleras</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004C5DC4">
+        <w:t xml:space="preserve">Andningsstörning som är nytillkommen (inte funnits med sedan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) som inte försvinner då barnet läggs hud-mot-hud - POX kontrolleras</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> på nytt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5939FF" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
+    <w:p w14:paraId="671336C1" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Uttalad skakighet/irritabilitet där pl- glukos är normal och barnet ammats/matats med råmjölk (skakighet med normal p-glukos är inte en indikation för tillmatning med ersättning).  </w:t>
+        <w:t xml:space="preserve">Uttalad skakighet/irritabilitet där </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- glukos är normal och barnet ammats/matats med råmjölk (skakighet med normal p-glukos är inte en indikation för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tillmatning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med ersättning).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7312CBD8" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="000204F5" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="672868D2" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="000204F5" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000204F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ok med lokalt-CRP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33230000" w14:textId="314D7B41" w:rsidR="00585D4B" w:rsidRPr="005C5ECE" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="144A30E9" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="005C5ECE" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc175647526"/>
       <w:r>
         <w:t>Kompletterande kontroll</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="60C3D471" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
+    <w:p w14:paraId="7D430E57" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid tecken på irritabilitet/ skakighet - </w:t>
       </w:r>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kontrollera pl. glukos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B9E817" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
+    <w:p w14:paraId="108A2C8C" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid fortsatt låg temp - kontrollera pl. glukos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E09898F" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
+    <w:p w14:paraId="1FDBC3F6" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid fortsatt hög temp - lägg barnet något svalare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEEE633" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
+    <w:p w14:paraId="4CF98AAF" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid gnyighet/ lindrig andningsstörning - kontrollera POX </w:t>
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gnyighet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ lindrig andningsstörning - kontrollera POX </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0215A8" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
+    <w:p w14:paraId="1C4A3F02" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Överväga om barnet kan ha ont som till följd av exempelvis VE, klavikelfraktur. Smärtlindring ges utifrån indikation och kliniska tecken på smärtpåverkan </w:t>
+        <w:t xml:space="preserve">Överväga om barnet kan ha ont som till följd av exempelvis VE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>klavikelfraktur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Smärtlindring ges utifrån indikation och kliniska tecken på smärtpåverkan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1105B3DD" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00AD227E" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="675FE4A0" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00AD227E" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc175647527"/>
       <w:r w:rsidRPr="00AD227E">
         <w:t>Nutrition</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="22D1D2FE" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
+    <w:p w14:paraId="64D2B11A" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kolostrumkit ska lämnas och tidig handmjölkning uppmuntras där det förekommer riskfaktorer för lågt p</w:t>
       </w:r>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
         <w:t xml:space="preserve">-glukos och/eller infektion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66982C78" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
+    <w:p w14:paraId="01E130A1" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Skakighet med normal p-glukos är inte en indikation för tillmatning med ersättning</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Skakighet med normal p-glukos är inte en indikation för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tillmatning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med ersättning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EEDB65" w14:textId="68330498" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00585D4B" w:rsidP="0053395A">
+    <w:p w14:paraId="37133F78" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Då medicinsk indikation föreligger </w:t>
       </w:r>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>behövs inte alltid</w:t>
       </w:r>
       <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tillmatning med ersättning</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tillmatning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0053395A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med ersättning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4463AFCC" w14:textId="3C46B44E" w:rsidR="00585D4B" w:rsidRPr="0053395A" w:rsidRDefault="00796D11" w:rsidP="0053395A">
+    <w:p w14:paraId="7876B429" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="0053395A" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00585D4B" w:rsidRPr="0053395A">
+      <w:r w:rsidRPr="0053395A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>töver amning ges extra matning av den egna bröstmjölken i förstahand och utan restriktioner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459B959B" w14:textId="765E179B" w:rsidR="00585D4B" w:rsidRPr="00051737" w:rsidRDefault="00796D11" w:rsidP="00220451">
+    <w:p w14:paraId="7CEA8A5E" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00051737" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="201F1E"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00051737">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...5 lines deleted...]
-        <w:t>atning med ersättning ges enbart där det finns medicinsk indikation och då mamman inte får tillgång till råmjölk</w:t>
+        <w:t>Matning med ersättning ges enbart där det finns medicinsk indikation och då mamman inte får tillgång till råmjölk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F787FF8" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00585D4B" w:rsidRDefault="00585D4B" w:rsidP="00585D4B">
+    <w:p w14:paraId="4CCB338E" w14:textId="77777777" w:rsidR="00431D3E" w:rsidRPr="00585D4B" w:rsidRDefault="00431D3E" w:rsidP="00431D3E">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00585D4B" w:rsidRPr="00585D4B" w:rsidSect="00B96AFF">
+    <w:p w14:paraId="6F787FF8" w14:textId="77777777" w:rsidR="00585D4B" w:rsidRPr="00B545D6" w:rsidRDefault="00585D4B" w:rsidP="00B545D6"/>
+    <w:sectPr w:rsidR="00585D4B" w:rsidRPr="00B545D6" w:rsidSect="00B96AFF">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06C28013" w14:textId="77777777" w:rsidR="00A8388C" w:rsidRDefault="00A8388C">
+    <w:p w14:paraId="50D78BD9" w14:textId="77777777" w:rsidR="00EA2272" w:rsidRDefault="00EA2272">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2421C989" w14:textId="77777777" w:rsidR="00A8388C" w:rsidRDefault="00A8388C">
+    <w:p w14:paraId="05AA8A15" w14:textId="77777777" w:rsidR="00EA2272" w:rsidRDefault="00EA2272">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E7CE40A" w14:textId="77777777" w:rsidR="00A8388C" w:rsidRDefault="00A8388C">
+    <w:p w14:paraId="1D2131D7" w14:textId="77777777" w:rsidR="00EA2272" w:rsidRDefault="00EA2272">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4177,89 +4528,89 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -4338,51 +4689,51 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4416,83 +4767,83 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03F3BED0" w14:textId="77777777" w:rsidR="00A8388C" w:rsidRDefault="00A8388C"/>
+    <w:p w14:paraId="17B8B037" w14:textId="77777777" w:rsidR="00EA2272" w:rsidRDefault="00EA2272"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C68462F" w14:textId="77777777" w:rsidR="00A8388C" w:rsidRDefault="00A8388C">
+    <w:p w14:paraId="57247AAB" w14:textId="77777777" w:rsidR="00EA2272" w:rsidRDefault="00EA2272">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1A051EB7" w14:textId="77777777" w:rsidR="00A8388C" w:rsidRDefault="00A8388C">
+    <w:p w14:paraId="0D33956A" w14:textId="77777777" w:rsidR="00EA2272" w:rsidRDefault="00EA2272">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B4E36BB" w14:textId="77777777" w:rsidR="0057277B" w:rsidRDefault="0057277B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -4570,51 +4921,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4777,51 +5128,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10091,50 +10442,51 @@
   <w:num w:numId="42" w16cid:durableId="60717428">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="467823777">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1482190316">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="236864583">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1238513073">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="521865729">
     <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -10258,50 +10610,51 @@
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00431D3E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046274A"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A1955"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C5DC4"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
@@ -10480,50 +10833,51 @@
     <w:rsid w:val="00A8388C"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA141F"/>
     <w:rsid w:val="00AA3A77"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD4F6A"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B545D6"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB47CA"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
@@ -10532,82 +10886,84 @@
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D2508B"/>
     <w:rsid w:val="00D3656C"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D52045"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E0061C"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E0498B"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E36143"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E9317E"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00EA2272"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE4D0A"/>
     <w:rsid w:val="00F1072F"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
@@ -13583,71 +13939,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8456</Characters>
+  <Pages>7</Pages>
+  <Words>1143</Words>
+  <Characters>7209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>222</Lines>
-  <Paragraphs>160</Paragraphs>
+  <Lines>189</Lines>
+  <Paragraphs>122</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9642</CharactersWithSpaces>
+  <CharactersWithSpaces>8314</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Kontroller av barn - Förlossningsavdelning och BB</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>8</revision>
+  <revision>10</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>