--- v1 (2026-02-25)
+++ v2 (2026-10-06)
@@ -435,207 +435,179 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00531122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1000 ml som snabb infusion (30 minuter) med utvärdering av effekt på blodtryck och perifer cirkulation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8F79CB" w14:textId="1D908564" w:rsidR="00DC102E" w:rsidRDefault="00531122" w:rsidP="00531122">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00531122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Den totala vätskemängden måste individualiseras; ta hänsyn till de faktiska förlusterna; feber, diarré, kräkning men också till hjärtats kapacitet. En patient med </w:t>
+        <w:t xml:space="preserve">Den totala vätskemängden måste individualiseras; ta hänsyn till de faktiska förlusterna; feber, diarré, kräkning men också till hjärtats kapacitet. En patient med komorbiditet riskerar att snabbt utveckla lungödem och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00531122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>komorbiditet</w:t>
+        <w:t>cirkulatorisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00531122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> riskerar att snabbt utveckla lungödem och </w:t>
+        <w:t xml:space="preserve"> svikt om vätskemängden blir för snabb eller för stor. Upp till 30 ml/kg kroppsvikt kan vara rimligt under den tidiga </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00531122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>cirkulatorisk</w:t>
+        <w:t>rescuciteringsfasen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00531122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> svikt om vätskemängden blir för snabb eller för stor. Upp till 30 ml/kg kroppsvikt kan vara rimligt under den tidiga </w:t>
+        <w:t xml:space="preserve"> (0</w:t>
+      </w:r>
+      <w:r w:rsidR="006A396B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00531122">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006A396B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00531122">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3 timmar). Det är sällan indicerat att ge mer än 4</w:t>
+      </w:r>
+      <w:r w:rsidR="006A396B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00531122">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006A396B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00531122">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 liter/dygn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBB7EB4" w14:textId="6569E552" w:rsidR="00531122" w:rsidRPr="00531122" w:rsidRDefault="00531122" w:rsidP="00531122">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A396B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Syrgas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00531122">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF8A9A4" w14:textId="4E28C92A" w:rsidR="00531122" w:rsidRPr="00531122" w:rsidRDefault="00531122" w:rsidP="00531122">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00531122">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Till patienter med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00531122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>rescuciteringsfasen</w:t>
+        <w:t>takypné</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00531122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (0</w:t>
-[...113 lines deleted...]
-        <w:t xml:space="preserve"> eller </w:t>
+        <w:t xml:space="preserve">, hypoxi eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00531122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hypotension</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00531122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Mål P</w:t>
       </w:r>
       <w:r w:rsidR="00DC102E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>OX</w:t>
       </w:r>
       <w:r w:rsidRPr="00531122">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -1000,51 +972,65 @@
             <w:r w:rsidRPr="00B2457F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>graviditetsrester</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B2457F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B2457F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>vaginaltoppshematom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B2457F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>, fri vätska, abscess etc.)</w:t>
+              <w:t xml:space="preserve">, fri vätska, abscess </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B2457F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B2457F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00A87E67">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00A87E67">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Överväg</w:t>
             </w:r>
             <w:r w:rsidRPr="00B2457F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>: CT-buk (och först efter behandlingsstart och stabil patient)</w:t>
             </w:r>
             <w:r w:rsidR="00A87E67">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -1097,100 +1083,126 @@
       <w:r w:rsidR="001C1DF2" w:rsidRPr="001C1DF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>vid osäkerhet kontakta jour</w:t>
       </w:r>
       <w:r w:rsidR="0086290D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>läkare</w:t>
       </w:r>
       <w:r w:rsidR="001C1DF2" w:rsidRPr="001C1DF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> på infektion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE53A4C" w14:textId="30311520" w:rsidR="00BD5855" w:rsidRDefault="002125D8" w:rsidP="007C2454">
+    <w:p w14:paraId="1AE53A4C" w14:textId="553D1A73" w:rsidR="00BD5855" w:rsidRDefault="002125D8" w:rsidP="007C2454">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Stabil patient/begränsad sjukdom</w:t>
       </w:r>
       <w:r w:rsidR="00392C27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00194F50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Cefuroxim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00194F50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1,5 g</w:t>
       </w:r>
       <w:r w:rsidR="0015234C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00194F50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1 x 3</w:t>
       </w:r>
+      <w:r w:rsidR="000B404A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B404A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B404A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Metronidazol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000B404A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1,5 g 1 x 1</w:t>
+      </w:r>
       <w:r w:rsidR="00194F50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00194F50" w:rsidRPr="00621920">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>alternativt</w:t>
       </w:r>
       <w:r w:rsidR="00194F50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AC4211">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -1199,65 +1211,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AC4211">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AC4211">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tazocin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AC4211">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 g 1 x 3</w:t>
       </w:r>
       <w:r w:rsidR="0015234C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> + </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1,5 g 1 x 1</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BD2710" w14:textId="6146C77D" w:rsidR="00621920" w:rsidRDefault="00621920" w:rsidP="007C2454">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Allvarlig sepsis</w:t>
       </w:r>
       <w:r w:rsidR="00901E03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/septisk chock</w:t>
@@ -1709,65 +1707,51 @@
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="046ECE1E" w14:textId="77777777" w:rsidR="00337340" w:rsidRDefault="00257B20" w:rsidP="00337340">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-87"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Gravida eller patienter som genomgått förlossning, abort eller missfall</w:t>
             </w:r>
             <w:r w:rsidR="004B39B9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de senaste 6 veckorna löper ökad risk om </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> ingrepp såsom </w:t>
+              <w:t xml:space="preserve"> de senaste 6 veckorna löper ökad risk om invasivt ingrepp såsom </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004B39B9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>sectio</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004B39B9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004A43D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>exaeres</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004A43D7">
               <w:rPr>
@@ -2115,51 +2099,67 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E4B8CC1" w14:textId="3176C1FE" w:rsidR="008343F7" w:rsidRDefault="008343F7" w:rsidP="008343F7">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Referenser och relaterad information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625356F7" w14:textId="77777777" w:rsidR="00735EEB" w:rsidRPr="00735EEB" w:rsidRDefault="00735EEB" w:rsidP="007006CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Singer M, Deutschman CS, Seymour CW, et al. The Third International Consensus Definitions for Sepsis and Septic Shock (Sepsis-3). JAMA: The Journal of the American Medical Association. 2016;315:801-10. </w:t>
+        <w:t xml:space="preserve">Singer M, Deutschman CS, Seymour CW, et al. The Third International Consensus Definitions for Sepsis and Septic Shock (Sepsis-3). JAMA: The Journal of the American Medical Association. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00735EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2016;315:801</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00735EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-10. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323C2935" w14:textId="77777777" w:rsidR="00735EEB" w:rsidRPr="00735EEB" w:rsidRDefault="00735EEB" w:rsidP="007006CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhodes A, Evans LE, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735EEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Alhazzani</w:t>
       </w:r>
@@ -2176,51 +2176,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Critical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735EEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Care Medicine. 2017. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4905AA2C" w14:textId="77777777" w:rsidR="00735EEB" w:rsidRPr="00735EEB" w:rsidRDefault="00735EEB" w:rsidP="007006CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Läkartidningen. 2018;115:E3W9 </w:t>
+        <w:t>Läkartidningen. 2018;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00735EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>115:E</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00735EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3W9 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E20D53" w14:textId="7A72ABF2" w:rsidR="00A87411" w:rsidRDefault="00735EEB" w:rsidP="007006CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735EEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Infektionsläkarföreningens vårdprogram </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="005903F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Svår sepsis och septisk chock</w:t>
         </w:r>
@@ -2374,65 +2388,65 @@
         <w:t>, överläkare, Kvinnokliniken NU</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00257D64" w:rsidRPr="00B67AD2" w:rsidSect="00B96AFF">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A62D500" w14:textId="77777777" w:rsidR="00D74160" w:rsidRDefault="00D74160">
+    <w:p w14:paraId="2722B3D9" w14:textId="77777777" w:rsidR="00B604D5" w:rsidRDefault="00B604D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D394632" w14:textId="77777777" w:rsidR="00D74160" w:rsidRDefault="00D74160">
+    <w:p w14:paraId="17861C80" w14:textId="77777777" w:rsidR="00B604D5" w:rsidRDefault="00B604D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2C6E974B" w14:textId="77777777" w:rsidR="00D74160" w:rsidRDefault="00D74160">
+    <w:p w14:paraId="13CE1756" w14:textId="77777777" w:rsidR="00B604D5" w:rsidRDefault="00B604D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2473,51 +2487,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -2732,61 +2745,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="495FD118" w14:textId="77777777" w:rsidR="00D74160" w:rsidRDefault="00D74160"/>
+    <w:p w14:paraId="12340014" w14:textId="77777777" w:rsidR="00B604D5" w:rsidRDefault="00B604D5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2964A490" w14:textId="77777777" w:rsidR="00D74160" w:rsidRDefault="00D74160">
+    <w:p w14:paraId="735F11B8" w14:textId="77777777" w:rsidR="00B604D5" w:rsidRDefault="00B604D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="39B6FE39" w14:textId="77777777" w:rsidR="00D74160" w:rsidRDefault="00D74160">
+    <w:p w14:paraId="700C3DEB" w14:textId="77777777" w:rsidR="00B604D5" w:rsidRDefault="00B604D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B4E36BB" w14:textId="77777777" w:rsidR="0057277B" w:rsidRDefault="0057277B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
@@ -5759,51 +5772,51 @@
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1215777439">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1145394354">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1090196170">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1044675177">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1429542097">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -5820,50 +5833,51 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00052B91"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000602FD"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B404A"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="0015234C"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
@@ -6072,50 +6086,51 @@
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007006CB"/>
     <w:rsid w:val="0070383B"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="0072272B"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00735EEB"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762525"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00776CA5"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A00E3"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C2454"/>
     <w:rsid w:val="007D132F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="008343F7"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="0086290D"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
@@ -6195,50 +6210,51 @@
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC4211"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B05EF8"/>
     <w:rsid w:val="00B131AD"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B24557"/>
     <w:rsid w:val="00B2457F"/>
     <w:rsid w:val="00B275E3"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B50CFD"/>
+    <w:rsid w:val="00B604D5"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B67AD2"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B87907"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD5855"/>
     <w:rsid w:val="00BD6962"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
@@ -9280,70 +9296,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>927</Words>
-  <Characters>4914</Characters>
+  <Words>796</Words>
+  <Characters>5046</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>136</Lines>
+  <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sepsis - diagnostik och behandling</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5830</CharactersWithSpaces>
+  <CharactersWithSpaces>5753</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Sepsis - diagnostik och behandling</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>